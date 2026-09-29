--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf8123ca68ac76c1a165c5a2b5c9271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897b034e1239d362dceb5a3c2a042c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc881b5952bf9277fe548d05fcd9483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8e02a928ec3c1978e2300ae0fbd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f91b6908549cd955aeada0af85677c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c7ee9c1005fc73945574c8fc96386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39452500ab48985b0cbe958a675b0b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769740ce972e2016bdfa0463b88083b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0454b93160669bfbbad8fd06aaa889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3fe2b5d4fdbd31643810ee21fc8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7dedf6345b59124eecd11723bbbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de749c6007566884939462810bde912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b776b2b26a3d3896d41c5e5f8d0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a88e836c5f78de3dbc722ec2417114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa3951b09c9dccc6d6bc18a351f20615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623db8f625954116becb4ec11c471616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4689ddb0b2667b6c02165fe39f200c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021946bfe6d52fa945428b99b85e5d4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1956745c011f3514c8ac61e8db0d0b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15d67b3413d3fe6bb1618a50928fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996397f15c495a548dcf167e916171121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9180b983d6bc2fa2d0c01fd14b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a661d88c6c5abf6a1437f663f640c9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aafc6b0b5fa7a785926f81b95d93d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4613618061254fd8bba9a1d8506afbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad887731cd2d37aa8449de61c27745f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808467c22f6229ec2bba9fd363bd210027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befcd36a3c99203330985a0b1f0edc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1759f7974e92f6bd50991c2c9691729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d84b6c9430c18782837234be12f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac1afcdca3e3a2e3feef06e4f784ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd0c487ba740f558da978ddceb1a5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4bfc3d9cb1fb94d54e42a3b567d4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f68f60b4a16e99fff4cb077c4299cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8481f5653ee2813fe08010feab54bbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790422ffe4700ab529848aca25cb617a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf7e581fda664b3bfd589ba05b6cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9cf8a4fd3fa2195e6bbfe737755438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d795d17f82e6a3b7203cda0467e8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dfff1f5ec24630ba81e40c3c093fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a06893f70dd0067e954814232418b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa4da9f4ae71f22189c9ba1d29c8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018549f5f4d2654cbba1c04dc6e12743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c0f9e120f65d22a2d7002cca9dac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021246ff3a2c18ee3d68125b1aada4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874750dc36c2de3c0ce28d49907e47546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ef1693d518808e6d848deedccd8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a110359fcdae2cdc0f982d8dce2349648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c85d07752dd334f537bd3ec952eba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb6a1c1a20621d1a38b1ec7c3c639150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2dc65231412bfa95312021ddd69651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39341db0edbb40191b958c147c0b3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259cc9e1a1ce5d38704644c01bc74653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebbf09349ed1adec2ddb802f70e28254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df720206df8e9f9b4124f2440fa8be355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fff2d7456c36bc9b921e73a1ee82856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914901958862bf120374653286e67ecc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812dea6a0b3b84fea2b797fd165b5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eb34915fb8b4cd18c690bc80d7d2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7af5d27c20f53bf1e263209e7e6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e94507cd7ed9814388dfa31ac91f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e145e63112cd8872e8c2792ab93e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe78b36af6229d24baed77a960694663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfba1b5a2bc593df775f27100b71d5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fc2b6153acaac1965a8ae177eb9f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae0801a4f32e1bc23e9e1bba58204a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9626b0b8451ec768d9e641b23a6758f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167670c7da1a10857444ad0311edeb968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cc6f4804b69af1a513fd4030b943969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c7216781d22f88096585e120f201d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaff5ee6c012b25b5c9caa3b329987d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785644fbe4fc08c8bf267b0746b329472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83883547fac31c63e87d7bb67ea359873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe7979e055de718fc776fdaf03a4d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c4aee98ffb2c5731ae98ee72dc1d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5b1d6a4e9464ed251d7b63babec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef41a172588bfd7befb570f371829277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfff9d07d0dc09e5a057853480c88f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea73fe73a0aadc102bde9acd08fcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f81f8b4755fda94dfbae056c06a7ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055bef313f1f609fa1da3faafd2a2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053cd3810b9ebd062297235d56a2f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb459d5363e7abe44aa0d1b698a889c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea232f69eedb011b453aff8c648063d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea388098719629a7bf638fc54987b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a17d32e43c37ca60ef349b8e0e1b0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3da3904deab7a9760149bbdce70c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664ccb2bc9c0dafdb5835fb2455ea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc3e7d4e530dcf986d0763bab0b6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee761534894d74ddf0327c5c2aee9d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5f12dc190f25058ad63f9185c37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a1332517ed97f590be86fa5058ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d11bd1698074dc052eca3d9d1d51a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33ad30befd70d55f0bdc54f0e67a4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40036fd70287d77ad9d908d30ad30aa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d7b01d0ef1fcae62c7720501319e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fce0f39d0f2b8bb35d3272db0f2ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8877ee11b56b852a31d8966796eed5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0978743c0f9343e9278353f5ce072f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf333c6ee3ec64da6e01e6438f3b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9838381badbf98b226aa45acacc20e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f0526bf5fee5a3cec7e351d6c53ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dce14782252dfd75f3c6fcad42026e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04717250e1304c4df2339caef0272e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156762ea067928f6093f0b186589be8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa4b6b340c7aa44ff63c9924d9ba3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f7710f3a27925e1fe5574f819ff7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519b06f43bc6d4c01349ac9de7ab25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83c8e2ba52f0a2deb2ed16f001046109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4d43eea737b7c76abfa19330fb466110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824c3d81e17842a5a4b7c4e9c564f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576113388612dbcd9b3132a412fe3415112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf57e9ff42805f61d7ed74f26a5b82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b515e1a573adccfb03469b52602c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76b63b3dfa1db22bfe05c9a47731a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec6edad6db5a1827100d4a3b006e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f2563ee9541f60e0ca7df810d779117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2adc8fd83a1812a792fb0e31b3c53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f5346c0f2ff80e5d873ae005c23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c3aa1f230ed7c72b13cb1843a3073120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f88f97adaa0bfb4cf1689da0e405d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912cd21a74e2bb23ed36bfe3c2f5a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68fb9fcd181b2da7af5713c84054a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955745a69204499450b890a9c27de79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b27d3eb95878aedf3a69c8a7114b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d990721b41e3e0fdbafc47234ff37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dbbe4e3eafc7e110fa9acaf6d9d18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfa6e5f25fee8bb34e7824605e9a21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a955ba46faa3901b0bb8cf8cd795a47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d17cd17112c5ae3ac4cea377cd7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd057b72aae5cdd8e8a0f7455d6fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcbf19099a8acbdefae6b065344a29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace370a7efe0d31a6b69d5710abd80f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821506ef5823ee485aea90797e9573134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08473dc6652e7eb261865d8042bc8954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683edae5a897aeadbafc9570ce0d08d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359bb796b852ca9934805d90fea26f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47d8546eabace82ca642a518585cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcad093260a616903389da5be8fe0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bddf48ba994133effcda040577ae35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9483777a599e0997e6c46a24dbd093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02141c769b88a6b4d3e2cbd6c40926b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b07d843d7f53ad17e948af82a8d22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e4a41e16f1d3f8cbccf2d5faa66c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460f7eedb0989fa349cffb2445c375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4624da0f62954f78b999294092054c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417c93f54e6d8afedc355617f469106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a6706bc18b514f5bff447d0437f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4400375bec47dcffd6cc2436bcaf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522d0201dadd8f5ff4b640b68928c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437a3ca62cbc7936931225e47dfcb52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f9e7050a366135c9ff8816dcf126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3c79216db4164a4b16445351c154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b1bde6a3c0a60aafba3defcb7773154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b221d76cddb874dcd9a1830f57658155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fadb6ce52d0a5fccde79e6bb4c1ae7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5500823052a33809fdf4cf3ccdd708157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63549b20c5526818839c416628844b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3cb8644605af4eea6ee011f66c6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e871c6dc6288e1454e615aceec0c3f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a63d0c6754feb9209b2259102ba4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfb081023e7ae8dd557f219f6ed6c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b326aeea121ffe96c3a819b676ec6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8081035847cd984e6d8fc42506d26d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3bd69aa60a794c209123ee20926bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662edcfd68d99c21660839af9007dcbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e9e339320f9ab0856f0c2f60773a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebea600d79783222450845ee29d5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8d5ba5e40cef84c39b2bac6ba40f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11aade26beaecb1d9de917bf2b682f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38889a11c497f8246d12020942b8755c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f889efa55f2dbb4384e0272a22696172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876757ca4352b6c3b553d3680ea9cc3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7f6746abc74081159e066d1f2aed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57830e5a44ff688a8d7adecc569d9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be3abe0e5e06613ea090ddc4d0eb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657dc0d77567b10f5a19a0c3d0d79e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278a78b50f9fea54a696b126865b3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dbb18ba22b7972879952cf4ff1e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674da89f0d8542654372f08a4176b69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1826898403577d91fef8449babc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb4886c52ccd29d2328b606c70e50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577ea72239e96bbeb1dcfdaa6e99270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b34816d6f370734112ce209eaf28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1c783f13a9b36a0f6c664397dc07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38733bb8d2482bd4ac7382eb486e2cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f55abc081d03b6a240ebb57946af2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cefe7be776976cd25ccbd5feb61dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f89af88af90324cc34619856400e6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c82dac3d1aa12cbf57c038019365d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65220bd191ff75025ad996fbc53b7a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fed98e41552b1c9d954250ab83daa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e175dd3daa746ec9a300f41411499193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da41ab8c48defa5136bcdbe73d94be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a262f94e1d8a4dacb64f8273be2a04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038836a71d3de0557f23796ca0e8fe7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa5439ca07cbe0f6829bbb035c80de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbc6c4b0facb1bced6ac3600a6a32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa743cb4efb940b533f77058b442b8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2788a602fbfd4b83b6e7b977dd628f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa197b5601ee31ee73915acd8507d43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9af95075365fea11260cb8890afc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce888b27632e434ed579a89997617d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe96a023acf11feb42837f34aa9b514204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef72ec69aaf61a22c292b54dc7deae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55da997ba47c9ae0b9fb69d0d25352206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992d0988a33781c313c13b12566be5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae856a49e5d9b40133e288a17ae18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c679a82067aa3bcc646a3b1be164c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646989003819962f821210e06592939210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb4444980fd6b67f513b3cff519b09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8bf35779107c2fe9c0c07a3ba2e87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2af51eddb14cbdefe69f718daaa03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeed64812af364f0562eab1ee87fb85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb77b062aa7b342628daec485ca9cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b93fb46f257550baf549449d792439216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c175611a7a20f0080743858ae4dc55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d1a809b14f47d8dd5e549c617acf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1fa4437c841f3893320ddb88db650219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705ac968c6feb4a40f3630759dfa43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebfa557f88a568cfeb3cbd575cbde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297c58ff6854a745f2d14ae91623eba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e200657f07b4034620bb37e3836f89e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd67f33b9a964f534781ae8488d8ad4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7485c6e836b0b0dcfbc0e805557c4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f977096a2d1ff66646d4ceb3eda80e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497232d604954faf10975c7270f10df1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c972112017c5e3d960a0461d90b7b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01bad5019cabac02f3e5df2293e9c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec7034a724611c3f354129beb2a4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9df2a25adc03379a82f14f0507d82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe476542ad2736eb85333b46a5d617232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccffe7fbc53117eb3d42392d8ff8aab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430e16c5293b30cba867abc7692b09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865048f00af47dfed63c0f2153112387235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce6d042864a701f8756f49a2434b62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911137433655578cfefa28e0c732c0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa631a496619a758cdef116038770b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b287503d78720f8d6a807d20967f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884278a99acab41bac0b371e9f86c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0abb066081baf8257a40a4e6d3365d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c044d2b2cfbb9bcd26ea7419166842242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce89a9d6ba17bc06f90259904e97c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d62071d77a701a1bd4ecd00dcad7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c2a59254bdc4158e8cba741818a2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce913b700204174dd6500a57269b43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cdf6c2b3117973b98fdf1f3bc8a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c17e60ee582c371c783d3e04dd93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc3871c2886415682bd548484eee4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d5515ed896b9e7f59452f1a996b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef7f23d6f85086e908889a0552cabe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461222104771490f055c2b4af46ac503252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d8404b9713cc6c11383bcf838b59e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68832fdd5b4a5f3d5ee91deffc76929d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca6719efec9afc8f2e4a2f06c6b04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9941d4fb9c8f5cbe0ffe60ba39114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e9710339c5062487e65e5afa44fdd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfce1ae4e171d3e06d8bd9dfb6c10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc584e3b55ef8f1cd67487930f9aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ff10d077fb0e6953d5ea15ded85e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15ef6c8d7245d698968cf33de8ed53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39dbdb7c2b87084f601164a0a8f67e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94edb8c42b70a5258b4bc30e6d1b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd43571a84be1313f3041bae3637d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6fe1e9989c8519bd567a08398e46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ce442b78c237a51418170bc887a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb267351072e30915392d4c9aaf73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e1a0ab5764f045ff2d01f5c9f44f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78526c113cbbe076b9aee1fd381f7d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f2e53595de445e4716cfa25ea4fca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f68e9d73ffe80dd98fab9f00b28b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3abfbf4833adea775b36cd969f80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b5e906621a930c109067c99c8980273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3e878f89bd2519db07dd3a3545489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90467528094f5d4c0c03a271057903f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b40106a8ffb47f06953a5ce5a805276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d749c413b39646bff32ecb263f7fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a6c5124ba351705206340840f644278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b255f24976a6c8fdd72701c8d7801279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ec217fc2194de989d284da42ddf98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e687d706eba323691620ee89853d94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b65878fdc3c1e192e1d5fb5c7d541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2246918bf77d1bd860138063d2c312283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abecfa0c2fcdba1d5a4c4177f97fa8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750d21c9cb3e071570bf477762a349285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf1c6943fe2603d2729f961e4e99bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb85a516299f82eac0db1e35a29455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fe6954bb47f5074f4bad57a0304e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1550db1fb4bf4942d3d744bd4c336289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad16269afebd2de802cf6c9000dc75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17d23e7b0807ab7bfe9395847f4b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be600a30373c60d3cc48c3cbd0e56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81aeda76eb445e61e9693a6fc15f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caec538537baf381d45dbfd3444006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbf58c47c2f4557835510271e31e9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d2d5fe7dbbf243d7c3b8cd10eb3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c19d4085fb798ef5c347749e6f2e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c657a9836c65c02345b48aa994601a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff814b0342645a574dcf3af11e3b0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606be8a2e168ee29ebaa2a1dd99e422300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e3642b6963aab7720fea8d08a729301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec8bbed0cfa246bd3d397bcb73345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a5b51c9f7256ab7689a53b870726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057544130d270448a2542a1bba0e82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61147fd1dd370ddf8d273994841c933f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577d9d751bf2e514a08a823a63a4c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e448bb71026be9f415ad2698ee75f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b5a749d0939ab3ea8b7aba9e3ac7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951dc371dce6066ccfb069c2f9424f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3996ea27920dde69b667aff9e725310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af6b27da642deb92f020c9fd16216311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e200f2e7a894a0568a9df0435a0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181713f4223a804a5b8b0a35f80a692d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4ea003fc124423a9072bf29f30a12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035a0b7c88fa8fedecee5c5e2af9280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7411a3d80eb037614eb21aa51bc79ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc111ea01a87cd31537740ec394d0e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920df96aa725db3864a644c2bac7460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eba7c8c53b0db88269494e9bdf59b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9f5547ae8645c7af6906b007ffe71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823465da3a02c82605710022a8cf2e77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef740b4bcf794fbbd8c54a84596fdc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6bef9d211ca2dc5e907a617c907b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933570a3311a79eec974dbccd7de9f02324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa2848ee944408ca9dd636bee0bfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8726da34dfcd4e589fd74cf3c332386326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cccda4513b97c993ccf44f6e4c9903327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7c08984d2f70f2f64d139b00210ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3776778ff38d786adf8a80c2504b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043a316b05a05beebbf94c891f3417330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da96bf5a27ffe3db39875c9c4517f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce52997fb5db6637753aa92a448b379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065f418401d9d8c707490d2b6cb6e99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fdfeaf70fb684ea0804ebaab2bbc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d30193f6632aad6b45033d146962d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc05a713d3e37b59499a047f305cd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ae0cf19bf35cd7f69fbaaf307d1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a746efcd07fdd253d41d591cb259e71338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c801e37cbd17b733dfeb8625b0d0754339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b425abad7b317f8678a58c72b282340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239317363f53def68b496ebe862b32c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41d21ece393d99544fcd0f3f2ce7bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd85340811152d4707dcd240b74c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c054387ec7fb913af99d29d5bd8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e64b58da4c3e80a877e04ce6b548345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6975401c463c4aaee552115bfedbce0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097941de8bc8c269c93a1f37f3fb7f3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623654592f5fecd3c468eb6a9491aab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb669244dc15a1920e9fe858543293349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631e5929a595162e65e489a947f29c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045cc4435e5576eb850076ecb1bae5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc6a173c3e7bf125677052e74fc66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2097f96ea0d2c3d66dca361eaac51f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7cbd3a7a9509013cb4ca6dbc51037354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b2710be3d632edeaa1885e871b1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794bf8ef08f221c4ebaae97533eaeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2cc373bdb4528cc66ab75a7c9d6b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c56a9180cdb3552b0bfca166e1a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea7aa3c557e0571cf93edd56005ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364d9c22be79a0ef3b8228e400bef6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aeb3eb8c83a6a4906709c39e6c75b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718870ccab25ac67d8eb61d8069995362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767c9892b42e259b0019373c2b76e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbedee55517458992901b8ebbbc235364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac9305b77039c896c35d5bb0fa3ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a85f2d2fb012e57c49e7d9c8a941366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481caa4e03ca108c202096bb9868fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380454969ebf142d850a7e0d5711774c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59658b1c5af70a8ec3d46421f53a274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bde9a57f7d43e18d6a0c61f5273e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d6771a58adb06c3e3e30c29d7a83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b3f0e513e1b717e4b02fb3a53fea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208bddd8424334f9003b8a354df08fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a40ab6c7b94be8a9021c836cd1c60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6136cd3f1e917f539927ee5f9cda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d39a5217e26d674bfa1bb0eee81b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95af61ef01892207c9b6c042496304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45237544483fdd97ce45c40bfe51e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57730612519050d8b002ec145311a3d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc073ba731af424523b98900632e16c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075cabe59f32ed84cd7bcb3d79f4655381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7425b20cfbd0c1423916235bac4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8bdb16aa0409ad722f0ae78a9f74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa52a46ab3da4fe741001cb179b0914384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0ba996a1a2799c0ca03b98b545e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbc192f0c4c548e918d70d2ae14d7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a427c8c8a563dbb277ad9da322fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb8b81efefe945fded1ed5588328f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353109372676c1e22696973ce09f6db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c568237d602a68b9c02d42bb882aa2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6ea34d37965ab10b40d525ce6e51c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ea3417577637f7bcfe8d295db921392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446ab3fc8bc8092bf4f0e6514a02e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9cc1c9885fbc6be3f45234f52bfa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174fe985e7997b9844d60849c06bde6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304f6bb2a9293667fe3f4cc63bd04f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4766b5e8d830a6208e6391beb63602a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064bbb0ca9b479243cdc181d45d4e76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178788901c11b72a0c1e8e8325454cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333aa92c18283653cb49b6259d2dcbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efcd0b22255f59b09bbf738b182427401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a9a1f7827f473be3f8d19b052a812402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd658687e200887077a3e3e700dafb89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8d139a2d9978933a560d261e3c3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f755ee655c8ac51aceb05689108ec8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d757942361c8c82157a872772683b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3ebb592ea61cf464f37df72e25da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da057e0610e2bde677d4a0893359bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728031ee3506901df006126da367a09d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df674133a4f5d7bdf78d7ba47a1610410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a4ed93d261a443c9dabdcd35e0de5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745e452f6fc78edbf0c6d2d7cdf777412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff22f6832ec5059e628e233879d35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cf45e855a79300d3b3177bd2583a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2cefd8fdb51e0f380086eb6c10558415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296a8f731eb96c67ab9f2cec1b409d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06435503075bb0ebb2efe8e40a4dad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d774ffec2bdf9ceca187113937ee2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29e46a42841c440965dd4e1efac9ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e936d2472b162e72ab94142cbdfb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb0e27b3f152f40c29e993b8dc5eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b76a1c7f34678fdfaa5a3b945964c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2cd469026895a02b62de576f8b81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ca568741788f62270ded4664e795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d76786ccba70efeeb25c8045e58a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df41ee651d3a8918d5af7e98cbfa3f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf201a14ec49047bd010caf1a8c4df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9270a07a2f2c2063da6c6b5b711f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def55b8623b3f27354f125a8d07875ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fcdd3899db16f9f590c8a5ac89b04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4cc28b3028df8bf7b0ff14778a060431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce237b7c81f567633f462b4b074b106432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e9a347b70f4eaac912e5be54b1dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41acac22ae2035801c21b0c58856c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4930b75e7ce8df9d5935710a38f20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef4ec33027b0670c12205968e00075436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111d4adff8ed88b68d6b9c13447b62b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fed2d425e9065025c8df4ac3b368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b69c83343a3423a26a1f158f9477e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f178e179713670475a536f9fcbdfaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e9b436672cfc55b331cd26efe68b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e38d4f996aca58c04b2cbb1756e31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6905ee28478ad8e16d58ecd19b08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1573bbed5a53306c60891eb2b3b8c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d6324e0aa69df8bdd18ad2537846445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be4198f2c8121963363e13e1c8004446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a89dff5c73ce6c908b662ddc5fa5cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777b037791cea7532fba15bbd74d083448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf2c8d44929fe8f326d74a9675264d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c71edcb444d26b3be08c27bf037e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220d0283f7a3b9ca3f52f8d915d8c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8ef8f4a65fd2a94623a05c0b669a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29881eef7692590323a6eda8f8ff2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5401cbe737caca1e0570555076f69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7959c5d384db78723a23374b6c6bb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a7ecc9a6876d7159e574d1f8d71da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ae19c6f01774d0c3da29b2bc4faf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c04c39441068b785937917f6ac59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469186a76c9c1fa0ea7a92f5ba7226459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a042d3fbe79dd739e9b1282910c3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d474682e66fbd28eb029c71cc9b50d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48661d819613d08c3794f78a50c6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5239df7d0993d1775f943233c44341463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e175b7cb6bed70fd87a98f827013c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aaa09c5e2bd4ba273468bfebbd8b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6639c24149e26b7b7e37f26c310dcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958db4f07caf742d38b1b13f0e7366467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7098057e419abdd2bded6f6fbc570468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770d197ca74836f0f7001a38de1a18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376cb66910a585969dabf4ed9ae0244470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372205f57f7db2da3b77bac9855543f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d53d04f2d0e66901935fcfb7f3a1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2863c8e4f2c88f1f0d1072843f75b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eec771dd1575ec5022869e4d62c7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce5238c79cb816cbee39d6dc02b73e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0d1efa16a76e1b20117f723ef4630476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d2b7a9216dbe9368037283e6d8e94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000f6065ade1ed4a85f9ddc32492f64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272265fb50619b4769b46e125b660cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72563dca93e7bbe0884e4748c117eb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f745619bfb2a603e937bab62bccc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238364541c6d8dbacbaab9c5f6530767482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea8cc07c33a12da256bb3abb20b66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421b719b4120745668e7adbd387c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00564eece56d87d30d58173ff78c52d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6ea5f54e651a85af7f18e4615f86f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b91623cf087f8794782c607121142487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029e0531ec03f5efeef195e4280d32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e89030da8d244055619d3dff01bbb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2cb363e466d7f51ab75b9b07a70d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f74a183e2bf86528633490730de2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9640c9f84d9963965ef29488a2134492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cba607092becf7de92a165c22c16ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b77e44f309730f46d3b7925bf463f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26c8254f06271ab2f64b1ccbfb295495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daca7cde869ca6697c44414567ea0e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436f53f05eedcaa4d757f60174d1ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412d7a14fd38672d462c4ffe3c100a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38454277bcb104ec0470eb879c8778f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34cd3d35cf497941d71527c88df7e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6058cc2b8bf2201326ca8df38838e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df84ea926132bbea543d16c390f38a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e5c6efbce3df2043da56c09e43eda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7b1051c09a33042b9bb54b794a92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a7d501fa8204a6fdf7d864c6a7aa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae26728ab8d64a62dee3a3439c8e453506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e074876a7790a81392bb65b234ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fed21bb1479b510d40b279b04ae5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0e7b06c1b2b780389965444aa5734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d42ec5ee966231fc11b7b101d759f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eaec2b59424e2aa2a4493848021d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c53c953bd522c130b920ef41f9553512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a0744a4f799a7e393b813bb235920513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaf2bc68412b02144a53abc1643df9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541032f56913830203b1149f838958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e39adbfedd5427449ae9da7794f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55b7c554dc8c4f8deebba7695fcd9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de8518cfd0b81aa0043d38abcd8885518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6debc900df4e2e5300a224ba4343ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dac533eb5319670eb444d8ec72aae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604d6ad34832e0579f57383fc1f85f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eef2b506a3ad387b1afdcb78c9373522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea951dea1c799595912f3fcba6ae8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1b58397b900cdfe8811ae27babfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba00e1a582f0843e086171cca0f79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69fa8c1b9511876c17f6557ee909e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61e918ff72056f06b1ba0cb2ad802527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9ae171715a8da71a63272cc1efec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140f23651d0488b42e6423b4b8ff420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b82edf0abcc960e59ef4c94fb7bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1707d7611b1dd980f0772997bff155531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6213a6a0b3f447390f2e7eb13cc32f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ce8d0b49a6b48610ef3c28a9d9ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5bef94522758393460af0bb16f777534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d376a134a77fe32dcefa377ee6a511535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c1fd8ce281e747dd603ab6ad3817536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a82d0a72ae6b21a13d1fae3e3897fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa53e366e57988d7b09119f66331cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d96acdc814fe956d9f0426e3e583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d348b43fe9756f85f012d1b4d006ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1f921bb6b7109655183a37c616316541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00887f9a61084cff5b0c3ca84cdaf799542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9394e1bcc849822771eef0d8dd98c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cc4bcef70aa0cf6bc597c0c6907d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a89c494ae5e8288e2c005fbf7321545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d00f26566b7d96de2f678a7cc437546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685987540c3df9683c2667c814c1665547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb49dc98f7b2bd0194b7492336e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6e45b04c26003c926d7ed748f995549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38645ed14b04480394a93d1a932da489550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dee606b234b9c208147aa752ec626551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edb0f66cdee27f7affb4b91ad8140e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1e2f01f4ee39049ddd1ecf8a1128553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1a7c40322f437375950c12bd073b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a3a4241cb169141bf8113137b1f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48907d94f2fe356c1ca60deda3b9e7da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010afee9052702622ce3f7957e1e69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7600bfb32816d37e673fc5d428b8f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a73ba9be270e2a35504db113c3cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0129d7d1cc3ba4cdd50397920cd01e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b31fb388daec15f7226b506f4ad19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2712f4cee89cf210af2dbb4ff4b1ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d58b35f8c898d654b90292065df91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a21dd8d3d096d8d11c58a7e9ec7c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed345229db1c68d6fb38be3187af1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c19eaed942e8399fca90711566f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437bdb595751068094afaa957b2c094567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7da2f77196949d53127108f5798d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100c082f103cf87c6dcaee148785a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8447a949ca843c2e12359dbaf80528570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f435835912fa295cb41cdd46bf47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84ba632b9aa103ced26caa4387609572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4151ae3add943da9ec69e13cae6bac5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619eb208ea9210a5c9fb7f6f2092c04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c77844a9e6b39061a552ea6b50a6d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9ae073e6c3eff4957a70f344934c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc260e0e4f8957585863680cd33297577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a7bf0341ad14b33aeae9ac8638465578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf5884b27e8186d1401c32b5d7013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da02f22dcc06efb337f2f1d1ab76f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e72f1ba9161a9ab26ac795f556ef64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898aa2538526fcfab2c08221e62df4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b488de8cbb31e96e5ea3831c27b0c3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f0a2aea510bd7106451bf5d215ee9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35fa686e6df74928df0fc88a45cec5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2920d8e78e3959a686c49c415239c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e19bdef1a5334d35b4850b63c9fd0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36ab31641759637d86951d92190b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43933a9d36f9024197cee8d856ee513589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d20516ea0db655fe8d7ef2884a6d2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b58993872fad6f279d987d0fe264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb783908f2f36170bb43056470f8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffd6143b042a774b58454571335ac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449144058eb84e23174b56617fd49ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edd96d9992ed2018ac1b8491eb9662595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2f65e1e74572053f83512cf43759596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78992561305602f21610fd82ee0677597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1576ceeed9af8290202d4769e2ea5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d18dddc91bf3b2a9ba97f3d3e26d3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b009a5dfa22c9bc6e15d50a33d3d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d4cfc3ac05e41941ab435d12c0bba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8463b29a60d0cd4a4d56409a9be927602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fae5b5b50b9ef740a90372b94e5d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba137a73e90ab2cd2d26deddceb914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc221d7786c08afa1ca7b35cadd0993605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1af325003fde60b6dc46c28331a5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31afd16fa376068a41d8c92ba739c90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff41130e59a3a21f94825412efd0d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721dccf0351316663ef955b4e12d7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc92946dcd467e5ce60b7f1e4120fed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa5a6affa0ad5e48a271833bd66f63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723518ceaa99ebf7e87f7af9c9438d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b07807bb09bb820764809ec92f119d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab358145910f07d80e49e309cd514614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009af87cfe484d56a31eb2eb849f95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650b96bacf32196fec8c4528c3cc881616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66fe98de38cbec2fa6b4e287053393617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384861bdc1ac39b1672c6e3b0d6043a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f5d01bcb4996f04bcbe54eb431d5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e432bfdf9cecfaa1137104c03892a1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e9410aec389677ef8b8b358c4177621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be592e8fc78b6f972f0fe1d8717fc5b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3762d30bc04ccf8be854f79f96577623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01864f49b557efa1e731ae02c939dfb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e780d68ac04cb034908561f6a861625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9c781eee92e1daa2f14c78140c24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82caf41b18f3266090a1d8b4e8ac759627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2114e7e087be35b92d4b4426c2954b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9319c8f02ffe2567c5b0a661c3c6f90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89d63b24c347cf82abf84e3d0f0611630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f6bedfa2d02ea113a4d19fd25b92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf49e28ceb8453907d20954c31be8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e79badbf766e8078992a065ead82a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a415734e8c410de14f52045bbbe82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fc049f803305a539b5887253c371d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd14eeb2e0d0579778832017329447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e0b0dbed13a7f26558169dc45052637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7c021fe6ba4dfd8e2851e8d5ac72f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e169109934fb7ff0081f56cdde70c95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076cf8731fc4cead38d950b1c6ec899640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b1ade90280a5ebe661045bfdb275f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c197812dd084d76227e221c86abdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e18c5e8213121633a50efef0498e9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0598e532e5276862adaa42fbd8a55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbe7e7347319f42f71f4b09fd821e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d4ac87ca4c01c9fd616d231f6a352646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ded1b4c048596639e7b2bdef1ef951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e69d55055d0bc6a821fa7a19003c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3535386bf0bc92031cc3f97f08783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a8dc47bc40a4c64a8269041a37e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1bdc91285dac3cb0279b0e66c1775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac598e25906a53cdee4749430f657996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3b18327e929eb5e440c4405d60477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7d09649084d2be72ce13da7239198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7747712245071d2abbf16ae653fb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ba0a3825cd9a74745510a4fc285210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8947d48c868ea2fc4a398ae18f2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a3377e118ed4d73d5b8bb8004848712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab052530c9ec2e3198afa8dc0d2fde713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265cd5ae15a54a13990f7ffc48aa90c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71459f926a6e4acd2cc358d812a6d7dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb629ebbe1c2d66d64d57c17595b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7af40f65088fbdf5fee0e7024965c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7541ba5194c69b54cc4aeb3d135c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3029a781599ae962f1f07e72490c7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625b08f8c5776bf0257ffdeb8245ca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d968259bcde9685b6c7462614ab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68295a28bfe4baea1d0afc73df98b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277276faf891b7f3716483ef727e48223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a5e1de35941045f6f3bd85b1f44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71054fbf61b39a50b7806c4838528525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38797c3c0360b6dd17a38834a4dc7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f68899e3c6984e63981d190babf4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066c303dbf92a5fe691d468e708ea5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b9c353592e773c3ca6d31b7cf275d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ae200570a25794f00f318bd556d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8aa702efb23bdb61b9453c024a3b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb39afebfc7a5f02817dfffea729e2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55044390148b50454835c2fbaa639b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde58ed7c1470e4cff9da608723c157c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24803eeb0820cd2e68ad06c42d1b552835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc772a1136da4adbc3cea39c89a89836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59a4916f0c5ddc573c0a1865f16f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea91437dd3f3bb990ba677dd5f3db438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb45d297a8c78a3232e059822967cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4472d4e823758d9a0b732489b3967740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4384dc24c599de625c259f6358a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefca7e00db314aace1af0c8de474e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0142fde191ad288f8e99c4409ec4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ab5973839a402d764a54db93dadd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760af627bacbcbb92c1d1e7eba1d5d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122df7616e5000d8189b6e38482eab946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1959f2109515358c663b60dc351047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694f7f0eb8585badf28a9b379965de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5961ac9ac87471a6196d92b9e715b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356ea20e6b25f6bf0eab53b0c749fbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a9ab8ce1da94e9eb70d4de4f6e99551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61b233124160bfae7218c0bd3199452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebc1aa7a84ee114eca8bdbd9084cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6a071caea782a591b332e6816ca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7121da37d530b47944b83062708d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82524237a1417368b9864939dc42457756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e76204e12185dc5350e86c1e16f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7374bc33625bf93503e3c34fe2be058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288929fc1e4d96d3373b3104a82e001659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c64a66eba4a220f8f8e19e7ed70c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a0299bb43f783150ead721ac7461361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2e6559fb93da038b4eb48c8c92de162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945218eb16a63cefab81e05e071de66d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1208a3e1d5da52693f3869a24754b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c61b2266735c78e1c9888d6862f4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5539c5b1366ae9c959b016545a2c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81618e1f054d8c1f929426fd60016b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093c5a6ae08322d052492db58027d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a98053eebe0c1fd46590f73c32513169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8d24c6836ee43e0b801adc08f93b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f42f1c399b8ac2fbe9491195cfe8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d84cda7879ed6d5968e60406fe2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f2c034807bdc34679b2ee11b1d55273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38345adcf47d41b362c277f7a44fe36174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e8383d3e93a324f1a9455c27598d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5b83b79359c143b06e105a7381ea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2dd7078765cf026fe9c88dea6eb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6edcaeb2ec9b203700e192682e31778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37613e241653a234d5c4d41102c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388daeb91a2fcb6d63337f4eb3f45fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3da1d85c130aa66ae177fae20853b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5ca54c095ac3175748b06edc02df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec2fa98e54403b7c988ba8aade32783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea86768e5e1c8024ee385b9351c9b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f532a468c91a30fda9a6a378595eec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbc7cf904f26892b1d11f218a56e2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e5d86e47793831b1eb4d629daafc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fdcf7f5123ab6c9cad2fd6f473c7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596698ce1067cf78ed1c9c4adb132d3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a940f10f66f35b2ae712a7eab9c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232dbbe850d541f4b16fa427d8f466891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede145cf8f42b3f23b86a138fd84384292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97817d6a9be3af38e0e130d26fb177593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32bfd2ff4d00b5e3380af56fefd2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adccf3434b6423ef6ad2cfaccee2c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f1a320bdc4f2daef1e30b1aa4532196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe3ec8c50f7bbb2866c055a6637dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebd2e238f3037268bf5f6da6c1974198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22bcd224b25ea05bfd01e777bf715499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ab8092426030348118d80b5c04da8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c49ec3fe9ca2d54f4320e87cd9b0bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeda7226b72140b9b89ca2ad95b3e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9823f264b38945c03fd61f9a424f663103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb79bc8b6ed1ccf789dc6d9216210104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04c77563b6aacbcd05750830a93cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd900e15ce67dcd67c34a181e9ba405106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bdacec542380050b64c4cb757c3a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed90d17dd0f361a135b0d86023412fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bac52356a5f3863d966eaa063d6d42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cf792875265381884f09b63f8dbc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54582bebd4855fcc8c9f1cfda82c76ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a43f891883852c466b99dfb39b9d55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf1f9e43f24ac57b0c2a076e3d71cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13238ed6b4da20cf54452762796bad42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fbd7341c60bef96798d902c06cd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a665adf6af9aaff63721f916894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6b3b90eb09c4e3f1d2414b472f023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3fd2958b230b3fb6b91fc59ec90c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c8ea8629863bb206a335a22d26d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7512a50b1472cf51b5cc919f6dfba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412b56802c899b9a2610a5b525d1cc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030da400e4cd4126b69dde63b27968122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac39b3ce31b12ef54308b4cb1889b8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d1f97af33ba0826d047d674e727b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20cfd18961f1219cd51809cc9e8ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6fbd13ce68fb817f4b5da3126de0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b9445c271c86b52dc701b8a031143127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2de82a002f8af284897bbad89d62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf4600f088a3086b46f835a98aaee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d7248438877d459884da59bf997ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204bd3d736d7eb71ed12a9cd84a52f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a171290488517c15416a8428e735a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09685cbb227a42e63c81c866e3642e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8ceaf44a3cd0d4f5b74746c5aa2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844cf6f409a60ddad0a138cb64135f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9cfbb53ec7f50c6d544fcc467bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69226984567ab249ef93f949a7bb094c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0049dac38f3568e350aa38791250f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7a15156cbde41a87a4f58ad1b746139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54edfc42461201ad337090bde58cd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5da3cceb16cffc2001e06d10336cb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6fb9b6eedd9e5d86af5e961983b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63b17ae8ea09713065081b61423229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365be5af3bbffa7b976debda4fe834d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15acd74757ea4cead24155944eea50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcbe31d0fbe3797fc35bd090c0ff46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99ea43cc4e4e9dd2e1d8c388de727f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9b6f5ed27b99f5dab178c594c2f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f91e10e768ae10beaba2c3c1e5605149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a9dd3e59f39e4d0a746a610b4dce7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251752722c8ce1706a1bf0e972241b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092e08b301640fe5969fe1eabd5e14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c0955021be1ddf455fb7bd0604f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4685af2995064ff8d1bd0e0b505ae3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdfb5654524351830c8aa244bf152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b27af5322250f910e7238727e59a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeff3e69ceab3cb4fe87b99a614dbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6f99bae8fbd898f1a6c796d415089158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73305a769cf8ebfed732453e54b975159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22175fb745a5481f510d6b9ad121b15c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939412bcb7cffc105ff49da4162800161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e250fe9ba77fd84c55d7b65f3f9bce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f9ab6dec08ddca50682b4f41e7360163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d53a1dcefc29eb5070e720f4db71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d98b8fc1256b95b9db64b59b53ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7e68c2450cb520ef37977c063fdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb0b9b4537ac4568146907f2cdf72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ecce08fd9b9127cffa9cff2f6ff54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f12dd4bd97dc33da58e3bd59ba0a0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba3f85a6e227fd54715709fd2f945d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c21eacfb6dd92247230a103654e27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb601768caf52e795ad08164466131c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ca6c3b46c0a9f6051e733fe9326c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c60feb131ba3e9def3771dcb69949174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601de672d22bba07f09df9733e84108175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895ed7d21ecac98cd8cf0915048c2a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709bf2a5ad9b67c2ab72bcf69323f5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532cd4b37518a0ec0254b29a431a26f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6618feb1eb87a2ec70e229689d26f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795737b84009c32298d28b73d0f93f7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c602565235439972e3140ea2c4b4f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065072172f3a03b10ca3097ee0633c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebbe6337da912d7e49fa8b193c869d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b46f786a5ac6c0251b3873dc0b758a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18a94f4a78fc30480ca9928a114d53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3acb87daf578ba98af3457cf81639f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83538f6c245c68711216c79f99ab3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f6c33d44feae19e664c242c61aa71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c9ede98f6cbc604555d2db8ebc6a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5fe1f3cafb7460a6e3181d84deffa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99eba786a48ddd45c59bc389e4c56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117dd4bcb0b99093f367f33c3985a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb71ff086109607f87ef6a050741e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e68cb491d1370bc3d09a630a2270194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f43affd3dd62eaf245e4acf693273195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981b5c434dab48f894ccb7993893c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e1a772b2b8bbb5b3405cfd776fe9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e8ed137f0501116a65b43c6dd606198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a40cdd5f98fcf28318cbe592663b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd906faf6cff323f1f99f95834fbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf93986c4a8aa113a3bba7ea23fd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b58cc60e699b32c7a433b2d9df9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98926a927e09ecdf6f25c3c80571c99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f16d11bc7f6b3c7d7dcba9ace7665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154628da5627da88ab33fe39309d3a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687ccf013d6f682029622d2f887b402206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37adeac5813d03b94689a9b646a3e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da9773d5c28e57288e237328129a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c177d8dfb3dbb8b166882e4ab4c1f50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d850d788d21c821a9b5488e53f60b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ebb1cd99ef6aaf1e61ce09a47781211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef033f27b572e41a57dea1ede17f1692212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96763eb9084209162a0631248174fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e01b44d970038ed37536b176456bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc00b71b3ca877d6cf578209a83b7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94e53025d77f542661e69ab4287a3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d311dac39af4354ae5248dca4eff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c9e04048059c25dab4d53b68bfb5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2964320d5ba68552a6febe924e2ad09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127605fa7ee7f5cdf420bc47648ee86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f80c46f150efd9a0525626ae69f925221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742668784f1acb706876c88e7703ae8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea435f2fa60eea89415be4c616787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8576cd75ba02069f1fb315bfd0d144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373d0e8140a08a2a67470f3fae1b23a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc811f290ab8b07b94b4e63b0d1ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daadf4f81dd415030c99d87440b868227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927774131ddfa1886e1e4f6010f2bc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793052b108132539d5e64ed8cb673f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef45f9174c9fabf5440170fc74c49c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c30242e596483a186d9e5190bbe8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb3536ff4547787602bcc781248a93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4034dad40c8c561735cdd3ef8ffb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afa88cde6392cca52957034cf1d80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088165a91fe12122d695224bffca0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee1429f71b5ae764f34698a214c5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7a7aaa92eda23849183b429b0489237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb624ec78ed169f0ff6e5a74b5290bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd7d4546b6aac4288156eec6235f11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec22e0537242f0b9b38388b76b57446240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfa16bf03b4135afd24159ff23eeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe32c6912af3100f11727a3270c0f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9f6ece4320ca32c17dbcf1a669e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674804a450c4303c7653f745f8455be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c963289a2f4af6819d8714e3c2787c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78f7b5aa16e5e0de94fa629f984c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffacaa27ff7e5f178c3138adc076cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215be7717cd24cbee6839b161245d03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3a658a3bca7aa92fc134d6abb029c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05589507fdf1c3b46cd9c5b787cd3c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df38e500ab17f6a28db40b08b8a02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094a767b9ac84cb3f4e0569c36bf87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033c0a6ad2c3808056e3b6da3e68ba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8035d7f1c3f94f09b135cd7598d85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b428f607cdf3128811e9446a2cfc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de81d4f126df56e692c9a483542fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5f5f90fb8d4fb26bf89ccfc7d274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf8ad8b0f4a0f5dd66ff3a4760e64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594c14c964e6241edbc8ad81a5935a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e53c225040e8a0a0a115b9bd391a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330edbdbc5dc7a335f0d4bf0268fcb8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3dced80af5278f560c5ef46f61fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2f0f3e0726b84051d83c61d95014263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1dd9a12a834234bb88d37f231c794264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd980e4535d78b77e24b40f7825c484265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637fbeac61403aa4aa38bcd9c94d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bac9c025b7318bca57bc5d995839a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de55066b4e591fd3aae896390630553268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ac9182f63b94db407898eb89a844269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032bb0f602433a019059abeeb22da0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fb4cb0b260dd434624d515a645579271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a95a191ae2ca3584afeba090dafedc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f73ab582a94c450f6f854970f67f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb36ec9dae5d859c8ddd8b2cf002d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0879f477539dfdf3c6f9b4c9d527ab2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0dc08d5457ea4ab6089b79508a46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb51e533454e6eae1e83ac39a2e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd7c3b29b7dc8d50b45a6f0ac8a6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c7c491965ce6343924c04b2a3fdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89a9e1ceef19d79f39be1bb722b35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e87b6d9629dc5b80cc0d431de0eee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904f073f9d0810c9fdfcf263a83106e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b92a6e3a6d4670b76aab0a16f83798283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65a696d35d5808308a55b3d8d68a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82251e341cefca6d3f50b74b199d1a07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38fc69ac1efac52d6a85f0de6bb013286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca0f019d1b8d7f160752ea3ba645ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfd79f914e801fb66492560ab2a2f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb725524daffd83c0c8bcb20a5ee89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9e200a1b9e7b4656b6fe81e7859e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfcc94719d70911a9f8352431a201291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa363da77ffabd09aff623359f0aea9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5cebe5aba856047f7c2bebfd10708293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2720a4b85cb1e719e3432e827b9631294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733f661d6ae2e19c28a6ab11874f93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496163429a0c1af8e424b2265b94f66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd78d793e6a2b9f02929e8167e2c23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a2139ed0b26ae1b3f60a2cef7e252298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529199f2c64826be44689ef7f3a8472f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc1ba2713ac13b7f637bfdb6b5966a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a6c5ffd7b61c700e3adbc77d5d66b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17425ed0789cd16dce475dc10ec06b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135bb625d98f1b4e0c380a085911a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9e50c96c75a3bc6fcfc7a6acd68e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642bb02fc7f8f060cc1e89aad63a44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde774394a1bd13fb8d66b68bc8e3b68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef26ea9d3a1e4fcb903ec951b54a7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3c8a2595502af29ec1047ae71850308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86e3f2ba0b2d16e398661cf3730d61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55eaa8801c6b94276e3939434d1821310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444397b9800d6f740d0c3583ae7dca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924444dc6cf1a7cf2c9313e940038a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af36138cea3e6223131a52fb08edb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc557c2ecc5873482c69649ff8d651c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2db7be4f535409c0b93cad6e8d1f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccf98d613ffb6a5b215f661dc762b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c632d402ee5b83575cf63ce255a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a947ee18b24174f9c6e4ae6c5e1ad9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c5343de6f5cd42c0ef356276ea15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116abc41c931b56aa18ae9fe693b2dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3fe3f3e1bc8f7575d0bd916bf26ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559276f8d0773f2d34f763fc2cd279322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7cd848f1402351f488b77c9f050e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a93118d3001d31eea115d355eff0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f6f95f7a72d88b9f8274fd0ffec3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb69569d55446582f86320b56243a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbe3ab81b3f34466896fd181e808d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4893cf50ce6365e376dd6b81991236328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817f0ff34b7520cc211432a48d4131329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8a2e98a242ce61bb991e868f145e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d816f1724db23c1fa6f91f45fe42b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c680d1fe8d35a519764eec0ea1e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d22804343193c88ff8450dc64cc4bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce0baf1ef978f33afdb85ede4d8fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912354fd85ff6a369bad656e672ce42b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa7594240ecc53f03508d1aad4237336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deae2eb320dfa218ada0a951acc38b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3272f415168ccec403e830b2413ca82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1944e314e4685b4af9eabff52dbdd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7487b081245d7ace19da8522b3a57e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08657ff597a23170e817bb44ba3567a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c60e853fc0954f6f39e06336a269c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817f42ea36179a8dc78c2cced97a7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00244a910f05fc637e96d6cd6d418344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533315c14f55eac4d5ade2386d546fd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fbbd00136bc088ffb6b814f0a3dcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a146e7b9b871b051439cf56af943347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c004dad4c1f64df3fbb79c32d4ee5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b7c976d160c21046f713b2800e13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e610dda968503d53cb61e95b0f71623350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa9dfd10f2ac3d62e8b2d0d76ea3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83836d57855af42d074a28e6a75110c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef589d6c23d9be3fe7dfe78c59e75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14351fe2525986c5996947d31ad9641f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858424b2f2bffa31ad3b3e5911879bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e14b1b02e15ea34138ce00e4d1b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec0bd34411c923729a4c0829d658d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c583fe658f623c88176dabea7482ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfae110da7eb87ab8ca05508edfcb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe012c985687800c6d1975f65038b53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624835b88f164d8df7720c70acd158c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee50b3cbac778df19b2ea395aaa01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b07ec0bf4ad0d2d133703fccbcb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce3e4d54c895eb112d257f203b96b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394c6207e9cf409f75d6e6acd4e473365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0a613315898f96aeffacbb2bc949366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d1f961feccc9a69dd45eb018feb81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0ecf142a86c99cb3772d0a291e95d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276312c76784d0b7eeb9e2ac66a46d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b146f6f187c8e3a19256ee2e55de4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0c0e0b826b4081253fa29bbec6e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54526949624f903bf8a19a144d67c04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7130b6d3d919ac933718c6a84fcde24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a621fdde71adf76466b48d4365a234b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e181ba1d7288f7cae21ab2eed702849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768ee8d7cc8183aa2e2cfefa4ab1f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3666731c5a9777f8e2d8b52aa140c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebade65f96e12044b0f26673bfb249c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f22855814583ead6e18010f19d26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5278378c1c9207f114b51b352a73c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c16a66c9a22f284cabd79d159cac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e78861705300d8eabd39bc7ee739382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da31215fcdccc13c8d7a3d0bd91536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57548176f84c652843ede3cefbe0aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17f4e8b68bd14fcc8709905718797385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c99d789f91ef1966e8385425841d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9bbdc2c3cb1048c32df5d905254a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91400c12c55ae86b3161c4453b82f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8ceb659d0308b98eca17bd266dd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5516c0d0908284fc0a5d4380ced29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048bd11b4b250896ddb78d279a1aca3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ae49480f751ef9e449a6ad68127a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948088c22010873a8630ed0f367652d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843ae7b362174b0d526c2ccb4b75c56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6fd27a3289c6f389117aba8d3e53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609ee50e98a32a97281c5e0cbed304396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea78a9a5c54490e753f5c0aa099310397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f30055e2c6fa47efa84c16d77cdbf0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912adfe4700f272a3274d06d975f62a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692671293cd7df73cb6a341feea20284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1168a1659d86933062a037b0d270ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e594ab710dfd548b29dde7de515946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e20cc8fc6d345f93b3558b0119c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf892f206091733fc5e9641384f92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14d5dc871229a12e8f513e556fe3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e808eb12b5fe6fd8cc6a8ff52a54371406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d7441e39a332b4e814db5afb1b9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9d55240a2165fdaa653ffbbb938dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487767a77bf24205f94e462281b27f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a864aa9bbc126edd8060de10f576410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ae53852f65a7db38bf2348b848f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930eee575eee58216be4f7f319d25b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f6cd260e5dff1fc53cf20235a87ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb129024bccfd05c5d647bd5cf6a3839414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151debd314d236ccea868bbf4f0ca6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3162c54822d2965183575c0fdf2b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bca3ab01cad3744ded9b6c7b75664a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0cd76a8ad185b8e51c05b9b44de70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe156c361369d64820c994a32e39db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc1a5b3a1aa05363a5fa68606eb7bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5255232b831a7b4206a1317c70838c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcfe1d651b866971a50965623dae72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bfe9761662665c414b434cfb02abd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e655fc47b9ed8395825f40a5fe0d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf48ef052cf192976a675b0e847e0f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5edcdbdbaa21549c60d81700238b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaada66a4e523163e177df73407e46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c672b6430084a55ef928929b768fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677adf6d474d3c06f4148545a1fc78d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa53733f8db5181d0d75879f9eced72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf02c6a81c15e384d240ff8bcc95dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89b2f3fccfd7c493589cc78c6d06b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e07718a698043139685ad30566c39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b04d1bcb5a1b3ca6cff8a71f97fe70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a48d11fb4a8e11ca969697f7cf91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf9fc6094ec5c93693cc3fd2a6d57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fee5d76fe33561c308bfe004222c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3252aa4a5d0a60d279d00bb1c84d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e902e373320b54c953dc6269084b94d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1d92327817bfdec4073baed8bbad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b99fc0c72c4be98e3bb657ecf9bb5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e42bc381025cbc6ccabce4393063f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff07b05006e93d0c523abc99fbc2ed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e746833f5d5357136a53ff15a0b675444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b8b60218fc0e500b44724768ff671445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a027f1532bcda56dc14f75ddbfc831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894de189a7449166aa3f76e74e7dadd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5581587cf4c6e19a6b9e28f0c721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a7ef1ef10ea4e174034879810edd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1916820c5153adc0992679c65006450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1f760841b34712df3255411367d28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c72c78829c4469f39ac4acbfe0d582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7620ef676d43f155a0214b649be4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1643182b9a2368225aab1e50ad7975454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca899194a1d976a574ea26336ac8f64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0283d698befbf83e012a0c582716d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c1b98227249407d02b513de78ca10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19e4874be6869303d7b64b7a5e5e63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a2959fa90b7900cf3bf88624ef0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036a41e90da1a294f4dfdd27073cee7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78e64213bf35804c1affb5c69fa5c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42150756ae419a053c04761b837ac6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7605620860fa99b1fb3d3ee0b4e14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834afa1b6e70feaffa4b8c23f6323f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7baf83dd36ccc27a0a06ffaf642d31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed37e31078abd2442ddabecddd748466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b09bb07ec186c526997e673863c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6b50523640cb96ec8355f997b664468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cddad5d759fae06cf70cb75f64cfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95f463ca73fc3fcf0308dc4d078733470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22d7524040da47f3644c4f69647537471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6d74488991220e331e9cef26726a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae69eadd230c3de75bad09ab6cfec8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81d99bfaa6293ccc8294c5b702d1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba952664047a19e45f46731f67a60e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4220fe46209deb28e65add561d039f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d54b9f98dbeeb5b2d78d9e53e4cd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bccad286a3b489cbb9abdeea31a5a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0848e9e6241e3f65320b55711e9bd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ee164bf34fb3ea88602b054b46c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78cda6cec47e287bd20e6bfb9796a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8ee65f5e01209a42b8cea50e41b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb86782bd5ac423f60f81c2a1e2e67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe7b25546c3a86923d58cf92bd471b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c5dd87f314f5bfa0d493213cc7035485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9aec93d5073b27d173164840b53d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24216366f121fc27b7077a315c19830e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229873f9420ec104689860b33c7804ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1942f3667e8329f66927844e2d826489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05d6d9d24572dce09a137e6d9429ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c84d94d9077580f62bdce455b8440491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0344fe820c85d927950f62f8ffb44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200e6ab701f5d826c751b7e3d4e121493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4398c78adf181475dcbde2826864e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b17ce5ba528d6338fe2de48147d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6611c2dd17a18ed59adb5626b597496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cc8c96a10f5f51bf195e5fe660865497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceae727f3f20a883970211afa2c709498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf390b05098f86cf275ed1c8049e68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c368ee41e4929965c398b13d469bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96e00bb98896826b6230630af5110501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160c6f3b7d9978bb43da4b21d6c66e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4982a07228b35f6b8cee7971bf8ced503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770112a47e30b671483915559863e013504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d349d81085bd38fcedfa5b581da8c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f636ccf3c361931e1dfc46f0ad6d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7fe8c6178420f6718bc12cf6439cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a960fe5cbe2ba491bcfa610c7fe1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97682cc8277f915d5aba4587b6f4caa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09157d0e579d1c69f5b2e1b65ea0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7229f3358ddfd9837c06e8c6541b8d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563400b70d35b6448054a8ca7513cd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c5b2534b37b95ebb8a23a90128c59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccebaf7c7f454d07e1f0e66d3aed4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111cc86718c3e4fdd2e9ab34b99ce83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1e5a4cc1dda595e9ccf6c633a8ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce560d652bf7bfdd8cc6823d3ba93c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0cb19b0e9f3b1332e04a23bf108d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527dd72cd61078f13bbd5aa383d72c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f56e225e226dade0b5101827803120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901671ffb29f0001ebf5a8f18bcfba5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d952c0db7985f78d4b1a4cfbb6e5c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09230ee63158c5d9a66c31810cfd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20426323de137bc71de0760052a026c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a110de0330f96e95551b39d9268b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd1e02fa3bdbdedc4f083b83a9c76d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a83a393ccd10e9d34e24fbe9969379527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed930fb2465a2c2cfa9c892f5d986b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1c4ee907efe319c688c57cb8b6780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad47f6becbd86cdc42f3eb83a7365530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a60cf69eef8bd1ec6b63d2abccd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc8c09e7879b641f7b085d15e7de4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176666e6fc535a82ff28c7db71e11c78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f50485f554ebbef983ab8d20fd660b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d97ac278466144e799db2d7c919aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bef25f8feddb243c1592f74264fec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff66ff207c15f92f802629281a938537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480e846cc2d4062c69802a7676b998a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77454d97361a01d32712894017149d91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008afc488cf9001e1a95f42dc1b8ab0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c955d77d4e073ba13981a74d49fa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c1463ba78e88ac2e0d12a0c9ce23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f436ebc955078afc1c8e2f17398d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58889750bebfedcb8c210f6da9151820544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b692b370b3e3893dbe15f79f9b11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea95b495192abeae0edc46c9481126546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680a760d192245f2903f0bb808c766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cbbdfe4ae20f32a5e9e4cfa46be22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e968add2568e317c9b9ee454975629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce632a2cef950c29aa5e856aa06a0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f8b21f5d153e53b8901046fe67d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af825370d7fe68ef05e871c4bd79c44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf217f10ec8c31f41819f48e75a124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d003006bc56e9eec9de03c32e3c6b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54890d440a2122827f4ccba67463d315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06763eee95bec356b1696e51b7684e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2e579ece225d684b80b925ac24de7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6743a8e938c4a32edd1b767ce54c5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea952b5e61ebe424ba81ff98d9f45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0cbf79795618a4c570dc337c7c2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a300ea6cb996c9cc61825de67d991561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86bda72839f3abb613e77f6e09d76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a8d2235efe3dfc4cdd120ed4151b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77b350b4306e0635b1ac75d04b4b77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbfbfa2a680151f4b79411381fc2ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c916bdcb7acb4652f445551be5d374566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4b691c806864e80b5fee68b51a2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dfcbe3c31d998a2c94ae403daa582568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f258df79259e0613b1543d08306a71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd40b62fe4f685ef407b920916807b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add157fa03bfa6a0bbcab98b69f0a85b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb6430e02274947e98ddc1503348e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1d935e70feecb9775dc63ea68817573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca8ffb3cd607d739e9bd7b111457f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818bb16ce2fab01f0d14994b4fa0aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1617e2e64a6b1cca2aa3e47f708f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966314240c7688199d7266067e0ef7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6461619e907b77d3d1bac056299d0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa285242edebc9fbb1069e6f3c2f89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f621332561d49adf0db57c4350a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448486ea2ecc029c2b8279c5786e3acd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2258e1597105a1b5c80cb76cb721d64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5568a465ef53b9bddd6ecf2bc0aa5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206dd4eb40229d8aa6e12a3af22747584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc28f33dd95baec042b75b710decb1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5b15129b1597e79716c9ecb656e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7be65ae424022b1e7fd70e20c602c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166692975036240995667d4e49e373e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdd54b72841510b7f16df26a52c8e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf06495bc430806d2a79f7b7caef5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72c1b526882fa555f0fdc65b6fe03d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff924c5cce04adc29059d9e1263a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423565ba3045196b13c5bb41f073610b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49928f24ea5adc8e55f16b2bdd4e4608594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad93c5685de7c628464d565551829b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c6dce033ca043f06fc850e3f1b733596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b98b440df51cd30f6582e0ef30e32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7acc238edebaa8f3edef0125541822598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290dff3a27541b104c244978ea5b7c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f20f8c967ea67b29efd05f3792da3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d052c854cefab0a0a219b3a8e052c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422ce66a40097abe99fac55312a315602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e61b3be93f48883850270b0a87bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1667790755caf3b3fe89bf20e3080af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e37bce2938511b282bf958b0bfc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2986f054963efcf7e5b583711b8f63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94fef5355ac49ddc4b6d076966c538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6418c656fb920e449ca5611c89cbb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a6702d8b1e7ec6c10962fd230cfd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b55ff0a6f1f79ebf3eb602d11f9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeaadbcf1a027211f30d1a50110e76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7321fbfcf11e11e3ba09c8cfe3a5c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237013e49c9695639a127f47931713d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810efc2fcbe02aaf5c6dc098e6b9f9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98943e78d391e115c4cec608779400615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e99e3f2edabcb4869c50f909439d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b20864c5f10cb275b3ee1d2bd6e75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48f5b97844f681020433fc91b2e41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101173476a8cbad324d81487a15e275619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833da7ae9c35fa1b4bde300f74ad89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe76188a5ad10e99de74ecc99834782621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9057bee47bde1399fec50316a38597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c3b70837036675e60abce1e69c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db210f7f2098b76a61422f877a5296d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8983d0f93476357a2a00ff309faec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3067de61d84217e5a74ea5bf5d7adc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321230271b2285b2ace1f2528facc95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8252be2df1e89c83d5c38846ce8d4c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160b58cf4121a8c78cbf54d85bd207629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9482f3a92dab8f6f5cd05747fc3f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896133090643a12076b8056248662ae4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f94bd40cb1507ad61c5b4b96b3b158632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f1a9918b3e795549567dd44fe99e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cd532199104574e563de60e431b27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11fcf91dd562c75129117043b63ad4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4535cd825de83c2f7c493b5d2abb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887e59540f1b56bcbd836449de1681f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113962de613448dea37b9594cfae6718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48b2ba3662249e452f888de5b3fed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c506f6209a568c1485a7dcf05aa68b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f373e548b63497a58ec22a76fc4da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc070eb7ddf950dc73820e5cbf081891642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479ceadf56a71586cae9082e0fd983643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bc2424e7a47f0999596d03aac56d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f0f35a46724ce4e8bdd0d87f0348645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f9b7da1ed7ed3008de5738d505d96646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>