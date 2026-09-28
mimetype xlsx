--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa06e65374d95adfd30bf55e70adc0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf1a9646dbfb5b0c81fc0c6ba9d0122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db429de57ecee75f5cd6f6c6275213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed742b8bf094218fa4c1d5a04138d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa4000de598cfb88725c697b6426345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579d1dddea0c1e9e6a380a41cc630c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df47116a7d87bd3340e4d567a0eab1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee537b71ee470e1da4a835313995ef98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d12182cac39749a2c9049765606859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1940631839514c472f162d0e47869b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135a15a5a07cffc5d35110aeb054d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141cfe2b3be3bcc0c5c955f3ace16e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b767818942613949b64bba8b593fa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85899ba687d184b5742e03be41e680c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b61538b8c1099bff0f09b39415e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7354528b1351b305a2250a7bde26616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede1b796a8cf4de85208798204732c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894063b66879b80ec25992d9a87eb1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d9143bebd6a9ee96bfcd9ac7ae4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e931835c58e3b37db53388cd50e5c9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6831d21dd25836ecee1791cc367c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50703762e4367bc388869932aa0fd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c0f1e7d507f8f023bdd00f344a1c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac1f80b8d4159da43f6f35a3fbf3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d95339350d21916056dd6e006ab73625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e9ecc04ca774ef6e5baa0446258c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a78b9f0890d06ac5b2cdacf5660a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a634305cf86664eeec6d1bf01f5e0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb32b6cab94070d0865540db3f3e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e0547901c5506009da240e837d20b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b40f0631cbca602f441f58d86ce5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33452d56511c7d00e682290cb6930432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23771d0e7cc1135b8513fcff0ce46933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c8dd79992fa2e526a8e4d0f73aa9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134b737e000abb1a5e03eb56e1e19935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb05801910223f93025d63cdb25ba236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98213a609dee85f80437c613bd2f1cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c000d65b0953510807ed247f07d2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1a938470488ae618b72203a1724d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668e42b08815c4502d42b8e5d0f5b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f405edde5bd1c75533942848665f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f9b321024264090276a2dbbd3502742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eac76ca1a15db706737c9ed099c0843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6a164e65710a6eeea058c3d813ede44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538a91a6af540ef71c772f5c5ec1dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f401c6d8f223bd509b35fb14ec53c3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2c63397edb6ee716f1f2072316b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924315d31ec6af713cd4b1bcc65c99148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b263a723ea35a369df0e900996a13e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018175a8a98f0d2d22a04868061afe6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac7cd153e9cba7066c5d9a28d78c4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0a5c451d662a00b640cc8e5db68852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795c6450de7418ff1f3a0aab99ccae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33cd2ca17d0ea13c6a681a4a62e6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33f802679c8ad81dc8a3de8651ea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8785898678eb3db2c2b04a23c7429756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a264b352d2aefdacf6b7fdd5473e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea2a554eba1e61274ce9b2640fae558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991a6024d8c1fda47979ec8af0444259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61daa2c74b95a27c12a15116f264060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a56d2ad587908fd7264a3d2529b7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992366135378d9997d6d59c533106ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376219bcd09b800bc26febc69adc2e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c10cfbe0d43bbc6b18fc94c1c083864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afde97b1ac3dfd241d9a7129493cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc203b8d8ae5c34661fcc5950c086366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1367a0df65141480f674a79865bd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ce6314a71b549ffd940e20f718c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31a88216ebdc256e41e1894ae6f57369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4cdbd4fee782a4442f815c48501c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2bf477badcab0296b1606d2db85771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603d7cef0c229fb70337883cc6d28a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f8d337f1f901824cbffccf33d0d9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389767a499375e965536f48a5f95a79874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f871f122c8db1d5bbc501949b5ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc6fd6c31eb357545542ea5a641dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa0a496dab41413f0b91d5e07483c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed3bbfde49fde086469fc5f2014d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e429e144dab45e63b54c3fa699a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885f9ed1b5793e9efa046a4e7e492f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3be21633884dd71213c72ec42cd9ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d86f80f3a00dd631d5806c0e7d88d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d7badc36725cb8bd2b2c06ba8d8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e2421fc7674a08a952ce38f2cdb8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae05b19b818d8cf61c2a05291139cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9eeb9e1d57b1edf65f133ef4ebe9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62b924b2ec8a3591dc6a391a8d04a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0825eafd79ac95c4e1f74d0347d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7d33740858c92763cc1c43b493fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba316de662f781a04badb90f10ce37b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48ec2dc57527fe5e6b644e9ffd1e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ba8dad91ee9bef2a02ec89bffc8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025abef27a630cbf6ebbf26adc3fb01f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f138ff33b14b16b0381b9d9bb168994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529d56ffa1dd77cf930e658ff7732695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe4a38148430497cc3490e311896596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7935ad545bac085d40fc74a357842197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51bcad36a5588d53299b11cd8831ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c46d065ba75133e3943ff61c8941b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23b2c540b8500c5768ed13d170b1b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3076eeb4dad40a7c5d067eabec7647101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f74cbb15d179ebde8b9d0e2693e8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34a5c2f84b94fcc38b4e7384384a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c2841e043eaef845f743fd264bfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5c284e6567c72eb97c1b2600ffece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79c343a2caf28ce93044c7096dec7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137b11700a736d74ba1008fa2f79f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed7b7d0cf0d5e44e4912c6ff781732108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89b411cbdb82680290970dfb9d7fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfdd00ffd93659c6e23453ec15afa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e27354f78e8ad43267d333baf96e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5088cd5a90697eff75783e609bfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7891576adca23d7a642255b2cf729113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028c9403193c43b328df3bf1f76dccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbd849af289737b39f5f560c733803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25babfa2d913614eeeecaabffbe29810116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950bb668b35a3cc3c8adf4453d4678a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1652bd390e56f6c05264dab231c8fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdd44ae35f27da8dee77fcd36648e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0c58adaf86ba9ab3974c384a25fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fadcc61427d2c9fb54be4b4324aeee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcc74d5d373b8286d0081fed1005c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd9651078e23de22e75bf015bf680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2046d1a5680c551826482176af96a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0e3c5df5579afededf9cf7d5c9806125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2e2a5b926da37442949b69b553b95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6592d8025f9e9a12db43d460b926b83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33781dffa26ed981fe432d4ca26bfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1286b7a47688b05eccd05192c3edd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6631d708ad75fc63107a0b044b4b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f585d59244af64be89233c5425f5be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f2d032e78eb38e7b00cafbd05ebd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d435f2279e270b858f4e4a4ed075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291c1000e912d5a37bf10c93e66fca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6296a0cb283b42a342bf54c745534135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a904f8f3f4c599222cdfdb0222c1ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41462347a3b040dca0f292f146756073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89304960e59e83a1f91b0ef9d69dbb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448573efbcfd869ecc37ddacd20b1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492a57ab1c5210511c94f1c08a87a78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5df52891c2361626217a6142b575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76736d595b860163b4f23637ddb05c15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9cd5c8ae0440bcb8e4ff9f627756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552ba8dfde422c25b6ff1b3128b033f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe8a5a169c989379400970c86bf0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3fc3901599349fe232a8997be4ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94af25c60920deb6d86a2f8d3c7e69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a72ab9a5b4f04b3dcdb8c42c3b21a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f9c5f72334accdaa8990bf18a77c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3359799395c9d637d981b13b1bbd3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a641102173c179bcd22fce02074e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af4a015778e10c1f2b00010625faf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d553bf0d5cd2591db119c4b7e134925153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51200928c7f32bf9857946acb54ad787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299faa07a6b6b1ba06bf3679daf43aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4b322ee53aefe8a8c4c2a6f17b76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd108f3c87061e1aeb6130dd798db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d54a2ea51f32ca56a21bd5c5a060b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38910bc37d144d5ae0f241c1e4c6b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095099af510b04527e0ffbe31268810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3c9cb54c8d76574729cfcf23f621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c516e7af71416a49703a7742962f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014dfd42909a6cf22fb92b1d860eb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359327687a3b90973072c87c1ee0bbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be3a3d4372ff724263597c1a0b841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e6a83309ae20b089482565796c68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879e444e2b26d24b21e2cd6ad02175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b8e422d8bf82eee31e57304cd03a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347b059fd29b6314a96afcc5bc88106169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef801af29e9a14e8d0ac0950212735170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb194f552100c85077f74d421ddb79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d343c277211b4fdba9a4cb492069668172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a954ad2d98fe6c8c6816d525e404c51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed02d2a912bad0cacfde0421fe706a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dfd25eaff1e768cc329cd78d58434175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d92d44db09cb7001f6763e6c5e3d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252c787b6a9e4630284ffa78ec00a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a9932942bdb84e2c75f2a4dc4d74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70eb5efd934075af40d94a6b3cff9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7b3da7e09a05c7f4954ed2511045180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd995a11f8047154014961fa551de91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6ba56c38317172bd0a979735e940182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033c912eac4803a70710196b048fd76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0825fdf4774be2f2a5646b2429d1f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6efe2cdeacd246afafa75d7a109379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f791e1d7e6478e6a03ddfa9aa605fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bec7ce82df49f9b6677c11b90d91d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acc51e3bb9b597e969376c86049aa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461610d1e768c3f9e8f60ded41c506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c111c0f7581e2896c0bb4dd6e9baba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4f0fa52aa7c32211b8c115dc6e4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a1dcf8fbfd11a34ae3ad3c84cf5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591fcd48db18dd53218e71b9d46e75c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c416190e8c10c435661ad844a5340e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e78d0ccf5ca01aa63edac8c40e9b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc4a74f147a80cf6417e6672393f2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4019a2c82332e4e2bb50e4e477f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e95710c72e41d3ac2457fd56c5116198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18deb1623f0c12e274cd121f1dff53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b00a2d41b75159a6380bad6e6dc38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148733f673f2ec55bf5c7de4179a75b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d748545f495ef7415519511d2e76317202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8f299f95b6d434f480883dc9ca31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944078918aeed18380d37e9997148ad4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd204d19cad6dcc22340fb24ee4c4416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d943a4b85657e6addef7a8de4bd61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde2ff7282f447a94ae14b6402559b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cce98911a407677f9902bcfcbadd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6c3fe0570da147e114069453355c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9579bb5b8d0f527434d039cc70b06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25f4f45454510bdb18cb8cc06256b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58965605c928c3f17a548928454416212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf52fea436d65fdbc19d28201f4c9f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4e72c1116389121fbbc75159d9b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f479b7f1d195dcd1174bb3c9f09432215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412da898720d2846bf09473011d6b18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75428a1e21eea7732bb1a62f787415a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb30f51433c7361bb6ca46022ca7d90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b5a2de65b923a0e39abe37287c6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fb278900a17cfc2912bfa987b868220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97322effacc18803f6738b2b7e68595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ccb3b61dbc653b31d37c01deed81d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc28a588220dd1ccec09622871362d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb674a04a5e1a3ec7bcbae93b65268c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d925ffc0d395313b6c03d761ba7a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfb37316c49983c7e1587e32138d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae752b36598196a5559df2c75eeca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e47eeff4a2b26eec49d6f4a9a0dd96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d8150cfecad461c5c2b0253f2eae3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad15f5a179b71b692eaecc39ee8d2ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc531d064c2533bb389f84de42152231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca12c46c863889cc249a2103f895a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a214d20531a930ad9566c8f4e093f85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afda6812dd094ef00465b1ea10fcae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049ee9f347b5f143bed02d1740fe41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60e37827243d3360412d065a89c4d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52d286d3387c9ba1a3296a66c4209f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa1e24203539955886f77633adb91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f859ec33260ce92fe50cc5301d3d23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0736d4206b8e1101a2aed786e9d56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec42094c15e742ec7c9c0eee3dcbfd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b0a47af73fec91cca42ccaa2038e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae8db791779661eaf2de836abec1da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eb3ff65454f58bae9ccf211eca5ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00623b34d698a25a2c8771573af9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5007fe3107afab3e8d50fd5606c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e01e33f88ca3a59987bf6bbface09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e07f6db139c2a958edd673bb90797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a5a6a8fdc08212b57a55758db08b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf184d4858077a06cfa5aa3485fa715250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d396eb9cb84a902b9a11d437f345c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc978f1409fbae3cfd2b9f5af4649252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67031f5646e46c5ec209c1a324f814253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d33d2a110d2c0931e7d76421e8271254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573d56cc3332d3bb6a783415702ed7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a04f193cbf8b58ec97c01f217434256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61b3e3438f84cfc34f7e105d4cb1d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d416138cd61b9e6491b4e8f598a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0496ec4ba4f890fd909ef7d7a585e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d222bfb1a12708728a8f3a2b8c9e30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbed3b438e2b29372661f36e64b7d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c816d5dd5f2a7a01b82cac86b3535b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658a8bb23f8e3a7ef214681d331578263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771c6e4b4dd43941a8ccaa1658cbfbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b78e0b093d9b95c0dac9a7b385578265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb681ce9105de71996e2abc5ea0aa2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d453176d73d94990f627e96d3b652d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6978022af15e412dcd3ecfd60fd43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5b6557c0f72b65c03855f7d8e0a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c36142d5b549036b5a8e3a880e925270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64eeb33cef404c6d072139bcab5522271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30ed7260e03b1ea2afa5dd16c2b6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5508746d556c7e78a5b43dea2961489273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f52565cf29b3aa47594ae0e29b70c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b665587648debab1fbb088e1fd7ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1969b5063cba90ab5df9836ec5ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adea85bbd92b27fbb51afbf781ee5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeaa9f264e293af9890483d1caf39f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18daf60b12270378c61be5f6c77d959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7950ef32c169ef94b47b747dc37d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e748ecd618d1f7db7c6cc9e9d7e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c499285ec9294484730185d7fb616282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8a72afd341d334c90e1e7822b989283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378bde1b7021be61f596a0413dc598284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60550bfa9a9c7fc05bcd303ae0ff1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e132b5cc5b747074a8381f31955fe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7bc04c9234fc1d49e0e2a23a34ec4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309979a160df1d65b1d4636481dae01a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e2cdf1247fccfe8e0f16a3b27886289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079de29e85afb4a0c491fcb179ccf16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c2ae2eb7aa56631bc3efd53f77f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec60a951b7583829b1dfce2c2bfbfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c36aa163fa0324a1a6baef4e532f0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25c4cd3a9daf15172c2b56f0fad755294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02adb8b9e59d59933932fe40be25d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c3a6ce6e419ccc56d053c341e8e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce6384432af6958cfc12f12633c3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526e0fa43e60cc5b016a066bbf79b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ee482c7bbab8e4e1c8bab6a57ebe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a1f58623e1d5c9ac29e4944fda32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677149e7585fa7f5eb4c5156c43bacff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d2efe0af4485211e614f3c4de07a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e134bc5ba67750854223c317e616303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8175789fe9108dac24e3b9361217e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141e35b0a862f7df77f1e4b176f1017305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dc338ce31249cfe0bdf7ad0f11b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafc13e27cd658019801650f00a3bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836010faf298455b8714e5531b608d40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73de5494d0af505d2d691da7a574d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34610336eacd81def0419e8fcd8f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdcf7737916e253b9e7689ec454c85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553a908902201ca6171d38ad711074312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251f3e300f059272dc26207db2f3f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8d75cf7822995bd2126466e4db9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6435b3b32ff80675b8e5e9043d5429315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9182eef7abc68f708b8e66a15919d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62897445b8d404751a34567432d7c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c569a6ecc8e7a09f729672c9730ea2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453bbfe9b841438fa11720efc9ae6a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55868886642505d2075815ca8383b6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba991d819814bba6fb310fdf636d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e6d98056c90e18aafe7369347d27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e36f0c3e8933e3cfbfe288328504f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc8ad79f93085a7774b43ac1f629ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7964143c02a7d9777ec2b6d9db9e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd6d373b3d9ec3eb83de8b7448fde4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77022494f820ec30ac1dede6a33271a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf333e879fd4ea72a4b7a6df6ddd07e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b086e86492ea39293ab1de0eea9e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c14e0d73ccf94675b84a654a43255a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824fb7cbe383a83850fe0ef5d1e449c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287b2e682a48c83d3167e951204319332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95685a2e3dbacb1965a1ae20393b39df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d3f9a682a2a3d4ebcae73a5a82e15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71222b9d7a3a5e32dbabf52929d67276335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cae71745023d6df3eaa309004a9fdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ea24272bcd6bc4d22caef2d4b052337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01f54c49f001f65b2301ad43b8328338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a6a75c0f8048e7c78acf6c7067d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd37332be33846411348d7f1f3425c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2539ebe9b171564afcc9f2d06304b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3039ee92c080c7e63ab05c44d276342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de3fa1b4f15f1c4502fee17bb63f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78ef68e8aa460ee9817f36b21afc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514b40486bb6f6c2a3b55269c9b95e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225127a8f38ab00ba648e8f215ae1ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd531a5092b9ab43ed6f1e2d0087d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2bf225b7f85eb0f9842df377ae3bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7eb47a71d28bd26a9465c0a21a06a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a98676e301bcbb7917d929f19ac33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50134631f9d53b7f24f8a6e19c73538b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390d4713e0446b9128d1fa50e6fee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c8f272cefd945a18c93b15856a04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff70d5458b3eac05cf4da87cb452c4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ed7c1463d018b19c3848ff251658355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19736f21dd1912cad492d31db214c56e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afaa80233107a141440a245c0d589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc1e53aaf09472332a7f31f2131a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9783d57987b2f13bdd74a32a804a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fa188e8a1438e29413a16888e75c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc297417d53baab56cdbcb61835cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb215f2d3f3e5593f76ecf66b5d748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f3d56057274e26baa9c8502f1d889363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb439c9ffee8280b2d3d72c4f71c730a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dbaa98371eaae0f928e98ba21e49d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da483d550a5da93a984c5c503aa232aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf102d4247532d3dd4252808abdee5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a96b16ed46afe126d887802619cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce87f8866584846f47f3deb1d6f72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52c9b3740e9ae0365925de4ff3308e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e86052d6cd6dae8feebe5508a0184371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84715712fa6137274b479231b129b79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ada5dd4227587e086a9077189a522e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1311ff6ebf8fb92b9a0acde78015b58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d76dc133aae509b2806d589628f6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ac01e67f94ca290e7cf69b4f70870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f1cd2e270b3630ab309e1d6bc70d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd225804077eb4aeb89b66ec45d0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddc0d81e14ab911939c67f2350d57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7661ddb75b0919f7c1539e2a9b4b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff00ef8a3e9bd923ad31fa512b86a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6efced46db66101435cd1dc5d7387382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f02e792cac257727a13db909e2e41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7ae1feb3c3f5bc1840613c0b1bd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f03ec6ca6deb6149a1db15e451a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2d9e03a64eb10bdbd2d7bc46b4d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ecff71c6c51042f62e9ebd89b7d22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1688bb23598ba2cc5b58123fdda857a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7ccfacdb6c018af478472cf159803389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da4cb207bad12d9cdd97c042d8611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef65866a21a26e00ce22782206d99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83765e32e0613d696db714a57a5551b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04807ac0b535296eade676226752de2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a76195e78050a02d51abd0412570fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382d12eaa13b18f344cd3d268b673e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8d2f05b367096c58460c5799f3ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d367d97141029073b6a5a85bd1e264397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec6985cbd2f6a95ed04b3aeaca950398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666230f3b30f15e5cafadfae0379ccab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b2f22b12e16e80986c1ee6012afa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b26a0df050499496c0cf4722a4ad5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c21bcae79897063e7c3bcd2dedc1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c64b1490aa58cb016427a66e546b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52a4869f458e531d2cf9d82292731404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3251cad131eb8b4e504f42bcc99ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cdb46200311963d8a81b7d8743ff0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785408508ff4eeaa48a9116f789bc6ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf4f04a81d3737df08467db4580e84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b130d6fa7c651fa0325c876dd973409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20472d2d38925d0e95b39562513c72de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36adf439e168316d09389a0d6f5372d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425de78b3cf66f4a75c35012b929cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc3e2471d3089b0e4886c4586a4030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baaa1d8d6ff28296a7bade29639722414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da394ec12d2f50b5a38da8f334017415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579abdb0fbdf88ba33c459528fa1da1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4baeb495088579ab9d8c38e1222597417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a7e87d2e457d0f00da6704d1dc88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25689dce03d784e377ad85b5754cc0e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f37578f4bdca08889d19a07833116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2511edf0c02db26f7e7bc3e9e6d6eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65910eeec28b121b74eb29d82b457027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa8fdf033fed6f54ef390d6b9c192c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1e4f2ceeb2fbed66bc3d42da46ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8610e710cf35dbbb9a2a349a537fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35728d659becee152faa909ddf9a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab46690e04d66416779257ec938a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d5a02952b835ffbfb389ab1fbb5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f37672a3af5151c703eeaaeecf253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2866c5ef4d7d0913e9870d0ad8dd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0d213482c59224847e1dad0a412b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a251127ef5ccdf530561770c65023f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc003728ee158a8f2c0f54c1d02ce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff7c24921b787a898ae0f354c8d94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5a3b1e0a4401664d76881f0af5e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058208fa67c064a32153b819a808c7a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ee1d62c2630c01042e1154419a01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbba459740a561b0f7ba7fa1d7dc4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb4a0cc84176a43884aa835443b27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c95f276017731283e2aeffdc02c6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643877e9c2a6958b5298883239746696441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38c70eb9c31aba77355b9766d98eb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162cb2bbb60a5d5027d0590e4fcea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a24d0abfe3a695f1db57f009d82107444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd52b806db539cee92d907d0de08338445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573aa158fccedcaa5d7613ea76c53ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c05ba47c04a68242f7b0d63fd1fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044eee0c796a937e66d5a5ba106d463448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971640ae02848421741a777ca09d2742449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefd7d371235eb2b5eb8883652354b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff756bed991b57df701cde155f957451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a7cab862b52741f7ae4dfe66582c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84269068b6cd3ce8a59292ca639ca8ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5b7fd2c065aa66f4bd876c66a164454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ec016217c1e0b19386c6086be8c5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d752a151f5adc3de3b0f46bfb07c1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e7c038fd20cc25978f2253878b983457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee690f76e83d6cb231977f95c60cc65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60757c875c16e3b348559d5f2adcf59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98d6a4388958e72ff83168d44fb59d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9c5845ecd3c59d5f759ead323fbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8027a5cb277d1c25b89f3d911657462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923832c10fe5cf0d9170c71eb7d7e8ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88dd736af07824f625d3fd9ff3ce21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be8cd0ed38992ce5d443f91cac52a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f68f26a8341a3462ac6875e3ca41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855e2533c99ae90f219b327cd9433e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7547d054b236cc3f9d0a25bdd35d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3896d3b939025a799de9cd4ed68c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ab9af932dd4e592a26c4ef0f7400470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4685b63c5658d505424cfe09651473471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb263d6a583e2ac3e5acb42570f08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb6374c566f5a25247c6996fbf378473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89bef1bdfb90224aad74316db96d81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c265ec14beaf9c12694e91f03c61ead475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944b2814d60475039766758186e31c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82487c987ef433944b2447a33b6d8ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fae9476cf5ae29fe88ccc218201c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253301cd2e1138405fed54ff42c35a3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730db485e602ae9a8810149993b03bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef47d6c9e09eb358801bcd756f3db6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873970c27a37007dbfa46ea2051aab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27453ba1f118cbe45f5faa6359257483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afdd890eec64b9bb45543edc402b03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2485ceea3e9680d43729cc3658d7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b88c5ef3c79f4f4606e94ab39cb56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec0d9267faa57921141454ede1166487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf26359faf2ef33dfbe54048e1a8f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7c46f049964331b61f22f0bc8275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e5d3387eb62e9bdf685ebd4347eed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467b9f922b0903faafea4baf7ff7f3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ad9c362b279560a42ae2d388ef3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22141033741a100d40be143266d8f72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999d9d03411a7c80b8b0ae7f854b468494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b682176fc96bea30a1b9942fa0c613495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add082ab74ab5fd253cecbeb2fadb67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfe693574b7aa051660f88ec8b2fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e829bdf11354448fcd00ad73f47c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8507dae7869d48c5d794807f876a1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477339bab2bb7d53d9b0e337da28dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea2d81f8a0397816f7d54c7d4bba4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54074ae88ba125d355b5d454cd8b35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4defa9c158efebb58972e1d272d35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38eea8bab9d1e2c2e6bfec97fa487504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c3c6ba2c98eb87b6f6c367e9b444c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409d9e2c57e1cec7125ba857df2436c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454390167e0e3788b980907cbc943ec8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f28b12d9ebcaae89643c887d7faadc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af000956e4f5db027676cdcec182c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a260c18c2dcfe42af742472049ec1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3332d19308ab1637fafd3d1cac42b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8087c6df551351e0f4cc532227de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3e5638e6c553745c8a5b8a5a32bda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537a78ddba4efe13a0a10ff2aa57bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec82e0629990a1e2ab7483f26fff1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1fdbd8f92ebc00d43dbfd3d464f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ebf77a2c5e29512333a39f5b07d5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecbec8a146f350cd9d6edafb05a25f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54efc83675620d5f03baba1001fa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b1910c19785c9af34dd535102ffec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bdbe1a730406ebc153897c440c5a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eabb858ff8f2d99315745c27aa675522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2c8e24c52f5d8b0518d36052841a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829579aa1471dfcc3ab9c1ac9e5b681524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b8ae718c601e5d04792719a889f21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c79b556b9ddbd6e8d386bc5b2e76b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e4fb9afc6e9f917e49ebdf0e013c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08283692c3c14bd562c0e5d3fa1cfb82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17915256ab1b4c2172f9d0d9584fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42258e797ebca0dbc7c85ce54a4436530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824d461e383fd9ad9da72142251892531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db22e03d76ed838a8970c9a27e78128532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c107ed14966962a134d9da255ee91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4a6c6e52aca11e8bd39f9e5431327534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e63eee2264ff6ccf2c7f67966bf1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea401cad8954eb958fd1ee626abc77d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446b8912f355c584fd84193b002ce0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b099efac3f1d75f0089b7d88037b16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b09497689e358587f8db211239125539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb68785f3285c3d5a97073cba7d49e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e61f4531ac69b656f3cac9d17721541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f94962462d49cae1f5f85d30f44ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90f9f478f0fa71a1ff8de5de991228543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e6304f4ca9eaa36698399efcf743c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98dbc6d1044e03b4fd76c05ed2a01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebd49c41a2613bf552f9791b0af7f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36e870fb28f9e6f8a9f2a2ef8cac6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf850106748064e1c6b8c53f659e76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d14f98e735dbdc4c53bc5294b93292549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129285c08c30197b54c21c950cc53f16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c59dea594ee548c29be3755d6b7b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48f8df6362d0279d4fc6fb45d9f6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1bdf122a5a70f6ce07a2cba8c0246553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d328a5bd6529cf1229df0aa41a86b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05938053be1b9f9402893d49c8e03126555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e0065de7fca2463e8cdd1967ccbfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73915a8e2f9f72cb9fd9771e20281c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4699526421c345f2b0d8751f89fb1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6ca87d8e6a454c368f2d1f1a29a7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d606d19b3332bcd649257604052104560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed196345b62a5be2f917efedd59fdda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d206672d65e401a63a5564377609fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf23a28d2000f8ba3bb61c67a5f686563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edb57fbac2129f09c8c7e6fdb40d34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b329cd1fbbb21a133aaa25c4b0803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f6a600fbf52d3c4409a96c5f2283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800ee20cc3cd6c6f16cb278cc4b7d7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c4c2bb4104c52de32199ca9e496d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451004a8e31aac0cdfb955b443bac2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdcaa0ffe10cea9913c5c52ba4afcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33856465f8e7e73c60a1ccb0b891d366571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa54de9adfa4c795ad30580ef26796572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2782483b6d00654b563b4dea2def1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acabc264cabd1f14b4dcc610d6ef0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c266d62468ab24a1ec4f5663908003575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af7416347ef381287f054409304b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c098e89a6a430efd26d51380e3d1ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc614d325470eb1fc702316df1c9236578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671488193752dc1a155cfa7ddfc7c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925065f68a0fa1fd6e76ff4f4dadd445580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47c5908028cbf412df392fa054e8dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2880b7119ea6e7d0415bd8a23ec969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cda25e6f1e576b57eb1f67c6dfe8aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f9283f78efe65d3bc93d736b8343584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fd007395c78e93ec800bf44e037ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca29859def14026191cfe81ed5e0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1de3a14d4d66c8f60c567b535fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6fdcbeec9def02be3f499a4cd02f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f7dc67b89bbba0953b1b66feb00a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c975deba38b5031e8e94f2d442d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f25bceaa4aa77418a55c7b11d912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39891bb9728d6a7d868eedd919f2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b7f01e19dc5fc222cbf0fe60f818a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14df2818f35290213bd031c75cb35e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf350c761c39077a56f28c6ff5cf62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaf54fdbdb8883bfc52ab8044a0077596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309cb686d0f0d887e5facaaa7207904597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e506c80d6773a99ae11aec9d1f55e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9a927aa523430033dbec26d5831c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294947d211d791147bae7d7702ec86c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b19bbe751fcf55bee2b144e3684eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7a02c6165a2a6949de3827ee28827602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ecf3adc2d0223bfd4bc19516a3708603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfdcfc8363a965e6efca61a745c253604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63091137bdaa814780a0ba1dc5d56c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea8f45610c9c086c8e25cd4f45f4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072845b0272d0c8da244f7c5fd5822bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2fd65c718690b2c66307bed334c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebef03b1022a46727a993cdb02a823609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d96d04afcd51623e30903e7c019c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a04123a3cfa0917a3f2cec485fb56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a74c4255aa4377ccfb8ddd75d1f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba984dd0573ad58886d11af68dc9dd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbace1f1e01ef372a87ae0828d1efb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e926659a81e5d978818e6e493dbc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2ca8dccda9db53d6e1c8503116af9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381373d5e55de2bb8a5e134b32cf8a86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34ceef86adee6198489d2382045d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c644492051f4b2227c232a3f963f65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd85847fcf405e1f24091143bfd1cd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e29ddfc09d041f4e526cd242f8bd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224f2bdb9828f7e0aa2825b221ccf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41e1bb054063bd0add0077b64d3b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2f6f31255a8552004885c44946b90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30960d214584d3f5bdc76372d2b15d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609ef6bdf723792d54e9974512c4ba4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71c04bdff00c41ea14af7513d12f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf48dfe55220230d202af075bcbc8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a7854935ec7b18d5016c00a0eb363629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95eebfa346d1bcfa97ea61679e75e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca872313f2e053a3fc6c6579dc305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce44c195b10e06c2ec89d0f04595b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce221ae8c2bd517cf5cec9cb3b6ba872633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3897d118d8bd0d4e0ffd85d9f78802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3a8ad23884ed9a7e2ca9e200389b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a17ae440165b54afbcf87e539b723e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b30122bb155a7080034d1fb1180da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa346e68b790c5ccb3393354f8adf8d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00b8045238faf8fa3e3a55cc16722639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cee421180171827e928f385781dfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed77e8898ad53d26784b75ecfdb4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b88ee240fa1c68645615180404cee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c5437c819c876a224123bf40f995a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f91fdcde51955f85ca1f0d3c7dfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f128de40cb6a5f45c4e813952166c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82be83e32bc8c3728fd650740758796646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8581979749d2e05a710b1fb48a011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee85bedc5552832c4d476b5c4ac952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc125e1e3981359946c03e5514f8713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44bc983cb310d996987f6b95fd4974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3859a18ba660e18130bc111d5d15b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3fb633e2d125d8f39b36b4455b3736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46341487cd2e86966babbc051dc41937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdc544a167e10b716b595b694296838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581e7c1d0b82d7add210a676956ea89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff22a1231dedd99569aa23e764d3dfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a94a49d2171cd7fd31d40053f787cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c6b8aaa3e90fefc5f4e4aead6c6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea04b73075bb9f64ffd24b4055bf7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaae89e6c7a5d3296ef3709ff0f83ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ddc759d49c7a9eb4df7d54f2dc8aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904748fe43b54879dc743aee4cf4a6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc0a749cd1fa2ae2443d59a0facca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047d06162b7ca2a50651e1ab261ff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12054a033c875df0f77943c459e5c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e6410f2f73ebaa0d34332bb87c0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee34c29ff4384f8206f18f0bdb0060021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f8991af2cbde442840675643927f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b37c7136cdc361a07d9d9f2153e23323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa34641d7290443821048c9f214e3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fd02c913d410a09c78179b06138425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534c3db6e0113bd50fccec5768ed58426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd882c88ebd469714a8f912cf3a3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f481624e3b7619211fdec75b7b1b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff91a95d0d359e5c98bc7e630e84a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f084e13c6435d68849a38123b0c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5265418c89f77fa83f62c88c3906631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdaceb3dba7cf4169dd9432ebd54b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14829db355c266abdf2388cd915f9b1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f2dca89ac019737d4739a583a1aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df17741bf691f47cb97cbf87b2354235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d758fb4e526bf4ebca7b93d3b9b16336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baafb518a08ee2029230d2cb999c4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6762a73e67ff5bb6248cbc5ea9a9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eeaf2cbc7fc537a3892599790e32739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834816cd92010b0820bb3fcac4127740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e0ae79a0f9f325541ba414aabbf841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b5d5ee55ce470e74ff79ab6a19e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe9a82a813126e9915099d7038f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec6f8316980f316ae168092814d7f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b60859798b3163625ce91284246a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f75d0f3854f5ed9513f6018a98d3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d181cfcf04c1a55d16d6903437dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a9445d1e77e2b44bd12866ef901348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0e06cf7f09f11ac4c294dd7fc78ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed1df29b1dd3091983a42e8821101550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df645d39060cf50a4dd08f88e10355851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7d11b2d542516e150fc9a782f6f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1c8210990676f743fea682812c3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19139eed45570c909c663c4ef69a0fdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29fdd5f6e42c5447a9df54148cedc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85c5eaa88ade180500521d9a46fe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0801ece7bbc2ed1cf31b0346cd9cbc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce61cf3ccea1a13f4a3057484858d9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16391d1dd26b768e19408e68df1740b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60383ff2e2ac6357f96e4c68589c8a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463fec40f8f6857a394ea404044412061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9d45eefeadb46cd8f8262b5e6c5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc4654731aa1f275ad7db7cb32c59c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955c97429d3e5ec1c0504796625e5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a490ed954c9a8588ceb095bb08b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab04c0b0de4c802a5e1586accaaa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f28236081caf725a66125ed7b36267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a0ac3bfccaa661ec7c1bf0dde35168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6141209bd21effaca33d3adadb64069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5d403af7bb605982b185d55cb73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd181bb79a291fda77bdbe9386b75471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f862da7521875666673868f87a2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fefe84ba6b5a3ea97d2575207d9f3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009667afd974171a736bf896ea98fa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086be37474bcbffafbd5b2be8231d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd727dce0b5c477e3e05ee8a41be292376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495934d754a1acb85637907748e8aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d440d6c4837f99584101314e589222678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b621db35986eb3023611607d0d716e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028ff15c62a1ee1a6c02f10716ed6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087efb3056387002d1ba88623a81448a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9954779a20a0c1cc1a893cb28f7ea082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca954b19a961cceff55abd2e28a9c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929096867152b07c564f2050719fcc6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7868b03e056ef6bd0c1c29aa92c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08729eafacd58033282dc61f88b67886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a9b27c75a630e1af26828d1cfb76d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fa49aedf226133c17badf5e5446688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d81fe30b964ebc816ddc1a55c8681f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a41e01a79ba3b9e947a4dd6e9951790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735412132856207a3307abdafc1d0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc0f047aab85494b883e54b18a128792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c58b46d68fda31b052894ce241386793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa05e9a0c634a64a45f52d37737184194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41af81cc4226de2881d63e6926a8ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c15f9d19bf441c7f23c91ff89794df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e038da504b2af624782e0ec1b2d6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26419cc52b6859695ca74c62a92c9ad798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886edb83fb9e5bc93b86edb716b9a9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782dc556a51245058c03f999d8b794100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787379b7089779d3659664782de9a70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be45add5e1a270ec2e86736a64a01fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d36ec2f2068eec7ccc0ce9722775103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd886d2f18631deff4fb8f37a7d270b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe78c276fb7d3abb3a675540f243b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b61f131bc0dcc924fa7b0e0de719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f916825f417f8ea9068975484ae5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e08c026f795751f27fade917cba48f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce9f7fccc25f6fe8bb5ef9221220e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d076146284a454fb736d87994ce013110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0399ed9aee3e2ab30061f9b252f40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce01ccdb5422675388f4fb594051d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc821f0f8545df71b94f47ad3d9090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8445eb2ee58f7ffb4c6367a79c0ef1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380f890525e958f27011827e019099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26352be7b3a6a6aea369b283edb38f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb931b5eeeda50cd32a325b748a1449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dbf7f5daa880a73692ec46348cdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab27eebf79a845e244b9005ab00b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c96fcbfde7c78de2748c2f9907b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027adab3a0f2d3b3e29f9e0f0845487121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c5c57732cda6e5b8b321592992688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988196fa47e20b92fbf980e6e95770ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4894c1fabc43c8b0ed360e6c1fa36c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106462af68c2fe9fb1eaf53dd3810a9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b146351afac16345917276ad60d1418126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb1ae0c7c653bf3920ee87ff3a39e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af82e8c4185eaf41672534f08e5fd46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a607235788016d17186a3e5e08dcc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1534227b0f1752272f0773158c6d9f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6db9fa3bbe1201ba10bd9a4d10be7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581820f8e5059016ae474a621a5354b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a44b84646bf4d372d22b6e15f2c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4b315b066854937e1aca869d2830c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b1e9c6f615bae561f111b137eabe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365eddf08d8b94bb4fbb8dd1b873643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438e7eef5b5eb30edae3952db45f1d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fab9d563a8c89b78a2627583804c85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb1b5c1f10f25d7336b08aa37c19a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe403c6454e0f78c616f770cc5787c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec837265915481098aec46d1f21c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d42750eb1d70b6da55c31c21ce0ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ff7689973748f9214a9a3647f8ecf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e182ea9a8177531ff66b8e76ba3af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d4841f9b0279f259ef969a6843a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc583641de90541ac795fd4a3dbd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e875fa8ec757d307c1fb30d00062a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fd3b35ff9c30ef2cff8f97411b1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7fee7fd0dac07e62548b4ff44b378149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb686e45b16cbf9299a94c25fbb83033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ad5bc23053a4fce6907971c5e70b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0368ea34a32098c436eff8a4befd46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fabcc4f93a3f27cbd3dfc6c4aba9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f4aaecb08dd08c5a77b7bc2fe41f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3620ad28cc57f0c18be302b7c5a3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb1bae83eebd4cfa0039ba8cd6ca14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5d32b067065cfb0071a00f629a70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c873ca3157473aa343dc0b17d46d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f89ea66bf98366b1dccac8ee36aac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425f580702afc34187fdb0b92ecba87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbdad670df7a705dfea30d832814dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6db81ac03d4c99152a11bc5c23383162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3d695c2245431d4416ca5d84fd28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8940aade16363e8447c7f2765931d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2781a6434d849c74c16db1c7c96fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9a6be7a819b9c0edfc7c3d4dc8fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e7455820925db935be4be647e726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8861cb4bf80123cb2a108c9fbace0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532687153cb6e74c9d79e06662b52a42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a3733c699e7f2af062daf4200e804170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f0b6f50bb7a178bb9eb7e31d56870171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d852a3d5fbd9ece1716624e61e7c452172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e197ef66715c82f4d180aff6bd312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870c1bb826402a3dde279603f056a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c28bd5823726eb0b9af56595e30932175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ada34f292b85c8548fdc61cea84ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f84a3ab16384e45c9e2674ad1ed4b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c36466bb2a2b801de708e828aa61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477e34880f312fb988db5e74c319da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd1e05c812a392d8d1f2d7544b409e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577620a2f2da0e288ce13dc485b5c08f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb320ce1849e04fd43699e0473878abe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a6a014d76e8d9967f97885bf3bd49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b34c46bbe6de6739081935529a13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5756273fda207ffc25c0a85b88cd22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0402ede00a2ef40999967af17a88ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617db7c436433c16b0d287f1d35ec12a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92a1e299a13c1a3c9d1093862a2d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a8d0381d9da490fd29bdd07017bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56487d1175fdf6baeff3b25c3783b80b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee53793af728cbd29c0b0360d1a1d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af9bf501c81999b797061ef4f06dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ce4f0a36c0cc253110abdc1e6ad7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301cd6c25ff5b85a79e9abb2c0d4db4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da53474abfd0ed6779cc99d4515848195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c39a03969f2f106bd6eb0c15dc2c3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a30337dd61621fa555729e7ab8702197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a806fd3262211866b09be3f7e37b7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923c748ec796ae400044b7f56d21c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0e2b7428f39074fb3828605ce7832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b49109df3384f7b637d900b24308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92656f861620f9c99fea42bff6a39004202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd8181aa6be006459b03e283d2c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9cd5c31ddf217e571f9d768669407204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e38401e05e00a6e79da36a03f0b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a765830685c108c03155fa5eacad9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db414e090043b40483bd5880769ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57893e731d8411a28e1bcd0cc0c12b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5dd1c402f98c04787468cfcec816a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df181c21e72918e197b2fa0f8b193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a97611839f668820212b36b8237bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c01d578564ef7f21342b3dd78dde2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc8ea7993f2b95fd538b190787610c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327c07984b47df3bb5c4b4ac9e48bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae39f5c3ad12de80c5097710221424215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc1e17460e3da539386aea23a68934216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6cc4e6992f4091087e7e3d139d0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15da6606901bb7f90fea4f0c2c1ae3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7db2f84852172f7218d92b250003219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398cc79f06f7f06febf99658b7e9805220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb8c53adcf986d145162c1e7a3726a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147f12cabb11cf168155e32e82dfe6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990bbe6c37e656a7771f4d4000e15b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df8c523ee4a304a9a73efe3ebb459224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb0bb5be1d954b3fa99f8416c548a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69207ce5a880cd7760c759ce024f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8fe09ac1027e44bd194d55f12b037227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba78548ddb01783cbb0f6b4fdef342228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343b5fe997ef540c9e88b55395a21a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08933c2a17366c2ca422a4e7f7b7052230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306ea320b22ad4b05935b69ac5c380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b718331496911fec6b3f9186241d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2106a7374d13a01155c69bdb9e8ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4152c50c3a35c24679a0466ea61d8d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed229e4032a48d6de5d24c5b5352aab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb16e0a02df679755824187f3c265b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97210b9f00f1d4bb92e782cd05dadff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ede89ce39122590c4b0e8cdf7908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602eedb2e3f4cd3e9a6a109c5b8865239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf850a2ad3191ea0b82671ecfeaca64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdc9af36fdfb205127b4e33556e608241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952906fd025121b0741181b7060b95e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c99fa6f0e0aa60f18747f3320337243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786dc4b1ceb8e01958037580a8b7a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3ab0f2e926f8b28aeda410d8e0bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806158aec0128843f041d9e7cf1fd0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079c6bf533f74dca70439e5788553f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b662defba768ccf2d87861580e9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46351dfeb7cabec3e269201d3929b430249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae159261bccc004f0881f8736ddcb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323f219e02718bacdc57d891d7e70a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7848ddb76d4249cdd5abf1ed15b252f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3898c9ef5464299b7eac31304b554c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619904050ccc010c97e6ef8ffde4cea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7d61baac82de0370d15c0b98af567255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86442730410bb09a191b7d5bf950c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a692ab9d59ae4d566dde6dad7b5e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e84956e5086cb2a2805a187582d65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ea703d7333f6edb1af2414ce3250259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa5ab32891983db2c8dc688b98eab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f74f258f799b1f83e4e0dbf2d3b0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86337493ed970eb1a20cf0dd253507262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b575e26a7b6dbd16e76d420cd95a87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba41829a0f2533ada83ee84ffee474d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1d5708d6bc4e58a48b18243485c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac34bd25b4d52a1224c04522ba2790266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d36e82fb72e4ac3b40d55913aa58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de78a906184a263787d87280ef62a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf1c8e308418864c1241e05da07fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343559de8bef1941a1bb9522d81027e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da51eefc4a9ccbb7ceb55d40eddd22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6218b29801921433023cbede123ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ed5b3e34dd604a4623921e0e39663273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287f04e9e2a27fb75dd599a8f8002b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d01642e89998919946897a7ead47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ab0635c2fe079d18f8c84a1f1e2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceeca9fddda94e9032245b41a7bd23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424234a2e1aae3bc64e1da11cff7b5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f0610fe97c73d4f2dd140a7b87b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19711aece1481b0cce71f240849a5c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c1b236e47614c8a913726ff688c04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b46093f2d831cf3a9777835e36f44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f6b4401395fa7df834c7d5b2bcf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b5effb6cb1adb548e77b1b8b94774284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e170478c4dafaf39d4eb7501beb2ebe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ff388a2c2c16f4de64d51a8c859ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fcd70763fa75aeed7b4b41ce9bafe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fc61876369df3d2cf884d0912b6e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77aa31ad15e6367e8e9dfbc82b9f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10326642edd146a0fbd49c3fde67f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136b6ada4526667ecc1c8ddce85f9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663a4c51b4d32596628cac8582b298c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec4aab17700117005d3981af189c5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37688cc2e44642d1635332e18177ee7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753382cefa050096015c5e8fcfd47f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a428b3ecfdfac34eb2f1777b8cf8dbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78c9c5394961ec716a9bd4d638a350297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c24e5451b2e42692be401947d64b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d09964115719e0293e0b28b9ecaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bac63ef080c2ee355d0847404c7b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2794e368be13bde3ffa904387cb9fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac70a5f1f3a7cf75f9649030378ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f66fbb29314eece657ebf54f09c93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602605c8bb9409185341c524481f6597304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305283bfc655f7a60bb827be43b64747305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c92939cdd58422291a9840746f0c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c11c76cffb34703e9775bc238dcd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f08473fa39de030cee0f1e111ecf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f4edc0dede0377176d05d5bfcab1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e9d2a66171f5a47d799f65fbdf07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b79de4a3492deade431e4fc702e2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083836f48359347b2b0db86c9b1eda9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28de895ebf4eaadea1295cc2682fcd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b831ea14f170bbf26c3e7f49c573f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad2c6ce3d6d2007b114a68da384f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839a115322a6dbb474d3bb55d1be39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba09bfbcd539fe1ce66b90c9d72efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3047cfd22e4f0216efd570b43419318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22577983db7aa255539f1c22b214b3c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4537cf65b06032ae51a4d1e09ac2be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22f883af712338bf4679777b04309321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f04c6b844a928f864041af4be8d39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831e086d22139432d4c36126adebb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bf1bb330cffc2ec6b28dbe1933be6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1a36543c1a120b050cfadd7d35c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a8587822daa1ec33f30ec8f3e405e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03ea4904d0cc73c41803ee569f84b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69afe492988025ade3c5a88becaaa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc32d1ffd6ef9ca5831cf50286cdde0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2d4c067ff9170c71a5d8fd5f5929c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a48a8b7d49524beb7f053c9daf92b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71cf87a70923739dc719c923b164af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a18279030f02fc388b016ffb55a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db5c3663397b82542958909530c0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafde8f74c0d480c151ebe30a955965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1e4b38fc76779ae1d4a3550e02956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d3eba2c815b4576660807aa58131d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa54a42be3ce16ccb4609b6f480a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530ffdfc5266f39bea4cc48b8a3f27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4338480ce021c704207a9e91f78e9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f138e5b49cb87f4abeb15c58477d30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3783d358dd4fd458e54bb40e71f4c1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2482947a0bb6e7d52c51662c3e0bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fedf13ef0cf737e043b36925b88b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8eacf479ab742a138c5a74910dfc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef8467706c548a2071b585d45222d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa47c4f1d72b8970351e6c7378ce4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffb5ed8830673147b7b01dae465045348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba007497fd0ccb6a535aa7581398f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef3df449ba0ba45fdbbd4e8b6041b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdf1b8477dd30a07cf9e28d292cdbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543aa0709efa8002e36645ba2b73603352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e698a496fe0f337bac835544e5c613353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c43822307b0f552c2fcf3cf096ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440b62750e4b52744a14b29fecf48ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c6044e8bf4ec95d5b3d2fc5852b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309243c2fe824d77eb2af6c6b1bfc8ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59b1b7792fa2044bfaa23780eee50a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae425e94a140fa5c5f2f7dc5cb7e58b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06383ea53cb299f107f45f5d80016850360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6c7e3a93c9f87cfd2992aa01cc8bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829115730ac98fef960bd4050e96d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec19db50c66d9b04676ad0c487c13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b55b677301eb8d87d3ffe9541875364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b6e6cd061b293c08fe58701ce297365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c39c55a9f7af3c9d6c97fb084c33e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7aec4d4ec5be11926d6c38e86888367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab97e2334594447b51601ecf26b892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae7ae49a1b35e4826a78164c647df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73eabbb6071daf7fe992f3a0305a69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d978ad1db11a119a1f47ee1d8c03c4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099fdb38d1003d44127abcc4d682480372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe453a89fd3f1443d4f63b5c9a64b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b475713b1c5a8cbae5c1607de2a27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7cfd0567aed0caff60ec6eee957d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e050082ebb49f8c1ac98612be035f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eff9343ca280bd0e75911fd273715377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3f195e581c954e6727cab16157ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5e56c3264643bb52cb7bbaa6e3b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2388fbc2ccf3a7a10f78bf33c18fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25186e1e5436207149f0c9415feba1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685defb2f0316e4ab3f8dd10473d6ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe93e5bb7cf61ed43f52425c58ca9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a09c9d4ec666b8007b8176dab56bf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e4c404830fe096daad69ac71c4ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ad81e43ba82cdef6b477b0612892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848804a4f33dc8a3e1f4810f733606b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c006924e6244e9388b762e112bc0f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b00c46bc922f309c35178cc57d620389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd8e66933af1e6f641ef5c3626525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ac134f53211f409318f8281fcf15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff261393d86eccc8349cd1b4e606112392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a669b17c080e2ad42be43f7fd09bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928299609857257b161071e1e40c81b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f163e72b5c5c6749461d0dd5e21cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b5dc0f3b6ead142fdfc563af8f4b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a40fda8f321d5fb75c8272361c222397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb144b383851c71e69d31e4fdb2d4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b1c099db40a5e83809d333b60728399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da66fd13faf1df8bd1c1a580b916d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae1b003173317ea9a2de6219b5411401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cffb310d28e16b966d3bd99d0ed5df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2348f3d13f576bba148d253a58079f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf302c1eb1032687181d017ec69cd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063caec2bfb4a6d64e0eebb3bffc8d13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273ffcdb6da9cde60b912aac243bf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68803f3bf2ffec7d3f38dec7d5bceaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9e67a7c0db4685ff4e789ecc4692408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7a2f4c80d27b98c4076f5468e8a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7c6c5b411d95269c7172c63eb8c08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b487e64b10332f2434870a2d2a5c6a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347fc50fabffc2ba944bff1fad0487e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd8cf1ba75ae0a79da8dd924bfc67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66119c731006b1f0fb18f7aedf53464c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae149b534926796719c5af0b5b673a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea02028874590f0c728ad09ce9a8059416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92dd4cb8fa9c8c09596aa6c8be7fae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e06122497cd684c08c5b1d8ed83e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322862de5e4f0700198b2c2a1fc50500419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979c55b71164632bb12fd3d2ff0460420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6bc0599425fe6399dab472d07a0c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277829b55b9bf8fed6e5527ac34495e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad7613a038e004d933387894dfee0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a210f11ea50cc713cf7adbcdd7137424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24757ea2867d4f48ec137a03c9c53fb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c64c17323afff71469e1b9abd906426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2809c50b10ab114a7337b8a17776427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76ab970f41cc453b1954b06e53e55d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d42022973c406a5d50480d7dc2d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8a35f48bb09aeb51e3bf368097fa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce06a58b03347e91db4b92809c9941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1983db17847e60ca56ae6d2e63c2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cf8fa1dd21539ff319ea8d69d3da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2abcf2d1dc6e374d04e1eba4d4729f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35d76aea5bf268071a5cecc9b3f4e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a073b24f99d01b41c84af92c133511436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c685e355de062e2a33ad1d0ab20a90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8671152081481ac04ee31ef2e8728438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a829cd9d50b32b31cee213a020bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3443129507dfe720809c5bd8473fd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd0bbbd72413750c9caa66fe669d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabe549787cabf06ff9b0b992793f67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a62e203a37b7bc95b21542b099955443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47698415d9207b53515b1029ff436444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e084119b4433015f46dd3a07ee267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141f0b647a98ef6ac51a463b0293f67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8399bb631077a75b57f988f20ba62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df0584a66ef5bbae098ee4edc420c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86c18a2d1730bfde615785f5589e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b4837ed71386f45d87acc9cac3f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ff5308d1376ed6856b2a58a0ab007451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5328b772a38b11df5995fecb8824b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e76101fca901afd7eeac0f5f4fa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1c2e7bdedee4e117e13c2f3fb158454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c317ebbc1912bee087f842b9a74629455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8855795ed3adfab078d230ff0a78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd73ea3a89825d157351db2fc78704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f7da48625000c3ad04ea72f07f66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea497f5dc7fcf331623ce3a4c2384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd73b7ccce1f4e905f78e3a2b131450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed181ca6401d621448f995081f5f6f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b83d1a2fcf427645cee43e91f7b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f7e592c6b3b322c9f2acd48e42e6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e8f8b48f2a948145b29724ed76ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a14217048cb0bb8ba2eab55dc4ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604f9c1f26c4e9c290cb859e068fcd1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba27da83caa6991c6ec74cd754f6c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf06e1c6aaf5c2a0c6e1b347b361cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a81a1fd2c33117cb5f23347fc440d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a97d64cc57e08081b5815b9a9ce0bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4889f45c501cc1eccdaee9cb1d55a57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5a7fe118dba4a2fc3db722e38473472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd4a9385136b60924b1188b5cccaee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca264047fe700db6245ecac8941617474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5820b5dcefc31fe3b00c95f7eff34d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705e62466de36c2e5d2268720fb7c6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0aa964b2f3b4e065a1845b52333cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a87b0f5bfdcc547d6c2197cc0fef0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb53c12c411e82fc1bdcfdabbe801b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5739b76d4fc38c324519f59fbb804480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41038fc6e4b0fe1369dad374914e59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0020654834fe839095b1ef373873459482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cf5c85edd34fceb4cd3b8e1bccad6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f1f5dffbf510514ed8ba63513c8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863f62d4fb566d74959b253a48c011485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0d207994c3dac0f736b35d138aca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b34db631018d98fbd56e0b8560826487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2ede4916d96beb23635b78f8e6d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b3b8d733133bf207cca942f28f378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71505bf2422ed3b9e6b56a05c1292490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1f69f7e0974c16567bf3af5d9c12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65e64ceeae9d8669fffb43f4577446492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc8ea74f3d333203918539797cb49c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906c3f87024fcf975e52b4888958b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afce0624966269495c59d24a0387e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3849c3a68f700cdfc2fa908c5efa4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcf1aae10ab358f1a14741404f07ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb0e5e8244e7ce8a34832a1bcd9cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7160a5aea195e3880126a18f47bf761499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed1979cc0ae38de04be8f9b77ebbd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fc74101cdb2985b19234b25975342501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b858b37fc4bb51fc7708964c66e1ede502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13487d21aff355f28878c19f55976503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed64b2a72280c88a6c69da67b3960f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236d7cd77503530ffc85e32f65fa46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732da9639448a00d9b786c5896e9dec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c416beed1b502026930e04c52ac4659507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038048abde5f043d59fe39ec8a3b3344508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcefe82be02f2b2fdbf9885a4f0bed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df81b05f7be80dc4379120389e9eb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a158b7ca72739680dedc7bb21f8d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45038c0175d1255442d6a3eb46f38187512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0b3e099ab85caec39cad3d23b567513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5295eb8cd84c0010913eb868db1cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935d79c25e8eb7cd4778b0c00deef2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda17720103ee065251c6d9cd32291516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a1255ec5635fc818a8d621c57c26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83a553ed9b612f1bba16cdc897d99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2ae15dbb26c7c1fc2c314133420d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e4fca389d943f3cd52f4891b47c9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e94bc266520c8437619d8c4ac7e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb81919b788846ea395eeb47b73bee6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba4716c96387adb126e9f454632e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f70f9bd99f31e95d3fa4d0681421524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997867fb91aaa66e81f7f21dc926e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f0a5cfcbb245561d203e14d7576f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48036f821d84838f99866b25fc23f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a1270e561acecd8362c2dd820d6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba5db23af7d2baa7968812172dbbdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c07eea6feefc0bde942f9b0b95ee4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484440c19dbee8696bdfffbac44eeace531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641297f7cf9eae891385860a3e56fa98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd5377fe74f46f798e46222a7af72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18849d72921d038dcb82ce27c439e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649473a5d4253c0f0cbd4b177269ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce93f353d9526d29bb3f3df949c91ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bffe54109dfa3d7e053dfb1f68092537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dfc6ac35e46b8aca6e898a621a9d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477dd763c6a63ec830e625893519ff8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f36d716e783f656050e7edce4346f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75de93ba52b33e98254a18f9137e67f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480b1ad0a3db9896cd49f30d69644a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8fe6b8193e7ec813a0be3a67b2c33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670caa7acac0e94103c8ffc907b46a54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021dca162f156e079b4989fa3a9608545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f0f7778c246c27d160689fd2d6af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45e674cffa635f3bcbfc8ed27eb27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c314f2f365fb29a3c865f8cd3bebbcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e1e4175228abd7fb02e7b693b0ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24dbdffba9efb70d507f23241eca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e87c0cc73d429c56ab50c4a4f08b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd31c52c86ad4c20107db4caaf3e0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8a15a0404150ead8572f1cb3310c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f6be43a5960883d22833fb4d68741554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf2c75130de8f193ca052282b5b41f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f4d9868e79e79711588362f3ac8d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266b4b0682a44f08cf4627fdd7e9e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4173a10f4f9bfe8570060dab136417558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde1926acad1db78c7e81252304008559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3865adf0339a791d80b9983e4368560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db6b830251b38f2aef3f540ef2afe5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd7e0aaa879d0c196553fb37f1c260562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a5f3273d5d9f52160d970b67e3f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb335c6abc81aea2d2a7bc7943883d72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c985c9e7533180a84b70075311dad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719ca5e7e995d65ad153792bc33de7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d2aabb1c3373433719c6b1ff0620567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16f113ee25b31fda3aeb091d1848d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f62658e989a5a26b7186c80aca5eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a445895ef9ae66a443235c14020877570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8099bd446d12b55ad049c5a3271b6fd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2904fe4bbcd6e02ec165e94ca19a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62187a1b79aeded2b23b3d3c2ed3ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc47c62255b6c72deea6c1eb0076122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d56d6d63580707ca378dba3de61c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830a5b1c2d696f3484c3d1faee1062e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f601fadc6d933c5215cf886d1d4be2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d84255ac27dae15cb1d20747be326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd77fc1841454f7964a0b031e83395579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce69ff3968036fce30940d65d2e0c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55339cc292d9e8fe03fd12a62046e48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd902727f4f50d4390ce91b40f576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1361face5a613263a0cc128720de3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1f508e9350d21625977c99bfd961e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817dae609f4ccf85b215a125fe7db2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc5dd9b9ab2435b5067ced43fb5fde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2252476ee2f033b47ff88c61dd50e23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875be5bac45bee50a708f2abdd6a684588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e05bd61468333dc9e0e68f1abfa3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa49be7a89d9403c1c7a5f05adcb29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54d51d969f175f977c968711277d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbefd568fbcab4daccf3a6763cf2f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254566aca4a65f8b93adab1ce8ce81e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424799d4a9c2610d1daeb8738237937d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d566134380f4ef487cd562dc303c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55bc85335f7cf8c2dc4bc61ee1f2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba74829232b7dc9be646a169a572002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd54e27d2f21c3175818b6d75b5ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfa1327baff20629473f6d70ed372e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10967e091deb62c8fd8476bc6ab3f55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dfc2020191603459358808b656c38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26ebaad25f2c86e0fa055eaa46baa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7f9a809143c2da048bc753758951603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766651d94030aa3803ec9c1d2abad5c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d95ffc2fa6585d27db50f81f08a84b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56b4bcd9d8fc75d28c11177a4975a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b49413e503fb45c1f575f8d86e9a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0322d29e8463aa53e407676915c95a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c1ba8e882c6c760a9149a65bb285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577777036a45804d1b9846c12d51a1fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326883797147033f6fdec0263899cf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d56c2050aceda676f7c01045faba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d344b8d5ef8159302ea4df050c5ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad57057291d3e4f312c5932ede15c95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacad49448c7f0af995816bb87b41f7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42260abd4b7d79dee16cd83c8c4eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400efe9abdcfc8d491171f834e67b11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8867186721a814dfcc5a9b190bbc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f2c3c77b862da0103186286bedf55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee796538ed28c3dfabd60070050ac23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed63bebd95afce99a62431160c57f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c411d9ea0c0a670cef9419fdc501622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556f9fad365c725082d03e23a1640d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d408aaba9ae0910f6c279d48c178cc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5dc4946b08f9f48074a8275550337625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e16bd203c11cf02678f281bb27af5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16f1357dbe92bdda549fbb584d36b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a4642775162ebfb934790eb7dc06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f088d30bd711b24398297fe385b760629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc46f7267cb4e28e24ce4d4ade91178630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3047e430cb2650a3d46c04608bd860d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfdb8c4f59451a41130a521ee7f216632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90665b065897219b3cc4386dc602457a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228d056854b83b376fbe537f707bf3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86340559f8bb91cb4465d22ea36e9e17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dea487f14c867abf2a023e4c30723636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33fd2045bdfd123f7929ce2d7bfe2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4ccd249f558311b0ce4ba1b61f74f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c8235eab65e3820e73c0c815b52b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccc4c8202c301dccbe8327eb70982640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adafbf421194b63e4d0c4385e73461a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b10122070f0d3883f870cf8e3518642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919508838f8d397673f9d36032161b0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f432a528c7c901bdd17e6af890182644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f266043e6df9360f41a4a8e80f8c07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54a427951aafc819179bf79aeddf8e646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>