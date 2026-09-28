--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a367fa94d230d55c475cff15c19e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc18cf1e3a13429225fed9a222213c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e36ba216257247dc66782e1228ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409649fab3dd7aa3a0581154767545a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a6ccd54376ec5abb2cb1d77232db05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac0fd6906e02cac41ef5ef53b3ae7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7afb70f6bc0960fef77aac8d4fdcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e07d395666b65c51b9890151429db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a796d5f68503186b317cb24b07e109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c62248484aafa25971c735df50a6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dfddf0efdc96fab05d06aed0e23e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d590e822455c09580c4030c336ee8ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc7583e531cb233284c190ff68b9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e38dc8e06ec97848e8c3e8e448729914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd736f7f5f79930afb9661420fb0174715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7793c0a2a0c2927ee420945afd68d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47fdcb014c59afffe422d7cb913c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfc972879ab3cbe0bef41594a51da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c01a28b111d9b788e8d0cf0b46cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded642d3a35784cba3b770b78003bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866205b4aedbe7534d7ab0dcc5ef989021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c492ce89d73286cbdb4971216b4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02094aa79f09636217086d80e081f8c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777218e8c775e6b90cfeb51593c95fab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce731f713ca8f918c6e94ad864e93b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a0fc7f60b607c693f626aeaaafcc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b7bb3620e48f1aa455e0af607997527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c111dc7c40aefe9d57c5e563578028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451835d73c2aaa485b92812dbe328d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fdb8c900862d4127d850354bf10d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cace2f545c2e28342766340b085e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ede2f68508b1fa0a2c861614362f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ccf6096afe5ba95d497f6d64bfc0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df5c696a2aa52ce77275229e0561534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2eecc3d8ccf4e0433d69938f28e7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3050b1eb7c858a97b9c8b43b908f8e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd39d23f463bef32216e384c7a3a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a35b2e8b893c322a35287a11aad338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db1fc549f7d4cd3c99f86afc8ffc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee7aa6a56cc96e9e86d8c6cf15def840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddd006e96ab36d91fe55e9ea7af4e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20e7a58a251790b1641f829736f7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae41d539ea406f647ef94d324ee89e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3df55f70d354e3a314cb430ceabea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1e6b2760b60c4062309920284826c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e83b64dc4f1ccad7fca95bfee94aad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aeda5a97178f9dc4c1025684d033f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16153d0cfaf9e81754450c180b207bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7dad7b62bedc56dcff9aeb2deb9c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb7737e10916da169474f32268c1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c1ee3a6137e98763621d043cd9dc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5ded5d959871f3a79c4178ad321d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53a2ba4ea36d7cba16ddc0cea2828453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8fea57f23be899398c8e2086feca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76010c6380edc986c59f56c8f83ce92255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077123c25bba30265deec1e85221ecb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573bf53788c93d2819f68e0ee70a9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a71f550af6b150997f6a7f9bb83a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a7106736daa29907de3d7a7b8e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f28a9d5b391ad8aef8a0c105580060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f3dd3cfe3cb555b6f68fcf5d8feb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66bf92df2f518d1cb32952f23d383762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125cfc84b1dc2a10fafb3293682aa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220e3fadc53096f5da9af4cc67ef3e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb65aff48101e8e571978c35e2d5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb760bded2ddc2d7f455417425c47a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe54ef0304143203345369bc0e1f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3396992b75672c9434ffc75dda733368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe88fd53bfa750482ab04f990f30769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f0117cd4146744897ff947292d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fea0b4921e529ab90b19080414e5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023770e24379fd58d44aff9c283e5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d46b7f928c0c2f1f98ba290fb64b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339db850dc2ceedfd9d57795dd3bdbe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e2acfb61d4ef03d8812d54e4baf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fcf59cd52d02c61be0419b70b84876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91ad560131afc2b9d59d83a5cf94b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ca0844e6df9f7865592b1dcb695c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38436fb208a26ef29abefd2a012f91d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfeac7d75b824243b7d08783b9a6eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930970ab55f3983ca57ef78df0df7fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81e2de3364509831b1e2197e7552582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b6a8da72c9baf4939819b1afdae2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25c15c2eae2d51dcd9fdbb338a2ef184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695efeab4c931936ee1193477b479585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574424a5d89386ab80633a94319705a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244d4e7a73ca71e61a4bd6a42afb79687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bc60118c8b25df9c5855f31238a4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd65e171c5dc0e7d817c528a1161ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2b58db450710990eedef56b7f3c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277dff670cc0f4f2d874d111da3df891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6473bc5871019e7428212b12148dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6fcf10f09d2f74db162645b85f5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30258b775f1e7b57e16d0db32fc7d5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0798d3b2402c0fdcfc691cf8071ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeccd7b54c9f5598407112c51ecb01296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a54873e3c89fa8022246e26e8313797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaef670d0ef73d4c7bc066dd9db3b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e56b7eee15fc3e76e7cb3f75d4c3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ed3d75144c3b8e0d0858465d2597f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05cd2735db6bf5211527c85a87f55a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb998fecca7525c006c96dc2976112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e938b6c825f3eaa50b60fa1c001000103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd14c7ddd0147c80e6961debf37e76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21d2668627d434e556d6a83723df5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd516a40c95cdd5571c120995ac07721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778b33dfd4545099f02d85382677403107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0e9aa69d00e9c5aeeba04f811e8b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb07e6b43fdab855a775ea70777e29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc47d1de29754e8e372d25e064c7e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68e67144127699b99f9e799c8531c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3583781ddda51ffa81a92e784cb01dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aead9c8512bcdfeb445c5bdb3adf7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41722c1cffd709606cddf6afcfdaed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc474c88145af1020e9c31508fa61ab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f03a0338b06fe4312e144bcac3b7c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848db5d79e552c020387554f19ee87d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794fd404a590c16915bf65bb2ed5944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c4626cd674e34145348f38a0d1de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e935dbb2134cf4f28eb93622f24a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b88bcb8771859887bef316ad30d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c921102873702abfbe15ff4cacf443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272301fc0841d00e932888713e1dea1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8526756107a459c67df16f3a57daf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6a3634c681d7339800bc7174e3242125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c22071aeb89a383c8ccca38e427e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c63f4987406b8f7bd8736f32141fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4230c8788aa01a977dfcb862e8ddc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f4c9799b63285e7655d6ed1784be5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6dc14a1cce932a1c87a533eaf391130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4327cf47a3129b33fec7630e1abe32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a556124240496bf257a000c6e3be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e82b0a6a9f1fb74c79bf9ceeef4dfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b671732d6e57defe7a1a3257b82b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143e7dc6765ad92abe4d4373ab6a9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba54981bf0a4734479fd28884907112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fb6e9537f9d9184cd77e23906f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd916db31f2e0856ba573c4606b40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea4cdefbdd28eeea33375e03b82101139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d236bb6d204aee79641b2ad42061140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67063ff360153684fe9bfa8baa4ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d8278d64c2c671359e6cd0a6b232142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee7e97c199e01660efd0bea5ed285143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8f08a646957893e2a5f487b66ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a4e9e967eea632264f9bb985615c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f31b53523bf0f68206d9ebf0c5f2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5ddd0ef11d8bc487e70ee20eab1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d1a0836ee7aeaf2f1164dfbef13ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b756e9ead1af20c38b51402d6cdd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ec1c814fc22449c61fdeb66027fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de0dfc0d5ab20e0b0236a7a16739fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044bbb7e60c0607bd1630ce9b341ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5731feb22cc46997d7203a6001d754f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2eda349ab4f841306164fd7b96192154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f073daeed88342f22b2d8645f1f9499155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f51b9b93f8f6d154f1fa432822ae5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c85c37cbaf206bc214feceaa40bf24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dcf16867d631849e0e462ca0369d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffb57f50c79f8fecded8d8e5613bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e715f008813087004fb439cf9db98c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa033129c5161da78a018a9766c6c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015acf0ae51c2c65e728f5757514d36f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d27a517fa9332c645a1e9cb551803163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82d40fec21e64ad68e860ddf49825164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0234d542a5f73dd88e29a50011b9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fdca14fffdfdcc26c47e2f421be15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82168a077820412044ba4f871a41b757167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6c24992e6c2489821eb3e2107292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe321899d39e13049c370b5a014d665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c2c4c5ef2c4af60e8de9f1eb83e76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6609f2284d51534ebe4517a017eea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99873b0473ec9ea6fc5777731cf97d1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b195b286e0ec66cc4c2cadcd411b51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9684168af40de479458619b916cced9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d183900c8130ddb1b89407a79f98d7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c10a90b5c4590e79c00e9fab5c547176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1a105871c4c8ae834c88e9dd393a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370eddb66325be6a19dae5adea4f4fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e861597b0db0308091e537cd636d42c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c801710530267503f7e83ee011a1d16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086484fab59c1310895bb547d06b7861181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861649830ae0b377c0ace71cc52b84f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa34079ee4292995df76a7134a47ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf83429bb658c8aac80e6e45a3793184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d144e03df7f08454e6ce41a43458185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c194002a23ec6f86ec780bacb0804ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562591be636850d878b505b3c7ee46b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318fd11d8d7a3a7a8eb0a142ec8afc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784819e37f91bf9fac192e1d854ebbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f749163cd5e494c38652cf2b30054b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acbe13b86ecefcefc4bfc77d5b181f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5637738e8c5f85590327766a60a14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989efb2b1f5a437e516cbc193929d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780ddaa1f821b2233e7c97623f42bdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12d5354a54c5564823b828faf7817195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa6d35b45e7a781700e884f29bf3ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acbc1b3a395c7dddc82e7515b45c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e192de77d96342874a8b719f1153a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89dc82686ee7b47e0d6d01ae6aa16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b50dac6abe57b0348c5a2e1e48a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a7f128e81ce573fcc42ba42430d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ed672f8216d3a4b49d959886087a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9997987f52fffd64dd77e1777e7e33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d534ae7e5f8394875aa7d2f763cd6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13bac9cd0cc771927b079e5c8017f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525193e5419ce8b3076fbbcbc3ff4e30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d18498b2c4f03a154ecaebac5280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c96be4b1aeaf6ef28f00f39057f3ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89967e6e125bd98031fe64fe9b097b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec880ca05ce93bfc528fe190bad567c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2e078d8842ea8848bfee029ff6424211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4a05dcada3b1d31b178e6cf54bc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb0379f80fbd0f10847b6fd6aad47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd6e56dd883b7c3ea5b54251036767214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58ba3687ebd740878b9f39961ef268215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacb2c730c8b85ab84522df1e7e63ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97580d17ab3b5558ce4b9bd53c025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07595118b5c9fc8b28aeadcedf3558f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5586b33c20da6c934d75d830f8abc80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175e37a0ca83dd52a4c2e9b25c9b358220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578dbf3c5dfda36024116008f9699fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9bccb84a52d37d877ca860fa4ae50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d2626b60dedf3315cffba9f29a80d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f45e4dd859b64ae8d5a8c2616dc169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf367e9ce829b02851c8d996902cb8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed232c9a4966cbcb5c616470dc341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ed060e5d2539bc065c45fd3804f13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7695817c6aa29e4d083b539f262037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee755bce3308a6a9ca2e93dbb6c085bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e26f9b1c0b50a843d67706bc6229db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba8adb0876982510376448170a79c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3eb44c062e6f0ea1903bc4ccab81d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b73ae84ec7af346a3830af639401233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03915765e854e7dd1083f78e7f905659234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc605e19b0d8b85ae59a0253118d3cf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53369fb4ea3cd8d4689232a865a4f63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ee5c3c13e891999a77a77731dcb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898675a9a4009c15d2b92762bbaebe5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca8c2795fcb885d7e3f55b4da04a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a13328d446585f5f75fecf5e3b10e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6ee41790a3aec2d6ea851d088f27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025df94ab481f6e5405430d65bc84b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e72d5e51ddc222f4833f82f46e9d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82356305af5b08071c19acbecf580d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e3f9a78e8f7eb802f315bdb5c804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0f9450e156b402b13b79e9b9cafcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986ad9f1c3f7e51e596a1d932351cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca136cbddacbae5de40e9b042bc8926a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9d9deb386324170a89ed63b0f562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c241474f15790c037158f91bdb56f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d38d0e8f5206cf9d47ae4a813a7e48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b640615f9be3492e631be3b4bf98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2e68f2377aec55643bb9f4663c8d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7d8dfc9a116d0ddaba6f92d6f8848254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596f2eb5c9b4b5307d91bb715cf89c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa0b0b0bd9cf05c54d1af9c910495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d2ab902df4fbef5ea3d3c2a1a5bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7ded868ece4b3d09c94f7862e9f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f211a928c19eff58abb1b93c29445259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84725d08a12247807b09f825674dd80c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf714f235dc9a8150506c980ca70b23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39973a4336baf8333570a16208f281262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234a774a18f1fc11f5ac6e955d2ef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79385006fa4f9f317cc7a772f733432f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6b60544723308af35070699d91d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b05f8519e3aa4b38affb3e2687fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab2cda1b2fa7b6f17eb8b12fb535c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9f4c706c55531118f96609dd6367268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436915147563efd03fecbbfea1c453bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf33da5ec83a18da96bbfc70c9044a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d889e7bbd746ec8c0bec595183988271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983829d0704a88f79f734471cff968c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388da7e260df95b212f98fcc40e3ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1a978730b9bea579d87715dcd738274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1baeaddc5714e700aeef8ad3e666f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab01e5110bb277c441247a2a85705f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a3dc433bde6b1e0766a0ce77b6c67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92829471bd104bab07a5d4f507fdea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3779988124f953399809a15d9bf67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f94c659ab60ea6dde53b2d74f31d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6ab84fc3ef5103e521db8e579282281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9edf93f87154523c27d97d1fb2e51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a660334f308274f04cb5dc23689bc70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae816951e46b66f233ba615c798fd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f75cee3517fabb0fdb5aacfbde3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3eb6b6a8b0da0558f9e0785b1f96e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67240148d7b4fe42a93256da6069486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18baf34efe98352c8dbd8dc09eee47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9980725e6dbd58a6f2744fca7f2c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a35d9332905343ee2eea4f86c1a22a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab323d147e189aef4bf50bbc34e8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d992b2cb5642b35412d09ec3dfd27b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab70b9f4459a52adaf3f3e9aa1f6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeed3bdd41a90dc7286a803b0a04d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242feec02147b716691ff5008758be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0c3a195d933ce5ad66d7122ccbb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442416b5c9404b7280adbd339501871297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ec3640be0a8987706a0452aa8ba1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4f35a395f80112ffd1f466a8136fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac1aa9d5277b0a8e9b1822473fa813300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f375cc1b5113cd19cec49eb8df3ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f0076a228905b32b942f60d8093be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e270f450b713b6b9935b714f0154c27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f060c813dd446f04ce0d7de6bda50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c58038f7471c85cfd3f1d8d32cb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0f42f459adc00791922d4bd1f407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91d2bfc2726952fda73b80e275889307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad310eefe92acf497b088547cdc03ed7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a79aac83edd0c104620c0523c36aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd4b012ead3928eaa023831320439310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7158b1e284502830e7909ef71761311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baff09cff81734b6e3a7c949e0d88d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311323122703c6c126d6fa058c2dac3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0a0f0c25e090d7b3fde5de7e346b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267ead763c2245f78245bd9ee1f6a71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275dc3d9ecefbabc40b88a87c008dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186dcad74d963a314ab912cedd16631317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee07c5e774f9ec61e3f6a0bd31ba48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281984dc25e88582618503bd05e1911e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54f279f51630ea5fed8a10ad0f780e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b856981835dcca60c48fdb7946b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36124b666b9d1450dfd4e7b01c7b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9e50cb0357d5cf5c905e2a0229b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e368760aa05125a6af95c15f96b69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25e79f7dbf2f3d0c2e14ce76c3416325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457288e836a136f3d71883e68f6a52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67004719db8c61c156ee00a1b8f0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a71a89de3a75ac70e76cb38f212cf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003ad29befe00b5d1bc89c99658f24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35baf1a88499cef237853ee928e9ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb930bb989e98e5eb8b16f660f3211e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d9a21c9dbd75204049b54722a811332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736fb2b87cebd8cf98ff1b00da3917b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19054d075bf8a1cbbdeced449abaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131088ff12b48ef06fdab8750ea911335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c038385230d565ff13f5aff26db65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e2f4acb9c8d6df187d1f501cde92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd9aa73e268fbb11e2396db64b6cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d97d6c49230bb6b80b2a28efce386339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c600abe15c71cb9bfebca229fdb23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8aa8eb9da01910dc7c74480fbf146341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16443c6413db2ba9286198688f57cbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8951f8f1d5aa4ea08863f7b73fd7ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb390eebf43d08a1eb36250b4d3bd7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b822e83350fccd40e0170874448d68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e70b7b597884adaa9fd4137e440c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29872d51feb8d56b3c016983110dba3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b4fd29151a9930c7aaf05dae1f9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47b9b82c8c4ee8b0e2a54b510025c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fc1a6f28bbf59263144bdaced781350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1934753507b0b21887f67f488834351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972492baeefd4202fb355d4c7d01ce2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e563d444a2d0a6bcf35b8d28d6692353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a646cbe04f32e62bd3ece6e6742e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf072fd383aeac645cee0e124632b64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b821649cbace67fb9f6deeb2842e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef738e97a9e748a2556176d6d2ded357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66149d8f6698ac530710c1cdf94d6276358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2dcaaf4ff077a936bedf503b3e4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16877e4bc66d434222482a394c44d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df762806d94eb0783de398fbfe2a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842558689efeb145bc42109a0ddb7d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131b12e5e2904619509436323159f8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b8674852dd5018f4f700893d60e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c468ac061e0d92466ccaccb0a0d309365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2d0ebe750e5d5d72f1bb3e3daaec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f299366b56ce6ba571cac3de5ecd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855213d7105fab2d046bf0ab928ea69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c56fca5be9fa233a3532fe54ced92e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103c6cf7e350457a60bbe0fdf1705dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb90a268db15c0d81aa30290b4e9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad515b3817b8960b01c589635e1246b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665826852bfd1e0e458375a289b8873e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf24c2a65d724355c18c43f18e30d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0084a00b6f27e7c5cc96e01790f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b264e800d906e540a631127c26a55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bffada8302da7a84b5433d3c0e6a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2c5998f2cabb630f9a90ab1cebef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d100389b627214f35e75611aaadeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66c4cad5783c28d54bd53c11316be2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94245280621a6d83c3c42ad025f2ff75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc13f6a90955a37e3689fa939fa37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d2a5f4c2ec82a219df25c59ccbd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c49cf36a800f4a5c7d1183d60cb22f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785176930270fad7ab35b6a175478e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6da57e8846e07db2669c75b9b4a63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c53ecdcb9287d8f24086b40a626f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd9bcd8df0abf81ee8fe3fa14de8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d857c801a4524b9229c959d00052389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7388454e205958f1b372c8fba993a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f04f7bd71b47150b65b4fa8ec09d15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b184f4b45f22be578adcc4cff45c18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d9de9b89cb4224712805ab78bae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d628694f37d26b95b7ea8a507da9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c367827bec9d6cd58134c1e9a68aadf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ecc1377a90a9113e98acc9dc40393396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f576662e3fbde043cf234822021ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6dc27541c98d0abaa81eeedb679c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4520f149dbf23ec39145ce7a4e8f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668c770f7b759e16f8c4af4ae940d41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d2571ab1dad25def1841d37ae053a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa0703092d311cde767cad571621a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d3ad1ea9e6ad88a2460905bcaf0c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e56164b70987bead068de6239c226404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934db06b452e5fef04646d49c9c5c81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299a0eafa92420fc9efc6015b5cce6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9e0314aa5053e871dfd36386ef90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051515faf34b4b77ff7238a1c888af9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d39fd5776c59a14906c466ebf3aba7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b981d8e58a9680ad819d9828e1f84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cead17705adf125c058997de75cc39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715780a58c84472b4268c25b0c886a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5734fe0cd0b07c5f536900e544ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725df7af143e9780ab7d1bc883679a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c227504e4a471a92f4ec2a5512b97d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd46e6f8dfbdcd931170e2a39732c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275eab87ff73381ee004045e68ce63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204fcc86387b9541d527314289b98fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d877977c5a4d7ab309c1336e276665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca2d53b203f7c5f3c5a507f912129420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d19cda21a3ca06bbcfb8fead45397421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a31d01ffea752d00bfb0d27dcc8be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092bff81d1432737588d0508743a6e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62116daf30d43077d07528ae8beacc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2355b31d7b720e15a2aed3974d7849425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2677a7e0df0b965320c60ea2c5928426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be843dfaf4a9a09f4291b19971b11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d583d75912c88ef1e5edd60061bb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b027ac0377424356adabbb3fbf52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db770d51fed29f799537977ef44a272b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10852876b563dfabbae082ce62d54566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aafa6266c5a06b0b5759c546885d1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c9224fca8aa231c12f59f68028876433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b13661ccc72239c06bead388a9469434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e2857ecf9ac3048b13101f78740d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6a284304f250e68a70ee5e6a3f10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa2f2b473e14d1326bae40ae7cafe8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301b9d36ec06d81991db6d09f0ce694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccb00cfe0d071ef575f53b2bdfc61e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3136631960bfe40cb18425faf13157440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551be22487057112c8646c6def2362441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b78ea1c27be42a9d33c58d0dcec9af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a94798b2a667ea3cd7430fddef06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6436c067e3e6c4cbf8b3a3593411691444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9bf1035c73afd98f7d189aeb1c2eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad400aae6e2b6a0b95b57d5fbfcb5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983274bd0960f5b4f14f5b6a0eb7c782447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1337baee12e11eca3bbee7d9b470291448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebe87505dc591f8109bd68108737e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b6d5abf7f0d2349edd97fa67c88e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ba5f5036d679d4fb114460942814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8e718948a343495f3dd82a9417ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c018efefa0b2593e761fd4991fe1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb085b2e3a0f29a20daf28a1b12b4c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcd37ca7028c10ba31e046bcf33ef1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb627dad925d9f81ba05fedbc96df534456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e253bd5e01ba3bc70e7141017095d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce52c18adf9b7786d4d126ce1b732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfafdaa995686b50bddf9a68b557fbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662606f1cef60b2e0bdf7067e001f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9a66de319dba1b305316261f3e789461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa49a6541aa5301c18e6bf2afd814462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01075de1b5a651b608dffa6d6798947463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda3514afc3f72d72ea60698042faa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a1be2e9b582484b254000e2ed055465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e9b3bc4374117d31afac036e6d841466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347be85710cb82bec6314d9329d78a46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b53f7dcb95f46581fbf1f105948055468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ab054367d96a8a7f30ea03932122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369429080a9e13216c5656a646622003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a705d851eef7f4151787459aab16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce83e7b47e2724e8682bae08d23043c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30135d2e8ecf193cd895b4e26e449b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e412c84b528db624f3c657c72d03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b286c26fa7661da987f0ef1905cc66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597c43a6711dba972c4b824817b621476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c722d3919f2dbef30d871ec4978ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f30295149968c92d4ac3ab2dded18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545262750ca2d32f5c87c62f3e2cb44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b12f24703e611a98fb8ac3e8b627480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc7bd357f44cab19515215d6469e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89c7b4d31dbbe3ca263478efea7517482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d8cae5f491a722bc64e4310b7adf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b6dad122a3de0ad1d2211ab2b9f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5e452a7729508b1980071b8764ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d65148984091b3bdc75f6b792049486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3839076939e54e8f57ef97b31c4d9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8021d7d2b3bf40f484b5543798f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f055e129634c25744cae6001940a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba8ef9212ba9850eadbd9c5cccd29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd0e4ffcf0ce3de6e394d14fe708f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94474af840fe6eccdd620f7aa7f97659492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd372f5387f56e3543d89297ec88f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26966bea7cba39d3b16bbe004e8f3574494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe24b314f1154a11b7f2a26692df843495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce828a533d7f5123453e947fd9d6e581496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643a52a30d1731d63254647ea519bfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3a1b3bf7d21685ae5f5d7d725667498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94421aa6790ae58fc024a517337c94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f819d9396e96152bf0c3c14fdda4615500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87818b5fa575c9a29ed23b94eacddf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce6dbbf4cb3c87b296f6cfe737fc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137b5634a18a07ad1589547f393276503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d4ad0ea094ddb1390f38672384360504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6682bb564b53c3302b7b073337d788505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b287a62a78337c4ecd7ef60f218e94f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9541910752033cfd50427ab43c65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32298a2517e143ee313710f5178ac97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9bf86fbafb4220944db2019e52ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26703d3b4cbdde4698040ea1a9ed133510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd05d9e782883ef4ebd86f6771f959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8b4dd76ef1cc774768ec89267a8a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ff079826dbfb23c06d3b6582913f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c91c4b5075644d1c53a23cfdf45c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a61fa7a796e4f37ed704c3845d36d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be7664838835dc2e9541ff1c4b071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3926268036b95ed7b34631ff324ab10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec56367170957fa5e4e499a7f516641518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac8a979c4eff03574d8a67ff93367519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614b9a4f13846dda12a27c1c4071f90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d15fc0946bcdb497ae9ed1d5108f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1478a47074e6f2cfb0e7fb51499a8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee50a859edc63664d9411effcb7ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b75189343c4e286fec065f2aa45e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e8b5c8d4e1f7b94401b6c9cf9c2fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d26ab76138b3e46cc04687a4e557f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d50d4032761eea4e91890c0b9075e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee7ff1e062ca81cf2d5d620d599825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c22c5b411aa5cfdb49c5381d6e9c38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b12d5d82b46a52bdc5af82f153fd2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d231d28556d6374e56c93c4fe1642531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e942f0498383c988355a7761da10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9ec0ad5bc1cf3aef5018ae5ae80e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ade7241be90dbb26ae835d67c1ca4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2febb8b5ff414389bcbdd3818f7b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3b30368964bf5c7efbe9b508c6f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c959cae13946c466bdc2b1841450cf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80932aea7267923e3af87b6f5f8b517538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132bb0a163a37c938fb07fa0c6c6e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aaa3385ddabc254ec551ba68b4e03540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7b46f01513aba6e11914bad13519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0523c62b7961745aaf00eb8d4c782c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b267196024fc90be1456e8ef8ba0a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c6a725fa0fb7221ea3310af96796544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9d7784e201d415f5c960ef7bdb9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994319265469e063d768a8c4c9b13a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb36d272f6537e0b743cc953b6573b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79df07393aefdd3c188f9646bf2ea5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb2af0769ec6beab7f9464e8f4013549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ba06be4b7c4401a74a0ad529b68c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f785946a8f109ba78048c8c4d4cd04b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505c325bcd9ed78aaeb135ffda326d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18a9f26abbc9022bfa16d6a1a6a767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90b2f70acdef69b58e239ef1c3492554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e959df085f48b8ca777ad03f198e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee55603a4b29a7a7a1f1540b65c1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4ad19aab3c1c7b1b637e6469a65ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e81c396df2f190cf44a8583fee9183558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56fd8424c2c7156c37d6a083830f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e062dd86ef6fe36417ccd0b026781560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a92173e2a69981374deaa32c0a06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b046f476a5ce65923d1f669956f5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2b772cf2b2292f18dec3a5041126563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd411afa3a1779df07746e9991bf05b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e4700640ab8aa3cd26598c2fbae8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26838dfea0e2433c351a66735a069c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b974d5eaa000a02468b809a8e6f113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd9893af429c0bf6ff9031effa863568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58359d05639c206a026f3b96899abee4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e747e9b04dffb1e90a5f9a75ba28b18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51f26fd280871585ee730b4a95651571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b4bfc1eeadec1e588d487a7a6b502572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db5c9859f98ca6d817979dc147f66d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf0c4bee893cdcf08dbfcdcfbdf3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf865e4c1015a50d4f408972ef8d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf324277b64dd61f3d3527718886060576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd556e7c62fef351cb2d38a50b10d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8213829233aeb0f079285c22e2a086578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38046babd86fa32065a8840fde8f0402579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac25e4bfaf1be3f568cf95aa175c795580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2bd3194e9182ffe3425de6cf391d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791409edaf879b644b5a39bb19c37c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2dbcf0ed0ec105bcc6ffa8f638098583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31efb7b7a68431c035ee1419bf8f660584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa63f84435adbae6477cbd97206389585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c939fc825da0dbda7a1d9739b553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d941988d427789d7770107e40a65d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c764d9eedf5372247c32c6509d5bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6cd2e663ef3b0a1c83467ba79c44f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0da1d9f674503a74d0d33c13c4a0db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94188a31e270b0dad5d01abada248591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b894dcfdf4ef195b9110baa2a1de0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce538f5ec3029ff00f907e77ea2ea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60b1b5ef1af898399897bf1abcf3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501b3b088b367e36f7bbe7f651d653595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63f40ebd26ba833b7a775fec04fe3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5f9ef22a09bfced45678076f95cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dce042ed7b0ae2a6bce644d3edc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9200a406d5099dccad5c190b0764599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca22fc31ac2dcde0bb2c7e8525a5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2db4dabd6c3e3e7809446419a7b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee54c095bb9de7fd0d20b1a8902a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3a46aab316b19213cec574e87a22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32e9b7df1735c3c4704ebe047516f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48be9705340aedaa90256e582b5ea3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268eede86a08428a83422dc5d32c3c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82484c036f21c267c3d878e9d75c9f5f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089b97212863b2039a522a4a05cbe77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c979ba58a94bf8b90cd6d6f9e5eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455994ff519302f105ec7d11dd0f001610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf99b0ffc986f22ff25d36881aac39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e914c9c2200227e16ffcaaf50a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e7e1fd068f27072eca0aa2aae2a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c6d7ed19cb3e191f698489758c30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503282ec3b324ed69b0c8b875c3b8263615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6137dd889852bd74806919a0d5138616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f153d95a82b28da1e6b1e14437ef8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30365ed8af49fe461f364b6b0a3c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b39c5feebc12aba15c3b4c274484d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46cea9dd6df7cb369ec38b91d0eefa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dadf0a24563ef7acff9e4db71ea2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307419dd73fc0c0e2cdfe49e6358f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab135b096bd8f9477105f5ea0b6ef9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046677b65f9300e0ec614e16b65fecbc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f31221a3cf088bbdfb09962d4e596625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26506daabaa9f69feb6748b7f1c16f2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465e373d366db19ba193e9dc7fc803627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d8bff65fd7cb44f457b2196323dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af56bcb3950f2a6b7b9806607815e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c89e56a38fc71c6ce4df2d34dae40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234772ec82f247240e7f3c460d7af0f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af5547fdcaa05fa90be3e6f4f91a28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8da3d9991549e65e31d49d518a1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed946f8179626ea5fa5cbb4c638da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752fe0997ea11bd50fbc0b2606486f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7461b1febe2eb1bb452bdea6efdd1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6bd3045f68bfc8aaeccdc0f891929637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c69860f2859280d4ba8b0b4e2f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d00bed7d6cc78129da1d490758c7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab89583bdce1091131deb319f325ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58fdec36290c2181bdf08546d0cc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f82ef58c6121d728e1bd03a7255bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb67cc5e796df0a6787a4719b0d1bf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d48336f17ffe8b2f51ee4970887e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1615af4193f844dbc7ef721341745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c811044c1a4eecd3c03edceee55e4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d62311c2480d1462177ea14c75ad41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d3ae4b8cba833128746fa907322e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e581fbe8ff617aac3ec100311c17d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d521fb31372b88b114c082964b0d514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d71d298204aba9677da64f772ebca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618487d1c0c16d699df66aba63b01c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef25a2b29407be3b2ac48174ebd0e757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ae5b526978b2812f430c0db544ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf357aa54284a0b465948e631cd81d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26296db5b226ac65a8892355ce1ca63910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86a6af829ff35d9f2b68b6aaa4c7aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82ac3461d631543a9659b6b1363cbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3186ccd26a6e511747586e3e5b0e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec33cd6056c7b61f789d40fb57af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae33525a276fba225ca78332a8b6bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175c3504280bf2f5576319983aac0fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe56f052988df3631f3d19f0d288417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22850de9de4a612e82c2c7541a62ebc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc649d5f49aa3a3c999f7a1309b5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2cb00f6dd70d401dbc8b1d9c6c4b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963c3e33b5fbe5b95b63a622e8cdf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726432c99db51125cd0a413d1a0bd4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd2b84096aec9a297ec08ccd1c4f5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96f8636125c612d340bec67b917a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6d5af4b65a991f8ea9b07403caabd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1aef34d285f5e2849784206f9337126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9f3feb681e1d2c0b6f0982112ebd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584afdd7b2f3ce2c98b1a4a72699fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c96117511f967a57fbbdb92f0906729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03478587b0b7baf2230858a66e21be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e24726d5fbf9d69b20d08dfc3b55831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398b7c5cbea5a17df28a8262c9e28d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca60941b7f6a8c804accefdc8638c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2e9d4c7ee40d2bbd7f3c384d680834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fec010afa85e6488e721430b188235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438915dd0842f546449734366163ebf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334daf3027fa262bcbb7f26991765e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e45f08ac03a56a8f123c7562746038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d26b7e79b92c3bd36eb66720a7f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9497bbb44e9715ea9a7f2a5c1d2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b1eb5e9d2a793365496722289de8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51918777a4c38e0fe0b962e515bc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152002ffbccd0c132c7eb9f893f9d0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca684d909156bdc3cbc8a168f846fa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22baa22ff1ecf4ce103e3090e95c2e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01d28daecccb353416e3ec9819203e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b489feae8093ebdd14828dd37bcdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506206ecc01a5eca8344f4eefe5e97c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e594629b263c7925282ebf493d1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e6bf5900147531ddbbea7c472b8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56613782b24ccbf737038a67c3131851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d8da786523aa332d06d0c18defe6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491abb2553ae7c8186aa6156c0c5f4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52de3f4984af6eac5e66bdf155ccf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8b016caced8249ce9777db9be18b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9f7beb752981ccdf259f10b5d51956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4879a1b1f4e1bd5bd2a4555e57d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c746dbb8764b09d944bf696b13c51f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc201f6974e7294a71aa21d55d15cade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac0490460bbc0bcbc8598c7440d4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7df2c9129a0d5e335857c7e31f884761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a952b21b9752e13aeedc8e97408c7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff30ddb4b3f89d4a18db6fcc64e92b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98d2b1a11a8319c8d1677cc767e55b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d29ffa9154162d5ccdb47a49b6ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304b8aeeae3eeb1174ee5fe6d3708a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1c6caea5b181d5e254d22a0df2a7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb835e3dece25c786ca7a270cc606c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c19d70f254ab1558b5d7d470f06cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65210acad0a1f1d85b6ca879b2699fe870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560bbb4366ff2fcc93eefcbef966ea271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55774ec3ec9c6289da42153afe0097172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865097fbb24082c72c478190a07a48d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facd0900153e51415a8fc14d5e301374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372c4714cde240e36540acebc501bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d38e1ff33bd6235e5c206f01e51c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8742a978f7d80d56099127b6645277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd0f2d25d25fc951cc4b2560a6e2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0796006a4d7d0f9bbee22bc6c295179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3855e613fa9be0045aa589cf259280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca512829c303b00871b2e81c043ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e72685f0dcfbd65a16dad91b3be39d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f29a819e952fc1d87f567dfafe77183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d18b8779ebb2ee8a0427ebd480b3f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d94fcca2873f33ff8910a4be7474c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a6a2b9755d94b2749a20e52c8ac386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7b7a88bcac27598c7827e9e7327c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8879c238c8d264bc7c0c6ee80e56e9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0316d7e1b4f2924d99cf0dc0cd277089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa784cb3261b4ff0ac4bb5158be1ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43731f88e955150b59c76579b5d44a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16789ed1b952903942ae3e25d6e9bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b29215e0c8789759c0f9896f42e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e155766e4428ead3fee19879d95d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35496d912e0176419c3c03978d286f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372ae7baa34aa8feaaa734327ef6ecf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0539338cec1babc5196b8713c6c7bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef928ed37962964fa7c77ccf8c9dc6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c70b671311eeb3e07056b8be3f1b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2200a98e5bc1ca7fc18bd67f5a7e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc9d8611de508d424eed16c2eccc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68fb0e08de5e68f841af6f94178577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70678dfb72869b008ee7677ecb55c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b67d4ada2b65c0b3c1a694fc96db16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bb80ff2a8b0b1096ade33ab23468b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524add63bf22945842af5fe0ff4c5c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de939c98325a02144925138056868107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9de7ce2de88b71214bb120b91777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007862356ea5f43c303d7062cdb19ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf816644bc13bb3fd7044729e721de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a262b4c9f68ddd70453599a404b32a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713ab27ebbb51ea59d6b696413ff610112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee4a11bfb48029584beddbb127bcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f548fcc3158cfec60ba639aac6e165114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e48adc277c61e706c00bce53113f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ab1a5a7171ced0c4cb46b823f1f2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb7be0c3012dddffdeca7f1e43aa2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d19e1e203d0dd18845b38f63414ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7e94bab23e18e139faba828a9599119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad61b0237a59cd4f87e29ddf1d9315120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501588e545bd6c8c03fae5b006165bfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c6f8b48d2d0a6e2a8f55c4dfacd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd26ab20a6f14578ea7e71d0a6e76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f801d4eb0e6fe8f6125931c4e166ca9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fa76409458da109f2ae72fe228a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f496e60be43c4b7e4a078c413496073126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe3dcaa10ef158b8ab1b4e6ed6a38b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915393777457d3dbb2d3d8f6c825aa9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1381534a86398bcd4e4a8fcbda77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a670c93c07d1516ddd85b959ebbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db1339449ba8e8bad3bc9d00fb853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ef9d5469f36692a2b44bf5d2c2031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0eacf8f9aaf083ab30685a2b1a6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261fa78d7c3d02bbbd197e2bd665371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18fe36bf805418242b193558b7d56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feebda09f6e8fa190f09e32a01b890136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68feb4b975656fd8f33a4d48a6eac5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983195828b3e751160cf93d89cfc109c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b018083cf743a6e860ecefd146770d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8d19d92f7907b6744f1ae6d5485f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e3735263a2d21eac9eba5117d095a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a034aaa67706fcf30f178896687f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21520cfd1c85526592256507fca28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4163df36c517a146ebcdafca80abb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8846521c75f9d5c3e25628ed4783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692da3cf4b385ce303f7447c6af58e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f533562e35b7d65d5482bbd978b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25199ada3cfaecbc5eead153f63763148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046d90dbe531e6deea83232bf050364149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b07ff85f172da318911f64fc68e26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36076889f5679c185b0935313cab850151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925417a09f54fae465bfd157093615e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ae8027d2917316f7e111f4f05a642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23351f1cc2fdbfddd471d3df797c312154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4689ba47be0336e79058bcdcdab6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57915543b51f25f5be5bf615b9aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c343f51834f9ec1d51f330d0e2f107157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48651d5f30bf17915b8afc352d63b2f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5558c29bde1fa4c7df5b31f500e6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860748dd9b321f29a940d7468e4bfa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500d567e28f5d12a43ed986b7553f92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7653f8c335969957d11220578657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78ab9bda5e0237ecb4ffcebf96328e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdea4e0d498b952de6ecbac98ceb627164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd22fc595dd0c318e0ddf64c64d7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff177a7969050f94a81739b70b8e7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa9809c79331f907eb9c409248a64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c385d16584ccde3b48aa1b8091657168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e310409117f831b751162d1e789a48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d03ce8749679391e0e84e2e8701d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc278b48a205e3d8a800ffb3b0adc24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070667e5c3e241a02527a60dcf494495172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f216425f89bb342ebe9e636daed71d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78192c275f40433f02a182f5ac79d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5ee50a7b89432f0f4e278db523eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e698a0b071bee92fb83c3a1abc2cad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983200c49e2f532d404da5cd16d8c2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37b69ddaf53306fb5f239920430b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176d7f653ccbd6c1749d31b63e3c296179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d688044329796712e0aec9b11489a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120336f7963456946957b3e589893e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed232dd7a299594f51e281599ae2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b81e1bc123ac30f87a9b6eef4bf24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de37853bca7ed741ad153159c3d8162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130d69336ca6bad616313110c79165185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e438c95ef3cba333aa13290ef495ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1dfb6a7c395a86c60074e0b67e94e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b6d3042a7367ce53fdb10405e36b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98c4ca0af3ffa0c762a86285848352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d35b990ef17326c0ff0c1a2382b9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae3ef44a9ca84a13c2b6458a63313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579c986e397bbc45cd22166b6239e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94345830ff64c6ee80d9cc6e58ba744193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd222628a7abf845571ede054eabd31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cd171c4e232aabe22d32252e16eb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d1b0249e0c81c603aecdcad8cbfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299780917c4dea86d1220161598733197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5c55a74eb5943bc47b15602564e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc918c4749f473c7308d42b450a0c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cc6e6d41611638eb2b109c7522cd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917289f03d8ddaf957f76da52a17b51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3d54b5632507fd222a0f3c9ebf2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6188a4cdc9c78ceb9e67fe34e8175e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2eb2d7e59d7956cf091591acfeb03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571d0fe472b2f96385d776ae5c0e9b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc4763417fbea7fe88b4b36002728206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690f30597109c3d2e00d381f3f2635207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5d82a60dd03f11ee53d670c05f9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e8a8c97703ad39c5bb58716211523209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aabcc9b2e3ef4faae4764b76a4ba5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb7f516102d864fc30d2f8fcc6a64f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dbdac564c94e6d6efce08a16f9bae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ecb3bc841a143e0d49bfac28cd6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701931e0390881c9b5cebcc512d119fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd62345cb3d43f57865c19ffee19ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8e51ab5703baf8afbf6c15557ff1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c463853b6fc8a1998166e95b8a730217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9738447e3ad265734abb0c198bafd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f06095f0fd945b3506d92ab4a2de6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba5a53dbf7a718eabfe2a0860fa88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2a940736b3f5b72312d195801e03e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff95d4b67de3f145b7ae239081994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074e7cbba8b7c0f68e2bc736cea30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8bb22b606cf20d6bda673b95bd29f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004dfee4aafbf4f9fae40583800d78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e6f393c2b8e48d52450638a66c29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83970eae41e1ae56538895158f8c5e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8a7cf390fca3963cbae467d87a32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f7dd7984405608be1bd2281e5ed57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49c092845586eed1312da6501f000230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb6c92c4cc6c1115357805f6160495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61b68251d9951345da7b57b131edf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766093d1f1d587be19c9e54bffaa637233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51bd3b9fb26211cae03236b35d5ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d3c47918cbcaaa11ca3e57663f9ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cabcf7510873f4520a8da1bb2aa07c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c12a9f8c46f71c221b0fc5481f97a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624c001a4a6800ba16a926534c16d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44bfc59d0a2a39eff5d43fff910a0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2eae6d901a031ff230eabd371bc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a02d5c7f09a6f5bcd130fe60e17c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9d4bf867839e5a10c98f1d8c74921242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece26868c37210a496dc56e83713e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a8c335e8b62262998b27f14793f29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a69c6eccfc9e4bd52bc35834ee4635245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db0e470ec7c5621f04c80ccf746723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9cc28559421cbc565961c6ad2d10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c000c50099090d31f1108acab672680248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f45de5359947282999f1df3f6cc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba671938d89f5264e07c30f129306250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55da777ca844c2a17078a99148fdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a649ded785cf996fd274bcaeea0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c50f5c5f243e7daa07b605a41fedcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7acd20e7432acb612ae91c43c3cfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb894319447500281560cf3bbebb43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144bc4fe705cc3caf3b07a4c663223256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5444cae0e28589c7083597c8488c03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553e216fc7de5f67316aae09ce0941258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51be28b3f55175e27ad2289e069422e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d35328b65abe795449cc45772d2ee6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0e24f1443021a7b3f07b584c1bf4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52aac034cdfd3a53f5a828f6a48e99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237631f72e401727e252814825499d6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468031b3f6e351b5a9679d4feb2b5a5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e759548bec60d2f7c30c6c851332265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205ca156efda606b47fc8033e88e832266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af84412401bf59b4e9e5d2de1a968a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d39415714ff952960fc7b3dfc89e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289decb6cbba0ed756a32b3a3e0edb60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3569e32fea9e9e7949551fdd9e83e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a3e468e27cb433ea23d037f31157271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e653238fb89fecc999d78ef57b42d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b60418e71685dd6e6b4f3e11b4c97c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cde59a640f07f7e13d7f3c972c94a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381000ca8a57667a3cae2c4421ed62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78adf0b8da9d17ee64245fee24108d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2068e0bf2f2acd90ef820b943bffe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47df510c15584915432f6ba033499e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2842435d0400fdbb08dec28acffb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c5e30adeed8319c09753c39460637280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7fe6b09657e59b6f09c6e69db5e5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685511b723bd8ce12a0b66571737ee9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722272a4c1abd0615948199f660bb36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8379dbdf2fc0058bbc966a4050ed06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114db9cccd9e812fdfe2ea38f5c82b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cf29c0cf24949fa295fa1219cd1e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbf23143bae47372496ccd995a955287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca15249f49582447b729bd60b60ee2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4686a14b0260e4ac25025fba98cfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62fcb5a5ca88d5822498302ac6afd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b17012cb270c6661f03f2183688ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59806b552afb1e94e95761135487f66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43452e664d2cc2852afa8f90697b832293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a594a100a973821b2039ffff76602294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991f6d06b1a1b687f86c66b87c2115295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a7e7943b8bc72d79ff7fa910501fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc7856e3f394368e65ecd44ac5818297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c433fd4f0bc331c26df1ce5b74453c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1a8bfce87a58ec8d651a0e156380299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383e8a972da2d4bf03377e1221d9f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1053f5ae3dd399789252df797a8e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0d0441a40e2ed737165bf5d2db4c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931478fb899bfa64ea908771dc0714b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011cc04b2b073efe39809f7a03ce90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa949743f73b45ff8d536409333555305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1abe95d3138c82115cbadf1fcf3753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b38aa24f545682f9e22e9258e11fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c33557048fa34afd02ebab431a12d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740b72adf3f53e68e5c6f2ac9b3455309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac5f8345b089241053646a24e8fae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ebe1663f3957a9f13e7876f82fbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ae71bb060167371dd17930eccfa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a2b00d4835770d6059319d540f60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce4c90b62439f0e650a95b49267ba8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007d85a52c284e1f485cba73b3651cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a6d8cfc26eee38ef8eefa18de0589316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b6992ec4ae468bb0163abaac733b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a534c6c4c2c9257cf26bcb2f5719318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254656ebf829158fb0f26b9edd9f5f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11348ee5d32d19c81fbf0342ed2388320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62ed875908f6bbdeed380ca0ecc61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8c92e106b4dea7fd1b7d2ce39b2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511259cc77e1c42095db3321e6a8357323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a368c6c38bd6c5a093acead7d78f7e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a2b99e3455ffee32d500084828ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49c87542ddb93efeee387fec0f3a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba3685d939c99b997aa80b5d70b544327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9828f6be45b3672691ce14ff445034328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c9343d63cc74e7ba94663d2a3420329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93879bdd3254babcd125d93a99f9bb92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c339bf03b60b58d967bdf086450d6cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7d73f81e11d02c05d54554de28d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc9d107516105f2adfe8f201be217333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59defac924d3abf311498a500673b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f7cd95d4fcfb44da04cd28b8fba81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51734b365ed1a37ee197eef717a539336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198f204ec6b3b28ced8b82b8f7fcdca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cb54c98f9b6ab35d5ce5ac13cbe0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f191cb6ee867f633ee97e666d7087c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798e18eee493561db220c7e742788b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1726eb9c231be636b0ecf363f18fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b3228e9266213e15c440cfb5b97fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083310fb9474044107b88576f34ca7e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e22cc274398ac91510312dc7e7d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b7f42b316b67623b162561f0e83f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd2da7aa828b3d11a13d14b5a51f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f90a25e2bdfd645ebf02f72602fd68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbaec6b0eecfb717f9c08ca6a205c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ff09558050c13bb9d8af9534652e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04333937be186490b4222add49e323350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7251c142361bd89146ce8cf8fd06a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b66cb22ee7b0cde4fdba9af6099edc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5284936304c91f34629307c10ded71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994325bb1e09555a1e9ac55934fa435354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e733e8587669575aa5334839b2bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6feb64c0e46fa9400cd422735a26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25c02eb11efb080787d217bf22dd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d0db48ebc2cb0dd6b2a9b81031bc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef27c151b577fe146a1d9a039e8b4fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc18c080baab895ca1d8534711e0b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c946ad17303d8b0731a684a5978f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ce6ef556d1cda219ac6424218957362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534520e30ec64c67954870d218b96a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858b34aba25af3b0f532f9d2577f28b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda86c056eced9de342683f6a3f66f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aaaa8640083b8542cdc6506ab58fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1a9f00eff8bf9545d5b1444ee8bfb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c439cdd2782abb38a7bc7624002507a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885de169b65fc714563c6be2c45c147369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9c7f68eab6daf5369a6dcf0ca3c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129969a84613a909aaf230c0e987bca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf53f42be820f8b89f66309f153aead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060035ef0819dffff51745d201dfe21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ded74e96872dff2578660eee45dac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cab0e6811025931c083e6b6fedad2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115abb0518a064d7feaf524edb29bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374352fb03376a118076785c2a8270377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a607b2e7a32753c0a164c77bb53f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12bc9948300343ab94803b42bab4ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403db689553a17e300c09ba3eac564f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772f812bfd0ef028706a03cfc93e57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdf3ab5171ce840a3bda1e2d4f50b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5143a03960fa76239c970ffdaae3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a3710656d254814279d42fddcd3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf6bb9062039a8a88115f5860b1239385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21fbfe68837c01c0af53435392fcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a2154adf5441be302c99735203dd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa0c936469f16ff4e068732f23f3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55417c896cabe90b2282a258ea28447389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d99b30c89250776d6fde5484597b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e525663d9fad6990f58185cbfb4159391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009d660dd36ef1319128b1e599f24f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6561cad4d78c82bef52b0afb919106393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fca87bb840a8e1e77daf6cfbd1b9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cc370ea99eaa6e3bbe410a2654290395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec480e8456fcc8436bd9690df1fd993396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85f0c05bde8e853616fbe077c1be5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482bd9130352a87e4db1a6896169ae9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2b8a2257e230541dc75e82ee3d24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b9f57c4d71e73daba8b0d2e8cc40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d37622eedd864e30e04136dd89c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abcd6364857f7106ff20648d76b1d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726f58a922338d0053bf008b570c0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259c70a1014e9fec54e270aff43f3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358570deec1d7ef461ece764c7eea10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcbb9f397687b186dbadceb689b96e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b529ea22b8f1b589b4b2db1bfb2cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910272b264643e97124075b99e4a92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f968c51216538bfce9499025ef60f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526b81c7e8468adb723248ac25919d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce640a0d4959aa0041cee503f82ce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf073ea9c3c0ed09d5ec5fc38ed5cba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0f5104b74bfe5deea79819d9e2985413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f3f0160b42f9efb758d86bc1bbac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b78352ed8d30c74019d2bfdf6dde9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f4c65e45776616cbef3e2464d0bb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4745b7f1b539a82498a18a0e9bc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052064d48b2da20a84b2a6e991c82c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14c7fff60341a40385ac168608a71e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff0882c7dcf1f00ba9be64657b372420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693e565297f634cd0c03ffa13b5643f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6534fc777f250fd5278772ed0d955422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bd0eacc69ed3fd8d4fe568e40125d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf90647a8b72dec5f48f04545d59c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d401e895ca1f50c17ccec08d8e372b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57e52a327313be3b7899a4b37b660426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a5ec3ab7ce8c0f83b5900e42946eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4dd4cc5918ef8d3579156c3966782428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f981e0bc1e77cbd028aef6ed1e7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0212ed77034cb4e02b94ef9965a10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846006e848e21044eef080968936f418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6bbb5744d13b0e6aaf6a826758e0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b820b20b85d1c3221e63e4ca380a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19d1d7d364e8eff013a0c36bfd57d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43666bd66f1d61e71a31d702b63cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960972d12592385e2c34c019ab593ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461279d739f5ef1069b7468e7644585437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e8d567927ade663660a85e3f0c16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fcc6940e43cf87db268efcba76b35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190555639273cd712ce30bb271df8ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5fbbf807e761900a50951e853213441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab0b23c94274efce712a3db21f6f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faaed3262165261eefad2d0260691c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a8f03da299d3d7d39d6b9e1470eda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31bba29577e01c42a37daad1f3449445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f43cfa44e4b2499fc83b6462a89c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43198f9e1ab222991dd0abb9c5b0b999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591638d45b3e312fd9e494aa8c0c8886448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9c2f3987dabcbb3437bf216919c19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef3daf58618ea296f0bdd1a210f9cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462450a6e8eb77390b57752492b9951451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386ce304226a5d1265298817a355c0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4fbb003fe69e4a46353f51d68efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97498d677667433b57f2969f4b8691f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9467955fbb6a74e588832ad3c5e6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab17d664750e41cdffe65f1ada60c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e48508f0c13142c01988f6967cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0373d5fb13cb41274fba7b14f136a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b68000df4cfeb0e503e5eb0ef4747d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba722551cab9eace45c7fd4b84160bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8038037d9ad700bc7cc0e4712004eaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0878ecacf72ce4839ccd32768ec40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e0afa3f88541c4fd7b4ea04dc53d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49387018ddff32984af34e39f9547432464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd55253a207f9d518b5b0e955dcdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0adbfe1abbb7dd50c5734a71eb9793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888254e10317a5cf3aec5981a9360f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e34d44481a8143e7ebd2097a3c9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833c5fdbaed1132544f6af3a4a4a54d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0557f916610903d79c27d27fe82c75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad6ee4128ff3aaa9df65cf0c3af99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339b53623ccbfaa4bc181d4ae34c38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a738d1aec8c87048c4bcc801ec84f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c165a66105667de338f2ea31d6e7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914615d5d037ce119bc6766e8c9bdd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500892d27f247d8dccaa8e0fc2eb0985476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ca38644ff6aa3568bd3b1b337cfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d080c77a01a864d687e1691899d8f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971c6401d65ed6fa97af76e280fd43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2ea9dc328f4454014c535acea9e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5f895181e52f4a42faccd182c745481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554d5b91c908c2b3c8db87e9dbf46b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3bf85dd092d68382431b2042a02f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fea7d4aff038c487a34e45487ab2bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84758fdf40ecb6dffaf6656d3fa50435485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121c658a3700181cec9508fdbbafaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b977d57bd93fa348ef90f3650681487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd419f735ee22d1fc7a74561828cc1e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286c325a84df888273fab83771596e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf9b7ede301614ce56b35aca0a68af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323074a52f19b820aa5d3ddcd37faac1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4836d85f72c2c841deb632401a78d69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8679da93ca3f9587d27c2360639297493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe0b6a5e69fc879ea6bba5ae838b1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c70e0cc350036aa22c00851175f0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e34230ef79d1f38543e3e9cd39a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e6c41ad7ad6cbcf7cb0e8550c8b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155738ddff955af32e514578727d270498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631025efca40653eaab07f294f91dcfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3ee4a1615e61cd951af5a405f671d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38781aa6a6151210c1d7398eb475621501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3d78ec43500010011351202bc39f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40f864e2288658e02f616282c3e416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e8ce8722708297ec822074cff93a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d08c9cdc40be4c31b57d4e718183505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba0fc6d56fe3af50312b1afd960e30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba809849ee33f3602cb4b8af7ee3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ac5c94d1a5d9b6c81b90d76047dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035734d609804f457a9bbe3e1075dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bccbb8905d7dc8a383ea776bf22865510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4b21c77269bb4c753135e6c3a8b0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf18f5dd80980ab7ef59a581b28cb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca788668f2121eda4b9df9152134dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae907c94ee93546a589b1884761f7bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7983645ba862b29afef4a3eaa6f29a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ffd1d908250e27fcb6921d4000641516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060e26752b32949651f3aa2824418e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1af1c725f4d1e67d9bff3d02b4263518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2a9fe28a645ac65cca6a46190b9d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5e3b1b2d31639cf884e10529cf52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724b00cb4fce724514900a12befa77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1d57f608a4da10df9894119520f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a489d6236db015cccf22fee277ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61713c50957a1726c287ec4cae85f8d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ae481b17d2bfea4e426d0b9cfcaab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5d84db4ee6c21ae232f65dc4d022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070227515c35bf302a6619eafa050b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499d4d9043cdee9980eb069786308a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3489286a5a5078248705336df32dc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ba8907762faf998e63b5fdcfd7e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095d5d8585adb71637326bd597ee9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204acf4fb67fe2f088eb661b763296532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24ddbdb15bc744308a64374095a92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7853e37e2b5f339275217e58f7ee8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c493b0ce6d92d800fef742ac26dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261bcf439afdd09803f227c4fbf8d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417395afcc71ce0dc434226eaafc84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265db63310211debc6cf255f0dd5a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46eace0514d3ab6606db661c078edb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607eedbdf82e22ada019f96e13cbb61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c014dbe68f2daf7c48551a060fc7a67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b203c6ce88e5a878b00b3e2e46e2598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382d5ab266f06a2fdf89987f5064ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d46fb780344cf5db52a1b7b168870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fb8cfc378bab5f66302d642487ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5aef6556266e007502b9d75c61da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0645d3c328a545711aa608da24f8d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad96c4e236b040726ced596771425548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116637aabbcf7efd5b2ceb5c9785e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791cc08cacd05a0666b119223c46826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc123d7cd2b6872c8920e73699491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c48b67e5af00679d3525cb80b894c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc927e2eaa33855bcd12cc015ccdd081553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cc83b3ccf98cc9bdea24d69bde5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb58aad40c458e58121d60a135883c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77467ba4c82708039ac251d3643b7334556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37765227e7fb7e036444524e00f9e65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257744f80e6a587a8a677ce317608a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b430a43b1c905d990d9228791f5a4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea294ac50132f5409672c9e2dce2860560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a69fc0f8be239c1855d630dfd2dfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c10e1106766b5d2ab3b47bb856ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56508240f831129775b1c842e6a8ff9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94758b3a70ed1a1c890157e585a07a45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528d5bd2171d68acf0a4b3948125e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a58935547c0ef4e4beea5e926fe4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede1209aa0a7c6b3df12bdcdb1fb893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c4c0c56e60e2a000e8ca3f6a0b55a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b59d8408e5a521e46b4150033e98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81494194c520f8c38f29bef23d26922b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732e9c10a0451bb5fb81014bbb9d3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782fdf095e80d01894e1d1892b39221572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e1c81991271479b753afce833f93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4bff66fb7bd550ca1a6803284f00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4672504f8dfc6bf65853d2488b0e903575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4f0a2bbd51a03fbbeeaf433dfb69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3df42b40e84da0b4d25ed9fc5cff9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2458b2bed68da0bf729564bddde5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b531923b22fdb9f1b09b905bba7708579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b3644c9d0eb13254a0b1ac33300a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb9c48c7c0b3f901fc063a1bd0307581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b66008de06a22683c0bd2c2c6b7e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c533cfb17a1db3bc6b4910c3309a97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312073196fa7362d838c02e4801fc43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaaa74e6a112632fd7f3283d48387e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272c523f30fa7d4a7816377c890514586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94b54be08c2dc6808e213a70de7dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a02e59976c8232ff0bbdd9578d57d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4a4c87fadac1e99fa4c48418dbb61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a749119bd9c9c067b914c452ac3b8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f3c2bcb3771b4f392448a39e5ff7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3068faa9c15c28effcc7d99a8bc30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bb87357d8e7a859d09611a9e9990593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8220f5c0c023f3aa3b3fc79c8e041594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f510ec2476a0d6c6bf619803f1e268595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3bc9063c6072164abe3e56793e3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f90288f499f14350b11caa7e20bae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c33113f0f894c0d1c0b7a59568dae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924aff6745d98a6b8df261567bc15dab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd26b18c12e7459646af62f442f81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207a651873056263c7129ed4b6da15601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc8cef340d75785753c36754d0381602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae4a7b249113334ed7e023a98bed74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb65226478f2cf5da2bc0c4ff5c3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782604d4ba82f4787b7595c56944d1bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ecd9a6dd3a95978078dd41c5825b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9683ac472053bf54b5c5006d6dbced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303336a75b7a84eeb3a9c1faf09dcac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b3d2312db36717e5cda63e0046cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418b820744f1c8d2cfbff375914fdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d6197461bbe186ec16aa9ca9e48dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56870d10b16d8f6a2d50f659e1e177c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df47fd0d43228cb2428248490a938a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573b7a7adc2d50c8febb23dd43e5fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02136e1a299a62db02dc0dfdd634e46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2852a6d5e9f1f189e9a6d6a0060a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657511b3c5da305282289286d2cd326e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febbef2a0a2ebff0c44a29ac6ed2469618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79714dcd07ace477651c916fdb36ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c77bcdc293329cefe05bcc9fd3c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f8d2276e232aae6488540446d6293621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c352b63b4b5fb715540e17b79df79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17622ef6ece7744fc730c5780a7edc40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945bc4cfe63cd1390fb12c0980f0a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a2239c8e29acdb27ba38e00afa1e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75226720703b14b16f8186ddfcfa4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6846d1b6ceaadab236a3736022a94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdbb91e30fbb6a19915787b273a766628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0efcb30f7098a2bab4da050cb142f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef794e9f4e3b31e69971aae8a11b5eee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6d9c8617a5fd356f525ce582746c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea37d117a0b635511bdbe84cf963a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985160a0622903a57997b1bbda4e4a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec842d1f1d978504f899041341aa93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7665807e05e7a245586981201b7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a0b62f892dc0a1b1b50ed4465e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f8447ce28a57999debb4ed7f64c33637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2294231bd0394e3678f1ff9182ae27638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fd03203989909fb9f08439e6db365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2316535fe25aef36a54a9ad7fc098640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b516790eef8badaa92c0864b3c184641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3158483e6f1ce64e3061ed916efc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d29f3e75e876484fc6a83396cedc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5ceee48d3f0a85a1f5c50d68017b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ff65808ef6aeffab43c5179b42e24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15a5907b210de4971c9b3d6a4c2e77646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>