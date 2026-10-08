--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a05aba7c1a6f4bd08f0e9bf3a5bdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa1d697f9507d8d27abbaae7a8e3012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381799f8b047dda0af6688b24e8250b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cd7be72538e2b38e2735311f585d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f1abea8d8602cb06eb9cf8780cc6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32727c3cfa1f6b8d5ebb0076e898556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b91e894f9bac82496a82bc70aa247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70def742a22efb4f625c2b51712b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476edddfaa4774dcb99d536643be78cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023ea3586dbef6bd3adf7da1cec11010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb095fe8b320e1d241ef208d7f1f15511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3317f29defc83dad044cca3f4dec6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494f9f33307ef8892e4ec8f5f70d8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb976730d348ce8fbbf56e114168e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd30d269eda2ac8a10d0c0d6970b5e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090a989ea5c93c17dbbd00db770569b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2b12ba4dea9312b5cd89c1485ce917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f4a631eac18251dcbd54cd3d930518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435c2a1af3e8ad1baee19c1de66910719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c2675148ac8cd0d2255bcd1a3b19c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a40e7ccf6cdb1b2a9f81967eb50e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1fed84046278a1705d3d7c2fa3ad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13be7cdd881bdffa3fd2bc8abeb2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922315862387763ae88f15b46b810ca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c9a3c3fabc260c367be76371b29e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01a31a87c28746b392bfefb05a9b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57727e0e7452009a307c0bce577b787427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9adab12c0de7d49a7e34185c075b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d17cdc3d570c30a507a47adff1da1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d3342c7b2e8408d9c6531bb2515430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cc3819ff2f51c59792a8392665ae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cadd03c85b5ecfe379b530639681d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed6ad031974bc8f105c3e454cac74733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5995765c095cd2d96de9517fda3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f42db14e3772a9414d3dfd5b3b5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d0beb43b901a8e0e8a6343f534d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c18ba9b4a9cb0f3473c1a0cb2eaa837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49580f81f65b51e5a01a201e8b0a41438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ca8a920c6d146fd9c686b569301039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38dc2dd8ee17adb46fc4386f0b98f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64660cbe4367f48eb19ff128d00cf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e24078ceff7f71e697f69cb7e9b32542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23087d94fd15b85430c3147eb7936343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3140324754677aa04840b8c46436344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34397156ce975a1263803b27263e1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d5bbb4776170070c8c857241061ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0034dfac80f7d43db454e9df356d9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8be734d798f5ca3dd0912be2de8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3043f330a9b749abd3f1cb28ad22249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdff998b2551c3da0ba38d20f0d73750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195273f792996772abee82f3e5d86c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d926129cdb567da26056fe45900d85652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a0d9e46d2654987c9d62fc8076c0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2484789c8fcc15b0a994def27ece7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482bcc68af0ccc984d09c580e61d93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738499fc152c541246c03834ddbd765056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f071e4b79ddae22c2cd5702966e25557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111f1ce0dc672415283d6a39543df8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e8bfe0465a6a2b368f9075c8b89ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c4f541690264aaf8d8f8e61287cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d8bcfcc3bfb5d66fc16cfa8388b9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92ef4e538ae5eb4f74b361a16951562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9dbfe4f11ea229d735fd229ab595463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949898ca2538f5c92945db0852d8e4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc6555e258d01ae01bcbdc1c7639e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8d4933b7fcb8a56d493d1ef4575166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593318e34d41a9ce7a40c6becc8562867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44086307e2a33f9a9e3ee7c4f2ee626668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cec1b61c50442ae28980e190a64a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6491b6fe489ec7eec3093d652931e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa3c7e2c79cb0d2ebadfc203d8b3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143afae5d4a22fe4bd584e573f908872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ecd7c7b50cf99c4887305470886373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b56d9bddbe0550bec660ad7af1f02c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc7f83c04c8f1e494f8896ee4e4b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f9b1c972c62023b518eff5bc6520176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b72b1ae54419f5d2d91fe98374c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a843bfecbd6a95a1edc66fe4488f0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afe263b161ae201a152b21117acf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121b5b2af76703d7e4f6d45168709cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ed4d808b08065a3e540ad0a028e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e9cbb391fc31a093f8ee581d534082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aafdbc89695a3e605d79f8b8637b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa14c948446fdaa506223ffb0171a8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895966b4ddf1f82dcfb3efef697f867985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ff862935181dec6ad8c81ed67643d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094e2a9460358f2bb034fadb192aaf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9acf02c2e027e185d5460ba34de4a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f1fb5fac7d0d80f3878c7504f4c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc4ac436681513f8c8984ca32179ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7d36f5ee4521fdc9ffe574c987d9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7330d0e4da72caf5ff280351f419092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ddcdecdafc2b6ce4a6c3b9a5338e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84e3f680fad8e167936413cc396d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe528d73ec1159e46afa853701d63295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967def5df8e104ab55c518c1e3e94c2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c5d9e1e3f8db85360bfe7fbee78a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba8723b3ae47e62e427d39f505f38b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7510ce5583db644cb26e24f4a59899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2dd287d8b13c9db3335b825c51a7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a41dea9a698f5cf71d191d76da13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb27b6596ee26897313221c75b2f31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00570c37a75ff6d103c8c0627d3dff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311187a24c822651e71f0cd7f7b0e82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4ff53acee71cb7faa14bf134ee2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4ac6c3575e95487b76b24e9c1d6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20ae34fcf439796c9e8bb03b60ec5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf28097243a04f5cad215e05ff8187f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff029c2c5b6185a2b897bac6d2fdd83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651aa0de595c24582f6624ce4c69a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83d3878c9a1e2baa5afcbde3751ebb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b6ec577415b7862e27c2561753532112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda122c8a2db60fd09e829e8edb334d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0f1b85b168a127cbab8e29df1f849114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22e2ff88234b3579db6bdc9bcf057c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434df7e503e5fd89db7b1c97d45024dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1df1c751bbecfa8a5db761569352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb7ab0429cbba1aec09fd44a7c20f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5304da592f9f048b0c5fa6f2d9a122119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9587a20da91126b8b4e4bc182bb75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571426db769b01fd9d84bfd6b0694ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613743ae7c8e491031dcfa15ad95ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba37c6b25a1572792d98262cad37461123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953847ca469e6c2449f2e2f850d0cc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284077ffd5a6517da9ef1c17c7586869125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c5403a5a74e9efb30acc49f7e65d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b2db2489178b98c929a9f467b0d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ff3f1411de3d5bcdefa0d946b598128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360fe3089c5ae83d503b8c091b9a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba9b0ae7e63c6766b18333d429d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad4e9ff7c815c6d854de40b079abe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86645671edf4576aac0c3341efc57463132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a08af93b6b0e5dabdc09cf43647e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e607abb05eface4430a73a234b45f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d3cc535ecfa9b3f87a5191e4ebb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e384bce51cf03a2c0c154e9042ce39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1efbd7592992ce4ecb5cf30c5158aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a1788fe6c2a8950c5caab83fa963138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecaf2f2fa79ef2350aff3edc678fa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e104f42a977af8ba1a2a9ac87b868a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cd54023242765e743309ae0579344141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d035d6c097def6a6afa9dcf9865f6de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bfece794230d545c1e158aff76e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697eb5af65f36c1bafd6d764e70cc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8b260f8eaf4edecf4978173958b67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c62ae2d1a540660d702cffce598728146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fff7bb32402e0186e320f64d1f624147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1661b970d1821c76a7956d3a29053148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a10ac67c0f1e3c69241cd66f8f35f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be819c531a74a60f5b5e952e4dba42e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9daa5e47edffca3e5805f1234d38ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b461c05c6c3d9567ccc93d0adbfa6c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ce90125bd06cef1d89fa91d758a32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd98a15ce1b5c0d6c5ff5c55a1ed2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90742889bf823ea4264897a7d3d1890155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa9776e33ea0b07c927dce310a452156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1bd04538c4fd4ccf4f71daa336ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac521a504d0f8329dbf3d41e41c78ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a056d0af2effb6a511fc5f94df372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281683bd75d8d5d07b1f74d1dc18a68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660a09c5abed1c905d016d3de2e5dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6457a70756332f59dfb483a8e0a21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae54b0cafa908f0572179d00cb52972163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6901842a75b14cd2aab04b011578a72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f00bea8b0429285d4216ba07213f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305c3994354a9e5c6c080b27cb23ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c39bb7bb52785b0b5e61f0c7f7140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccbe14033d8e7e5be9fefa586913e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c950bb7ee869985e19ae43f0380e1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7449c0d925da67b2f31221759c06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1f6df7f14aef92aeaf97d6fea07c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a43c248ed388b221076c7bc0e1fcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb941f92901f071c78e35aa442b188e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763847a51af1639c1db1f817930d764174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa48b9f1f2284a00c4b518f704265d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d5d9ddcbcb0011f3e67497a16d23e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2e605d7ea3b6c1cce42bf543dbdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057242f6622de366d1fc83d7df77fe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed104c424ef10fdc29df2c5528738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a03e20e9917cb706bc491ac68dd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba66b2a1e3f5eeb960c80467cc8d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ad59290878a680de8afc30696272a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836641a98a28ad4cc2404601d44e584183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394c40dfaec83359115f4db73587117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da116112262d4cad6d210f3f97ea3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd2fbfa35248c675e9f14c1810c4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f12e19d59eb519ecdb666042d6c66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eefd5cd1c659290393267f911b964c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dbe6712a4456cf7b7d27e293e5d31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d081769848ad250d31e8b0658378190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb462cbdfbe025a17fc41a64ac97bb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef977ef686be8b253e7520f168ead38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0160611ae86c14bfa309275759bd9c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b016149fde122e726b02a2f4321b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f06890801860fddf0a687c56dc29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b1768f148da7b4938f434a285a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b383db884b48bafc7bc5e31c519350197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ead56c197903ff0285418c220c26d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcf760a2cdafb8ab60fc476314021199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f14531a70fd3309da446a1ed48a5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf400369be0843fe6a42eff7f6801d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f048059459efdbd46affec3184a66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344179ef56c3b6cf5896980b89394c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c9be8bfcf09844e46ceb7eb5dfa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cad5a9d271028123dcc96348360d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596baabb50169a78f0b9b081f86ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16357514f2402863b63a14f76cb2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255185048a557898a96c03e26a93dc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429105f8fa4a8522091cdf58e26a97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d7d0811b7f94a480ecd07c6ce5935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ab5f235cd64600c732471bd1aa30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11bbd3aeddd6e34446833f6b23b72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4000be7e80511f01a9611ec079a05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e20ddcf0dd15c3a41d75814efebf1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbedb5b58cb155ad7526cd83bbf5603215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ebc786f6d04385d7fe72e43a4a1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3cfb54345711b33220a2657be5bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404bf58feb9ff9811640deb644cd89c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530aab00dc5cfa5df783166e9987bb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bbe4007b46bd5f0301950437fc1c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f698a7a841a13593cf866a9682715221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894c97c159d201e9b31c84e253f1a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d6c017d1347a00ae7fb46a29153c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b366b4b710a2894a9479e61396f40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e661779f767c46c6faf2a988ce3316225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed408211d0b7ec54145e172e1b22d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3df4c38a130695651b72fbf2432f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369a8652c22bcfd1aec18627d9f3c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381593cd5ce24c362c6456feb352034e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26231c5b9d90f231a2937449419fbe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1693f4e241f610b6b74ef55f7f9b6c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063109b27b4989446394d5afff7b5fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079c290242683d948f086ad8c8fa041233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb79af853b1398dc9d8e635f8f48b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909047e30703711409665b5556a2540235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677def8adde2128abfca862750f229e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12c9e7116b3a68d69a2d2e3447bef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8784c164f21bd51d906d74137106c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0686cb77b03dd41b36fa547d4dec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba31cd8dccb26fcc6bbf3728e7a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb686cfaf3a29fb56798c848a605ff3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3a021239ca9a3aa23c6b3b7669f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64136290dcb91dc759e61fdf73c920243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf78d95aa300fc103a39c3f47df8548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417baeed56eefd073568415a5aada3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054ae4bb143a94ecb1a9bda8a4ec2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f276bf51312b9be8fce9836cfffb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56aca9530cca6f9eb9bb1d76e12eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccebc3ba7a5e2d3e8ac359e158e56e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd97b5054f3c53beff8281c8cd2d7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71d2cf3caf577a82177a5a8567434251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065e008e105fe6e176f193f71e0f230252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb3415e7fd3d2cfd0529cc51f52de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f901a3849b28df135f3c915870078254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9c08e528c17be0aba8bdc0873f68b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94891dcf6da65c9f258f058d4a3679256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753c75629d7c58babb3f274b99a3b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273b869cfb0afa0305caead3022aa7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9876399fa878f49b47a686ed90fb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b1c5cc71f0461fb59ce952df2e644260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cafbb699f8e369d17714e3c1b306fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05945bb7be3e6d9d7b08f1555ef7fa58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f0820b56eeb1a90d4b4f5f19c8a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b968867ee97d571ed90ed58cf6a9b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de26cd0f7586d817f6fd7deaeb348b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa2ebdc0c2e1635b06b1250055bfff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530336a4ee1dd0a5afea9a11843268267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb43684540c656325ccefb8b2588d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75af7b34e1d27f794ec12907a565d99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8446aa9d0ee8cdaec461f01a412e16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dff10d294a74c8c3ebde109210892271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc7c0c6dbd2a1f2967ee868f7bc33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fa767b17cfa3e9ff12b97ee47a32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d4ca9918d7693994cab0777d4f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4c51fad789b8df74ca0da847f123d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3617c8586d04f77c20c167b66b0e14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e8980cb02a7091fc87b86814f666277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabceb694926036e7854428390486f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1769e1b113625f11fff17036300ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90729d3747e931e94d9499fbd988583b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b2910f79caa5a541135efbf0bd1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a09711773f4e50c860dc2d74e722282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb44d6a5f5e3af154a7c875fae188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d612f18d97cd6d742d90e0376bf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fd23871548bef21e84399ea346972285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9873528e8dfd7c239b26e495088869f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dfb49e764411ff3051d87702c7062287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ad3a98fe9b6056f01d23e0cad79a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed1a39371560b0dff1f6f0166f202289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8e91ba1fd0f42c0a9fcf44a798b90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d7b4256367e0039bf05788a1a233291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4024487e7430ade0967ac9f5b98b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0a80aad0b2b4e6acc5653c35df1e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb01f5915a3b15e05239ff5077c43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f5b1095b81f8fff3e485ebd532fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ea2e40f6e212cd7d58ae92d01922296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134912abbcd0455c4365b3ea3695f92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2acd9739e96e8573fb5a27075cce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33559480c23a3ffa75cf68b5b9207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c560ed8e54030a6a65e814dfd9ec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e0ee2bccab46abf525cdf27e1f5d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f372298c4df15cb6fb04a87fa7e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a587065d670e071217c0fa5f3cd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f2ee8976a308d13196b3d6bf7f9c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32307799879d9bdf7554df0a87186d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47dc17c9fa9012450ec909fb905721306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfbb0397dece688ef3167d4b8885c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e217a8979a57e2b4278761f330544308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056cee6a280ac6f48683a6532656ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1ee3e1de172bb31b127fd3bfc25b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4010aa24e4daff3adb83fd40ab4ded3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab61add9166980c245589682002396c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75da567d93103b72dc73d4bfab4c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e7698a08ec65c2e0534370fb4b87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d26570d324547b5ab1d1d0a662c963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc7e7e3d8042bdf32570a153fe6a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb895f8d91b8aac199eab96ab98db1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34823930fff4a5b7af516cf68585a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5b5d4a5dabaf45998d6f4347f9ef7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc26852aa7e1d5015e3dfd73179baab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75354082251ca1df4619a3ed5cb88f62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7379dabd1309d02c9d9b6d53d99f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d4b2bb4d6602010882a7e6bcb491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e8dcab8c028abc7f013b826990b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700aa4474120544fdab8525e394dc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676860320533be304f624ba79f7a4b4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c103ad3a9528f5659df3d0048e79f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb1ea71efb5fb2500dc0d040d2300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8c9f134b104849785b650fcd9ca5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4594b5f0115249c9b322a83786c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66326723c8bf9755ff2a04d61800937331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248ec3190da4c4058997f99cacb1c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085794295c085c3bed582d62ce64616333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce0bf718137f569ddd6c871e1f4f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2bcb8a0969a2169f61de481be4cff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3f4b9d50f0bb394f763ee3da7b46f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb963ec2ffce34eec80c1c8b015fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83166e69d526196aef3ec5eb7c7d2679338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f665d8cb4505bebc8dd511c5630100339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23046721ae0cfb86abf2bdf8e8ed767340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7717c4d445ef2953d7c96faa04df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b17211cc31f979139e9d4350eeee8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cd7c9e431a12569e00f48c05fb1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70983692f57534b40360fe60ee877f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af487d55c393033c517896c1f8bb6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082110641486b9987cf1cc5daac28d28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b20d90f3c2ed99f5aa74e1e3e652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6d2044a5bd2021ed9012ebff5823348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71225f4533696c87615be067fc15e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f958261c275e0dfcfeb509a70d4ee88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4f95b5043d8f448929ebef5e16b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfedb18cb9c9ca0a4c0d6bd5cb511352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79619cbcf1dcce33b82de6bb2edb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ebc1806c96942d9e24bb8fdedeeee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d4c47d70162f17c9568206637b36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6634439c178d2eb2fd984a8f408ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f36a9ba4a2370c21ead03f9a42e13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099edce1296ee75614f3d694bd3fe93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602de0d6a1cb9923a6c8dddd6f8f7214359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e8e4e946df70cd213f604fa2b950b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b507da89a52e0cdff58e7ce031cde5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6757e36e9ebff21c92abf60fd6795d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1526d042db7ba630fb6d8b996a4abd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a7b3803d1028d2f90fc5d820eae8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f570437c8215ec599c578ac2241f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49fade06ac9ec74e53477a455b0d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab63ca8d178b4c902ad09fdb58f63b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c6a6b5bfe5c9e378b249f9d8fe65368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857414f71755eb1bb6efa7bda4a0af5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66856fb420db29b0a671de16c13ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2add351e8549a15f4b07615dc71f4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c889e520e37e64db16c764c7fd540372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc4ac3711cf6a5a20940b20233b1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680604972830730d03708dbaadeeb88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54658f37d276b3786ef6258ef1641d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b081f3d0e066ff52f9af951417744376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaba03f80038d8faf041c70d95cdcc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e1c1f6ba2b08ffd39c0a363dd153d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b61f6f9b6b6149d48dc6b5c35ac5a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272dddea73ebf5166891cb50b75c07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd2612b2229b8186f5d66bc4752e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08668217bf50b3ec19a0466530b1e50e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b242f466be6bd9e766f3c6ff5db2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18fc16abe9ee6f967414bd5af9706d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256b17d742a9d49ab0e919e932bd16f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7834f0db85bb10c857231fb75d5f2fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de47081b47f398485629ce5c65d8d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9533b9f3588fecf91f60b58271c4f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44199a370986eb04a40df971d8284fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0bcc7e6e2f40cf19f19420ef092d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073103e33ebecafaade1fa47235e2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b33d570d962c494181f5e0b8bcd523392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949073c6eb37f004339d1823edc71da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a6c726a468ae0fc506648b05f17c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b9e56023eee5c81828da047b0bafe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec7450b8562f0a62fc40af3c32444396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d91955d92766e5a5a4ba309ef8f2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300705db477c9201db717b4c9a166d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348d6f6e7998d242126e7512e447d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c8a7c0c1c346c0151c21cb327e6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af3d42a7de522993deebf7e776b77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649d6ada59b91726dea22b3f8d1d264402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b770c455d91961da795dc80184c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffb9adc382c1d351d9dd2f906a42a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f8e6969ba8676964bd3579d66424c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad3eb1493ee5b792b0baa65456691406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d2597c8889ce37478bdf5f3e31a34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c7bbc08c1e6d0dfa9248ce12aedf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd017a1bc9818b4691e8d33ad02a638409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68034c69e4ee16952e04ba54350897410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772a39e7afd200337203f52751dc9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf99f63f5cc796069b5d680ed02d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6542e553d98e13b87afd40caed9fcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9040f65b2ab2e3f7f5d5cc23391ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9687d2e168a882e711e4b813611a0f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37624a70dbf4cccb0e84acc956443c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972405f79c0452cd13976e078fbefb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b35b00c26433c4784bdc6111c2c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6650e0e377ea737d06960cd83d2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a2a1f37780ab8ae16421fb5531bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5ebbf794bd56ad03a03bc0c98f8e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b28cef067b385f311a795170ef78c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa761cf5df64defe87420ab26f6893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4a84436f762dd167046fb65b0c011424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f93312032b6525c9667432b8be1c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f761b898ce90172f193b22cad2608d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986572758c2af67d474627d48faa6c72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4db2a3c32a5726e0297af0454687428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d79d9cb360cf901fbf67338fcfd26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3683580e9b3eafa8d32b7ba33823e49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3846203777f046933a7b2668c6bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a08c9c19c2f48da28deedef38a937432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dfd43859fa782c8ca3b8b3a58de49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85050990ce2fa89a28927bc977636c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b5841b5482f0fa724f3bb6f6e3a9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f95a748eb05a53094fd7207ef52cda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e37ceb9d92fb8dc50a677a6d9b272f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b4b14cbbbac954e797f13a896a9ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0743a5f05d59365e86ef456236cc77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fedfe761539c3822a9dcddd978de64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9988263a7d5e769dbf611c00723f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c5a608be8cb7acc299bfa7178b534442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333b0be6092760d1649f98ceffa7ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c16ad0f3a8fdcbf99fba055ed0eaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a01ca96ddb9a8495914092f1dc62d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72f3ecc025f21d6157a45bb23959f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b184ad470405bd54198664362f63abd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423681bbc62b4066c26c927b994f44bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c1417ac1b81e961e991604f6074e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a677dfac37cbc01aa3e6a54c08b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52ffd0b9add4ee44187b8d3b418ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc0d66b386f923b760ce0e5f3c638452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67e3d67dc6ed8ee0e65d3fb9f7543453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbfc96f697c0eacefcdc95c39f430454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9cd6d39ed88b8a68e24a83912e390455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5581547936c133bb27b627a3be4124b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb85c501cd718a9a3e678aacd08bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb030df8783eb6c2ee651ce3f893c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c7255868c09a150db2cc4a0e92a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3dcb7bb6d48854b03b1f5fbca60b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd241672ad25073c76d3a33b7b269461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e7d285116d56ccc5c2e09251dc47d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2c15df96e48fa96ee5672eba263e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc1cb7b8a5ea5fdafd6d796823700464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0197b3862b273a7adafb9740f898465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ab5c5fc783638226858615f583ad0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6980937144f9d0cf857cda80bc4b64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1113f2d837bf61ee8ab6d2484b895468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94107986280d8dd898d522b555055988469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8324deae79453af1e6a5052a4f5efa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9c11d4a6f4d3758ebe13ecdccacf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e790d4b23e8197791fdd8510b35a5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33569663d1befd2225206aaabb160645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357c3d591679c4a35bc83926c0f3ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a74ccc08ba12018d11e5ad6049246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954e0f80a19fd352d86544b487b2342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c24a2c1a26c517a6869dd58af337477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbcfb03022ed8e578c1cc60f5e5309478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe6c682c46b23ca0ab51076eec09c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255552d8aa8c93fd57149c6c25387dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206396715f20bdff9ba0ce48e9cd2ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a5adefc4fd00e98a597432f4ec34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eb82b30f9b562945eaf43ffd3cf21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ee343ce2726bb7349bee9c2182d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7507e647d7aa526a9a1b0522f7e40c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344141a6a52d225a79254ea10a9925c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744c5dd24a251a110a36691d5d420a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1bef4f3fcc173684d1d29e1521e35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd20ff72943b78a7b661d6105934f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547375c692bc3f130d2f17e62cf9d72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e2506c01ceb4dba8fdc6d406e8ce3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8019960c68572a395dfa645248ce53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3c0a9250db387597071d1c8d4284b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4a5de82fd69e785e0f9dc629bb31c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f10c77718371217ec7b4535033b86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008ad0266a62d004288da1f6db45bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780baef4d20aa7fff09416ee322e38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db965c8caaea721aeebbd2ed0631a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213dde3eeec33c6fff0b1cb3b69fa54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7968933f753f6092a7ad640011bc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa316357604a9ad77d2778e18685e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742fbcfeea13c83cb7e1c82748a40a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3a791b233520a59698112339793b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5665657515a825dcbb71dd5a53b2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfde1551e1a8c418ef99e6e72e0762505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc1905da9d9af6594222f5967bc12a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf316e5af2302354a8b028db2b7e53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360008709c803df33468d5ba61f824508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc380376a369c7cc868f0f7cbae8e48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5caebc9ddf9dfcfcd018f70d9f1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ecd241a8bde0b867267384bba16a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2372dc795b44e485f8be5f95b792512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0b8aa05a79419702178e39880474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7f90c66b7315c1aba7c63da12f29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7418484c80e5871d6c6e5c16d1405515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a121eafa35fc39a31433a58aa6f36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf08c08632f2508b0375c3eaac4a2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8ca85677c8440a11cf24f7de050c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc6d44a01d6be667e260e14792f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a273f2475e499d768c10741f7b8446c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154e57a642005db45e3a8fb3b39c971521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c5825c33a6977a8ce569c272855a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed537c9d960a3d8a13adbdcf80a4d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cfa438996eda32fdee6c71b5dfb55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779f12c92c0042601b8cdea3ad05d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477d46538c72ba428c9249890a8476526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e6c478e6d24583d58e7a3d3ce34b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05483d50560a8aafac8d48d556d68a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac510fb94311ef51bbfa1539214e9f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfc6384a10662e3fcb468f63598b37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339f264494b270b3a72dd1cfd0ff88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65cc4c3de1a070263566da6a32e82b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345708fb805ffbe7fffb6ad5b8f31585533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982154467aec3746c679491af8638d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4218f6cdc87cd1b4ad14bd3e58ce07e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b96d2f09c3d41cb6dc1e5dd534475536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c030384397c50b87d2dd31e2a8ab6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159cf3de656c0c09eeb4f9a2712ac41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799164ca78ea45a43d694c8b40101f7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882020015d84a37f373bdae3ed7f8cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59eb8a823f3ec0ba1def10f39be14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeccbf884fb734aa16a61ccecc3c807542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3966408dd828bcb9f9cdafb1478e19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fed5eca340bf22cd282c46b3cd336544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff590e36be7ce32bc0e05dfced1b6731545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff38aa9a06385bf67401bb58ef99995546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d77fa01caa38a7b843f534117c9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca951336f92ec3e792931e820ee48d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f20fd3c02623f1d4fd523df779be38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637802eb76f9c538b99a6d90663b77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285d98569930f610379cb10dae0f0ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b1e0ef3a1be8fe8fab8f37765435a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8dfe39d7094396b88cb5e3f2e1658553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e294c49a219a5417af83747bf310ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391ee5402b54e2b588933e09f6f5d62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab607130aa2ce6d29f8eadd1c3eefa57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d3b8d4c289a036b761edcbb5c050557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c98b916e379faebcbfcf9dd9648a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7e086b0cfcb4023c6fdec72a0b8f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301757c7ec966a9f0a725fa693bb4c60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98158744c612065db7357507d150399a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65170dd68b1de42d2c65e728325a3f31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0b0cae39b587747b859b73438f088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac885977d574219056b36dac94f564564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d6a0819fb3c65624afb821831161b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e427e9eec3f7c993f5b3e5fdfe91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695daa2eaeefc7a1b607b51d9b5948567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c4a7f412157fe705307c49eb9741568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73a5162cc516b091811a496fde47a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d19759346188c4750ec1ef9d66d82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673001656f37ff35cdd7cdd3eeb7123571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244968c939871ce516eba480f1814d89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383af74e0b1950b9f58d21795a43e442573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f651694b2a101dd31e74db2157e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b62cb1f88f71290b4ca551f9dbbf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9047013781b53c79e09b2933254a6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362d5373768937efa8705bf96a7371577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cde4a0c61d5e439a3a81e39d082bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a251c2f3d9ad362edb3c4a021bf70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388c9a349b8fb6456536173da3dff42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271829f0eac49af068c0ef6d12e16a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354232cfe62b8b0054ac80895456ac3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad086b0fc889e3e8cb7506350a3a6c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ee4740b56f8598a415da009074aa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf96732c24cac5c2117fbe867758da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1091521e40861a7ec52f5c0ceef7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9fc0828d8a71b4d39fc8bc768ab63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163206e2797b4299ac1b43738166d291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7cf11bdaa3310f026ac86dd3aec09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f0acdf7f0aa01cb3fb9070f41b73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85d3771af0903c928dd282161dda3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b83ff5f3b4304d8bbeeff9f43c2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d5580c3dfc15646c3f7a327f19a46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe60edc51e16ea45d601dfc48cb267594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f205ae5a853c5f428ce20e0706b5b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712bbd98a59646a2557df413d5135cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ef7d991256ee5c1c812eeb393c30b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbe5227a9658d7890c061860a8302598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4009e162f24dfcf8eb5b8d4f005bb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899ead65b734fd97be88ee580c292a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23695cd2e1606864a61d4f6ba9f43247601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe830588366bbddc9531e66588328d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b638546258b23a6da6b8d28d3f99b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014fae1e5f3876e02aa3378658d3ca4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267b5370f7cf6b0728c8ea0e50d5e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163173b27b427621821ac6b2dc8981606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85432cc321ff4612eb9a7ed6dfbfbb23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec261f5c345506c1f3110753e92dfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724efac2c36d7f87f185d4ed5ea714b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b1879953f7f84c7814c0e4ff4129610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8492fd179fb9929675f5958e02dd41e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d69235c9da6471d507a25519a833e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884fd6b80d12c566c618d5f2932f2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586e01e2ca4d7eb00e3cc6ca56a4dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f4253231659bd137d2daa6451060615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1a20f4df9f72505942918f895a73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce39fdba1635b3ddb54961c0ec88a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eb05c35d40fe24e96a9059f21ab16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8738b846e96c9e8cbc0bfee31258619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe71bb53f687c9a1fee2536b826a12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebfa64dc068d6cde950c86f82a1d36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96e8a82bb643bc7f9374542aff50c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37d4d66ac40693b5cb07e6193e5608623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3e74087ada3fb9f7c7a210517169624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5728d04c97753ff660b4bfe49d78d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9872eb4878b93fe21ea095d4b124c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189477c192e4faf8370232e043ed22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64744a327bd41c3d174a9f6a2a852628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b4f22fc1cb1e0c12b8431ab9c6a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0cc61dedb37007e20ae34cbefd1c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d1d7862339fd9cff3c3a8576bd51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844584a1528408cb88524e7ea3ec32e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d01879cdde24457998a158a2ba6c28633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd127bcd3bb55b2d9ff0cd5584de07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b35029f73a74d2d55723c5cc4ecf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f15e810d47f671d939be9a02db0a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2638cca570d6597229180dda482d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea03b7253c06c30b5ec8e13557da08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2acad3d99010d4baba88ea5e0afc74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a550eee1eb79ec28f92ab48699f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c871d636d98bcccf2ca632022ef1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d18ea3e1e6a563146297b65652e3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d40e91624d500082086eef7939bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9365b79d3d0806d53b6a32db8c35a8d644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59569a25743c97689d717ef544fc3c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419439bca3a891008cf18f4d95d29a9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4954134982999adf470698304510d433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0e0eb4117ae2d048020361fdaec64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e595b234613ac76bd1de2ddb464f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890e436dc61354f431256a36941c4b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ae93887a40c3ac372ac2e9f200847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b13f3c616090cf95ff0fe4b695d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a28ae471df92217d29a4a17e66299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add6065caca5827f70e8ea94c5b3e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e19b2f7d87f667fca03ad2e632459211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e75e376e1229d233b67fcf80351c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e749bc653dc9c6e3c3e536e5754ed013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3a8245371ab92fed433643d1d9e2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a30b92c96a1966f69a728588375c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3cf48c642b0297c027efd0cd794fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cadfa8eefba349a943b69bcb25cac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e88379d2c5546f3e028383cccf72818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a819c605bbe727958670ac56f79f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a35e3381b79e00cd512ad3f0c6652b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e93cbe44336e3b7ffff5ccbe6e62b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8dae353ceb818825b69812595af322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff165018058454663c07fb3f97cd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d95a92f312feed405af7efd4a5ff0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91349bd239e77def8502edfe0ac6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cc2c6b12a6e74b49bda621a8df8a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd98fa773c6dd701e34588619e86ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f31cd66b61bc71d031b029186549228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff48308152c5f2cc2ea51c15969c5cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8824ae497ba5e5e0fa82ffd5a471830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b918ca0e93d9dd15ddcbcb172475f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311872acabb3c40256e41c0885272f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e0bb0aad7c886a7abd5048873b96f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4aa3cf40cbc3b288d71398144848f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f895e337d2b3b0255da7d66650674335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e77c6f7b02886651dae4cf75ce2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77d57bae0b0600b4b58d005c7aa2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400b35cf4d6428519afb395108e0bf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a8a45b953b030895248f1482547539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc54503b4d98af150facf8dc14f104840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2caa3b23d688e6257636705bfef19241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba36862286713c92cf9a802def0351842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a65a70429404a9574a848444a3d8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190e12256e20f565b249ea8be93250d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc47315b8c95d62703b08962aa7d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202537b892e468894295a7cac2388c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b7a9d7f75cb6ba6df40b47e931dd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b34975954ef889dcf90c2f0a1327848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98098daf75d8b0b1530cbee40b76095549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467444c46e18252d1066b7f76d731f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4a30cded153735bf24fbcc300fc2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd6ee12eb5e450888bb07df2c9f21052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509270d9ad85cc9a6904c749120d2ed853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea6ac4303dd4f1a5b8c1292f84cd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d018dab899ec837f47989cc985fc9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764f76e7b38a4954015019fa68041a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd97c487a1a1035312ae637376914857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd57f72d96e1e3d241bb71f3cb359e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2d1429f71cd6187e27f6e2bd855da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2265a50312e356a1e8cbe77c55e27d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53354d7b87db0875f34fc9430b98fa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e5e2adc88c45a42dff99dbdfe7f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747d54141e8e8d5eb1d0157701dbe0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93d86514bc33ee3e6d43947df8aaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883eecf4537083a7021340bb79251165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ead784dd58aad7fbc32d90fb37d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92389c02cc45f63fbd50c37b9ca37c2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ae1df990ce5bfc37a4efd19f33fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d50b32833bd1e6c52c266c0bfeb0e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e716cab77d43bc7b708b65b31fe0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982002f6a1b619580a76d4349a6c120e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9592c3639f53ad98e466bac39bc47c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0a8901f5eabbcf85ec400858581673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8138bd73966969ea8af885f1c455d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d8aa18b0c6b770143792e67446ec075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4da148e6ea33aac42c7609b96890d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0f22b80596aded591069983cb83b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd28ba018bc2a7657d8d77dc7f09478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf36e4f469e7be81e098a50bf38d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ec0f16bbcbf7e82ebc1a62c3fa38280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b5d7b8f68c487b068f99ed252b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc1dab293d63919dc27482bc8688e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8073ea76e479a20b1dcbcecc977af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac76d049d54be021a8ee5e88b57932e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3373b41650efb1947fa3bf899c8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f8a9a1aab89ceb9e4353e90c5ba586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a06196715f813690b9d0afe3e113b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c935ee5afc0b099f808a1cf36ced88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee095909b29e5bf222251dbc91f0d5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af2a42933e1ccb964204a19cde95b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3b8b6074c2cb4af96279ce18a031891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c1c40d5f3263ea3595314ef2757d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684832b29f0e912819f86b911ec7b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9ab27e556c6181f43c5f1fb95c28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b272a8109d913541912ad13b2fc8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be8582d7d3f941f40c1dfc71be50ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a199d9f8f620a95a18e532d10ebe25c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d0cc7391b55a06b1d35a07adc787698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847bb692a554111e17e2f2349d1754699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798bb43cdfacb48ef70d41fb833c4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599c0c7142ad96cd758252082b13d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b57107586fdbb7ab5b5cafc3d97df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1080e5aac762ad2801fb7fa9cace4ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abf9c285fe8082b856f297ace3a01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36cbe95e3985c59867a4d224f8c169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d57f65df5dc4bab70f5faaef4d31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78f73a03fb559d0af5813ea2a9475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9433a35141d8cb80bea8c2b90a27e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc43b6b27c8ba6180d0465b3f70b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7303a287a95ebe839e866349f79166110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490e8d98652856e0999100bd1f734e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864af8d5ae93b7e0f5d571af5d4ac3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad96d69201e7c4c601bdca59aa7c94e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980957da15d8145644058b187f1cb35b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba49109950732b5ef0f1b92b1a2dab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d64a0c49e7082966da5425f0e670116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d355a764902dcfc70da6264b76fcf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab288fab05214eea8b38755632b70f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03503cab5a06ba67f8e7387da88763119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342775fb14cf324f6604ff7817afadf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15757da90a9a21774a85f2d0c2a32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503b4e47d87ff233c5b821f040d62d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bacc5b9a560ec5fc3bf0d3488d355e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaa7ebc0498d7c8592032b728a8c8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e4a9951616426abe8abb13b51590125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd374bf0f9ee77f2382e295cb07f36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd0c88e48ebdee05ec70c09f03ff2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6643e8b85b73674da9c614d05bedf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c4b2e9b695289b1db0912a93ec0fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92692b3cee823a4cbdb526c0061e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c43635a1ab49d8197c083fdd895676131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d23dd72a7415caf9a48b99f62cd88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cfa11d5dad3237ad931d75424c994133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9973c9878034620ab98d515a7339e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e1a26c4d222cee4920a48d6bd3705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25fddc6fb98f0f9262032487729c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329404464c8df7173ac1058ebefa242e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7376ef3093dcb266339fec44ba62d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3d2937af46695ef0bfac7457b410139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e63333f3799ce43d2ed45f6b5516140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f3c8d4ab6a02facaf66cee4bd787141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d03e17b1f154239ba91db9e70fde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286e4730db232c7f47590a52f7212b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3533b3a950ecd95cec49e22aef76d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00ba7b8674d3bb2f224970e1cba60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae65343ec1fefb36738c05d16ae1a74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890881c0e67b22fb434d49b8a0cd4a81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f21e426b8fdd170bc4758fc50a9cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f872fbc8a1c8099712cf27897ae3a99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e07e42559eac4851a2980e007307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f58a4fa7a901e29602d6875aea31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9644af4df189b687f22374389a1c02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f654eac9fb89b8946f2092e9ba147c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c8936dd81f318f30818897d3366ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c339ac2a2d59e4d91c178db1fae2e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08e1648fe6f33b85c4f962ce1a1336156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fa4597edf5d0c007f8fa22e7f99cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15815a750eb30bb8850297f775a909158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1640f03e4da4dfc73a80d1b09adaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98291d15e24f7a55a68ab8aa3de2d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372225345d45bbdf68c2a72cb8e8d390161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace520ae3eb2670a8855f21b8dbc5e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60497b241cc7eb59c64d5c25d52ede6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f247f92c90d27896ad7b53ee521b47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab5ba21e0a711463b18e111be65525165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f6dff220a5e285afe563fea49e894166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb678ee6c0fd03ceda1501024f360b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c9824bb46afd06354fae370805c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40198c9d42194e83e143ee0ed6699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66c465ce990dacf63c7fbcfbc9c76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bef504a9d93372a49c2adfcab9ae58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c68321be7370e524f1dd427d4d9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f356eda89e397b5e4a74a1cb860d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4bbbc244121b541fde4951a163fe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990797c0ee5cd564becf047213205ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7121861f8c25f4cdff4a232754b6a8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600ba5df9e8fc31b51c9d698a592b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9a9c8843879e7cceb510655ddda0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6c9757f64793a1f904196373590c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451fd4012cedb33605223c622e1e4c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b18f846b32b8deb02279e50dbd4bfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbe2bebe784d9a88768e15f09be0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee96dad5c6f36156053896874bc527183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67315db73153cb2f45f4d3df3aeec5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64910e02632898b768bea8724897f50d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bca017f28fe1aff613f2520ddc2b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589dcace95a7b635eaa77f74ebe3234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341d3299dc5df0114ecce3110c2d28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782eeba0c09dff71630fd905c960adc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ca776de25cb0b28323bbecf006d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e161426bc1a4d68fd4233403193e0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f454375e8a4914772e0cae3544a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e4ee243616062366ee59e3852d69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb2b9c99a9292c638377cf42284bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5148a91a1362866cc2969b2555998195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c50adafe154cfa817aa0d153d006b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5d92f75d99fdae44ee907e320790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dbb661323d1204e6c035a4765aa27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f431276aa1331517a7792284015e16b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8003d5e17024734e6105b92eed95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b4184980527edc918b5054bda5b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d03f3980c92d5736a50236fc0c35a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075819a97f5d86ccf707f2a49855fd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0666377e04c31f5806dee7118cd38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e4f3158d45932831a64ce431366c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc1c8d061a2e0a21893a2d56608abd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ac3ea4757f5cf55f9134df01a322207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf209cbf43d5a18ef409f2fa98b4388208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498edac29f1cad6004b5351f282e54a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a747b84acb826b1a95e47ba92da75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3db206856c0d1636090d9fd5f269b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a69f8a573ad5183986ef6cd7800ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9974d2b9c265b40043053ddf093b4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d079385e89b795e695ad21b495ed84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ec1fef28c16861271a7d73d95e56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725298fe3edf3e93f18ba5588b7547216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672b5edf0d7e9a2da08f7d8e8ecd580217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46dfd9f8ca78a601ad910b06473828218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f3b64d0eb6db44e7201f49b498b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b51a81bda7568b1252cc21bd8151a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bfbc8b1efd3624ca7943b94444eb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58d44aced3482db4974b1ca977ccd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001abaedf2b8e490b8a0709620d336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830097803d86cc9e23a38eb8a268aeb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48c4e6b581e99b0bca6bff1c91f4e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa55faf65fd19272877e5b4b1434af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575d869206fbc26238997c00667aaf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737359a11936a6e8bcd66693b6aec9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334740ab31fc161a211797c68537e391229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a84bcd4ef80944e90154681742721230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc1f1e480fa74feaaff8c6cac4a33d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538171567388821129a085eea498b205232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61f01f2dc1933493aeeeb14b2d1a1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c315bae9c8c93aeac00f586b6bf4988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e09cdc4f8068cb05663f6953ece7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eca123e96721cad483f647ca8bd0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231a1ce136eddb40485989e07f58ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15ecb69a57b0f81aad9c1164ced1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b907ad9399d3215a130d74345c22a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267e59998d2e0f2faca624c908d6b11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2cc1617a3573c6b41be02c35c93e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a997e2c61bb0fb8cacbcd95aeb8680242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d520c4ecec41821b611c797d5d91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8fa4c16646974fb9127613a9a1555244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd42e4ccdbdcafc338d176f344612a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36401a06646fd6a2a0092759577f83a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024eb7cfd95d638a8ee647d548a690c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd906af85beb6641c7f4c9a9266341248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d767c32f4dd4a19965c96544d15aa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649799449400c3fd25e5b7083bf68657250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd93e8310da5f4039b9e1986f8bea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd90ec6125533bbd4de0e3e98d34cb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d96e599c26081b3da9fcd66e7541253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e851e6e2517ef1d2f65d720933eee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ec83804df174f80cb2c8e2f06605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7f29e0f28b0c7d773c4775d06797256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fe5e0c125af4da2861182d4553f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657773a19b4908836a0361a8f41fa3d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e25011b02e7ba73f6066897de14e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad90e6e1331361cffaadb8fcbfbd98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644b17e22587f4853b7c3d517fdc88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d33fed0e8928205a4a0fc24b1dc47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323824aee6efd99eb966841bcb724f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb795e4f5264f33a62b2cd58a8ea19c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ca426b400f33013332aec8fa2a42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ca55b6ef22fbb870f1a72b0ffe86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae4fc964070de9de9563c8137c0e3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2626fe17e46ee6dc2a332b2918804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58c291f1471603d7f1396f6d1495f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320673de157fc77102d42578da46c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5bb8e207fc041cf5a8e854e93286271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014656a30275fe57ab28bdf99e47555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10ac91da13a78fc199007e6b74b006273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e79828beb4560d198eb1ed393794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9dc01ccaec991ba5f203962f0fd75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550d06ecd613a8644d863d24fa28b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3135d32e9815faf2b6afe93b96e1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ba5570fd36e98bb05b4639e12c24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d59f6dbb9858bd3b32c489ef4dd53279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177fb2f3e11d98e1b783ba0e66dbc38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7050aac52a7cc1bc7372d14cc964281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499c589ab92e8f73b1443592f463d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f284b565b9098a99e3d256b324f3a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5cdbe41ca6417c023ee5a3143ed1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4cc490027163440047fd5f5fff66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338a9f628ff82680708e4292dce5f80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30637f15798c291e6311379316e918287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a99fc7b1efb37bddc545af652f66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365fb2d02aa7ba7a3872d0f0e525e89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab93eb497ff155828203af31bf7cfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78650bd52c61f0c17f9a8ab170ad4915291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9850b6638ab807affa2798224f65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404377996c2e0065f6af8186449fdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea399b44d13e416ed6cbeb5de512aaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9aa844a108912a0ff4904a16e4db9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5adec3152452fb36d21ad77e71b6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ccee32ee2fa57f553bbd4ab4b129297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac327a7d518dfc99a87755cbfdba6ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc4e22629616cf7a73e881b279e00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1b0b8663cc737423bef122bedb64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8212e7a6333f3f78238e8eedb5eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea77cdf060af8380c5eed1eaed128302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01cde2c15be04d2186b2e1f8c90f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83d3d01a424d9ff36f38b614b8b1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09f5295bbaf59ce0cdb55fbd543e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359982b709e45ab7f5627a0eedf92c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebddec3b23f6b15479dd0294967e97b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da5db669aca66325e730530d28ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25646bc6f2cf5977ffb4a1e9c01b57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef8f2732621ab56df329168642626310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dab2ebb418b41757f9b27caa4460b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f1f335a62a03a3d9786b2f0022b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7504f071efe8f4ec1144c09bf851f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc06a32ed989a6665eec168020a02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29aed2ae981105502a1056f0125e9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1054cd979a1b6bfcf7fef2ac95a0b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6841fdf5804c0f4c43cefbfe5e6951317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa5838e448c5075bb9090d47bc0e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce0d197be8cc66d893e10415223eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f383ab01fb1cb8d04ca977182c4e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e718a779204157228e3b616b8c5496321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e92f2bf66d413be2957f0689e854d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160461ae41f268dbc13a766d13b0b1c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f5bfa4c5e38511a300f348443488324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8233ce9ca3b6bdffaeb58ee7e9122d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52a8ce3c5a7251d46c00091642a3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b31972f29bcfbecacbfba841600324327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb90bfcf2531ff09b7a81b3c604560328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c57d2195f2286bbec6102135659b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c0a973b7a71e47b4a53d94089843330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673a4d443fa0c8f92c40a46fbc24e0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af67dbba23779babb6d7ae220389a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5886300cacd0c14ec08caa5e9dc2c28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d6a576e452a02be679334be1a99a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808311da87c64779a3a79b4022d8b42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc59c91355ecdffbfcd26668b0df7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b7130cdb12e0357f48f1aeb22e9a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368fbd5718760b0b21e5bee5a8f166e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce246b2e4cfd4d941e789f027f5524339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c2f23de5dcf0245d0760a7c244dba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312fb4e5a036588624530ce357b9051341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268403b14260cd7bcb166ed836213845342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67c40ba84869c2ef635dd458a397b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb79d3402d66bf066e5bde93fdd9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314bcb48f01ec4027f35ae7f9066e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037698cff7cceb18128e9bdfbafc7dea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd58af69a88fdfb8d8ec5c69290575347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc86809636d03fce32ab68136cd49b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe4564a4e8e44ab296e9405e4d1ebd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d469d53d188b8885cd5acb3920d71e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302bdb86b11eb462c8f5ce69928201c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd3679e59e8ec41d8d3820542d0c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbfe62009787bb97c338b9b2c3245d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a512c23600ea90864fd571552850354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486239929ed25d9c63e1b0a0a8401f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60169869d1a3bab51e7d118fe3f43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07a0598b09edd3631b323f5a93293357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d521adc973dba2d0cfa14b73554722358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755169e784062db201b7b87fbddb1b7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc3f1062b7ffb34e79813c50287e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3854cffdd26c22f0d27569c6b383361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7d54eb096c937ac9b5c113841f1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9855a23d6c0aa0718c8ac06eabdf1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b676e4e2bd814cec6f83bd52e1fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46bece1f656beb9923c3185f92f46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15655839fb9679a65e7629e775ff9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3885d5dfebd75146dae965731695367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a18d5664cbbbeb157ebf16a8c5e24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf86448d6d72e665f4180d720fc3fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371809a91c17a28cc3aacbd926d838e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d773011a979782e2106caaa70afd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163bebd4f6fbdea458f4c4756b2c98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab0720090bef666f7031df314ce1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272fce223fbf2f6e600f025a271b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963866428047b328fbfa3af3d39c5494375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167c61dd1bc9881f508896d3bfcd12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49cdd583af2ea8686670a3701c805377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e4e2179596001cabe1cfe56145f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ed97b6703ca5f4a3b0280804e71c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e75f922ada995cfafa1e7cc1c75156380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1c2aa714c240abd5f667f2c5bedba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900810f0fea4065289fd816191f09f72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee44de5c0a84533c4dbd120f83224c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b398940381fd7ed45fb3811964ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd26bfb3caa6ee284b96d505aa8db84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b7dfb91afd9aab60bd2f028a69c86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5b95b2400e88e2c916389b9529745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dede2f69e57e1c0f28dcc942fdc527388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f14b7619f60d1d6b7514b3154b181389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d297ec67190989aca4f37acbad95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e243cd285c161f946f3ca4220ab8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad61b5e836b4e9044be02da3b0cf83b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5a39efa7e47f5870b0cb13e7c973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5816e427110000a3d435055886a34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53a069eda0f725736b9477de59c10b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b954f317ad89e2a384466e7d3386bc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59467fba58a425966c575a86ce25b517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deadb6e2890d6ebd3b5187c571fee39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca4d3f213ca5d7285a5bad21ec405399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c407a24b38d26d71d59518589029c6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31f1e30555c1bb8952090deca9c76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8679ed98978327c7ca3d8bedf83b64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850f12e9ffe6080fb69df0e92430d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc3dd251a2272b05fa90a88c07b9c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0456a5befa7a38664cd494530ce3b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55e51ce0a6cf9f452a005d6a46ed9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8f948ee70b0b523717043df3aaa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6bc759a9226f123e057a95956fe4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e08e547d9e4e79b46ad27c32f5a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe091e4c5a5daf28fd2f53f22d7d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b7e5f8b2beb65effe21560c1eb41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b279fa512f9472aaa8034a6ef409ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd08f34e6b235edfab7f6cd29b8aed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef713af5abd73971211575306df819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2b8954a4adf83ed90e6bd485ce863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a82e6303dac5f8c16c4effc954441416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26f547119ea94e236568ee1cf07e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586664036c6e2160cced262c9dbbc7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14334e05498deed16a506a18e4334486419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678749b238f05c997d67796fd82feb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96290828858b96c005f4db4c424163421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ec0a04651793c46fc3bdd24025ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3aa59dc9349348219626bae916894423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030629d090123d60de5622d72399628424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc6370da1631500fd31d56f20a8b4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0c8bdadd842014f6ffee11fa160aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb8b86bfe607ef73feb8816efcf190427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596737b33b3ab90fd267436965698ff6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a94d50fa4846f089f7c13d6f3ca80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ccd0fbfbfa922470e034ff7482fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e6d068f407c1e67186c0264c52ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a8f0840f0096ecbe646578d97d81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c71532821e0a7d9bb5548a4986e02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb2e3f4df015c1b955a79a83cbad1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389b7976a909286c527c5c9cc1d1b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa9d3570470199dbc526683defb5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d556407f336789349fa3d340bd9277437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a30b0fcf766bf27b0a86520634bea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55484ee15dad4e64d33f53b273a3d20c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f1a088b67512bb9e4de0b9602411440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651ae4d57f2337172e8026a56a76ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ab92e047b992687a458f973f3d76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9483aece65869d656d8b3956f3b180443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae4c213bc605dfed029e2e2c2c4f0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5d043e8c6db21a5172d9de03ffcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df28f7b3d825cae544f84d619dc44d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9a9c3130cd420e6fec79376266a95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736236986c9531f17213b7a1a2fca839448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd28fbfb93ba64d1ec11ee5784204b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48394a8e1c43e2c3e2c56da96f5507ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76828cbbd14e584d4a94eaa8f17da848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64663d116ece7647e8ec1b9ed20dda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756ee43bdc6b078d3455df193d3db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415c5350f27d59e5759a7bd095f2a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318312d0041e23981268388dbfe1c136455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b6e9a95e3e977c6774cbfd585d9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c32fae3f10658070805212aafc4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f17ed5c2d1e695a44719e976b3359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc7aed1e4e725c586912537f06247459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da2832d2805bdb54c6405a7226ad5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda978eeb71c567fd9b6a0e397e7aa9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fda1f2ea4a0cdea9cb45b3b1ca360462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad44472b0408ad1a028273ec541433463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585801ad61f835a501171d6ac5b4a45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b038999c37438e6acddaac910d5c2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887aec5446b60f717afbf4f6b09d1c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233afab69cb4668a52a764148e7ace467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea03ac57534307390871ff39a25197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e3f53096372f016865ac8acddf2d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bc059214470845f5357f1c01d540d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeedb5c6ba820cdf846378613f1d62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a7d31ce0f76190412222b13d88cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4453bc5530fd1f58ad95a3396cc362473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2010d2eaf61771064bacab7f06b4a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ec7f775228e9cf6fada73409720d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12656fe83a8f75aa7bd2c851d570b051476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea9ccc5df683b900177d88c09955dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e1c6459283c8b48f4f843b02929f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921370318824f3ecbff37ae99a6cc55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814167692a9a71e8f30af67ba96037480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a39970f453faab949493d63a79dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855750d2b6795f4573411171f2752d5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e165ce50e20c69d72354e112e3b03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637609f1a4ba5a0f0e35ff2f9f6abb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e12499ba3625ed10e67a1352121ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430474982c3c2fc3c8dca0e505f0a66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa3277d63a7ef8f5eea0c218de0cf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155abc25948399e7d6fafe877558e861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6337fb5284fbabab0e55f3cbcb9995489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab047d58c05b713a7f1cb13f3c7174c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba79a743fbc79193bdb0fec187a4fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef289a42ee76824e02a4676e88ff78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb14075da10f71e545b9d32aa2c48c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a47dd6167af0380f2c99aa73c3f3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506f8d2f227a1b007257743e7a1dd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc414a16ef1a6303b5c6606fbf948496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f2a9044eba34e98881180949aece497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a909fd8949389b96cc9c9628f611498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c14a819b73e7c209d739de5e8d11d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c063c12ab71b33e08c44debb0ef570500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7c052dabfe9743e1097eae58d38f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264de8b9aee1f50471d4746c256919a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bc0b8344aed05075c5f10d5e3cbe4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36816b92b10f881cb34327f0df10219b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e351c6f9fdcd9f5c80187cf427774505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387877fca9ff58f5ca73ef200824196f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3020b292326fa01a6e60b37d63e9471507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cbaa1018fe99c63cf052f7656e2ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead5dacfa0946f50396846de5cc7e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af834afc00bb212698d9121e07117d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cd4b2eaa8d606c0a87f2a4d326a69511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9876c45cc3fcf14128a7f91cbbaf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75bd85dfa1cf79f4d69cc10bcfd1d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eef0686b946d6121d9caac3f66698514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147f6f5a45c8311c34641b85e9de714515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994bd02f1f39ab7008107b0861a914516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c6954b29f613ebcf4b0ce1fee359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e215eb256c32d9de30041a6142af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04167d657cb174b760ec0255b798c06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa7146ac28a87fb1c06577e31aa38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea72bfe7913327d263ffa41d6e74a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837424888f50e4c3a3018d4e4b5318522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1043ca82476d09c9df5d4dc08043b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c3a0ff2d83d0881e9ebbf8ca72c13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b98fae4a7196e54769c3a6eee15618525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63688840f46d74e6bd706d2ba722e92a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b5ff5fed0b34c6bb6d668549fbe2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3ba28b3575c5752132838a07b5880528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bbc093f419e8a8d89447977580be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ec5bd6d97fe0d38c3a8ad13c0949530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795241074e0ed2f473d04dd0c5c6e8a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85242866e48465dfda04cff249806e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787f7f1c80a0126f91b7a4663c7412533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46155fe16f19c59e00282c3d72e53f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e783e5d266ed51ed448f64da6877d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca959eadfd6fb5078301964245960b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082759279a379e0909f0b65a5ed3e255537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3db7a37ecbbe7be1971443fd645c0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56099d2de22637b1de181c0f92fd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfac51b5224ec3746534a2b059911e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280594a777beef71c27bac068c05184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb34020ad6a97403019fb39f7d4a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752d8d1d3aca41fcb4c685a1133cdc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a87d6d8f1a9b29f4b167ffa28e14aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b96283f443dbad1d898e6857f11480545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2897a87f2f3f028833072d3c15f363546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c46d4c2307ac4e8fa5322c24698a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a561be06f2bbd7222e30c70dde750548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11968a19173e104ad73af2839dcdf2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306b6394e7c75b2831cc341cf1789e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f64b12f5af815e4678b25aed7362c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156a4ccdcd798763ae37fd62c5b788552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee6ce02a693d7b34678468af98854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa80b636c5babccfa39bccae186a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d54e1d55860ab61bf60ae5b338990555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1bb37b171dea751d5440770861e96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e2d128392893921d4b7f667316ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99ec2fa4e3fc36b935cf4726073a18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c185427f19b460d5ab267cf823ab91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a649b0a1abe72db7155c6f419a93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d15d8c55bc68314a8f9a787b45219561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5ade12c0200665fa9af1c6be758b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c5f0c7ffbc186792f89b37cd25ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a004cd2f44177278453b5d2b30946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cbe2c603c861b47069ef33d0b081f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d3004037f561238a4a805646affb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bfe20797629f4d677a7a3757eb580567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b143dfb6ca5eec37c8da3f0f6af797568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51fe1367bfc974ddd96baf5af20e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e1deacb10e876c46f91019bc066b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584763f055b9e103533dd8348e20b4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a92cbab260657e11502bd9e74449c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bff5881f377ae52d53dca50ec0210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca4f965ac4605c726e578e3d30837e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743bdabc1cbe717971162b1d1968c08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba1a1cc9722ebb8cb3a781ad86213f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df53654186fb7ff920f5988a0b993fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087479e6252aa426c05a8a8898957f93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5337e3f21c60a8dda52fdec3e9259579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd006b6a94919c2d9365f2f1122ba05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550ce40ff756894c4cf07012658a22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1e42a7d3dd00ec8eab243fae7b49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449f461ed98ed03fdd130025e1f227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35fdb0e040f028a3e1a85572df1ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c0594681e73fca4c54e567129e210585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afdaa913c62b149ec07916d7b63cb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cecbcc60dcaa1558c1f1bc646d55c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465f44206bbc819432d80fecb13fadf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0eb98f49e3ffebbcceab77284792f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f1192999d03d5a66c6e233fcef651590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41184ae390608a5b380aaa7ed3a4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae3fb34eda9ec79b53687f62ade4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28f33408ec997652e03fdae11240c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021f4a98624d2dbcc29e11a76b5616594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de8a05056a93e940f755e20dc54e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e87121bd8ba7ba780092d6eee48dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4398b2326c5a93882e89cbd0c03e64c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f57b90012b88a87e50100170263d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a461f77d0c0cec6fe2cd0f1a0efacaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e209155e253d43f5d9896679b6742f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523473dc75137ff7133fddc7ca3e54d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daeb07be4cfe2bdd9a8fd3eafab929602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b81ec1017a51f124e29e3995cc0c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934542a5a1e284e4b94dbdae73cbc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764fe5f0326fe370353ef85a2091e41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3f072cc2e6825d38d5e48a2014de5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deabe2d5ea5de687373d02d7e595e21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb95510b9f5e7e7ed2bec3d69c2a78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002404c6d90d1354544b1f6a515b1442609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229bcf14a5ddb89d247b15bfd54ade610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25340eaa6861b60e84f8ff1c2be2e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd8e8385ff7d3de76b439b5a865c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d450bec08df13c292efd7fe9b04a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395d38dee48f423017cad3ad76cdb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55395cb21197c405bc5d09197ad308ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24bca00d1c53374faea8cf138af59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd299445a90cc28ee73a9a8e3a485a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1eb0d44f988c9eb0d5b4bc0a9fae4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05824f0c5c1a1cf9f228407240c35ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a88aa4ce39fdcc4faa9766df466bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f6255a4d03a65d046bfbfcb4b77ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99381ddf231dbeb68a36a23f5f9b07a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe760808a5a5765d96f571429ffd7952623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b70d0221402d5dd0a7360a5f62032624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5725adc30a0396eb2984d4480007a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393555bbc67f43f3e2ffd23751fbaba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f7f7e38d4b9fe2280ed953ff9d9c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872782f29b73b9b34ca9e0d7c413a730628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e9d62b92d0d7324f2a0ee34f4bb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9611f0a80db4502e0c1124a3a5e55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a6df7f462d039ded7d1d878d8204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcaded342e3532f2df0bc17ea9b936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e12d3c24aa2a15932d411444698bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d2416671fc497ae7e8846f4bd51d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49552cc5ea095a0b9ed4cff87f26a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efaa20e96ab834d81c8ac1887d3b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af3c74a9864a544130919840d3dd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5cf93b133c26aa48cb37ac402809638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018ee6055dfff97c931a22ea7119a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b863f37126e772945111e901756b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cf927cc66fb7deb715fd7e130ec34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39998af9692039c8f0a054b1fd4f0340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8535b2486c802b4adf09d8870ee65d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea91e1142ab0721cdb677e74deb865644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>