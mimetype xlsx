--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c3408bd891ffe8066cd9b481acf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4992c6e367393f6a8cb80ef7000cef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881768607062d77a2a78e6e71c2eb7803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b6d680360ed58cd8617f47fde4e784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78c3116f51f665e2f94028331690205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f032c64f69b0e4ce3919f5f8c87a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ac6ab306f7e9a4d476169b67ee377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14928d53b8f8515e00340ecf6058c5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b623b18a15013fea3fc98e0a0ca2e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9f68c24791b8331bc357240b437810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd07581e7c65e480da200c2a69a0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449b23134b8cfee8b1385f3097b0c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042503c13fa96b3c1d389d6d1999d7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be4bd72dc47790095305d0993e46914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac74394358976343192d77f5e840c0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ebd0752cf02b9a6de5a9dec0820116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47c153a2a3b36899757ab99d9e3d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce8db4d2dad753578dd30d37e89a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f457d020240e25fa1f525b65173119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ece5d6cf94ce166ac6a4b74252b1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b5fd471107793265aa380aa7b08221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc10aac7e8f0be1b758464da7f0b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fb49eb47b390fd1795b3fe4d2bfd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db946f5bce8552cd90d316bb73d35124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d88e70fedc87a9829d208fc37cbca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3fc5402d5d3cf30c17c6836f236a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df92809d5ed52722e0f6967176491e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8701faf631d784ace652cbe391d14c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214ee81c9e581548016511786b9f66529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523affb24cfadb8bc8e1590d8397a9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918c1691531fd50c009313e96f64d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3641f591f05bf702981c4bef35302232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc23bab076c45ffb1ce91044be477533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22757dc56dc21f3c4f09050289b6b3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f16a0bc83df1f2474cd96f61299b1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed42951ab951bd43e696c1643f3b5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db95e77df6135377c1213240225f7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd06845edfad4905818a4c316e306038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de610a89e3525553655bc9d5fb244d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76d4aff40038d7a420026d825f9cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2586ba48f567efa8c81b55a396dc9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe14bbc5e80ef312dbb686792996f0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862264ef23648ce1bd3ee213feedec7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edde53c52932bc0125c91c99cf9ff944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b55ea1884e7cbd896f520e36f80e8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c93d3e68b485f9500703dffe7609a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f81f71c616d382a60c84e8ff7faab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac35692ed4b80e8987e78388696fbef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b85e5593be158383d8db1161092349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12129c800d826f8259d815ae5ab7c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93208be85cfc43db8503ab544f6d450c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8008aa1107e838f04e1d217c7554c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f65b6680c22d054688f255ba8193453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963fb48947becb956998e0da6e1d76a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ba00b86eaabda353b0855354cadbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c93e879ebde7e0119d0934495a8c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3de3448f3a920e43ab795762b3b75257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d28a01dd4fe239658d61a79577adf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acfb8ca50ff3c2b01235329c97e55659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff199ad0cebf3133c984b77a1baffaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08033fcaf5110e27bce599847809712361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd843ed8c4ecc25bddf3b98a0ac2ee4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c0f67494ed21c4a6ddf2e496ff6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba1a26a9c40600e22cd27cd8ee8e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb110e285be479b59914ede5ea784265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ca54adf7f642b2fd8af6a4b5973c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b373458b312be2d604d672d3038a1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143674c771d921e52f541c98ae8f0e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa7aabaf7b7ab8d86a49648210dfae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca37969dc75a6931397be626beec870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e39789fc27cf50e40d35f19a91e1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d65c9d1f5db9c720a3cf8b44add072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0537a105eed40be24b4af2839f00a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38dfe3701203868cc8dc06ba95e9e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c714135336413432e12c46f7154eb8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec86a3ad92157f8fadc79c2c6caec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436aad570bb792d388b3119d7247a3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a95da2fe8386434ab44ae33df1ad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1fe6d1228ed89e82a0ce5ff946fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798dfe50789c1feb51b3e69dbb280d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589212ac3825d36e86a68d0cc3d5411581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4270247c812f39e1874021754773f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1478b84675af75e590e3792b818583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583125aba3c502a9b95858723e88bfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8215f5c58b0399f80ff889b6e9efd7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6860e9eee2aa024e39fa289e3b21b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2e346e2f7e41fb2623c3aec0e3a4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77091964f25a45b109698686747dc49688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9627c9853e7bc80abc9bb38843730089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af60572e8d22f7b55fd42cb269d2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a680d2eb7b1cf3ac9a6b83a7c560491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8c1e85e53d335636a8c639a1eda592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a5f0be553e3eca472456ac04398193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c2540ea630c2abca7aff92cb4a0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197f3a729f7aa5695288bf9fc3e909095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68286d83b69fad31a96f63eb2e4f560e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f2a66bcd2e9998bcdb08b56ac55fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272a6225e717c2ace1b860a4789aa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c573a2146b5df3d87f131e45e0c87599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700b4548687940987ef5aef508a3d2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c8e5cd05d26ed9ce67c76ae763e52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f899063890920a2e8fd77b02699d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e8f78551ea5218dd5f8360acebbc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785afcd31f5b97c664c0b6b2ef76e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bb171d063ff07c0bb2f2d25d64d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddf1ec867e27d7d7e5a98a14554d97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f1fcd7befc24eb7b71b9380bab93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c716869ddf3d37fec652b92e8c55f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143b4a132ccb6afd6b651838f316e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1b0efb86621bbb5882d22c2b6531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cabc89345c7feb6fc916a0a8f111b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3c701db6ef465a143aea3f7b922a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082e366aeedede816ec6d05e15d394113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd23ba6699133c96a7283ce4c11c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec093e84c9826122d3601b3c258bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e3f7b94eeea6bafb0db686e473feb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f4df7140503dac72f9a2306c5781117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369752e6ba58c75f3f1f0c7b8d1e375118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7500bf41df258fe873de0437830c76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ef6eaece4c221b4fe24bebd7c99b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ceb90bae37408b3a4877eaa9ac6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc8f9f3eb29866944a2ff03062542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d461b075b2fe54232ef83a55f2cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe371e69f4828bae0ab5e34d220ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba12e0d43d0bef0e0c7f56028a075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3390379ae6c6910fa8783731503bb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6e493582e0e95a94dd748b3db9533127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf09e88f454939fee85fcfdc17f89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ec200f6fc0c100e48a189252eb48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514730445507ba27965ba29728869dac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce3b6332f77b3f7de4813c30a7ded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4a80fc909eac6edbcc0328d2eaf2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1d72ccab4fb27f1fbc76d86a781d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97730201df74980f994c6f6ddcd9037b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028d14cdac73edde89025df17cc2f08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49eaa60e0a2a1756587c9ea5d0a4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afd941d376e56e130b879699f4cd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30c4406124a74cdfdb851bb92632d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494473c54ab607b5c47c806f9b93b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96255b9a897e40cab19bd2827479e5a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ec9d2bb3d7135fe2ae9715af854a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01451655d575445596a8c74e92dac7c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c9e6a10be64694695e58851b9de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0058780c355896aa21d54d1214b272144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b390da03c433a770c138e91134c59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfdecdac6c77316e84522293006257146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ca19fa27c52b42945d39f29160e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b387e8d3bbd88c0744890fb508672d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96bd620d7f6295600162d2392cbbe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d4a2dcc3d93db2d84f345892e212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07876a8998b684c3c23ef31e56ceed1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e776ad2ae8a22062852ad7a18de49a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e087510c5344e2de9222e4f78a0d78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f01bea13169c5d47777d2236ea64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c5dc14e479720310060e284b6947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd549775160b5cd688ed23b40d5419156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58d3f3e8b2e657d34c4d8b6d3cf95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24131a1a776b179c55b9508e9f054f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3f78a02420240fe69528145f8dae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069c4f1f33dd06c70896c49c1314216160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341b6d50a3f9c717d77719d23b0574161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdacb8ea878e39b247012c432b904fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe6e0b1281214b76f2969ae2f7a49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4acc77ca3eaea7c15f753f525c5a4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68010c2518e83090af3227601aa7db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3a4d5534f9226cd24b9b959346af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183cf3fcc022bb6db1a7fc4cf8cfd60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f1717b1dccd962243c87211cc250168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bf350b12a8a1fbdc50254f8367b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfcaa8093c057bc37ead239b3c67c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf2483263b865f3d10381937dc1d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b94d8d4f9c9eca5c42393fc5ea150172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b50550126f11f2d5a29e09400fc07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88499ee0acf8aea955dcc14ba909d5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d041d07f92b709ffc12183d91baed7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ecaec064652aa742aede559780879176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7805a9e7d528c0dad8c22cfc32b45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037dce60d2f68cfc4f748f697d0789178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959878f048b1c28be26659728bc66a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c2b3fd01abba67aeb45828f8349c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510f377db9c506e4fce3fc184721d91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23128b6dabf3a976710210dac03558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d6a1e33f5f6dba30b402c204576a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7ebe1d04b10a041ce207f0eb4cd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d246ee05bceda9fbc4d8e024029693f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf8ddd1370b059940f14a3148ac88e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15335330b829f129f6f35d02b2f06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af654307be34d85dfef1599701bea43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e2f4f1ee2617cf8c00d7cbe13acc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2caea4dbd8a1a4c2db4470786245a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0e85cd34e7c0d1cc3e1028bbab6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee83fa0a71e42ba7d7e588fee98757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c91e9d1dfd6d98d87663ab7da57f0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3897d6bdcb9a480b7ec05b8f1dc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131fcf1126ec95a2f05bd028bac1e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0dc84543c879162667e0e008a88fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eadd4c2fba62bf2d0b1f21ccc8b66f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62b3f239bf06914f06948d551a64a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef74e12f89975523fed8fff323a00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15c345a354ed970df372d68176f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e28d57e5fd42add6b067c6c49c23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7d9bffa4175e4ba6d25bf36e0c77202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577473dafaa895be167df15e780534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee9f6ddae9e8a0b542e5e7697ed888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5a85626045673b32d554d376e632205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255fe42146f093178e9ef41f35f34be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac83253fe78321d92d4bf9b5a3f2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c4cc0dc4584e38d20e3e23628e09e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae9880005e48d6a72b7b4ee7ee4d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163c6698a9d7c3a5f0955d7828c1185210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6523a332d96dfffdcecc4e0f9ef516211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368223f394438be14888c51c568557a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a19a2603acf92142ce2808511a745213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d6d90ee4466f6258843a942e1d2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace9abffbc025ef8acbf633e7cab963215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2f9ad6d85b0d40bb92e9b082a37f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76696e4fc4d54276d89dfebe6cb6c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b1d5ce031eb344b26c6ac5696774218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b09bdc2431793c2db7aefecdfd97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22a5ed3f0ab53677a49cdc8f766b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065316b30e0f6293aca1b41eae21202221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a68b12d237e55972a3af6766b8e9cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d087aec090e0e65a6b58ac9ad22d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e83f8d61dd6fffea08313dac0da7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e8e37466fee512cfe3812d15a8b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56556e3c8ddb667e62ab847fa1a7417226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113031d27a3213541d5befaa11128c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cfa9fa805d88c967345f3d8f7d3c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca152d956afde2e24600377aaa33847229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdaa613aa16e0ecbd254a5351233ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493c9d0ddb4c0c0a85936aa556dff5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693eed89b398a49e1a73b3a5ad5f72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba8a9379c9b2a79a7c08b25d848e4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb1124ff04e40747f2596e71ea294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3382c39266c809ca0cb4f2daf7244235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e239d42628ef57b33f61182581f01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea9e6074d022f82c2a6f156ccc624237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5202db30f78e75e87508022baeb45b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d9ff2fcfc4066352879151e940af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712095b9ca546e25713b08675cbdf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b7b37c87f5ec2edd28ae5e95f0ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35225b62ec7b92030128ea23ec55702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afb9674d2f0f2c2e58b8e5af8e0a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac708e2749a21b19b3df988afcf0578244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d4c8b42b0e1f26999c7ae54464e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7dee3779d3787599a82dffbccc87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280c6e30a7daaffcd24a8b32a43cf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec9a7f13083087295a4c5893ae39a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68dc6c77461d00944c81a8d7debca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b2f599fcf129c07e82c00111b7e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ea00514e50a466e279cb63fe323d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf3002c032283ec95350477f6a38c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33e598afc1cebd5668b062c6325e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7be7b46c04fef116b3e291873e54e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fce59f337a86bbd8ded44bc34787b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deace051d2167ab7ff0ad2708ea28b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697534e924f0333ffff8bd14be5b83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb0352fb6b514b5d09dc9d488f9ea8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cf9aad8f737f38c0e11392437c25c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6cb49f364b25f68a35587087f3e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e4e3912c87829f03aecc951f61769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fae640bb5212276350b0545613970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6de1d90e2b0b8e100c2085b73426263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b6976ea7b19d83790174f046d63e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a31e0fbfffeac7bd98f5e881ba47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd18dbe81eafd58c76b2dd1caf388c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334731e610a60e1f3ea128d3c3d64b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d005774a58ae987933803af7d9a49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe326e280b8a04d06fb1d9b5bb2fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2abe4c6af90b097602c654503436d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c71448c3a3a29ca3075519d9c1ea5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0103f9b2a1c1b1752d4e790958ef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f046ed3982c32b12925e81e469680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2218eb61bcc93366b9bab9bcfb8a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d82f1f62fc8b75da4d171be5d7355275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a23028d7f9a89f3eb3cb7c10b1fd11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7b1854b364e1838335277934c610277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ced06be6e799d8fbd0f233cee3d2c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6006dfbc1d79ab65aaa6ecbb57441b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a75f8cf3171907419cabf9752bcf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220954b4efdff57a72b43dcc27f24f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4525140e944387b0c8749a7ef77c07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d24e5035a84edfe4ab701dcef6059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2efa8366cb2f4e8d697053169c06d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a79aa03ccbe93b948edc9b973fe460285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16231f02e246a2915fdff16b757299a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257ab7df7e9c7c93ea8c8484908a33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c7ce97bdecc050ddf08a115d32303288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7d203218e365fb83e2ae2a9e8386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcad2de4eb7f84cc662a7e93c6e1254290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bea4728af92bbfe9424a804982f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0448ea39ace20156e26db1be401a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76902efed2cfc031d2289aa175ee0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c21262aa2a30e65c231e1b652b6088294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f825bbd547332d97d9ff214ac96d09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cb5b59188b7d0b501c302daeaca3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a69267ca2d0d3ba20fa40243937c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201121adfddc91ec8d4ad11cbf829db4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536e5ee686e73804e3fb4427be6bf4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b111372a2f3ab030600408d9265729300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e740e58c4e0cda902fc76538308b8df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8256031b9ace150a5bcc3fde460c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c139cdc0767b1901a224f3741fa4d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7344ae25d187a0cbbd4f8643067a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed5c499fc4fb5f793f55e57319147305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9c7d04592a662856dca046d25958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484457c1e9570674029b19b77cf767c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac96881177656e5b8b6640650155782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a2ccac10496d36a33174804bcf34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4107a6364d48d5d9ccc00308271e44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e273a3c32d2231fa4685ea417924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5dc0a6596418a86b8cee42c736c1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c72ede445f6d1896653aa8875d0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe887e07a49831842fb9f3be1d2b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81cdbee35ec637699832ce636d9f3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346806a998fde747a80bbf234e74ec5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47891ad8a3b8ae86ee252935906885317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f29016f2954f89d584ee4d3889523318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646973b3191d00af90f3c8e29631f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20b08383148d71c4e48166128e9d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362ad56aeb7874928c0ce48cf23395321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f702ea076a099ab9c1efe913cdf96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5eb6c29239d738dce03f075487c59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1105f4c3390a0446289fca56f8cf93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf321bcf8d638d3da9c3f10921c4d59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa93a7eba8c8d241f4d55b17049295c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1b22df4d2b7985780771bc874e74c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59aeabbcbbf14dca7cde474adf845c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09298d4b939f2319ffcff93865f107d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f390e79732d70e5c9ee1424dcf172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee82c409d06eca21bf92b3a6256f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2406443a6482867bcb9720d11ef06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df9ce5f9779a05b62c1b157602f3d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d90a2698f3ec5fdf14770b2163a6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d9bc5d85e293684192f66ca74e61e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642df89be6e15f41500bcc1fe837a27c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b565b924dad72e79be3efc3ea573e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f4966717a3561fc175294a0d7aea8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704032f29febafc275c5574f75095356339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cccf5db68b6ecfb9a5c072384b0dbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcac63a91693120339b9591a2bf859341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3fa1045e63d815fbd4d474adf2a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f481e38265b84095c43a8bc013c8c94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb736ec90134fb89bba69b65b71e307344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b312308fb806fa8716e2b5437856a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031c4548db6cf11e631eef062ccf5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d3ff8e6d2c5e6b20b09930273a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bdd867e6686e2320e1ca8645c8fcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b3ba6303b69c0eef32657df41904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a242f68dfb26651f68b0f1975df73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59711f8152163ac544053f39014e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c92ed374c64ab44f8e9d0b4d32f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad3e5166923ed099338f1f0d8f1dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5db972767e89ed3000a906f0f05d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfed95260bc9329b51ebda8724f30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3961ac8ca412505a4e027d96c099b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889b0ffd968490179ac70bd9281510b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4fb32990d0e065ef4569042dcb9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d62b0f156eb05d23fec2234d2ffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207a336b36ccf8d380e71083a334014360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfb5b811b742d92351414144a8d5aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c9ea0ded4fa5ff3cce5912c52c299362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21dae650f6b2c51fd59ceeef57fdf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fae54bbcbfeac80b82614535a1114a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8870e4b48a901988bdb31cfe70fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c49f1942edc80a51db56bf90d31c71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa0e0680c023ead589b71b82f727c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2b96304e62c6a74138625e76a87ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c55d7976bc72e99fc7648257bcbbb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aebf99f3c2e7f8a1055804322acc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f702ed1af37658c724ed659639efa5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba992dfbda96d4f820d61ecdfb6629372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54142a84d9b95bcc97215768bd001ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc2feb793ee7200ff829e87dca6af5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c8517b422554b6b7b1dd04b441ba9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1856f795a59f926bd35e6237b74f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a085b85b14622e9de186b832ba83354377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c72197900639c0417d83e1c27ed08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e102c1fd2f0e69b4947200ee8c2dad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ee3a3018cf2dca888d96271bb1489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efa46e13ed7aac2410df89c163f9bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8a2974995f04e31a875251d67fbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031a974127f33c99c5e6ec077cd1375383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a488e6eae80967854a377eb6661b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb1f5a723968703909d7d4753431a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298d135f141f4deb76459f149538df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c5a76cdaa8408bf65092de6ef450387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97e35379feacf8b3b04a31e31bf41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84948f1bbbd7edd29707b30133ac9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369471701c81cfafe34865d1bcaaccbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac90d8eb360c55fa130030d3c07d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429fe2b296e923ea2dee58ed4593f1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a156f753d8df759fc722ba7766a3eb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a0643be2e0bdd95d55472822ec1cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ff13465217499c3bec94375f2c6dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343f780d8f1aae444e19d54d965baa0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a3647bfb5c5b820334bb4def8becd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6ff630ceef3183afbc88ee151430e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea0ea2d070bca53e12a08ab0fa1c1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ed40459a9d08bc4513cb3d03679b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9464d35a353700fcc6cdc8f98bcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4df653fbf08103a6610e774a0a4a06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c35068bea1dc34d3c78859437caf18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ff3126ed561817cbbbb1f50d33d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fc62ba1c1da0b808d1a475b49d4f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bca73a909160438d19d3f4ad973318406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679e5ccefd020bd7489bda319047cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1e35ff0c5d81b952bfb0c82ad0363408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbb995de4df2323f05a7d8cb67c83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa9d59c82b43ea7a64d0efd50945e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d2d51abed22bf411e8ae617d33cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23d46c24c5b468a4b9f26e79d0659e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e552be4bfac69ee7af13b7861157a35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca45d60bfb81130804958b25a9c2e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6add96535555dc17ea7856e7e196cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0c88711bf4360d5da444e979edf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6695882df9ea537ee4858e647dd0b95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53838d134a4384d0239ba6f50a6c04a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27960bf6c85b961acaa94ba467bdc2c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a272b826a79c446a5be976683edd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb47ffbbc97b96754080345af418643421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d260961b41a40a74aa7a9f8fe1f9dcf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8e5c5c27b8be369a7d8d2f469af7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372439216946767ea1bf24ce9b1764424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c5ad507ab1dcde25246a20110cd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49bbdaab784478568ec9d82b3f8bd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0acfb09cefb552cdcb8a673cf225427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beafa856fc484224073b2b75cc31af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a82099492f316618b0118516b543d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1973b7117f3c77c28a8e6c1b8f6622430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a43d2993451ffbdba9bbfbcac87ec6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f22cadae3031fd3ac25df2ea68baa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3da3a80b26858ddc5d1a032dbc24d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a03062b3208ef4e280fd2394ab5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf06bd350e05ceb9c3a35aeb4c9b37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5671e5384df0512cc34d229b18e626436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eecba5d0c0c8be738a89db8c935fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1fae4a409816569fc077eb83c5ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80452cdc9faa47bf2ad1da6cb2bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cebe16426392ff80ebba5d8927a1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dcdb8808298d2ff07e05e25ca1bad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4fcf55d6fbcd9a8c6a47be4522a72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1749522e511bf158e2a052f611429c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4140f78634448d0e3983c30c774e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed568cb38a5524ad752a7ff310b7fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb585dd48bf086e88faf3ed915b0532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369eb358f0de6111d583822e916a11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df23b98379e2a7b901e8261fd2399c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee43d5d5d750f5f9636d48720f316449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce5cc810ccd8effe5a7b151953a1e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5f46e7afd5fa131beef23a9bc4b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e46f537b04c47f294ff8c43e1b7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51476c665b4a234da25d88d472ed5e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9bf282f0dbb593badd92010445a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be9185ee2fc0dd514672f4d8bccd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8b1b001636d898f3429b44fab8cc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700af34972bcba0090de8a5f95e45a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0bb95142ce40b50a9ba793efa1207458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f571c4e7c66dd8a58b351bb3e03c7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e7cf2438dcc009b81a5ada83a31a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f7878adcc8abd3fc720334938b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc05c002e6b95a114b92b34077124462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d044b8cd1dd4f2d769c7d784d9130463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a87e1a777c7a9a35a1bc443319890464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44ca02adad1a5731df6d6910ea70f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6cafee720c32080c7148f96ffbae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433dfe250c10e9c836be807080daa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8dfba7385569db0ad9addd7b9c50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a976f8aae5affb2b01f0d38d7f2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fca5da66b07c8d6d2be71c4c61e24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16719df5e4195f5c37502527b8d7736471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde121433635571b4d10e307373eb8a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457dbc7711525b59bb63a487a28802473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a186fefdf424f259375ccf445a0855a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddf8ee64fefdb14e46f77c9653163b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c9a69f12c86238e67afb214fe11d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7061c2378d1168bcaf87a929b529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c688cf4cdab4061fc4408000bec8565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c82ec17ec564d986ccdb5c8407b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58bd4527767b77350ec569f54aa18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8d66220b990458efc8b7c6fd27ff9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133302acd642b39cc1ac532bd83b81c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f0b26b78cc1a563c47cc4deda4a67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb828835df779227685d50fabfa86e13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad74e3aeaeabdc042121fb978daf3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78f046b8b5d7bc60b477ccd0ad148e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad284f78a95589b24b39cb2b6610480487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241683574bb0a6880f40e99a86cd7029488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc15897e48a24fdd57552e781b9057489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0274675fb7b7f401fb1d36bbbbe4c82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fd85ec12cc6f537a29cc0ef1b423491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f068b5574d2de8b061d2eded5a61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c010a242a859ff2e8f24c7062b67d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d106fd25f2b17fed9e931e8f7fa517494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fde5baf98b10cdd70149f2530a4f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673dc9126a3bdce48681aa855898cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223fbf35a41962c412379d8678a126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528480b11a1136d0371afad0b9fcc19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad3bcc266d713ec97d55825e7319f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada658bdc637e3885b3677c107f4e9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0b156ca8118cb12974e35cc328b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8332b6fd347e4f9d5c2d619f336948a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30d4f36aa32988b385af8b22e25c8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7676577a3cb00a0591cd11d604d04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926c0afa01d4c154770a6501ec1f19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d5810d305786d0c69f27ec7cbb88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f3b323301499e8300beb6bc824a44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f9541b10c51a1a9a8454fc21fa97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e000e70d39017821fa79c8dbfa0fbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2dccced349be746af5964579f8e16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10344b0fc53059783dd1cc8b2c65ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912247a934df631637b1a16179115d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32642954e196ab2aad8606ff37fed82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51eff095b9d63f61962fe04606d30e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938c73fac61b9115f3b848ebb5e42a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce18ac04bb23d7d8a431be197669b79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473eb987835088009859c71d8f85633517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b992b3f9925b93631b3d9ea31401e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9ab077090415af4a32ec74d29ee09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3771dbf376992e5b03c6a506917e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba221501d3ffae4796bda8f6504c9f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512d0074dd38b0f5ac8bbfbf1eb66d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769bfeeecb16159205ec2f927cc7f4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ae68f857f970e0bd147e92f7e0c6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6872dc6a834351f27abfc09eb31e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658250247c58a09aee89641ef6b0db4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d455a66ad56763f53a33347ca3b88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122ac997080287505fc67d95855b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793256acc6fb6e02b3dec9437f485811529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c59537d05169c9179c05cf220ee12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0973c2b2c76a21b4eb3e9d155e8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd77cf844114d852d93443dff675ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163e733df076e341c3011016332382d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef4108ac4928448ccf7fca1036843534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4bf67d8771657e0ae8506991f2b69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22691ae6f893bd2559076190c3abbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491def1da7c905489196463986887cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ce760e310a0ca3dc3d1a2268e96e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf4706386b768be794b845665bd14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ccdb7f196fcb97209f963ba5bea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1679fda212166986f159f78c6a902541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd904c1437ddb19754fea50839e9364542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c0d3313c4e6c7fa98651d33379bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae60dbc70c4915c772896063b7b268544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5fda810baf160a13304864b2460ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977362adcf8e3c4423d7ce8f520e83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a53133557beefd7541bbef2fc030e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05e45bee0d7ee79f972e56b70ad0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a67612316f63244b9018991409fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b559f663e3351518bb2464d384b0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f8f82f7bf4ddbdeaca580f19cf6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049da2e3687f71b04afd40c4976c169f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e304ee2c888170bbac435e8f58136fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7893fdeffc4498912123c0644a1a81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa3c7f32ab8b292cb82eb9d8e413b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65c27cc1c759145f7cb4ed42381d7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfd715e252189eb56e1bfa7b454402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50454a959956f22e59135e1ffe8c795558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee452edad38fc03f5d01e950a354c258559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ee9ed588d5638af07e6d34a84d3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b6b4c95fce67e8ae1ced83b37f53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0771e76faf9db7a0d8c83565fd644562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1c60ec28209badd13483ca00d43b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a68ccdb3ac2f8c4bc190075224116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b47e73b5345a3740552067260b6e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae68bf025cdae6f4c7bbb12b880ea60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca95fa5c6d0faf2500dbdd661c492567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f07f8abc1bed60fac25da0af483c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea5ee8abc427a12ed2678a03c0f13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd598038a3dda281942fecca231e63b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb1f04d43a846ce567822e5a47004d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c05c648c6cc41e7cdacceb07e7fa4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f759ccb9c09321503594b88db5800573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2111a7a0d1b09c3fbde689dd95a1ae5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563f5e5cfdca238ca33069a4ade08b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfd36f0533b5466cc00e7687a89a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bac7f1cf265519aec55abaf9b1b11a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d77b66436dd29522a4662df730b323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a672e1d13790c86cca326cdb4ba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2d60a47af2039b62c96296e4ca4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e745380a021fcf798e078f96c5746581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914f4bf3953b3a2dffc6abc658a87c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796d5415a19229a92ca9c5ab2128050583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152df70b98d0de663fc5ccefae051e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56a35e52993a226b9832a96a57679585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6fa886cb102925d9fa6a83ca34aba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b2b852b246fe5f14dba545c7fa2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38e9f70dddd45f996bfd02c50336bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bd2370a65cebdb257425881b176e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09706ddcaf7d8c93bda67abfd1a77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad48bbace55d7de7fd254acca0d7ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbaead423c178f1ac1cbce0bfd60e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf95ac421c128582d3d4e8306b804593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26eae37ee614ad3221f5874150b98c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d943b38ab4d91287884a00e03774dbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4ad94b93ff7a048adb7a2c6642747596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640ca04e70a5107e6c8df7a5692532e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5a3a5a161a27aeaea3306f1ff27a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e90df46333e7699b7ef35e2d1b55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83411cd9c8884b193f8143dc66598600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c4501b017ac280a40e2a978fb9a12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0f0fdb44d2aa72b5e926ce470f66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c651c617cc0acdd7f51118a9bbfb68d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a55477bfb1855184a952e786ef9fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a05caac2a56cdd68c13c4a9d78fd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ddfc33fec2ecc513a5f87e9522f93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa266a658aa3a5a592b15ad74e4ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c48772c279c05fedf6a5cb9af9e76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be72d98aba7be86d47e95da15e7970609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfb6db977971574ec682ae180397aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a183cd096e73893b48acc725c4d492611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269dc648797e5e676b9ed770cf97070612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a90d5b7e2914306f69c55c5cc5e53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdd121ed3b60565f621dbadda00c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f329232b86e817447be2c1d72153615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce815e15d3c9fb88d4f9f182c0a958d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6e4dae3874a452a240119be5dd10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb2bfb565280f04b8152acf671c788618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840e83f2eae576d239afd24639e81a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea6c106dbc90e8eb6217ecf2a8bd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558895bb2771a1a4a4680406cea9411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb609b5008e88c8b2e32dba48763f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e759a26f803619e3e0dcfecc09ba4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05928f6b5cd11c7f6e3393f64e309c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7ef582314490fb3e02ceb464ba1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1f3b70f4ee110d96fe0fc74046ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872469adedf7902bae684456833e5205627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf6ff2dc934cecba04e696b88a505628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32c64d72baebc6760f0663decda520629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524234ad082bb1c564f9f83371d222630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf244a6398d30cce764f94c006c8b15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7b58945835777d2a6ebaf5c4f2dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af255c268746ff991a1f6d230ef5bc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a2471ab1e51af83e8e75847d0bdde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403aaafb86a069c949277e189cc37a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0644d0f6e682988d47eb969e74b4d81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27341336a4d907c201ed852fbfddae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649b62ac33f32ce40455031ad0e4a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68fc314f9ff4a032441c10e708e3ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475c8caec09e5c2898d0a2fb788aad9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59fc26e549b557412637fab37acea1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11b6a55576c5afb930bdaeb0d90cdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e6333ffb310a49e038cd1a3085f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2c0a723714e2897b9347a5cbb292644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc2d3106d4d9b667a5e153952a58a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10080f5226d8bb5dcdd60f104e88dd646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c049a20ca097929a97f1de7fd155221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394502071389505eff0e0f687d1cd56f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d085270e676ba6260e2cfcdd88de373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c050a76654a87fc45f052b4afeab4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e331e263ae27f53f968353587c6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f05b4efb44ca35c12850075ce6a25b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a73799b805860de535b61b57e14a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217085dea3d8bfbcb235f65e19f10d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955810b40073807d87f613a0ea2810059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379020416988dc71a75dc3f2d8c3000310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857ac5869d8c22bd98cb26a6e251c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dde8c09809545470de412e7685ab5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d358a827731e9c868b127a6a77de313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a129406b0dc867feee5931209428e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541f67f99b70eb6506ec58407691cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c9f32c824e2be95938440320c946616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743b91d8701db4a7caf4aba73958b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb9468982bb75bd424446b94e00cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37798b02debc32991ea69b8263dc7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f6dd3014906df4c307deb208dd00620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b5b3f66da921c0036f0812f0083821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ea4f868cc90a41a7e5b828515e9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a351c5b5c7cdc0fa147b026de28223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658cbca2745f12894ad37733316346d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc04d3065a8175dbdfca00585b9fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95e0c713566d69add30c44c56e2cc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9b3493fe3e72f79bdd757a96199e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316911a0d8ed0a7a3aeb5a525f051d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692004382b5265b6f3ae6e3e5c33a3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aa38a83cd68281a8d1744295c698a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db8bda298952ebcec4453ed57ae3d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d1f97772fd0c0fa9618ef4c27a60932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5917467532559c300c54ff355f82ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0bd890180f1f03f7886e8cf597a8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf58d0a0c6f376048d39f81199c5f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1e4c19e6f5536f2757e55095b13936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fa05646131a5a157f27e2b62a5af937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e8caacba5b4df191b1f97f7df70338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f61423320c6fc129e60c126969ffee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04dbdecfd03defc5ec7892e8742efc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c9bc039d5a80bd0e3100e7f897cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f7e39a947a26c3b24a3e76e22fc6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd728a377228e0597d35ae8e1f1d674843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1424ec5ec2a6c34bf72f9fb9baa45f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab557e34c8d57ddd7b425bc38564ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5586b947f6578ee14204da858cf7dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6165c7aa51e3d36fba982776a2f7be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af42a7fcbd42f1b0118f22694a60c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2b2f42c374e605bc954487cfb23b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580aa53aa173d3c24de655183de63950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838ddebfd4ab6292e10f5596dc963551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7008ec862641e514d8a63060dcb6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da27ed283ebb9db19a042ef594e19153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c05b123ef94fa134f8013e2a2e66a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e8468d6b8b4da6993b9ad9c82f5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e707f7a59b091e69b11529bf9698156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf86499f9d17115290997080922fe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643714bbc0baa113976c2745b19478058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663cf70b56346caa98d2c1aebbc5dae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff8f62d3d809c4b6e0e38f4490efba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e845cb2df3678d537bb51565e3ae1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7830f0731a5a228d59000c37d4f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd67798d1acf3d3bbc64aede360e73863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bedf3caf28280509c802d0c12a933d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8f2c2192275e232118d9fd9850df665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8e425bcc20558e971c4f1430a140266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490a2ce1314dabe9d6d196aa42b409067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543091a555d8cc3b9a7015cdd6dc2e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde59f7880b03c8fa29ce91c69fda0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cacd777d930e09fc68891e0600df270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b25e661fefe27f42676511105c05271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e15d44dce10a7db4c5de3651cf054272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb2698796672ab5e2eee289fbfd92173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128747342e383fd695d566ec09929ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f68e957adb20952cde2444401571975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd3934e69e4bb1c6a1b410bf3a866c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497f3e90c9bb61e820feec4392ae4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777f64b2b701cc31e5ebbe0d8657c5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd6c58a919fded2896987ae7b0a8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310763309b76ae3ee969068c015ebb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec6b29bceabd797b9aed15e54781181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087292626df5787867d8c4136c8f4ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae06f53713e199db595469bee4651383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa992b635a3ef2be22dcf6232c57d4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd94e013a98533d59a8f32514572c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f43e66398e4a5d3456aaeeac54c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28095acaf37220292034dc2681a70cdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032873fb891adb48026117d5c360ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2163ce0c27f7e12e28a67c641458ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2facb277011e3cc46daf15498eeb6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9345284b8f8adfd688c5186a588b3fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8066ae7a4ce6c165b01e2638609a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15504c3e8cec3434c94bdf676f6c4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83d4a3734e05d19c063bc22afa7a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44746a30b7eeba872322c1cf83dbd8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759ecb435fe94c8e42352e86b71b6cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c937f381780cbd220cad8ce559c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5e014044d5f7292bf64cc02fbf7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c094dbbb6be14b6987a32f8cfe2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca86f723fcbcedc67414547a2cc2c2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c7e724f821fd9d81058287e8c3ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a36907f693cd319b5e984c4016e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8e9abf56eb649ef00edf48e765b21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693311607fbb460c5336611fb11fe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76043f1d3786e0d34bc4af815e76094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e76e7056963056301cb52fe198f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa751b04d0178a62a6e224d5729b90f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d5cc5d015fb229261cb62d987e50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9ce2a2dc35f57bba4b342b52cfa5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307830b5163b50843975e7b755e51e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30f75ee5a43ddf5dc26be4b0544a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76661ea16465d242bd04b93de2dc7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76637bea1945ace89d0759830d4a0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98956a99f2c50287cf250e5b03851308114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c98605c0f7361df6b6abaf396eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050c9e6f4f19d378e6a06a857fbbfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb67cd2431d4f65115addc8946da3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5d7b42ac15e6fa7f447660f71271118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d1677148990b7861a71d9021a932119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd11b86553d3ccfc928c55a720118120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631260e0441a177d955fae7edf8521c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b6641148d58b8c6a2c6d800ade50d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe778530c7c411dac9aaf7f6985050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10483b55113a873be5fb095b76b22a8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23f24c9e296bcfb5697b37bca05fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9870363a5ed1002b7931faefdfe1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf6c49a2546d2082d78c2fa5001df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b78f6b1b09df7b846262f1b817b39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdd4ece5d4fb334cb58bb15fbe8d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab6ae5b66b80cbe9a83e797e0b2b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a172ea1c814fc2677d049c3e319ca1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fc8c78f4b413e39a9e062d87c1ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988316458c57919568f523229e2fb318133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982feb957957fe54117b9cf24d85961134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab73c2e7b85ec5681f75d7269f714a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adcd39f56d7c00336cb08857702aa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91a0b7c9384c96c1b071a7766a88a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a5d8cb52f0c6be55a6c3de0960e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150769999d6becc4156dc30cb2ab1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b332f12a6c5d3df1c809ee586087a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5137fa3f7ae5f235e862170e2a3c6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77c32028dbd7164f7819c31d3e2e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be124cc16907931f615772f89efce2cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54caf4874e94553b8cc6f6048e5b82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84b6a99e8d854ca43eb08670bf0a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7032cec8eed62a9589ad264d57ea9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894f5cf0507e1e6c5761530a04c2e2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffbd91d68f1e176533929f1532dd3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e584ea162e42cbbe2425c500072871f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fc12fa0856996986a02cffedef73c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eef87aea648d74b9b48e8016eb773151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3639618a0436df5dbf9adad0797ab0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509bb914d3ffea9a252e0a89caa64ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db19e59b09806eb12bef9fbbf8e2ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac0e4d0c2394073efd7271487fcba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844eebabe891f7b1116f86d2a17ca9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289b7dba4114501645824ed24246325157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f37b410dc6a717102d9cb0260f4ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae4686ebe4e7d92f9cc84ea76e1ac1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c422673e9bd6e8f763c58e50dc1b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e917fd48623ea3c3aabdfb37f935cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0285c6dff3990eb1461bd30ba4998162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be4671515ad09b9bfb8cdf89f6cba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d4e684f081b0165c0554678a9af8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d3819919b97c9fca4fa1f4c231a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcabb20ec822c4771623ae5c74a1b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57b4ab4b756a15a1a698926f55b0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2abcef108d5163831cc5c86726e667168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9307ee70cca6a8001a1217e7c6a79aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1fd1165cca9785f9c18a20ad9bb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1db8b1900257c044ccd35b33cbfa4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff522337e33cc6edbc9715f0581378172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27846e51866ce88d8519eb195b2074d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e288c2ce7ca70521f43c61e3702716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcce4b6bcfc3ecab27da75a67dce88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c6a51f612fe6a211c1abd3eaaa99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9616c38d29e83ac258364a3f81f3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2479a005be3831277119f56ebd17f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b483c2b20d30ab9cc5c84eb9a98b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06bd354530006336b8995250259376180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489b225122f6a564137b36eadd12f41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b99e47d2be7318d7ae75bb3ca98af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f277dc2083deda0bd354f6037ecb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a47f96f1498af4b61578daac99bbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901f3e32cc16f32cc3737ed9cd22285185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8a8baaf3a34ed03693060f8e07fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71da5ecc96943c10d63453f51a7399187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40612d036c09030f9db1497163988e8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd52ba0f9ab786ce958a3e78e6ff1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e5f173a9600baff39ab719d7ea9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3f716fec46bbacdde3bf7f698b219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcae394aed77423e365ad9d331bbd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911624f226a33e775a3b92161f18ae5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb192a7f3b2da321b585706963bb549194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636578b1a7a56a7bdf358ea1bdd54310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cedc1ab6a997656c6137c609133f97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908c503a60e422f0013a3d475a04a9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bc6e48443ea575e946fe3d8e79f66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f131065482b683263725ae158154ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c9fea9cb0a199405905215493e317200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a1cfd6ee5b7f493176b6fa1465931201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac57a58608059f095049e90bc47a53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c84822ff4e1a0d9eec3c3e290bfdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e24cb98c1904aa62022adb03452c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec30f559cd33c056c9309133f68bf50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b04b2afd114993831c6f78b699e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92670489220dd91df25e3aef64e4f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a89b2fe6581b04869a80d11eb1b4bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3548ba430f5fa3408e16c5488ffb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f569ea9bd451fb006f3e8c9507784210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7b20b48b74705c5620f4ed197de0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e26cb926b3819ff6b18e283a3ab33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb5d033eb3dc3c6daeb0eced92d97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc20516abec48b65c3241979ef0085214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd04c1c4997d94c833f1620b7c81d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc3ff01a1fe42d4de36df9b0deab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191c4051f1d309ffca75b513cf509c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b4105f0c0403e666654d8a0b6e62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae94f1e4b63d6f5a9fd7dabce86b09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad8e26e582d60fdbebbeb66153d7c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c3de74b4f1c7b94de43cdc7b6bb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dfb8a2d79b970b603c114f5b43e33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a5a3e8dcb64f2ab7a0ce76f9b5f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20695e94130c5a984f8ecd4d76fe71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300018643b68ad8ea681a8a632b711c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116052632dccaafce653239ad27ab3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a1ce9f12463d53fea3a903a735d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a67b9da50640fc519cf7e69754811228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f5ac4d60e392f91cce29a3a03ace2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295aefcddddfea95bd102d275c0ce9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc94c304f6c49f532bd218a033ce28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806211e3f7da20a82a5c71839d038274232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb6e17562d233c3b231ee318e24e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c20e639d9a4049cb8422ea70d8beb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd9d95ba4e8f70b40eea9461fc975235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37385a794d911f5a2d89897fecd06039236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43d27316978e0315d857d231c4f01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d2b0801efa06b45f07b80f4cb163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55fef3edf871441309c78b9fc965ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4e269eba016492b5f60c1f80933b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce7a61e619a114482903c7381eefed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17357f9d2c75488b41174eeada8ae2e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e45ef57d46bd5b82ccd3b26b413f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b4d58ee7f8dc7be0adea2d56710d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341116f153db74637138645cafb6d27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae496c466d204b714777fccc6462aa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd7a7bce82ba93a6522893b20dd803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa849c6adae639b86f1754fd61c10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9a03be1014119c12edf81cb533576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677d152671f86712d433ce33a586f23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0615bac011b3dc330c3ff4bc62583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6bf81195a82c9e0f41780dfe09694252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878a0c945316f314d309d6a7df5962253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d5179e25323bd096ba34f092cf59c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9c3756214760bf626a7daccdb9e30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f5dab413f01e6ba5e52ec2a7dda9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab11d5f16d375f035e8810dc90a6ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc91d6d7d746ef0083d9aa8c0afe2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b6cdd6876fcaeb2f5abc0bf96adbb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e77ece8246d66cf7762bcdb0afb649260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6f1332994f087f3fcd39131f9622d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e373fa62f196bac138df38a924fa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd07c01ac8ce39bfbf15240a7c7dfdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bc9373a7dc5efbc2e5e9fc8dc8cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d2af4f3088b872f12d27aeea04487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020603f4633de670560f1660dab6ffd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b276f333130f1b0a1c9541ecccac6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffdfcf8e91719be1c37d28467afb71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276d57c7c88fe10d7675e4fa21b0e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db851f55db48b092b5d251252cf539c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8300932a3bfe53d5b83bebacdd734bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e631707a10e4039e58e84c5562763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3809ff14db70253a6303efac514473273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6d0de16106d1c13e4529603c14c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda368d8c7155ad9f9fd48200cf1ac0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80e31d47483a5194bb3a0355be30dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81553eeb89030ca60b32cf029683334e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738b019836fdbee8fcb738b84d377a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c70af81540d1064a3e3133fe18989e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8858c134411a0c1534c0788f3b1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf6189e4f0f403003231d7b0f0036a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606176b0483c23366a5236b52aba310282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874dac46202e969a56906dfab0975ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08893861446008468b17aa661ac437b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94af7d546d7734655f02b956a38f3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f52b9928fd294cd6f06a773544c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40bc371730fee834241193b36c196e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7af7a816b3818d9803a6ad9f6aacd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce461ee68a6818a014762644f7c3da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa341b82cb34188ed2cf6f3582f89c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da33fc4daab7f6839cb2e16e6d8d40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c0484cc19a3796b732035f97ddf3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dacf5d989acf780bebd9826cb32759293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a4a5e3551ed4b3aa56509660f2e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdfc612f975e1214de0a6d215a640f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b7e875ecfd46ff41178a1994620a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddba5ba6d1866c110c4bbf7c3243a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1daac365e496c425e05d18e0e5d724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a99a54c12d6ab8d43c4872b8a2792299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944d2880942955bccb978d2359dde5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef059719c9eb49528b6640feb891f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f66423170ff21ef65d990a3f55848302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b1439d46d851f7420b2c96269f47d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f6861922f244388d2fe2073792cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51d9a21aa928b9f477d5b02ef1145305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ea43c0124b101573e6ade19952f50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523e112277904b7086a05e592d24cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46afacd1d2c2824837c6dcea64fae4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78877d89ee53e6195b280d997b0323c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5beeb8f49ee78572347e99d8199dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b04bda76d13b9ea6322516704c2a73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423b26bac33b05dd03ea90c838681b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83fae788e8260a62ca51cf7b217bae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488f07e32c3c60b6831b55c6f729f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b6c0204f8d67f604b71db588013bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63fb38d12be1c2f3a56b7f8d18d25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a363e1c89db990a7c5cfc7acb1cdfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdef0c4c707e9fdb19987d5f41ea16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334daaf9c0af86bf31e2b283eaef0365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d1ca5535cdbc444e28829079b520320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8b81e680b42336196bec5d6d5526321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd58701de86e9602d9557d7e03def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e60f6eba2c18753c369d4999650d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0e1e64fc28db6e33de4ff02fe465324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af63854fe484e6aaaa3a6a21c4a3f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61937d588b7dc1658e2a82cae401e9e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4ba683be6b3e343c3ed977b089652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2aaec255463cda275ab38d37f16d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae7cbd8c29de0d4ffa6e66e1c8111c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bcd821cee3250f829da77143664e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b1b337019ed673ec8c90acfb3f045331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a58e42376d4153cf244c7de4aba54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86569450cb47bbfe693213b761d4ff4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd11ab912cc25d859ee1465a295847d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1a0733430d55715283a274e0e939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680f0b967942c3fcce0dd2ef61ebe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7310e107278b4c44b352a11062bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36645e6e0967d5368a333f7c7221252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d66003a4b310b3c63962a6b8633c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d63566503f716b104d421789f8852340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafaa1a6fde5a204ed8933983e89a61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f988612f89893673a2fdd362579fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0785f1774884bc146d3d1ed7d0de2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae290818fd2fbc3e9026b3b143773b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e452218d75fb300f87e5ef5f6d45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aee9a987ee9f4ab8674b12141d8f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3588d94ccc695ee9d723bfc43efe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568a6ad90d3572e35e1830de58fb34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72855c4fda33f4a55bcba4f28b8adb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ad66d40da9fd60f1c02d98d9d644350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cfdd7789125e079b79435675b0812351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e9351edee1237095f37beadc00b45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923981b76856e646e1bf671923a4d0bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fab4bfb5213e88891becd55dca6a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899751d5bc8e45e64aa436c0ef2010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4b8c91bbc7f3b2c57e5118a845dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da3774775b598ce3471566b8ee6f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d80420f01a660ff499a9ade20d329358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ab3c4ec5e347ad21fee47716b33c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccba829a2bde9f3b9f2344e8786a9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d982722e57ec177b9cc4618f603606361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a6edbc0562648b282648bfffacf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b05b503b00de3d35e73805fd8fba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52aed124a8b4e361904573243356f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5cf53f2f14901d39be56d3fbd80aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491e1555de3df980e16c8628be48a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de448d5e49ec742572b66fca6a166e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc58169e0ffa2b8c82b7bdcec9b0d11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45828430baf576542d0d4c43e68811369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b5408eb3c2c1916b1278a25dbdffe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0c48163f42b197d083431df2a853371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df02c06c159fa69b2f03f3659d8779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91027c04c055ee7e27fb7658986ca47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675089917698d8f11813d2ff7b00e5aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72355fcd1026247efb025d5b90fa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c2508340a3bea54d7c53eedb5417376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87bb4037bbb60e0cb5699f310c42b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc17219501b37ea2ce5e10d4bb4d581378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61836c495c4fa4b82310995be9d5fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db323c0c54841c471ed3bda466a126380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8531894d09ed24092936e365199230b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6fa9750d031a25b17d783de44e59a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae93891e54dcb65017f00757d8912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d110ea3f48a2cb522112e970ab7bf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbad1ed238bdf99588f3816180728e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7761099b70d30dabb5198da1c5f6297386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2649268a7407748adc08235bdab19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea762c49a0b8059aaf19d05524ba03b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab2b117f3834082dfea41b0e8de09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1bd46a01f1da89a66885221f9d99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df80807db89f5277bb6b4b0b57b6c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c76ff2c06bb37dd5269e7407a230f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb06968934ff2e3dcf1c5e8191cc67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bf67d03355742dcd62e7eec6abaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a5dfb86fadd9a25953c81c0ac9ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d49414251557973eb9f6377d48dff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78576fc122d2390c597cb6e811aa8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956a959a78831be9736718c6be7943398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e599a63d9485ed32c85a60e91596399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c86c056ec49de86c18821f1af572400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9904855af37f14a7723dd95895f52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd5f51c0453e82ec93d5a4752315f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ddd521da57f2b3a00dfe18afd115b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d85c025866218f52afbfac62d74117404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b7e20bbfcc0dcefdf5d7ca86b79d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bb5cc5cbcf10a116b0a1e3e216e9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdca18cb6fcf6f64768db83461d4e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2f049abb0c636ba8946f292f2082408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1821e0802a1b8aff481f31272c1e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af2d9e85c3c8591fd89d25206ebbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b426c2855624d6b341d592b762ff2e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a92975668d35cf2922a64e2e7291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7af32d40d5bbef034a9a549c20531d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7047162fd81e3e4cd610d92fed75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33b63ecdd9cbb9196f2b16ab09607415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a91f81c692ed23fcd1dc93a2d72cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eee2414fe52379e57cb03f023e3bae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07c1a2b503e2c605f987594b967a72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b08adb805513a3f7da63d256ac32ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d29f5da090dd7e751887fcaf405fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030025fc3afe81ab15cb04dbdcd538a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070d7bb62e05846b790e138b7e26f30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3170bac4503e5882c94a5d7d28782423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c211cae953d9220daa5f4d3b388a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89468257cb38199718081dfd218bb9a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c75d664291bb6a493c97d086ea6db2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b59641b7b97b71a5221db1160fd3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe528d1387895133ae6772e64e11e98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea69d9f8dbb801d5c039830f2a20de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45f18e284a4b34b74eca56470f52a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f8f33b6d7caa74b8d2b3010240dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5bfb9300239b52517934aa40e5cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebe6ce2ade0357bc5763817b10291e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583593192160eb09b25726963f23a74e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105779ebf6b1ecab15cee7c3cc546d5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e868d0f296a2ded22851cb559206bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8768d7e720baaaa8274be920b49dbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ec2e67f8be13e0fe1560d3bce35a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889f6a4603df1ea0db22b60c0c81dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e25bb61d744addd0b09f2da3291b48440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f60e348f1e3ad73a5ff063019a765441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f07902c292a81743e3e31d46e47ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75dc7b9cb28cde39d98397ff98936443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d7b7ec34bb66d62921c7ccbffb575444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff1b930d6d8a8778ac8c2ed04687f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad7e6867f58294678db8f6151e0e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a7d3d557b15720b7ce1036e2acc19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7c4abbf4becfbbfe8b197b0b3a995448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca90bcfb00bc8525746019e3ff137c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70203905a476fd58171886328ea4e7ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772eefc29eee15e010b88d98f5cc7ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d70baae8cf22ade4015ee12852af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f41b0e5c6df993a438b1c9d1f10b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848ead6d21381db6b6b4765800ddd38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184e8d1656cacc0919b9e473ea3b26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444d425ad46af4ef81081e51287c80d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a771dbbf867b067ca4e23b1879e67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbf8c70bd037b4e3be8f876235439d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cfb316865b119566819f2e077f71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6728d34a09eb76d54101a5d9cbd1256460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd231aaf025a856c34d1896fe03fa10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d818e13e1e1bc1226a5178ed6a157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eb959c9d6b9b13e20e49fd69d568f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5712f1c6f7349a187e006e96859c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc692a7efea9b3886420a3de9e7d84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa5fb553ab2f2d4a9bdb6f6c8a38f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efdb41e5c35b189c530661d020660467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dcaeecb5feff52e158f60703fbbcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e081f1bd36a2aa0d5fd2d0c0bbc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f72244f3a60eebf30c774d299cdc8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97bc1af92494309a1a55c536529b2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6aefdbd518760fc475cd4ec9fbb80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f2b01e94489236115513fb674bee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47e1f2796794125ca81c204dfc112e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c4671f333b1461eb3f0901f5abc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e6815aa920412c3018f1cf218675476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a257f52bb4ac4b5024d39ef441ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf9162f579fd624d1b369ca409a7c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f76366da01ea787d29f94f6daabf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2155c10c94c49573731c9d50b7632d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6aec3250f955eaf290cafd9a5734481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d5c99ad4cedaab7e199c76855d84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd088f4744fdca955146a41ee6934483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124703867851db514025ffc32d37fec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f287fefa625753bfda3161577e0b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b52d5267396579d4db6567c150c0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9decd6752ad49cde3be88741d49e020487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0685746347512092d7566cf9afb537b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9bfe3d7e68018ab2a2d2f9ae3b6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432146a7f04cee30c3d92cb599127bb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d9479c2803ede2d9bc002c0cfaf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce420c944fe2ab3011c0d6b520d8e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0599a09790ef52cca83e802647d58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712865114b666ac9fb67e7b5d08afd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d692970d9f8f3eea9a2df9ede80ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef013dd66e0eec6c1d2a2a7c8a14a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec456e4374761c2f2665133921a85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d516d342b18071805babc6c29aa4df1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d909412bd7eb1d918663cae598091f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef33f24543327e5a7134154555bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6017709bf89cf12baa616a4f912ffcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de7cacf5df3720b3dffb751a41050502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7785d9648052e001b7aea8285e20d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3ceb5e4768d5104e21825ad69403d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975dd20f9123894ee4232dff2e2ce55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9a2a60fbe845fec13c36a8e68b331506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37b90f17493368c0cea30bbf741dbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca75f68e3869a069c7fd0d6124de993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb54d5cbbcb361cdb727d94cfc745c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ec3d95937f5d0f93df8bb6220d43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2583164343edae6b64367404e67f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8e3e2bdc41c076bbd099122e71a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8001367584732c081f95eee52ec005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8214567b672c5cc41f5b5edc287c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f577d4a6cff02339e73e7ca943476a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938c773f2a136e70e370cfde92ce7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889096d0eab92143bb95c4eb5d3e88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0b29b1b353b2b9f4ccc4b9d2d985518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6150f963745f495dc3b5794accea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd5b5173bbe3d0df9c9c82f417aa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297ebe2e432c8eb49b7535243404aed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0ab41e89a513994801b0aceaf7569522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322ce8acf7bb7419a78016da975e939523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cfcd45b592d3030b28a401ffcd3b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94518af56cc730e900c38cd058eb51d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a9fdfd668727442410f44d5bb3da2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da76a2aa36a6898f2955a2abcdc1050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a677bb4035e9f97ab1872a0d87e98a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e3d26930f949c316a6c0a29465c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba177b3dd9af5c258c9a00aa5291c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdce91142f0fe7c1290fff0feb9f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221115c34c661994cd5c528b86b9b3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503571f482dee05c19172a87bfafcfe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6478ce6cb6aeecef162e5be6d15156534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8f210d4f5b688b929026ce3379b5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0c536cca842b77e5716bb8e35f315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84ccea49482d877412f265e19efa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab499e602b1aca9771c5df5063b9cef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061194a0f4b9a0aea159d96d0f9efa13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1357db6cc01fe5ca201dfdfc942a38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f196a1d960fd91f71e13e571f09b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82248ddb82b982e23d62ebdcdc10eeae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f19e8b77e220d68372843d10dc9387543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad75bba0572695c72365656e036312544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2030e79f7358de6e14da46377fc02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f602ef9ef02ee91975adcf8ecf8c75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6b11f720b691350830953ff3ebfc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79f4465e00e53baef04885b9662d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1983f60efcec1b9505ffc868a1867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e6f5f57b5ee8fedfb25110615615550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad9a760c142e9f1d32b2a504f10d9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d5f82c904f23542319c237bb5a88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6337fa4aa3415619eacb9e4643799e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105afffc11dff2344d797bb7a8de56c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69616865c7ba842c63fce73370ecd8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0949ddffebc51631ddcb59bae4383c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdaa0b2cd94231ab103f6060acc4c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678c61b48e88f6cc4e3b91bf833a33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07729e86509f595c7d784f8b1fb509559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2626406a567f2aa5d3b8da3825f1ce7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27825140707d2a1860b653c2587881fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4423b5a4a6b19db51f42d6b6961aeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328908f98e8c3cb760885a1cb2d5efc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eac7f6158741a0c91c3bebb1fd3f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf118cec3c7f4d1e5ca888cab55570d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653e11e7db1fe7d90e7e1f26b29e1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79537b598241c63d25b57ea6c66860f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84413f2388f26e05cbb789d6ba33187568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfa92e4d548118d7a6d3aa09b26d96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef46bd7639550b13fb5a8fabea454c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672e6c1e0da8a81fa7f171e694f830571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109f89bf27466b57d894f33f361045572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff93681d2662bdae437bb821a547ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3ece5331adab5d0189c98e9ccf12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de24aad85f544d000e3db1bac595d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0eae2cc6d3e26057e89defb5a488d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505fdabc7a03ea18a24c3a942b9b6dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a88230b086461c3ea35e78a84ea1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340d00ae7ea9752e79052fe18fd945579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17ef0241c514ec692cd9591d545e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f54db2e181edd213e2b989f3965d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290998a2dd910e80b475e3f0bb9f55e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05310898bc59ff4f7f4d0ff6b22d5d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421680e0779fb65682f7180989111c8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ad6eb5b1f347090a4244f33019f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68a889f46428afc6c5008ab63f6ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8d75509c1ef4f448bd67bb57beb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65205d944d95ac432188e600217ab98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79292ed3fefb3ae5e519019c0b8e0863589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058591887848806ae5f09cf13340ae0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb7b62e73e27016b17d59aeae1e88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d2a69fe478302a97df0c1d139583592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890e412e10d76db549068ba87fecfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7775af666d1790f0c0d467cb6b6fab6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b80b0dd234a65d06368455971644595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83125e25ce550632766a3555fa9cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c99131ac0bb5fcf19f83b9867af03a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4faa66d19a3fa8facce44f217cc41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e34795979fd9c4020965f94a0201599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98cc38e742480a8e0249ace358f1fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934fc08819f1d6f8709e28d5bca9598601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88020303cfd01cfe334f6f38973595602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755336c9d1c4a939cf850c3391881a2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0aa71126998133d84754260c80507604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca8db3f4e7c75866ab89a87cbf544605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dfd5e6c1a66a67390842437735137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470196252bda34b1fe85220fbe5f1fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938df127d74eeec132d620a2e3d91b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af36d900331da1bf457046326df92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d20469babe0002a9d0567d89fdf73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9150c53d62d0504ba9a187e2441a4d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e1d384574e48ab7c3dabaabe79d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d927ca1de5a1fd0b72a2ed45f1d2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27802658753954078f1f2a32f16f9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045683dda200456b4b68023f9ea575a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6e249f55a720e6e88ff9ecae4a47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1552e7ad968b388c3fdfcef00a9d13617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c22eea2739c1857f7bf7349195101618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39df6bde30831e2bfbf63dcfdfa03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237bafdb2d731b2d8a5e8e9ef037a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461537f23d8c4a1290c207711ac96940621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e5b059672709e9b5f98a6495cb9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de3d7fad4d8c6f75ad09f9d2ee835623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f230c7e839d1e16e6544bcfa64d952d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eb2f0d7a5d5bba2930e9680ac605e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85093c6886ae0b28f74a5041ff27c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a4a26640f00baaa5fa0df1babc6b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cf1bb37412e3c8b61bf1e9d602a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bbf4bbc7154b369402051ce3435c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d38676844168c964e884bfbf3ac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68b25d9ce6d374ea314d5a56f9288631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fca80ece283a83080164ceb7da774632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bdb17c6109329a9555b7d380111b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d4b6c509a154c4596a28c730b03dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff208246e0a7f8d76745d7e60d51c4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7afa00e54f1596eb62618f0a7b52a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c581ce1a96c76dec43e8d4d9cfd3e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e4ddd565215b404e7c72b15b8783a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb31f367ca5243d5679294cb210574639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2d93385aca46bb71c54fb1ed5f7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb21b4410fd387052e86a95af18f2a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add3074d1b4488d7a084106eefe993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1287ccfe0e86e4106ac309602e648643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40a589158563a8bc0976c22cd9cb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9131500ca2978d9d7ce96cc507f999645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7fe646c4a72b27f5023373fae2a2b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>