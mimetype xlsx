--- v0 (2026-09-24)
+++ v1 (2026-09-24)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dec1e6f0982f4d9d9ad410528131a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac64f184571022fb1be258ed817bd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab6f606615877c565c20bf5f40e7df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bce4f959466d59fcda45fab74c154a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fb37b652853c4c2cc3c488952c2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b11374205821685827f051d0dbe7716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793412bd3d5967db18423a21e6dfb23b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5e9c9a0a198515193317f1b08ad98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e44afcd56f0a3c3018ec682b21219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c95bf8641d6d8a62a7802b72358c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0b9fc78ee8fd7eb65b7eab42b0b3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6027ebfbb55653e6fd1e2a6b7b27d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5ce9d8dfc07715845c868777229f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab0502ba6a97f9952118786de54cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73222e4f53c16bfbb600f61530ea3b7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041400320578702eaa002c5e11a54bf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f0ee731919559a6fb3df1380a23417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9e0b9dacb1f68cf4d5d7cadc083d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fa9c4bdd9cabb27e9d76d43eab3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027146986c03e23b6f9cbda46c606ad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e8b9f43435497e52e9625172a57321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51fde59aa1f5dcf269a638a8bbcda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ac60e5232d8f77aa259f756740e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff38262b6c556b75c96cbda4b3f6e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47945afb2fdf62547204ac006e88ec0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9e8c7eb09ad68b0bc97284e55369b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0cbefa18d24165c098d3591471e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38646816c8e7e74a4c5da7a594bc84028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d4de0b5e64806192269720e6776f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45828cdc4f5fd3eed09ed3c70a50f3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc632e2383513bd0e930eb72e74008ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dad55815686f29598076d61a7b1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f233e51215f35d4c9d7d4ca2ca8d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83b2718f5b089e2308d82922dd47534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b506bafeb419ee0237ecf3a00ef9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8dbb5c48d2ca97b1c1171058f54936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328aa42b54f86f77343eb727a4de4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c72dcf0d52d8758676470c10d88338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137964223a0b7ad37b9e6eb67c50d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646da6c92c1ba69927bbd1fc3f1bc6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bdff9ed1c64a798b0f093c4ef6fe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d261cbf617785ae45bd60c38020e8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdf23f6cb7630270ff6980e7f6e0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765a57654386415a9e5b1492d7475a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30789406026d42e8830c99db99642d9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee727754808b334fa59462d51e76946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bcaf240f3bbbfbfb97d1f9827997847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0f59cb559f8351d8ae93b78d3cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49c619454678fb12278348b4aea2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c48195296c72ebf6ce83da362bac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddd5ef632a10c5224389ff2ffa72b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503094d8ebe9f5398673716739d668352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b84e28a81f41fa3220b735efa997e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8e03d1eb43c013bc50441a334900754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164efafe1b427c376f10c95230dfb3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358ce8d47529cb4f33376c6e290ff8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285e7a9a19d6b2123b7ff012c0cff0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a132fd69e3f3d064833702eadbfb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ba2d457e5fe1a104c677b7d7e67d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e38d2bb2603d77ffbaf80c047ba4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdee825e8adbafe71633845c5e46d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9529ea56a343e4832441e960d214362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d00161f2df4288e641fb08a13efada63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13c3737b37eb84fc6b9ce398827f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56432b5904281242a6f6ffe45357f6de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b203b7a42107a2f98cb74045848a0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7357bcd47918b10d5e6faca64b73767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0342c2ae3ce23eedca0f0304f8ae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254276494c11163d5c181515a9582069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413244dcdf6ab9f05d45e0735f271d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200f1053ead9109d9310e0d54845fd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d006878c5236949464528b828b4d4bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60cec5c7c1b1b5a930a09267b30c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557a669135a5d2c70cb6cf80923c4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023782b3d3902cc4b4b6fa87379779675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f50cff12605be1de629510397ae6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da34c86a5dcf8591ce39f19514cf4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e3f29d24b664b66105751e55fd3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948debf93fac5d411ca8816aaf74773579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894091e207707320685e7fd0073176580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68508d0c1836a311b3153aeae50af16a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af88a6464902001fc8fc01ecc2f2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059817e806c70c622e12f6af77a5ece983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564faa16ba34395baa1d42137711cb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8dab17714d1acdc92811ddc974f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055b49e18855eee1df010e2acf537e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54565e8c43bd9c998b7400757822544b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf56696e1dc6968d92b9ec8816ba088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea73735db760fd0dae2a14b7c14a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebbfa0ffc6624d991a5fbf26ee332690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d03925252a8e386165a06476aa82d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48f61d8c1b6451e9331713be88b4cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060b8d12777c8ae3e71917c7b54cea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db9162fbcb0654af37abc1647fd5b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9edab7675746a3320e22df3fab43f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fac5b9da5133e0230581e398bdff596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba53f12263c34c7339e6a8ec98e4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6fc3722270bfca12773bca7ffb59498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae8b33ac221d937d61e63e206e72799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4e333f99dc3459eadce64a79803a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf529df4f02e15bb1a4b07067e342101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b71b3fb2e8689d508886c5e4f4782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d95bc01d339c162c88c0ee53ac1c92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576772913d020683cd293f9d1fb6e8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aac18afdb06a2420bba9c2171c52f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005129b308fa4074571238980dbb5cdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a278b4c6c5a154dae332446d50f38d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0198e5d1b0d6701ef05907d1efecb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a54ade2ca00d81299a47669581eaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6467b82e50f8510752529d48d3d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b3c54ca1b1ba9a8beed9b4b1eb2ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689f17423e4b7668a3f79ac39ab2ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319946c15fd9c2e7dd244bc6500cd53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac83d66e14f41cc3bc2c68bc4196b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3e868e24d934fddca6869e2c7e09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f665d556a22bc811b99a6d57d779c26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990792c566d0d09384a1cb391182321a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f98720c540dd387d38dc2b5d70988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6da53a2734a377772ca3461ef7930119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2fe85c0a0b8e38f059d250a0a6d73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb32ea3fc708a086a1e75aed7b86d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4755c3c1cd749a58e2babe73cb0ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d7277c6e64f3d27a81dbd6ff5daef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae258e88834a67be9259b61228ee8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913b09a39d28eae70b8b6eec8752e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a77c59c3053c25085870d442ddd6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ab9f85192515f98a6e2d11a2aeac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69c039c1396014a6623b2cdbfa03ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f24321e1ed094e14538028d8cf5fbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ce89712aa9c3534b64a162e0fb2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06534a365a127f722f8378ef2b47c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724fe89eacf6f57ea306243a710fc54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c4ead819377574035e1f8509251b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969caa1b86e1d7c352cc2058b72b4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87601404a91c300098f1221033bf5cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1ad3aa9f2b8edaf07cd72eb0524c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c415784666c19c163432db6d04f7fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d16068d0d11c82996ce91d3f2081138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452679f86b9d3ec5e59ac99561fd3b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbba916636697d849d0e0c602125a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb15325cac660cc1a9b734a6a0e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568143138126d8a1ece50d2eaee750142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb8e496cb509c767eff2a07283923143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d921e45628a71c713ae7160110d5d4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc155135a1b8918d1637c270069f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901f6e3650ee0003e638d348bc3a51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67556fe6e1391539495cf118d81a01e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79a4d37ee5718efac27b5056c12f92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7d3b3b8509393dd37407ca8e854f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda85539a2d74ac8a75f9d839271c75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b53b2023ba833c5ba8c8f45b72b8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810fea46a6b76fd6305cbe05cb5a307152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9258cc2aa5e600cb2b1466afac39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed64a8f03c2294292f1de77ef212084154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92eac08fc30812c7bf47e1c5114044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c109960fa76628cdfa146b6aa7c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4859739831bd6441e1d220c6199f850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b63145db40ef8b09bac541553a21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c46d8ef400361ae53622a5017ab1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0ca030c396f84dbd141af894f7ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce9fd4165f57807b1717c60abc406a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2585fcc2600f0d61167c1707bdd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c7463d98d6eafe78a1caca95bc85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056bf5399979f6660e6509624b1687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32833384913d73e2b21c3da5bedfaf7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5691b1a5b90f3898c2e62b0598f91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d458641c1224824ef3cba6fb2f94df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14221308a49c9a64e02499d49b65a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6acb1e1c41d867cd5e84133bb94e0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ebb0e6f2d721630cf7ab154bc7d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f3a9ad044d5121a69002748b6829171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf2ee006cbe10097a1d265aa86d46b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074fa620ac60190b0abae248285f55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db700d495b2b8405d2154c5b99007b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8c85f462f2d412bbf87f2973d2a8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4fd0cf246007928ea51bdf0569c36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9a738a1cd6b43fdc66bdee74eae0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9e8d2d5747e7b0f6027d9f691def178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddab83f4d893d0c4040c9237b1324f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21bf6447e8fb76c5713be5aa90623180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd86367ad6d7b73ad3d7271347bc8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115591a474c8f8047e2c18ccd9f3c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475170058f636d243f690e649d0817183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18943cfab653d01211c3bc052df2258184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e164609b455de5a7dd43f94ae59e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fd641f35085bf3104e2282b46f1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d953b919a4377f4699e70cd9e87701187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14df462c95a39f20f0e08f16072976188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e992684f44da10c964bdb825f600189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa76ffb42e2d3e4bba95d3deef761b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380fb85c97c504a46c1c8791e1cf8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3066e5d5d4e5861b63e2b2e016efdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6a9665f8bfbcf7603f1b722821e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5132e4f8eb4ccd9432bad8885dfb1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e04db60ac4444cbbe091d0fb8c7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b13076489bbe287983e9e97da1d5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4ddb545a0a6dd67f4186a1659d3f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd95d19ace82f9c762ea98644aa5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d21b8e830bd592a11ac7676155f89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca81de45d96ef4aa2835154f41267200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79059e0345bfab7d91d7970af75b01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0667b85b55254690ffa5f06a94a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32ae4e4a0f7eff5dd5cdc4223d8cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba321801af88877f9467d0153c71541204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc577c1fc639d6d0084a650e9eb19e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca9eaeb61b8e45e0d42a14a7b8b139206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9516eb4256ae0371e1161a340338207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0149bcc921ce0128b47ae9f90b4dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79456467532bf371e0c0dbd048b73371209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db74800a860967b112c19d009277b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e72f338c89ef15d1b76d232d8e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150dad87d39b2f0d80856ccf67abfe4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31844c30476bb71693ba33e60b6f01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cc9da3ab6c1de4e78636be6efa937214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e015c7c6777fa4814d0484fabe0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d84f6095184df66051b34f84a4f980216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f712d38dd9637a30ef9c27cba11f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0599f3ddbd583856d15f523c6382a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d38e863844bcd10f855cc03fe29ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbef462e450ba2d10ba52863229829220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae420deab32e8fafd2f61812e3542c6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f42c2e1be00ba2d76217712ed35cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d30f6f2786e58eb9e8ae2381b486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964f7fc2a251dc4e9b7741fa9151bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2469e5907a88260ceab349144fc25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9771ac299acf5cb32ef103e81a19b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967824feb77ef53a8b72b9c13268554227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2866c6e1bd044d5ea73b7298698c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dde304bd7b376353f14e2165a6627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747149f3f990a82fa12150a547ebc1bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285bfe1e2d19894ed12dff87d0873a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6d18bfcccf294f15ca4531a3f964232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e856afa6770cade0d681d45dcc6f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804b8ea77321a41aa109cf2d58c8c4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2889059fe4acc1b2c71b8ab42823d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c2020482989d15e501dfc5ab8a710236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6165667a5803de76a47fb627301d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2ab5ab687805c21c389b9397664a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64121c92d16cd410b46f4aff95bf7e54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aace4ffa42e21a00191b6996b7414240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63f9fc14a144a9d283b76f0e060ffe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375958e02980799f0d59cb89f209b82d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c49db5acd12c55b53206643f934a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc153087afb80329eba8f63d4a22351b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522dc5d919abf9973a4c93f22d0ccff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f6d757a08c8f3cc004a8e2920e9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6580b22cd93d99db5934c12a4c113e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ae927d39ef0e6d86b966b15dc93a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950021ca0f04ad5635d6ad35f58a4705249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85cbf3cec97560dc8d925747fd4c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc2e3fd0ae788eb54dc2273981a39b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07ad4cfcad90cc29d80d56779400e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea1bb15846f8425416e8101b85c0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c0ea39f06433ca1b494b3458d7f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35606287f55ec199532f5fc87e720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795df1df5a93935a91ca4eeb74e50f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45291ea82731ce94874f5ada1dba204e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9158380f50210697bbcddfa81931d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab358415c3fa7ba19d894e3bd03fb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac8aebc2bdd8410f70d565c460256260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bacdfb6381acfd1c2c8c39fb5570d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd8c467e77ae7d346fec43ea04155262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef1e79533702ea907d2fc01d20732263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092aacae201112cc6ae9e9a975ed4c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ae835b94db4268bedff7f2d98c8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ed5c0b7e89e419c2ea041b8c68ad3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a316994c1895311cc99302cd1386b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0517921977d230a6b3624b82f611e87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fbf0aa57ad79bd82953f16d9ade57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ee5d2e053bea27c759eefbdcb70f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f194a964fe5558c8a90c35cbbf316271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc649be86d64f2e7e78d4c31e80f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39740befed2d0e4d4e17f918e4a9f37a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4199489ced04936fb361c5f46ed2ff0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad432e05bab652018b03f45373fd77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557e86e380a55bac2c78ec1e9a3aa4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49c0609fea6c0938d93200cb56c5c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562fc1dedba492b56f71beab19dfb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf162fe93153dbe495614cc506224279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c3300abf2f2fbb4fbb26485bdd91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa2277d67e90563f93880131ed910281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f9c064a44aadbe66ae3ae8dc9c64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7338ab2ef85e901b63b4c6b0909a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cdcbe1714bb4cb635fb2eb5afce00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4cb25aafd9639befa0e53383ebdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d43ab7583aefdd069f503c81b54b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a09f992987e1ab4171afb0855c683287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b87cfe9a840c3e4b59c733395b335288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b693c1ae9895444aa342c7636505289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fdfb1af576274b1d8f068eb5daf9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef885d1dc2f34e29db2ce011d1fa2059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaadb6869b0b39079f017022d0d8468292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a99c841e73234a2d2f895fd57f678293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78652d96c54025b51c1c8fd84bc797b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfa642f7ca7067162beaa74169a52d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d774bd3b055d132dc6e7c913fe535296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec2bc4e1fda4d0dc61a9e1cda591c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e68a7e307921090f165f8c157f36ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c53d6914d8a868b7d32779ca1af76c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bdc3778d9ef40f6e455f7cf845cc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381ebe6cc8d8f6e5ed81468ab3fd333301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33183190fb6c1fbda93a93ef43678675302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25435d0626b968d898af5b05d24422303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654d6389633e9e12db1123798111071304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281dcf1695ff77eb8f886472d0c5b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac5b9d82ee9c67f559f6c103de16e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c845a1c1b7cc2338f2a18b9cd12d1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40d55987f86b9e8ade652eb8060cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3865eb6108a32d3316822599193ee7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb879d21f29516b49a565a07f7aaf4f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d32892bd5a813eb495d6760c00245311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5559e43135d4bbec1a33673dfb8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b13cd6995f8046f2fb5a2b03cca02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3286a17d8442ac29788878811e836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ee5ef413b41a5f22a0ff1c7a2c08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5eb9f688f1b51dab7e291077f5f7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79d92db4824bf93962924cbf7dd343317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e83da4407a24205922d1897f116ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd63879902908d6cfed438ee33bfbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20377d19147d5ef9771ed8258ec55c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655fe912c78c155d9e23b1c44cd0f33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879451646cd527c3a7275041008b9b75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffaa80c7acfd2c75fb7db5448a0e45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38004c4c96c91f4a776924623216f940324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69bc978652c77331beecc69563dd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7845fd08affc96dd920fa5681fc36cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cd974b6ce022f6108e75f24b48197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493604b0054417240eed9bedc31fe0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc6d08414cef70dc85d80e518f73fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eecc4d1b4d81cf073e4874b5fd96d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bc6771aa253b4e6ab988bed0a50c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72071a2824d46a83dd313d3ed039ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d83e8f4e00126b51d9290847586c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311220a03a10dcf92ff45f769692f710334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14219e6108ea8b229ec4f2c332fb6ba0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c533765bbbc450914fd78720c428336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc98c0440ec67a70a0a418f82fd15b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86f3c4e5dbeb4f35630a7e7a70b2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29220c8609fc2a9b5f134ebe8e0e6cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213658ab7a3db0ec6c2901b914f8e07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed269842172717c3787072abfd4c12ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20ebdd20ca685e26f3edad8f64f289342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154815c96113d3793edb85635a5f13c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e382ef4d605a5e57713f354e82cc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a545cfe95cd087f99c9de5874d015345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d3212733ee738ba95cf4c94f437f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f643e2315aa4e46f81aa3bc7c45a27c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb003e953d5f9333a305ff2cff9fc76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fbceca718df62987bc74fde3e9972349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b899c695e768ac6ae495301d1f5a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe74e8b208c7af108356075178d7c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2af11b931b029ad1a929d3557a0e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb95a5e47f4519760cd24b8110408353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d5bfaca97b7afb3849e41cf83081354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3278e7d677b9126c33fb65a53fd17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef778e5f36c366bb487657a3dbd3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0c787fe113be12d0db01e3326c0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f358ee03213f06d046998cfcf03b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a0927aae5355fac2c26a3e6dde34e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf055ce621be65ecaea40c8bf3661360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ac05efabe91650ff5e834c660dd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1c4de8e615bb5bbccb4885fb2e96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7269cc61a8bb93ba955d026a9d6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736059d6a0527c8eb4e79eb2d4c6e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00548cf7b81591b766875e1180a7566d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5fdd1f206547a1be3802a5a64916366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652dc4235c118e953b1eba8b932b62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb74b901a9b33e851d0f5ddd055b477368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390ec465b55ff8bbc8b74db4fdd6e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b940ad1cab9ba7b615dbb295de80a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1988471659a3cac9d0af07b849c062371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf66493ab13d30113caead65406917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be455bddc743c7a70cdfd6f3270cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae9a38f4ca3e7842d8e98b57ff12e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe880c77f446ae225262ba2e75e932d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292cb59d3ed19773e7a6196d583cd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517bb79d28b8719a354139b5a16b385377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70abd88ff1a1cc48d92da15fa981f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14069fbdfe4d24fa39815f8f6ba0dc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004f2a8ef3b5ad121e9ff77dc7f6376380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c79af041a698d733380ed02a78efd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6c7eab5fa4f8d1df82afcb66d105382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755166e31719827fe6784e66e1952113383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d04b2270329ddea7e70932159659e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd81d039ba4ad03f65ba707499f198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a83096c18ddce37f7f601bd29addd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5fcd61e58ec69027c50babed53f1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbc214034d4477fc9cc4195bb0bba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ad08308065350cdea8e168aebbc39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f56b8f916b28f5ffc348dc47c2d76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be6d4b402192bebf56bd1c6b2282e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7595808e1d2c73e32e19d1186c40c01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649375f2b0a716cec2f5f7bdc4e8c27d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45a2a2f0cc7863f42d408041856fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5abd7862c14c5b47bb40afe196dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826681cd7b77629f50b78f74716ac0c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85ee68593087034bb2ae8202331c97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc98ba8762eb0c803805100d6308dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d26a26ba23888b8b0279f3c3ee672399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317299039df47ee012daf9f0fa07938400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65c06fa5ec9e0d16b47bb56609ef1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd441c31fdba050a5837757fca10f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79247bf1d51aed9dfc0811a4f0faec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516624e4afa0053a557ad1302f7ae14e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931fe733d8803c2539e49234c96927a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cce9c2b79584636699cd315678a7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef55e6605e18c0ffe6ba4696cf4427407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90ac7dc803e81d24099d5cee81912408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd359bb151ee4dac3bc1607c8a46b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3e75cd4eef089a59d571a1cee2b23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9507aa042e3a618a284a97318e374f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c342e261028170aafff0690da2b21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75470c523fcc77c0b2440b1294eb4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d1b51cc746f7aff9fcf001608e324414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf244a307ef58a99de09d1efca8ec3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc644512adb0118f2071452f6ab3e53d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381b3a0a6b334f6e2adee0edc410fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b8becd81f11d94bf106bc01d25b6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb1381b37b24e51430b740ba08e1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07ccd4fb398a79fed4da7a4356ea3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112719a6b883580ea8fcc291a78929421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511304b53d858cea7a404d95dcc5e468422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f99d39fb9241cbb5f91d992d61e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bc87ab1fd36fbdd6b4adc8cccea5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bdf490c1a7d55368be2d36b43fb9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e49a47c8c40ce0434f79a387d0482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c7109dd5937d067b7ae91f8c9cb79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b271523015525e62c9d17f859c105428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194f18454e59f622a5ab0019d02a6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1eedc9f5bee39130d3b80981698d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5498cea96c778dce45dc14cdeee9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d6c50aa0aad74ea1434d5447121b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ab86874ce0915b1e29f93a4d7bf12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5982ad7f0741db9d2d03a5b6c29e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524893ac11b5d0811564dd0e679d39d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d8ed335222c3e2b82fe5753a419b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac57539e6a2701659a42179f9dc4b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b03aee434d53680ffbe6b1793150438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f905cda6d16f569d26ae514cc0fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d1ad5091389442219ec48d1ce71b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf7d2e16044790d0ac0450c1affab5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2dd7efbba90a9398ec900a7d2ea9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634cdb0f40876a0f7ae2fbc0620d59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f60da4e883ec9429002f89cb0a231444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269a178e65d323d3b50eccd4682704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2452d88f885a20f900137fdfc0c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987984359576adbc3735fe9a855f705d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054b76dc360f611d27de3524a18a6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de62ec70e3c4ab542a4095cb62e8a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243d88733f08dccb0461ec39f12677b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de52b6a6a1d3ba7c80eab5022dae8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383b90094c0656bfb70f8081b97113452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ffcdd3d38c42aaae0fa6b5c9a064453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a287d69e2de08913e2e14c1c7845d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9d497b4cdb5b0d71624bfca6bcf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7bde62aa329f66b3724808fb46bc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5fab3c04eb388ba815fc20085f03f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214bb89049b95be879ea2615d5352b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6f77a0fc819048c6b1392b177f79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85041431643657a27b32defd3a7b31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12602e72d4d56d73d02cae2c2ef931461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15baec055e3c313bcbec30afd17ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39036f4376abbf33bdb35cf3cb68c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f976826a16e9f9c7d327a1326578e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c855c2cd4eaf7662e55fe590c9edd5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e5abf1045e9085fce95d4b770c1ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1338351e55d7b55b9198030b53256467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e0d0a7521bb8ad9228ab91af0568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1050f3454ca9f06f18da504119ee50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cfad123874602e1ca68d92af5fc54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ddce4e657146547b011460787a410471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346cf963d97dd874cae9863e168574472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ae84ca9b98891ec609d034a33318473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b085388c79b9a70336994b08b0a23bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ba8f53e5cd3e151e2cdc13ba5344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21307a7c30fcb375974afee28de6b1c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1081dd3bca8da428c2ab178e0e6977e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd8e82a20245602b5d0848bdc1f70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb73994d3e880526d2cec482caf5b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f245d99324083e6bf0efe7eede956b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca17dbfe14e69aa3fb0519ed1bb4bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d255ab9fbfe9e8ab65832265fa8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013725cee7c0c680997df1fe6e44126483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ada502fba620286c1ca37e3a00f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7929c1c917949f128ab8afe7c6578a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e1f04666d8c3de8da22db9721d98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55d2b633f304325f302e9a4e827c7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ae938b3fa7fe369edd3e804959c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdc10e6861826e917d262825dcaf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c49564e72eb266ba8a1043104e4b3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815709090f2ad10e646815374c713286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aed70ce8727cf7cca2785a699bfaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bc318edc67ff5dee0a4a1bc204ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37f07d22c8c4e6dac3f8e4fa4feedd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f63cee431633ad945e7d710cf3865495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a304f2ccf3ee72f2bc3c8dc3bdb637b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adc0e16136d4bd7887a43e497c737497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaefc39656b10c99c945fddc4e43ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a36fe4858ee87cdf182251a5c1eb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513fe3bfbe7e0b61ec9315150af29ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c0d0ec88cc56b92c81bf15eb85ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671dec1ed6ad5dab031296c3fa1e9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40c01af8e6de8dcb374fa257cc41a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d0e5f076779133e2fe92d67873004504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d450406f95fe57da5a2fff3dc59443505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8216d0c2367542454057a3f2795199506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d049b4e2e56cc017e703e0d88e56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5340cd68693424b1be0c02e22e6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbcc66854fd043d280b846879f591509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a16f051f09c55f0a340e89c042cf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067a0683855cdb12b275cf9e317f94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40102432e6bdef3eeca2a227171d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4fce1cdb5a9a76d92789c95adcc59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47218aa9159d7df6a758b6556424dee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7de2d79a210b7c236f3dc310405c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a4f9e0f91856407e32430587a3791516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea99b223578117adc4d5d9ff6e423517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb416c98631d5a516c05920c78bff1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09654ec0342b61823e4b89e6c2ccc8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad2e304308711e82a9bdca880e9210520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce99949ed303dc29505a5d908555e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509b5f47f9186ac14839e90aeab2f6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5862c75cac675ab78a4baf30a5d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f191cdb92ce3ffc4fd75e5be1abb83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd299b431e2a0e6273ec9d75795bd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ec9d738d3dbf357eb88e6732babe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfb48de61e152b86c3363f7d505e0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e81f3ce84afeca5c690466a74273528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894dedee86ac4fef1ab0790ffcb9f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7596d7bbf3e14f23fa9ff8f420b307530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd2f16d51ddf741840675b571d3a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bec8f6c63a4be46b485278e0893779532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc925d20e712733d3a1524a40286e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f916607bda59110bebf2258b4d7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521c14f571c25d0d6136d966a25653535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d604014006b401732c5e4c7b0698a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f569ef348d7229ead2750f370d7087537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd5ad739970ef3cb2b9984b98ed10d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3848009b2eec33ab6962cd1b6661928539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1389a09817b0145349ebe8f65b27490540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792308cb566cc2810a0eb5e52fc7087541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca7f647fc56f655c6a2902b6313076542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea1d3d8b07ea2462c1f5c550c00cd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceed4dee171d2797f6b70fd6a2417fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797c4b54f5282b9ee81ab7dbfe5823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f071eb8ba866c123e5925879895f99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd81fcd143d27bbb0c5623fee79276547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3cb4fb8064ee15b44a58ed83ef0a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dccdabc7dd910dd8ac3233cea8ff7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13322b77cfa9f85905a6f75f45fcc7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a2f6eaed071ca134eb18a7a1ef445551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a54c98e424e1f913b23cbfc5e0bf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f13ac30ef392274d6ae92347ebb94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018280f10ef380fc1943a7f8758f3ec2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2d46c2cdb0d64d70b30f2d60d265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33147ecdd7a542d6e26a70cbe4c2b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9b9e1fd745b6762bd700fd06e3215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4373c930c4f53567279b06f94582b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248824ed856846f8c448691e307cd491559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a59679ee4fb94a367cf3c613010b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd009818e0a790e8b7ec0c6cad1a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27811b05a06d32a2245e24cfd16d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ddf22a9eb9befb362fe36de1637d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c399597333456a305f8ad12824de4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98dc7037448fab831b408c1112ea0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5b1686612655caa89f6f6f8e3361d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a07bd3690f77dbab53b38af0ba443567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8a4e3b1fb384b295c1decb364d9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269756526f765db394595aed8d1aaf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f11f1aff7d0c20f472ad7241d4a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bac57aea4928f5ad51468719ab79c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917549fe046ae93d248811e72ee856d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa96b49c6879bbd538ec85b746b68b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae76594b9ad2a3e0d67c9232bb8725574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10b544fa6e6401fe059b35f8e09e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080a23678ba9a26629ccb4bf291950576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced859a46de89f0de477504b29b0eea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912da24426d8d870af456bb5555b2c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96f19343a57ea6671cd85f219117c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1232a8176daaca8cc8cd3b3d0a3093580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2584c35a7c39b5a9108e1cafc6a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ff5f20e15d8a9cf29b683ebb2940e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494c71ef91df25ec3e585f303c146a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f1e6038ed6bb45d2e299690cac63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a0608493ead1249a4d44052d8136585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f05e2ad63890f392b00ed3324659ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6b0bbdd3fca5877c7fcf11b21a9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc78544c2b54dd34e9d98dc9c452e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7d899b590f539421c73dfd0c45947589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8cd69ce5c2bc793532d2d24b46c3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97951cd4613201f1820255c2b9691f59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b9a64ea689268ca45115e2ddcb56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4619af49f6b74e7ba8d43121d73cef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad56e75fe3b959c29abb7846b816a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9395ecd797247bc2f0974394ea78b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f30dd5bb4895acb045b482f2a895ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b300f6f9d473c82fedfeaf756d2ea6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18f57aa966de21c8e956ca91b288d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953040fa38be36f110c02b23aacc982599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07e9b8536d3dedc5c92967fea3dee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fbe14fab38b68eb9edda53cf402be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee21e3f6c25a1db9793d5bb293d606602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784afee1325a34f26089aae03187de6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1523bbc8fb50828182f844ea77dcb0f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba33491f6c36086b67c28afa0be8af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c9878b908e798ea8cfb59f8402eaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a79f8b6e8a6b43c8076a6f1874df6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e154ecebfb60748f09138c0ec2c7e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e56c70031c80cfdd2d98c2d85eff0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd398e489e8862e66c19163a6337c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b5a1ba6f3e802a73009179cad27e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0052c2d52e11e8e089a85873847ce61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22463b234c3eeb36e4232de96a7e22b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85778edd7ac840876b1337f81a793e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed6de5244857f90f87bbdc8898f63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5cd766659a7e5ab810a9399a8c37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c39c6ded8c857551997e476e78803617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854098ab78086e911f0297b9d03160618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5da38424774433bdab3f1623c2c369619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b285b4d488e85f1009713e20a3e1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45931db3dba7bfc2bc686b9de8fecb47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985499e49ef3c1ea294a73b3db67e38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788130b94bfdbd178ee07bcb22745acc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c083322b1b7b0c49e639b77f05cea26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a5e43b4a37a4e2c52cc23f5ab7394625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2113810c488dbacdb07a37993790b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20ef0b412a85bdfdf3b88b04a91a3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5e15f23a2095f1fb630918287a4a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d00a39d88ba9606813fbe46ed85f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca046cc60427be17ee2bc95403ad3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc03362a62a7810c47cff3aa6077ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182d02a55880d28c16aa76b2086bea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e44f1ad32a5a119824089cbc77201633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db590393899697643e0170ad6ead45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbea932423d98875bbd6502c6b224635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71010af16879a24b21e3148e9bc1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2738079ccea8ff5af000ed996b3ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776bf8789ebd8cff34e4b7d3b10201e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49de7e0e4fa2ad222d6b8f55e7e348e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27539cf6d86e3d0130d0a674f41b9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34d5adcd86967f96290d945a5cd0b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a48d93610a83440a9982fa3cc4fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034296b55fbe3633ed304bb48e28593643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e1763a0c00b792714b7625dd9020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037885532e85ef196a8b177c7d18b43a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c3e51f29f137a02d74bd0fda33ced646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c5d20eac4a29998f37f41cb3fa5a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8a927c9533bfe31bfd11034a758e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f389656d2429a207ab2294f296b5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902eb4cb5878f8f9a793988b3a30b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3c97a0d6ce79b5c07bc2faa970d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ca99ed5a97a962725278ebaa3c3056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbb0daca1b01373f1c669ab9638df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a3ebe0f2fd564d5f898c18c1bf0028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26974f9005520f754ce7b9ebca7d9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac4736a8833b5f2a0bfcb6b7a0f7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9d9b54f9d21e3c43fd692b157a3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38c62324a26b5f05f662a3b84be7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0428c3704fc588e5efaddc983f6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d504a32fc5f0d1fb5c8bd0bc0e262a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b54418ac479d1dde8b1d3c09d92c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f94d205ca6828d57ef8728b1784b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d62357ab59ab3388391d28793497117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893557e3a26aec52cd54180bff2609618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62286c802aeacb68a39600df57b9f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9341d2da675b461730c9efc8faaba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b756c1559d96d3ff42ae3d7f4410a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f998c37ac8f74cbaf0755476614c1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efd05680ce56588fd8fc43bf8b06823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b70025181a2ea278aa8147dd7a1d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cbf97951efff3b35834befbe761ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5959406d5ebd7442c0179ca1a08f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb4d387fb97a31a5e6a84fac6950627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5049f52198a67353f06092459b867e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e6b4fac69d64de7325c56657ae04d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd13ebda13c1dfb27b906989c94d2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a330d3771e91728cfff97290fcbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04714cdfcaf579dd39cf3b019f0dff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec627711a98c6f4b57a9b9eac4c52933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfea7b5a8437a1c8b4950b730bbd91834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9cb663b157dfa468906db08667c0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8637757290bf465d79bb93a9f93b9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249acc595dee99c64f14d68cebf47637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff493d2d41b44f9729f6d01d542c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d526cf9aaa9b7b3d5ba1ad3287229139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d587b7f16be2ad0591bf4ff41e461740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedbc76c184345cae43db3ecd4a4a6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6904bca3941d837eb274c411b3d33e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be62dd0138e31dfc8c3a48ae72950143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543fe707ee7b476f437e6a6d406cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a40bf956edbdd9391e5ceff09230045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9710761a6f46b0dfd60546a93459246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0a73ab9b529d9634a423483744b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22a2b0ba48873bcaf6056ede9f915148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b023913cde49019f952589f9834dc4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddc95d84d98585fd992fad3f8944c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e7b65d5f2943dce5d70d6f08f09051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465a9e8d778958ab677dd71108c55752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d9fd2665c88fd3a326381ac8610353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa05dedbeb715c953a62edddb062c5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d8759aa851ed2d2307a2d998e81e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb54bd33711cb1eb768f640bd28c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55171f71bb7aacbb45e075741fd7220157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3cf04e4f894cc0e5ddc559f5ba39558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b700def335d5552af6749afd0a1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788b23bf4432b8db20bd28bed0e9f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e68746bbc0a1dffe036b79a3531fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ce7e9c7e5ff246770c6d6bc4621362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbea8c0597ffefb060dc4ff250baed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be4fd46af3b992b73505b70cf107e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b176d0dda57f87b42d04cdc6941065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31bfa70fc73ea30e431b729fd3a3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a429086993bdc6f231e03bc74373567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedecb264a674ad050753d6d7182bdc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e013705377fd8343059e5b59010e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25efed68c0c5194858350eee4bfda670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca6f5a1cabb3c928917b14284df0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44e5a5c7bebc7543657976c7e066272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf7390375768d76ea615f0f1e72ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9c9e3ecfd4bfdf7523a17cbcbc1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b95699428588b70a39ec15254ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f124f655dd5bbffc71eaef9550cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfa022d19b02382f7ee35827a8a8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d891d683999770003e1811197bc9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f6706a638be5a90db89c2532c7c8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d8ebeabddedfaf9c0440b137d62780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4a590a8f2c001b3951330fa7719f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10818d35168e431e02e95f7c52fea51a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938098f5681524ce4b868d2d863ca5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355c70dcc074378f7f39ae6dab3bfbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d376f0b25d45851913c4343580b2a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1d0789031735e7e943a215120b2db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851848a622e3e829223a001ffa23c90487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae871d72c573ee0c9ccf0dbb1b1be088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e5e482e3f8a78edd5aa61552aab6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055524cfeaf07db98438b030448de2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257223e4effd4bdde6a55726ab95514491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e68a563aca25376a66e87035b225992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575173d14865aba2508cfcf09757f3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c54da7cef89b4e7cc16575bd9bfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3a4544687c52a44f6baaa521b35995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f326c490de8d83fd55266fd0d680e2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3149d9c6ff0d5b41a62e607bda73bf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f75799f8d75d4c84659719fd8be098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274eb33bdeeeff00ad60ea3f09685199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fcf2c97c94aa049baa3ac08e1c857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc94485903a1032c819697806f9b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b60c5c6f285d789f4cc194f26599102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e67c44c96cd7b3eb2173f8f4c2380103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b686cdc9d435972d6450e06615800c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f265f154002a47889077839b1f7bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2988a463aa1adfd0bcf37a6ca0c90a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7fca87ff017f9d0bf5efdf944f13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fdeb5514149297f77b24eca6fa6f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e983f3cf2c659d9dd956934582fb7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974951ee795565d698643047722f291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c33c092d8c44ddd7c328c9e6e6d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c7e4567e22399170d2967462c9c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ffa4d8b01c632c1349397a2a57a52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076b4c86dcee6a80d565488cb385b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d5731697fa34b5168766164906c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e55ba2a8635816fd1c71818d451b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9812bf1726aa4271424ecc9c8a72f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb357343552474124e7f590801c24958118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cd8336aa6896b577c96eb6c0380f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e784951e8df161bcb095471ab133d61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bccd13d065cc282c490a0bb9149a60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fdb2028149a49c6ba839c02763a78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2df83d91621e43a3a9e49eb184a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbe70af0f5da80e0120344ab8cb01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479abc0b400ac11edf5430f6775418125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4081fbda91d984f11e0da449482e0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c78f2b8bd50c6cb6cd47135302da6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6031012d4d36620865865295626a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6aea0f768be631c0703565e59a899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb63b30376137411a4db032f4dc3ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f518f9cb57cc27532af333250801a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f589997edb003ab1b69d18c1b1c3b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991926755c458894a8d8e41559332d96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e717c7ea8c455b38303b02e16ad1bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146096c63bdec6d8dfac5072713bb04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c45df9ddd6e2d00956b4110e7742136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52520a3f0048d88772c6536d6f26080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30120e1de5313f088f69d2a78192bdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f663cf074c71d2ca0b0577ba83cc93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370264b74e03cb84363d3e3b0c120c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e6a7938e2da716f78919d9d52e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4cb8e3ed34c7c1962a722d962b68e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fde4e830fd201d24de9b784e6cd03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d309b096b26ac02e428c4c115d391144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254028aff67a0dacc16fe7a544926665145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02978853b5489eb94037d9225617b28e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b208014be75bf3a2707782d61b92b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b6ccf65f4bfec65a7834c2c9723c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80768bd0d8d902be3bc1459ad2c0041e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c026cec30779f5dc9c8e699d20bc2b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254452fe16814629983f3ae019ec30d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378865bfe5c37b5f7bd79e883b92c8fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f346c137c5171f7759c0641270649d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5ed1eb0a1f13f1c980934a81ac9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fec33aa2557675550551983457de6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea3b0c70ae6049cf66d0cc424587c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990f12e39b74b37329dca836c617ba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06b3c5bf1bbf0adb643e37338f5b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98ae4db2df37bf9cab4f38939cc64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1993f783e939c68ee204251938ed8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750acabfc067665a67f8b166674186e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d88b0e4f8d0e339d2f6023863385162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb4e1cf6aac37669cdfaac0686e5f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c962674fe843b5914430b21767c09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2c6bc26d3083f09d2f6afe72a66d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2385954150b65cda14aac6f35c95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f76226f7c5c790e3bd45021cbfdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6e4b02f1103a2a8df310a95453e6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89348aa4e302016db36c6643b91ab7e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d850fa708c04f1d128e52e7dee11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145c9ac917e1d10e201613a338e478171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260e16a4cab0e5e38b75d0521443c3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94b107caf5d93190e9684c2858e627173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7591afdeec3a8653458d7a92bb702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc1bf34d2826633d62bb254220c330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dcb86b3be5fae921de87e45b14e70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff4163f5857d754b9e0cc3c6ba06a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78d9e526f9eab14d9cd431d6ac1369178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da53ad95e7e5f745cea9044017d807179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920c6529321912face7777a732c41ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e7539cfb2042760c800fda625981181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a65a021837df117ee5c3aca5d8f66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790465669f7f399685597348820aab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83bcb84a789d8bb232b7a0409e7193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97032e1f5fa4afebdf7d1589c6533a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3124a4d3ce6ab75390995940a8642d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9918947ef6d6d9d2cb86c4550dbb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9ffbc85f771923d44e1260d14d7fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ac4921800bcbf80f5bbe346cf6e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fe91adbe066ec1a9fd717bda09d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63aed4a14d4d1cf99b598073dae6a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e93c07b70f209ec1e68eb10daad13e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b13445ad78e9935ac72403df339a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01a8badaaed14aed047629c887bf5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e93e5be46f6d22060496c50fc895195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc408daddb6afc36f6ab966571df91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934922cc2a881275fbef9a2e720f152197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abdad090c1040cfb1d697743522346198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaedfbfa11d430d5cb4dcf5ddc30cf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36f54e48f029c06f9583c3c227ac3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ab1aba6642ede3e9af9fbf2c1d4a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148bd95df2af0fdd2138526fcde19bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa5db62baa6d01b916421e80a89dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d3c5ed28362b5a97503f699696a82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89a35f35b881be00a584891afd5e2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b5f15431dc9f28b0cf94eed78e3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20ea578ac5149eda57bbf595297a4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a72690f20c9d607e138ebb8eea35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd00ad70ee93d11b6c2404b2f48b6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb3a083b52ee6d2839f62de80d760c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8cef3d191d589546e21439b758286211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec79dcc71e2cbe800b942b2ae28cde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db87088970a20ab4dc2311d26233e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2673385bc1c7277b12e001c4dd40a0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ca6705c76a48590cb149a71a86c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a60a3def4a246ea96a74cf726102216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cfc39186f517e6c498ca5ee0dbc39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573486378094226072ed1a84dd52e833218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590623e559d45ce9d752816eeaeb906219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3b850dd0bc284618003fb8a6db8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec4623ff99a9281d22d67f1df2a4fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ad3f55aa15c9c0dfd800f31ffa5bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebaeb06408574649498811baa21ba9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a800b4b54be18ffbbb899359116b0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc5ba520d22356c1117e8d421ddec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c85f9c3ca947900283d95e694f2be6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f1b8ca206e903dac4964b864abd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a107e13d656834c49cf7e46220785228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92f9dc9cdfe1be84119758781343c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775890dc85d6795d6e3c535d9c2a16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4844752c3938e20aea1b6ed862a37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac48ad5b464bea787825c443e1e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e396d5d70f0f130175565d8cfa286233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab223fa1260ec22eecfeeb9386c151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aa24acf89bf45b13dfe4d7558dd80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff72a5c41c8d19e4e70be1ec84fc4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0340bcb110fadc2e83fefc2a2cebd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a6a410e4864663d819568bd6e162238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87109002eafb2b03d534e337fb42e5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84b3ca0e566eb6dddde202ec912a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb8fa46dd673e80d2855aa3f9e752241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fe5600d2f7bd608fe68009d27d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c178a4fa31fd15d7632d85b0651b6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40545d8ff514f3090d393110d76a7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91586e73efff93f967d2ab673454d3c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119b9cc897bb2d96315c5bfcf4aad1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e696ef5022e820723bf274d868b651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d512c7086dea5d8792b62be9c8df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e923cd3805fbd5616cb5059a07ad64a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24c5576865271672f0e80510438eef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362ab6094e69bf0872171203be5b811251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73125858a7a1b91bd5ac0e154d683f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ff3ae9eb9e9c81f613f16beb549f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12d54799089c13cc9e495e79e2749254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d807925c28bf0e0be82ed755f8d4480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3a87a0636ce1167931e8c830a8c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891dc1707b7c603d39b28fc7e5effd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20980316a387cc25d77a7530f04ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5b86d6646d59e79caa3b733652b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a613789b0a38147323364b289404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2f076eec4d50d61647bed4dd8fc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1fbcacde2acc5885621386c1ee1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bcea39a83691e6d404eb5599fbc1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de7d00edc07b756a34621ce0ebea19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd94247106c5a498b309b183f75eb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a698456a7fe25504b6af920f1fe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3f124313722289f2765cbcb084c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894529ca662ddac0ff1294833f3d13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd63086b6936737a6a57d3408293502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af613e6d24ee2b75b3e993ab5ce49eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15fd2ff2065f8f6a25200263c482b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9848da98112248bfc33cb3d0c5f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775695b55154d93188c0b19cc8bb524273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97fba3d8313012264a7ab2bf0c52fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d4b436db1406e85c2aab896749820275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f78845c6eb08ed8d49c4536548eb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeb5b9918dce0412adc7ea5aafc772277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a2a6c75bb6ca2afa5b8a348728082278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b7d85d51cc5aa1f0744c3513d9dbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9092771bf2d0b37aa804f37a9f329280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827a1a6976d591ea76d2c5140c2ea2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312a96d8589f537add949c85f134d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493580084eea624873c8f548d60fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce96e3b43d56ba396c518db57950c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced10c3f57251a2fd73d81f8c3ac01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc267a3a5eb6d085f5fa60874b8b6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c491cd081c9b0700909a28e6890d6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bae1960d38cf54b878ee137c16fb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6ab3de4d749bce35d339ae7ce93b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32941f8f1bc2c7e6cbca9f46096ff1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2698926fdbefd0d581b1ff846c651e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf12ad5549ca7c413aaac7915d5e99d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06777ad56abe7a20fedc2e6508ae7192293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebe6812adffb3eb9678717c644523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f75178861186103342a27d2a1d74f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d25b8bf256dae9eb5f57260ddfee9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb36cbf1cc21edbbcaa366e2b2597297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c847491e6cc164156cf16de4a82dbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98164792cc7755eb194f2863fde5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5e0ac9afecdb4c169f38c312b56d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb7951eb94c0c8d34adb25074aab67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819476e7b39e6c8896e6e7e81841665302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee15523fcae0fe2701b9e3ee8696e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b322a6e4b43506f3d38cb513030850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823d11fa94569abbda91749dd5dab6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e07bf9913413f7a0a5693f99e6f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198842c713907dae82367a9315fa503307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4751a131694b947fc0ad99359a123308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd8e64b6b32b796ec53efd0907aa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac5a4c2a6ca28dadab84ede4a480a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0114c9c21cfa82d41fcb9cf5e8ca2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56eb2103fbbc203b2426359b57229b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e494db9689053312523d452cd3f799d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa0919ed90dc857c1f30474c893b57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194d6a487c1da4e72c4e131e7fc03b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f683578eec09ba7e111bd46737fd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca9efeb9f6acc9bb30e3ae8c5a3c6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b30fb4f4afa85e422c1c0ca5a776318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd5173f1c18b81020278b29b1392b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad908b3577cf7064700c7333f7220f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a7abd6dde40f5b034946b6b6a461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef8863dc224cc7344e1ecba1bd3f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c87dcc3e5c19294df97d6cd98aa4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9945010610db97e159338d9005cf16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b52bc91f427a129a1acb4bc7a4064325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fbb37cc47d976e6af0ac7024f88f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223c9344ab886a93b853ba5d2f8799327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb60912ca0466170f06daa70ee86484328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979eda38ee6004513f031e1a8c7856c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a7ea873cd606344f0f17ce1729a2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1877aab59f1267b2e2d52d2fbc008331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4467c3358c643cdb5d0688c8edcaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee260c8016498feabd6506dbaefc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914674d743730ebde6b020826ab1d7a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993c622bbc533c3776f127498ddcb42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988e484a8e8573b22754a23fa3f0dd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25990bea9167946f5b9839bc0ecab7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60ece9a4d14edc530822c6b465240338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a89183bd3a45194b5a59ec3d48ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef9f2978a8bb02bc49352545517c39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3c49fb25ba1c70e426546a485c08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d89f06dbbc3d923efeed0d1ec5e23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee417c672f8fcd9caf1010edc0625e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5101e1e3c9c31722b02cd527880912a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db155d7368aac8c761b2aed82749af0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab1cdd4e1e6f8f1d7ce072b30eec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4de3b3c2c8ba9aab54f0895684fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a812c1575b321caf7173c9536a40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bd9187c50672cf41b2e1c9dadded1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ff4cd50344cf570a92c9ba18d2af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0682c767700ba0c7bfd674f6333e4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab187d169af52f8a6b236ce178a6b1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d443216d3d215737ad7e2aa79a6f3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35946c39fa847632b7def87a56095f5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee0d672d2456e955527f54d2fa97f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4637074c8ba0c36fe498afe38726356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0965e9aba8a774a4a7dfaa3a50fcf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c188aac5255029fface23b8a9907a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed8b1f31729b4971ce8a42adc477c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa75182765a9c12ea612634fe47ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54481c81d0a803da5cba11de9543ccbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126bc1a51778d363f69775ede2a86aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9767b0f313889fd07a15717be66ba3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1c75c38ddd4b0c6fc0d51238cb456364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef82883473ed5ba211c5fb3f41c677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9a917e0885719b90d7bb0b5a9661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea25f17237583eb394502630bb6c38d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b184bd04426c30233a370a6a067870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86089d8b8825d67fe5784b001aa4ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367642baf88a4119d6470c3f9e880c65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fe14e50de6d86284bd93655174bee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb93e92c2e8d14d2048a92e261694372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826666b3db526f8bd0806f96a64557373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d34bca4306648f6f93eb18e4c3f0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6673742fac387fa73dfbd8844b4f63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924deb93e531826e46a6036ddd2561d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a399af65af1c6baf50aea98a96631377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf624138a6b8c16625129f55891977378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc219251bb2a1cf9bce95fdf3ea6589379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c9aa01aa094cbd469a5fd874a451d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00d9a85ba41bb10be63c68445454e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa24b96713e3fb14934aef6e02bb67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca617be6bed1c38d23df43b9ddcee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2205cbe7803805be4ea1db6df74914384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e401634b5f9419589d9fc1dcc286dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63644a2bc2c9c0958c8d8681438479386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc27e52725b962eb7ba945db869182387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9346f8b5eebe0b876e7219f56b103388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248af793cf186ccdd04621f9794429389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1cd789682eb9a542dd463d5d99e8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee99ee4e50ee96bf9a686dece18bdb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b29c3564d5b49ee0c45dc87e67d89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309766bd8e72e734a18cc7208f2e2ebe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d767899bb61e2f7f16f0b107fd530d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd46b9df918e58595efd07a37f38be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d13b93d42c63167a39c42bbe9eda7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097dd983787af660bf9eccc594f24b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39aa0d532ce580a72da17653ab3b5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b97fd80e8a576342cc8919916bd66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f4788c548a8ce85c545ee47e5743400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc47fe4d9a78372e192f795fb0d937401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec51dc051c1cda219740e6691561045402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28837048494388362532e97f45d2a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf7db4c7367ab61ae957be742d33c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11378187be8cc45aa7b03fc90851b145405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978ba0f18403d614a4d6b7588f5817406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b31e284af61a97ee2dd9987c3dad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2fbabeeb62920040071bf4334620408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4e20b42f3df0bd193fdfe343aafdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42b275ef5918f0d94caccb8d634a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d286eac37352771ad796f31093d6ea0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440653d2769d66bbbd587c237c68f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92fb19debc381117382bf5cd5fecd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feabc395b0a52d1d9d83695eee3734414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c465b4218eb00170b2b24aff6862f85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b51596a4478185fe5d7e1321fd457416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b1a680a104ab7ec19d0e6bc43f1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a4fa7477b54975519121ec9046fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab79af57ec7a5da23e2783f65bc18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150950d8e6aa425b4dd98c74308a8a3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd793f25b8afe155e2a954b8b3f6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d41375d6414cf04fbf2a1137a8f5f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc37552a859e5522d8069125fd1b747423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabcbe51d5b538e5d2d5f4d8dba0f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0d3f822d9754b21f4731291b74d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d860807ca3fe6a0e40b78f108f73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0d45924bfdee8b35354e6c802c716427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8228793308294a1f53030417dc8b7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a44e712456ce29714db5bd5593eb68429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db456695d06c44b9e6299ac43d8f1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1436712eac7247ee7cde3dce359593431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a546d13bcb34b8f4428334e290593432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57448bf0ce096d693b15d5d60176e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a431889df8308dc72e33a144972749434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0daed81cf4eca51685eca4c1ebdcfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2ac7eb91309f54bdc872140b082e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332827e9f252b23a08986cf34ac7e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807398ced3c248c0008e91ec598afa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6a4fa8f1d713d77a0a51b15526cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea123d9e5ed9643f625676418b143436440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf83e8e5c92bdeddfe81fdc6a0e65f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b159ecafe053569bc3534208eafeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5501c3588ccb435da25857271925f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e75ab41e45213fbe63278a138e02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea203d14daddb3f81628a420e0f2404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf87aa93af90df4ed083d5b13f6041446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b867b0376b34da061cab6f082b588447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848603598d85dbb1a05f4e5624f0394c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9d636cd6316e2fc3826d4de3fbb5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5616cdd1784005d4aa84f2dec5b590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216a60c4cc159b379a1974a403cb3b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c15fd6b6c0c791eaf3912c8bff7ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa682e6e78658289e986211bb9a3297453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be12374a3706fc933d7cc92f6d324a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc9f86d1bf9a5b61c2ae8f2bf27802455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d26acabdc31ac1f525c90bd12f355456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5da770b92b6308009a45ddd2f1392a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b123ac3fcbad77d1d1814109c02bc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc506ce8b5f7de0950a738b8a6d12c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616b72194c46345d843d0665842f07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482932ee491ef759497b6f511c76762461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9f7afe760b3e13cb6e5e04f2ce15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfa3b52a39380a1859596cf92efc57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e27937efd93a08007956c7e4a928464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fd43d85fb51812397716650d900e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2bd43ef1bfc7a046cd48e2d1dfc07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e96cff39b6475b5b9e12112c445b15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b74726040521c56c1c1cb4c87618468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf69caf219b2b89f0db58531440f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a4a21dc6eaa6e49c899a119e33c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6bd31c6364adf64bd821f34b8229471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f039eca4665e6ebd611bef44d75c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f57b9d530ebcf8ca4251f9a518f9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56db10ba38812eadae80aee15be3963474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af66de6f5df4be2110b3ae9256f0c5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496e54d69332c1e1fbce6075902a90476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a24ec6fe04400bbc5a86ee5f78413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4819de4e1909cd2ee102c0f59a777478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d246c1d6db18d627580263e9058f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2bcc239028c3b41ad85fa10cd5a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c411d92953e42db5f15f425e42f50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b270875133b58b00d252ebdf63e39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e725c56b611aab2950d9ca576dc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24d6b6f0c067809c85e5355ad966e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c9326518ff1d56bc7dbfff3b74e70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96154ab5e369c25c55ad03550f5e4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810c6ba60fd4ab8995e8f275d53dd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f8be1accb839cc549e639a775c898488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61dc5bfa351e8d1d2749a35638bba2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b46ea04bd6832d6a215c3cc8daa22f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150ad4e517a53179fa0344a3787289491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87e3aa238511b8174851fdea18b65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527e2fd69442ec8ef2fa1b83e07e8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ee6671092ab5fabac50e3c6546a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9d885d4189dd7f82667653d6e653495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed076aa2fe45e53e245c9cc73320496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477438b1c5a9a27abf16fc5450c66e7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233236b4fe2e736e8f537254fc67e813498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c062dc84d52f2bb3ddefca851dde7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bb5acbbd430624a0550fc81ac53d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5856bd7266d7a3e0940026bae7e1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840669b96fab700eaeb68ad8ffaf0be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5314b6886474ceec0b27d9fd72d620503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e076d91ce03bd2b37aaeafc29c1fa30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9978b3677fe5e40b35eafdd6de7cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c1c9af727883188db7ce441b89f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854038b1144f964069c9d0ba5e527fec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d761949f37eeaba7d8a32c639ed8336508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842612ff28beeed21e6f3590223c8b4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ddfed0483a92cd83524c3e164ff3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3950edc53c6701fbec2f65d3a42cc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea87366317e66b650b3a36f00604cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014aa4e0b4976026a6c6bb65112ea02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3891f18dc640e617ace563ea762274514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504cd4ade833552e6de9200e4c8ece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8b6c2ff0816719e426f7fc963ad61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426a314b3b11152f2eb6d2356c35da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ab03fdff7695b08955cfc1ba078a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ee9ad29173f429ca339daf9e2833519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef8bd5659161ea3d759f46c5afce1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cba57a56f03190bae401d360c497f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e712aa53d912f67edd22a70026aea66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b353b019f70c1b64219bf6d9c97b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb39c126c0d6d16a4e0b320bd384c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2712f910206c969d138ba5a37c8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0512a523cc120bbdb0c99c18bad887a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6bcfbbe4ef6a02abe098ddb836c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa41b66195fd18b9bf68409649222528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3fb94f32ded9c966ca1fd778bbcd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17de15222b102be165f517cc5faa77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242002a4bae98052653adb2821017b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e0da4bb5f82485f2d349d4f4c310e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c4c808412473fbf232a8f2b8976c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948929366af81ddf4e82db204c07f26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb662510ca90054f900f1ff3b0f6fd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a8f640103fab9fd98441cc480369c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b200dcacca00dc654bcc2e380287a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf638d6d021fc6744cde609a26e4bed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49a0edeccdefb3f8f7538c7d4c283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d971c0f3e2148267185f9b8ee46a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92e950b7397fa7515a476649bb1de8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812d19d4a94c891e727d0a155cd15f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa566791c58db3a755375ab52882b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653da83cb368d2eb0347f74e4f708df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3de09499eaf1c14cc1f10a62bbef98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31787b53ab364fda532f56be6c64daa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f96976fc0301ba4b02770f2e50c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6fe5b42091bc57be024d3e656e45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080a7033dfc27dd56b7bd713ea2f56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789ad38c303aff72aeec33555b1456550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe1becbecd4956692ada4cc2184a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950333d075f3af6966a839e14f780924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd569436fbd41cf5570eb64c5e9c43c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb07752b70ddaeb6ce53fa84a9676554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792239d1908882248f02f2a8c919013555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15ee8ba142dd5e4efa246905b5bc2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e682c33ae9ee3d9e3ca6e1a80a0eea2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e762c3e6aab21cec0a647e12c24ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1fabe7a1a2ac92329b5c4ae7148f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb546e359dbc1e6b020ddcddc9f360560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97a1957ae006355618d2b027483979561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0358811c59180bcffdb6597cbb00f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2da1212da2fb6e308473b148a6fb20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d710e4cbcbf3f3726291f45c15719564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732cd2a9a6588bfc9831928a3e745f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a21c2a6ab731ee2ca226c675c2f06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741f821dcead81c39706957ba2344b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de85a4d0aa5955f83279fe6d85372568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c57c6e58b50db28d4ea3729160483569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a75380608a1f1e0cfc68e63e65243d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d84a1ed457cc9b0c5be54a880dddf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efd37b6ab83c10624e6cb363b4aac6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94454f6bea1ed7f4e4946fba0e0a2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a7f08d84b8b2f452cde387942901574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a69068b16d84c2d23b7756dc9a68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20596dc7ed7bc82f71b6b0884fa6248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5efca85ea3c494c9c41c9b5c8f92d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b38e7c0833bc3e91978036b4fc14db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685aa0132ee598e5adc9f729f592947579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed57b1b62bddeae7b11939444de1bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77e80fac26b2217545e32a5c2a763581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717b860db92b7f50267ed3a015a1fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf75f5db90a0c96874d1dc991bebdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05769f8b71522e06166439fe68850d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eb32e051c1fa453ca796f6e176995585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0747233f630229626883bacb917cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c971d3bed123138027d7826084c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0f5d8bc19593194cdd4036f5d1a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee5d7c012f958d218687b24b05887589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f631f464ce4071bd79028d2361cc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea90663021e504b1973de28fa5910a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f0b124b44695aa685b094dfc2b7c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b14dfda31d1fe5e0d03a35e50dbea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13b2c323ac2f5cb296cf03d55a856594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e5eeef5fb83aca75b6f8c93686ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d7b77efd71cada37f2b67744cf7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd020c319a8449c0ea1f01014d7eb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146745e7814cd143720e34291b455827598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afe633e3eeecb6a0b57ff203258410599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dda22f4c29dd6eefc16f80b693728600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c12944dc94922fb5c659746d1236601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72da8bad6ab3e50bddd042d50c3c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001ddda478c5dece9ade31eb8f52f41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e12f942a8e1152bcf71c13f110f127604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808952997456668e559ce81d40f76a97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033c01bdc3d73a9899d504575352a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cfb0be99171cf10197ba53bff561d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39859016a783f6d2cba07a4f8a3cddca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4fee06968bdd0fd7bcdfe36ecd6b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae69d25a352dfe71ab63a46ce968f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce06b4e7a6884b894bb319060d094611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae32fee30cad5cd88fe5101d914725612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50101eb533cfafb0ea58885c1b3b151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac106ac975297d5fc65f3104a3cb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e760a3665502b24f989c9bb7aa37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec2f496f5c964ec3f18c04ff1bfe72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8fdd391d089488909cbf0dfefaf80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6d59e861bcdcfc25c23cc20b6a7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2232e78761b64a867202d601808c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f36e41498ad6b3e64a04120826fee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23b6ad44cce5544f3baabbf3773be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29189c26c9071c7cc6ba6976c09ec1c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ad994d6404f1ed0ce8b4d0c20262623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4b33e8a066fb05e9a0e52b806308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073885350f17520cd6317dc2c5f67c9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f53c54c556fcdad76e81f1471b5e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdccf6f80a14d9ae4ec69c2e7b9dbf7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a095dd052e3bbfbf8af8464b6c54fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f46169897c8ad9cdafebc85aaabe5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774684064162afe7b064026cec9f48f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cffbba68bb85348689e09782cc584b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ac82a4110d82e5b2624a633be347632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d54ddc75bfe5e3adea24a46c6ee77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490b7ce1807d07b730db5084bc7505634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac95f82d0bf087bd5305f4885cf5059635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b56ac98d4ba31433e93a5e49bc66d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b77744b20867bbc727740bfd5b79cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384bffc7a084c0a754daa79a5d82e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d45e54888dadc8f525a4c355ad3c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5586d278fc309e3c4e0d4478a97f10640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bf2c6d6e21c7eace76365fefa49d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a2cdc26f2d171681e03ea9c6f0fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b24e8c1e986aa6f05a940a13af57d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409554f1c66088eda9c6112c15a78e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7fdf0cf11044a8cb8f641c6bc1906645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adc24eccb70465c38e43ac81515ecc646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>