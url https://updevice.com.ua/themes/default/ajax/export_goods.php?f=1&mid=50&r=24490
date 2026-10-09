--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990209f4e8579d58a3d7df661654111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bc940338d4d3a5fd598e2e4146dc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139379a1bb379bc53547a1838b96a7623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf449a49f0f69460319da0e1a97ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d698e9d8fa90774810bd1adee606b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7165b5729c9f3f7ac544765758b5076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a3fe07f087f13986339786198e2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c771c62411cc5bc3d65e46e24a1b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4753e9ad623716438ef04d114a4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd5c303fed980e8729aebcfebe430410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f44933b0016d9992e2bc252381a6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9512c068fb99ecad490c9e806c99712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c3a0f1927b082386b19c28c199db913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79260881363064acf85a225f6f396f9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d656121ba4aff0f1f45e3ddb938b1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c14183c5f81b329a5ca50e11883516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd9215281a6782f7377d74ab3565317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78243e4337ce1597babbda41e0ddf49a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3f808c4a3670b4c49dc7b1d0c39719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c24783999f67b913c4b7d1eff8f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485095ce728ffa58e6d71cddae88fce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9336e2cc9975a3b02251f0b385486d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f91b9390839af836fcc416156adb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570b727c06ed2de77ae1010712ca0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed125289c95f0b1a7b5671c327b327125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc22cb81b88e4234d6ba84313e8dd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590808a15d8ac13962d085b86167a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa9f14aa49f4047b32544a26e9c7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac543f62fb9220092fdb1b7e25aa55d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161347ac34777b9cfe2bf80b1d502fc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7bc10f39def9cd36e3f033d85235031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f641556114915bc152a9f4752858b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff15a34d5c229edf90482ce59aac56e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37477bdebac2bfe059ac32f2966b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b3c306c8c017e424dce3da556c6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a314d2cfcdff622cb73f90376bdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d96f509a0dc7ccfdf81b0ca6a2e0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba64e7194dcddcec0dc58086481f5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2308d1c01abfb6e193090b6042ef99239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d47a50aa605c7b2154738d99bcfda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac553901cb45c18aca57960e9b2f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb41b0c6f726bffe1b9f9b1d22c2c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25dd9c6c0ab39b537c248dd9a1d50c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775a1db71f7d1082cff87164ca80f0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab4648cf26a8b5afe7c97c14af13945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a17bdf7c54308f4a07fa9cd08b761046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636106629912fd63f402fc6cc2f8ecd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2403c2148803a37eafaa26308e4c5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cd8811f63b1a1d0fd2157a743179249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7028e2bfcca395a0294035a894dbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a3cf3fa37beaa1499dc5a3c5a1f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ea4326e8c7e713e7061404fa410352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662db2a7bdf15940328e70b9d0b856653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446a37961449636dec12e5dae51886654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f14c4a1869251610c0092f57b42555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a86559b8d7f4023268e3a6e7bd1ddd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdbd24fd57e70a92b4cedfba715a8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aabd27a13911351a996e3b2f0a445458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d791a7f273d1220d6dff919034fcb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca65dca7955926982120a5b297f1b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a146f665a0948ead3c528a4a43a4cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf91e67e2fb2b9fb9d02b091bb161e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900843eb705a7fe5c2284bce565e5bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29520655a00b581270265276d5c28064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ce57adc1577e59d1b0e19d36b04565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98450bc76bb64d7266e48988c706ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7625c22a27354c49c8135443fbd26d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2d5d4b30f3cda9f9d6a5cc46559968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306d7ee60eb5b12aa3d3e1ce2548b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a4c4d4bdf102d7a6d314ca88474670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3f9b137b6c1c3cf70705147df2f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288129b28a602f21986cf861a675a17f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd93ca0e2e7a93855bf6281c6a0ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563bb4c576d7a3c005daf9f3a6004674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c63531b05ef38609b248c6794d0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be2903eebf146163689f4cbfc460f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca4e6b8cff37bf95f7f0442429ab1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef67655878d58896490d85372697dca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97128cbe7b792f3cef7fc0c40298279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f6e675f66f0ee3f1d76cb29c5887380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47df053990510a332e233ed2bfbfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a674545ad40914031ec35df5234bde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d76df00645d659bc4f5c5db6baecd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b541461fde90476ca392b315cf6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a29c4e044ed005c7fd6ba2ed8ddaad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1db0e0200c8e3f3920d326aa614ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8c9ed7cc5c0312279b9bf777ac48787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367e3d63b57d5d98a55f5dc79ffa9b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7eeb247b3a390754fe8cfdb263bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930504a6df9772fbe3d82b2fbacb66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9101fcf8e19671a3d0eaf63bb1569491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e53c96cae1a6549cb2f87a9ecbf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2be17f50a920162ce1deb4e1f454993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1da60254ae51ad4f45bcf595b0eba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f25c53946f6d43a901805165377b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9e6b60d1d65074b418c80e36909896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7abd81296c9da6c397013161c1b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30190783b915df431f8e2d074035aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0c6b99bf22e5604979c33328546c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089b8e45b6321eb5a0cd0c3f051657a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9464888338253df47a55e349c8ff1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422cee58c55c68e71cc2dde3251b39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0d1eb76a3e692e91775a41e4ce974103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb41b80271aa259255a3465f032f8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5fd3747e1fe631cf8a667e4e83b5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72088d48cb8adc2bc2741a0d33fac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1922ab89502caf961f011114ca1c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f43537658eb7866fb22e2c8ac59fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d72650bad635346e7e38bcd400e6e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3a567191d949dfa855ee6e2d7e357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff3c54b175952dcddf7980ea9cdccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb7515a145e51ef70a57049feffed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbd286e596f5759dae6397f76aafef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95682f0267e5670cc8655bf325debafd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb48395a3a4bc2e30a6a5a16447c34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde9b4de8c2f50d151ebf23703a8006116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa9a518b15703642f6d02c6fd52aff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b0b7b78239e1f3e9e1bc39f5648a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3cc5de274d246ceee39e55f50b34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a0cb17983558d26a9cab1a9576741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd9e7cdb3cf8f14afaa3c330a5ef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964cfb0caef4f43684495989a8f55b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f2fea0424b8265b759f8a13c01cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185a47212ffa1a817d3d57908ee4d7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4623db1b4a1baccf75d33df34101e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5283704a4eab79db1b66ae95cfba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8e84dedb0d721d9d280159bbc41c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a48eef097676a2710ecc182bfb50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3fd68095f1878ac448dfead759c86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceba599689362f12c880d07ec31c4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ed04180e2f47207310270775631c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544f3df7a315a2ddb82d5ac19d82ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7887d5615f2bcea034dbac853135133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceb984bc272069a4a12cac0e01aa43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23d791018b2a7fce96c9947ca6ad71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8db315739a1be5f66bd4c72bc6ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303f048e4099f0ff67d880d6347b09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5610c5f76a6917979a4f2df61baf59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff53587515d6b1c18523b3bbeccb8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a47b5faab26ecc82a2cd4131e5fa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a82f99f5627c98a9cedbcc4611e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4855d9fefa72d922d0b41b864b3d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9ff4351af39dfc548807e504db09c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69275f794ef819f60575f76c3a83d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7956a855112c21da7a74443b5500b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008119d2db6ebbb08f2c71d924d41c83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971045cf06085c2c6cf4b3c30a318bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e19d90803c2fa8933c9d1a5e406dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341024a432cbb2b86eb17d81f37c5eb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8917c3a177405bf786ed27527bf30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68051bdc9cfa56039aa29f9a41cff43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbc0a20f8d4a26be331bceb52b61ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060cad9df1c316f4a7dbcf6efe95860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b61cc7e98da11627037dc0f746b25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a77929feddb0e450ba643703e5e5aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f1a0baba3b1fe1b1e4db7a13ec80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563998386182cea6ae78dec53a2158e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933ef91b59cf3c15df828b50393ccb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187668aff8399c28c7dbce6a892f08d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80383f874433a1cd8e2b11d6879fd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b35031e37a3ebfb45e4055d68e7d0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce8e771da6e3ccad541b58699bab4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56a32e60880298aa6480c3cc25d93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629140f8465628c70732ac679eb2841164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a3bb239ed8bea0b8a773944c36c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750eeae5a5d6ba4822958478f3701b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f6ffa1c4d2ec28a890bbfe18ac628167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e232705272bc71b9fde3f23217c07b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64a6e61c9ccd11bc981727b6c7b90d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb68c97b60ab6aa9692d20db08c674170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25234b0eb8108745d64bcfe0f4a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a137da88bf779b033da08229464641172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52219ff79ad4b5b5788b85287031e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850fe2d01a297b765442065f0b75d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ac323ad3969326b72d073178b91c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11b5165fcfd932c9ae24a91fb0ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59633c42a13f73c3d46ad50395e601cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd393d11c88d501bc3f3c03fafe857178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaad7360265500eb7f1b583d89a305c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556d304812295bb4df3acf40036aded180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148224d2d6eaf1dee5809b1901ac2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fd909ea1092bdb429cdadf28a6fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbce532b2a1ebc8318dbe649db7b52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549b4403fd990832618043530e7121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323199d09bb3b348f83c24f4b02d22b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d1e6649cc207fc0a1ae9c516a6bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75fb196c69499c84c99caf47258e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acde5541751bcd4f4094df51398cf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67b1664cde2f4b081d88dab329287189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb3b78a666b1b422fd5bc74a227f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c39092fc32fbf93e6ab18f201357a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9deca067c0c9cf26d4d8d74d264d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468646b82663636beda378217f3f232d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41b7af26579c301bce68042570caf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356074e4a8f2c145ea7b1ac493888e0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caba9bae7791314e2fb101ce09712f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374ccf9109a1d1ab3124626266c69e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d26c9f3477d1c74df4a71c1d4d8aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f59d902c8820acb613e02bf36ebbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41080c42a5867a36ef9a3ce53bfa646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581181c37f5a2def82bc89191fabd62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bab5cf9cb92750f82090e267c3194202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a663a351f728a6fe5c7bfa41b2f64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f65b89d7aa5906d7716e102971db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a605399c1e4ea3b831e6aa3022bcc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd0111a09dfcf60e53c09eaf069c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441f1814be6acff6819a8556fc73b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139e866aa74c57907d4ca0aa75e439b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69949830d929dd932b255ad45dea8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbe6365a32236837725ca4bc863711210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a1c5879e7020bf6ff38af530c84c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e258f2bfcf1ee58c7bb64bfe9c14f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666f7448e56f9ffb8282bfbfdec7aa0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab01b448b2bb2d722ef14c562bc49b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704be370412c3bf8997b88e0b09977a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac3f9db856ca4a4728b81d5f6e22df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421c122ddbe3ab3f066303823b5c52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a30aa93ca14d771797edc74ad1e19c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809bb662dd0c4f6a08f091a9d6f316a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f01a6c504dd0c289816a02847a77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52882446ae00e12b72db66cc596d240221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c876a2d918b7f43082dca0f7333f587222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354bb94f3af6614aebb0c2e62564ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546832bde74a21ffeef8e455d2e9d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114096bc84a35cb067e1ee65f8eeca56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404c588cc4e62e1afb004c4248e014226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b40969c33f8b1e3cc9d69d4e36270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d909967aa794d56f4505e5b82ad3712228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa4cd0588f251b37c2b3e46934b03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c72f15d408c8e7d81db79c3acb90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c463f91a172b79768693c8c6319009231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0448349ebed58c18e0ad6f1ea067cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490cad56887550af6914ed014eb4d2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a7c5607578d6aafdf7612bcc81ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9c8e9ff309f70401a11f96162c0e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed0b0ab47a41bb4caeed1f2c64d7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518cde6312cf3e59a9a429c9ebc1f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781e753c1818d39aec77b43a0d4b6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd160995e0f0a80622fa1b856718649b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f224a7738c32814ba90bb6889aba934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae278a634807a7a402216e1d88f0e6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099971cb48b9650238965df47986ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347112366c3415bac8847c6fba737e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165111a6f6412d09757733682bb9092b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec7f5fb54eb7cb116dddb10116ca9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182dd8cf6f880c654d2b80f8c8d713246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d86fbbda44f8e33e8de92ad673a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a700655184d4a0d90799364b1c25b73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c3fe7a0a3568aa900131d37e57d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf19d82921124a2b05608133cae28b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36756eda7e553d0baf7a9676ac65c158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5db6fa925861faf84f972cf98d8939252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaddc0493e8f3bc1e6ae500c08eba8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16ce0e8667e5a7064a7b281ae3715254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b918e696d5eaada8646992ad3d73c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37467aa6835dff311572a58c63d2bd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512385286d79ae30b1531036591fcb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae631ac2a21e28451a8cd72f28849e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57989b32e4cd7f33541ac408d52f80c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254b657c546989cd13371d66e18b91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558834abb032954ac685f87d367ea99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfabfe6a350ab80f0d55f038bc7d072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a28b11b7c0c909d69dd77d765e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899cbe92206bd996100827d4749ab7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568fdbc5d9199c9da4440541a9e6f52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8544d9d014cf34b8e5d8eb0cbaf10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3b9cb9a847522968708905368cae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5e8da221577d99766dadcf58f1c5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f351c278bb3b1976b259fb3ac0ef7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828661bd92fe1146e6d8acf37e25aa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91657019ffafea466ee5aa7ee00fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7329d91dbc0bb74b7396a7dcce0ccc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ce338367a0377602628cb6c0e018273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140378119fe513cebb5df3199b33fd65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea24866a05072c35807dad43e247a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459050a63efc47f6bfffe3e78c3d7b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9203bdd497dbba69422afaedf4b14b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718374f529eff51439ab1c65ab11d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6937bf0e42916ea2f2420fab2f01856279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fc5f6124132d91debf9860cb4c8ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012313d97c8da4a8b0af0f2b9d26a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433568c73efb21e105130403a8047996282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa5ba20d36f42eb215db96a95a443b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f185aaff7b139b5732a0dc05011b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd69933867acc50a655c7184a160c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e01b7428e41112a5a52ad8f2278d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b21b4c40b6d65bf6a61454809428287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9baebada0670986da32f68b42bb33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705591ada3f10afe9b600e99636bf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c87a6527ec304f38bd160db79b37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60dbe04f8dff27b8e488f9bf7b4cebe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698d01f8c0768cd569d0f0cfa32fa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086518afd159f1502c595e464a35898293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced9e81576a51f3fc5c9c2a6628cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06897a832585a51428bc991ba892f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987729246cd87d148a9fc12e9d53d163296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66d713e16b97aa8b3945bb750eb6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1306319c190aff4217034d7c545cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fa3e95f5ec4bb4f94177ed40ba60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac58d47988900487a7892229629d22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a4ba7e294ea18e84df62066d0030301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75fa443050c1daeeb7b2c334503f75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140bd6de393e8f12bb7e3580b822eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08a6400fff1111fdf82af5c19fff0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6539b644a9f7f40ba2427166b6700d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07804d9db0911f686ce5c153c0d461306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0018645b1fdc447ff560d884b106307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b213a0403c74748ba55e6a9a589a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9195c1c80b8ba11671200190c7b3121309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9428c961263f0945feb6aee5cc45a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58598c2fe553dd41369f72b9211b101311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b084f264cef49a3ee2a17ba1f45dc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394c9922498c20986c0bfe098c3a7c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a43d292b23d1b00c91c3366a014e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91098c1b30433095ae10e9dec9fcdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cafc37655f217137630a2122e1c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a19878d03e97140f105cf522a7afad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdcc787286ee4d2680ce3f503de091318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9b18d8c363675a99931b1c33df27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7793bcb66e69bd2f6b676a9509c47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a712c19c246cd7ebfd1addeae6016b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667996e682fe8390843016f352286e3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b8e7016dec44f20896a0665ca708323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5966af8db8f1faa34800c26624d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a4013ef1cde0854272b224fbc8c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe548f12fef8219b768a8f486d6661326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237d7da9f9a6b197667f77858aeb0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2a63a047344b44edcfc1f9d92a57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121e8bf4f656f96511d7d2d2a6ff15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc523f94ba3266bf28f4fc4fbf0f6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e0bdc5f18faba9e92d4c43a5d7a87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d60f46c63c40392496318f5ee5a6e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcbc20e9a82ce0f82910f3031a1f60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101056c901fb7e2a2e3767a75baace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd29baec70fe4bd57e2ad2b06ccea61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac42fdd63de691cbd4ec15351d6aeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ee684de93a0e7ebaacfc440b69ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340bb51c19ac7b21c9f6775cbf0d111338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b9508ad4791eaf84c14939b6e80f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dafa2baf465e61ffb8b69e88b4e23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4013b9bdb0795ed738a0c7cca8e8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb3015b3ebcf230fa03a9752d80c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66218b2144dc7a55c261698dac0c937e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d771bbeb8d8f7b6156e46afc31d6f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff31b3fbf3a86175b56ed5be3f2e0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab296c6c12488a886ba7cae41b1f956346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d65300e85e4719a750e47af97dac85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89098d141ecdef081cb9944951be567348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be25022d8ed7ee6742518d2dc3b604349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ab92f42b4b8ff15e63252520b340f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b4415f36725f01b5908e12502645351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd3997aff02960b14ed95f5e3dfea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a0b90f77be6db2d994764d807c6ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023931ef9026de930557498b202b63de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551cde9d3d2a110248fbb99459dcc54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ebdc84d57ced4a612ccfb09cda7dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb90a7447b0b5fca0777d62ec33e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03072a8db367b1a64816bd588c3aa753358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0cdef26ef8d2649c6558f69048c54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f907287ccac8b2b63a3cec8a8b40b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f83a36dabd82704c81b0372112f9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33fa99eb2c553b90888a2e58d88f52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5783cf25b16ada052b1ef5b60f6a30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1f1aaf1e8fa64bfae4b7238eece5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25171ceac9e9f2504a8eb1f261e958365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c0a7219e82386eab0483882949b07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599fcdc23174f6685e9f65d3cd960e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3b12965de4b350cfba2f12dbb9abf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281fd488e5c0a6984eada9a44ba00f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2cf8e003a3869a15b8ed7f7f52b7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26847437104b62e699b73ec895ad09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fe642c30a90d82672c90397d5ff12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8614fed3bb7d2b83a93218ebe468a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d39fc5f5639a749ba780f9a93b63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c813431d6e47709b3ca22213e6cd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd55ca435dd92c75a75f4fa554bd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661abefbb31df65547ddd297635d222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d703723636442f8026175256c6f2d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caaf6ccd47e66b08dfacf905a2b91e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c5c402e3aff7642a4cf8ef3d0cb7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664342db81579522103ef61e8a30da1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968cbb50ae621224c975258c4d0b48b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee20f9e55fb82abd2df4f7eddb0f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52035ae4abed027b053cb8f1cad7c00f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad855c433778a6f25c3fa6933e106c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ca2959bdcaa7e37cfee41cc03502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917ec2b60d5233ba24b9e974f7a0dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c417b320948109de32ebaddafe80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c88046e54a392aa1236f73fec4660389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b005038971f54f859d71f139d00a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2caf870aa437cffc659c9ede6b81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6462872cd5b131b010c6d4f484199392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f319cf020cc5ce3602d281f7f477393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b28ca202b04198d4b3355307a95f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbbf7f99c4b8564bd45a5bb064dfd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca99de9b17e6cd84f91a7d7a2a3fe1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc2116c3de165f101e8511f8ca4cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bc9747fa171de6c574babf1266ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f398ef0a0a535d37dd4870129d22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff6a2cc34de84dea89e7d78cccbe0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609b53709ef8b89b32d4f11d0fbcc2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51e8eb9f794b6d9102422a1943f459402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfe1f2c63c87ea80d40df22aff724f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b925f4facd3acb27b334931f3a92d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784c2b96b324a4fd04f5cba89b6c2ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516fd8ab0a597d49e12e16bacd2628406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e94997e952921da17c31bd7d804a73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddab5c4e2195d8f188d239e9805a44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9065f066a00c3dfd80e1475827cafd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684712b0039eea734219a95393f4d25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38eb2f79a614941030284840ddba4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aca7b93bda690548e6fa9c7d0499a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683c4027e3779f682b94e1fb8795da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522513cc487df76282cb772a5859d08a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0baff6654bfcc1e262ada62ef036415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8f2731ea0573100f9738b01cc88a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a9b511188134bd359a289e0d97b58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa093baa7caf1259789fced0211d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b727387987be0aaa5cc0e7bc2b69ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b2265b147a30461c9902ea966fba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633c9b0d0a4f7f8df44f50f25977a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d367219f1526df3f81c5a4b93adb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cac36cbfcc7ab480f6bac5def10d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcfecf6fd46deaff0a1ed27ce77758424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda3d2316d0c15d2225329b8be94b09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba23d5dee609f9cd35b966578f72ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581410c66a3adc27251928899116abb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2c2135ebce774b6219484ca72fb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c276a242638d9fcf3fbcf082948f6fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0c3b4fb832106eb1d051c7d5822ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf474cbfcaad69e2a72bd88b6fbe10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6704cfc22fb3768a23efd3e6ebb8c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc87f0c58c67e0a1f6118d04e5408433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccde7f744f27106e907c47cf5d1ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644baeb4b792d78938f8b193a46003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa15db23fbe16bfa49b6670fda583436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ac6f674a45f68a2370cc0263b121b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38aa6e3d216d95c40aa872e4df0979438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b874d81543834d1b4f7bf53e7228e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dc31155344bc19f0684daf3b14ff5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ee6a667cca55f0e63baa21f91577441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2053270ff201b3584cde53fc6a8220442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c2c1c106af85599699b326a33a49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a76ce39cc8b4bafd14b6b35db794444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03ed44481d60cff80363978d05ae4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef4dc5e2fefbc1377a4a35f5179027446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d937afce6b3a24cf3468e3c7feb89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bdb037be69917a0c32a3828b980cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a781448df2dddb11b0c11043b8137fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04bacdcf52b85722eca60ec600c63c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349478fe9db435d24de767d34101f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0ea31b2cb9ee59521c9ea789339b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a0f3e1b97c468a5a0db8e1aa12393453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a71acc5b37fa6865fedac6601309454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0df6fee9d245a1bb781dd6170d77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c30a694773353da1d7996f7bd09999456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada7cc17d6a687310ac9a72fc80322457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337813534581cead5bcec143f7380d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0d1e41c6a8d9ffda4b97893ae794459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2764a72eccff695bfde3728599d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0a6a2a02569bec467f067f2d3402461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd55199defc86e05dc427d251bd9708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330b34a2596ed101c177a68456d986463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b1403b0ccaaa80899da2dc171b8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88e1c6ecfc89dc4e7d737a6510611465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02808c9cb97d06241711440b03655ea0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb5c20d5202d94d8ff23b835c5f3e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc2348ff97f8a02d89b8ff6c22e188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a183dda332f241ce14b1623593251469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a91d6b57a51a7378f07a1fe8401e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe596fe57a403b978b8f60dfbf6965c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c4685539b93f3239fda58e8c7488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c74aa6d7338a5cd1d79ee119d6a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa377dbe290ed928c2032dfab320d643474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8b527a5d9174eabed905b3d6c3bd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c96fcb9ee89513f23a410318459aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db7776eb8b5297ce1edf5587ac033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bdfe561b6a8c63eef89c8460e326c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ad1c36365e47875259c5aec47105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf1cf7401fb992348d3e4651332f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899aab746baff71f49cd55a0770da9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8c150a5a2305eafb1be564b4968c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aab54db84de3aec5ae10049f904b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca4f3b2f99752117626ef58dd9c60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2ff958a67550d049e065f52831eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c50f4372d69e166b0367cc3bb712486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0a93ed62ce946d670f42935ff0d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fd658f4d44647b167472091d25719488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796f1fa924f3a71192e69556326623489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e40043f6ad2e9a6d92d2b36a114062490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72707eb0d2fbf9ec2fb34a233afafb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81594caa58fa16ba7f21c04db7a50faa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156134febf80a3d8ead8fb0ffccc1c6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65df38d44fb135b3009db271fa67b45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f521ca70313d8e9addbbaea3f5b99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81eb91eed50435e6950b3b10ff8bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165991c29842a4e934ed0223814ca208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94d41fddb96716e032f001288050a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97cc2b98170bd492cf187ec7695782499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2afae13445c65a910cc0c8f9fcb80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532111ab54eb685fda92b208d34137b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e1b18cfdb2b7f2830a99f9a128949502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dbe03a2163930745bc867d8f0221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd908e3269c0c83a5be527b284de028f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e8a751302b9fcb32d055df65a0c12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d54897da4d0ce0e382560ad898c26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf04b2746e8d3b156a612cfed2da5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb895705b1892e0de9384bf8557daad9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3cc647649447c7b60598c21a05516509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7720c7e1ade9229322aca992ea8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52101061ec203bab3aab884d604e692511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80519b5549944fd14027e6690c225b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd81f252aa3d4d0dccb256a1b57c8ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9557bf69cfeac1bc2367dce66b5440514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f37d975634b92f75bd48638033f04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c347bd1325877aafd3ce16d2ef7aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7745688b4ebecb2ea18a3367efbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1891de59a1046ff266f85c6ec9c5489518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96a8bdfefba2cc0eeb577064938e51519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d00cbf1c90369b58dd1aabff4880b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf252b1b8ae6d8e4d6b0dcd1e588a32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f6ab1afe0622356d9597ba745b4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd772bbf919c33538817bacc7439153523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab558b096066d9e82e8d610df1c19f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10b4739fda4a2e5d331d10180ea9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914814f3bc529d673b5fa72b9a9eb83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf76cd2a5d6430ec304da59eea5c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d95448965586d67c75f2de35235e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d14cf23d0e19392964fa043f08cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35a0e2f2fe7516bf00bd17d0fc9526530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4130d3c39189c184c25aacb12d1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68826d1bbf6f852042f714845037f984532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5880de90f9e46795ec7a7b8f0658533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3891aa9a6515660c7b0b4794904b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295918f31bae1ac224958228caa8a41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4dfbe3308bd5148d79bec6bc78c90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11544bd8da4270258f4a0677d20c722a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305307a937399439ffa720ba590971c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0b7bb2edd80ca59ba1963bce15b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60a85ac6b57e3bf0a422e2e995afc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7613c2e9741ce3c17a8c6bdda1657541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4af91b42547c048b420a7867e561542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7282306daa36106305a70473abf187543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e5b949931291a99ff55943036cea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a4c3f5eae55694f27fa2e4f9be44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f2ce9c53cf1d211e0011355e350c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab205d7a0923e683b58775956c8a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708a7f1c941dc5aaa14b482aec88f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f0564e2a5f5385fd2772361e0c19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498ab4a3a62f728445829fc124ac1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f75873cd4c44b398d5fb53dfdbda3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0db9497cbd6f35f8131fcf164f1bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb07b3a77477024b2c4cc603eb9e44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b7d23bb894de4f278d9f229722c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be38ac17d1dc229ff72ea5c3da6836555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3d2fa9d574e62c455c119fe514a38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ac85843565ec37a0f50a6e7e1afb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f150b984510602a19a1e528b2d849b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1506189bd1e67f78e3f3ae86f378f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384ce720bfde0899fbef84f8b3b525560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafcee369bf9c72669c134e6bee13e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc97012f5bcba050f096b210db66cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969576a245e7d53265c3a91dd58778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60978c18f700422371c0473c05c29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c72156b223f2d63907bbb6e0ffd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f198249c7d1a17169a815078501870f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414ccb3cf27f5185a5921c260cd5d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d05bd8b38d725f8bd2c077c72ecaff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8c19fc1a8c5db088b92292a4d871569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdadd6ba8b46b667f6d0122889c23e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897cf26352cc7bed1a58c0b16ccc66f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807f8e648dfe639264120d545123cab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38da05a18bc770b6114b2236ea2ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495854ef053eb0e60b6986f0e86b5a9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101e17849126baa5281024a230ede0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b228e4d4af62c9addc7127984ef004576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a010a89ce7e7f67f83a78b11e632d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99e27613cebc03e27ec5ea836c1de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03d349dd92ab19d1d5b57d3c13df9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1b447cc8c4a94627e6dfc53541b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b5cf6ed60ac1e622af2376247a25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53532277156a99aa78b815620d082481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001d989fae92885f1bd065c2bed2d52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce92b009a375254aa9aadf4a573917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3c411edd0e8a303268673c0f7536585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef25c3f859c4b6bba37b0c1287dc30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec143f9157429dccc0cbe73b5e5b43e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c8a1c2e8b3bd698b3c4ba3faade8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b521f15a05a586a802360d6593079589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bb133cda5906f086292585fe1e2ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff2df3253b5afc5f23208f3986b0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ac36ac945f8bb1d5927b7bcaf3950592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a8c9fe440d6813445d2c9bcd0cd3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2b3324b18a79a0085af641b54846c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f1917b949e88ce29508eaae07e33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cca59d4a582cd0cc1af73876d7f8d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3a87f6cc883abf6d6c2c7129e0275597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88874e7fbef2c0ae24a75134e1155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af7d2a200078c9fd6282a001cac950599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0e36750e5435ed68548577b85a72d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9d1687f4b4598f9e57290dbb5400601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b56de572b104f1800f353b45e53f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718dd11d3085f3f8e8fb2d5e5c31efc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64659b781f5b11720b403a12fe2695604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952b84884c47f017d5a29e9cf16b42c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b69cb007449839f1ec721c716bc7e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401ce8497fb64e6352a727f0c3b1d60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a87cd57cc0513681ffafaa6c007ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a9f50a3917aee89f39039b5ff00d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959feac70558fd26956e2b9b2c5afb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ec3fe3edbe710a9fe1dafa2a99a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eaf14b2bd14aa5dedf5d7da465fa4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe6197cbc8cb91ec867a9851441e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed65e947e59edb5644ef1ca39d2ad9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17b94defce98ded4c29ba87b5ea472615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4875ea8e83fcc47a00d4ba5cde099616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884ee1d7287a04bce660f3bdebcad2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225a82278bc0f873ed0732a720a5389618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad75cef22a6a6f6ded741ff24a816619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971c15aebb63b30e9616d0fc694fca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82022e3067374dacdd3f25d5417ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d77bd8c3bbe273b6f2b40b75af9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb2269adb9c36dd08f9f0d459f444623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b9fc3d2080c187c5751793002749624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2abe4b1411a26a734e67e06e31ee96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8a95f30e1a4bd0fe5d879b453469626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b8759643e37c5287ad0b4540396d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec298a672e4f82acbfccec95398a02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d04345b4cf234654614fe7344fc842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b951f8c9922480bd7052061fcbd810630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270031ffb673e4f42bd7f6e85a53c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b617a921ac16271cccfb9d355a6b0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb30c7313b07026699df97334eecc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc067716dec4616aa0ebf56910907cc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea89e331389e54e6908007e60402794635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03bada0ee8f1a1ad6183ebfade0df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c499188151a1de7e55b10faf5cb03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dfb534c9e7fe765c9b01bda7558bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f561c012bd519d02532b714f7cde4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96756b235e64ecc4fdcbe79b266b31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a16c8b4dce34bb28b7786691457d8b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc25a0ece07af10c2c529204fa5cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c76e7de2d32fd7e1b218e85c617c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad110cdd4ad614e19dd99c28a38d7fa644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe092d44713161e9deee91398d1241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee542a20cf6423f5c09b095ac03d492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55058d9f3282130beb7d88dbda7f2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c32bdf28fecdc54eda6ff450af78e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb135f9e2a5b0debc50879efa57051c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cccc33dbb504817214b815925b99486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998021936ae2e84a6ea6afbdb50f45237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432b28922473b90ddf4f49c37bf7b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175bb47fe4c0266cea7af18885284de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0735a18419bd2426416e5701c70f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f295461432c1a126a4c523e264ba6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c6687b48fbf8757f1ae83d25128f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752167b42bc1744711634fb5f46764cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb5fb47ce381c22fc42738f054ca5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3418606637e3331b739f7601015ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df905fc9b44146e3debb9d8044ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d08e664d72639876cbfb9172722f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6016d4b03694ec9c817f00482c3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b68862922e6899172913c8456f77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0582ddee301b9514a6d90de919af220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e28efa2c99abe07ec4776f95870db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58908b124cea28473af0e6ee1a98d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c2226ae883c9387950a12a1d474623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b72383292724d7da44135784a359e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a27fb896ced2bb4caebe292cf8293125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ab8595ee3cefebf7702d2057844f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a393024c34b74c25319667ab242f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd77873653f7f756df3928251ddbd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4509674a7ff95b441e48d4ebb9f9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369ca4f0ad61e9007e1405693b137a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955132a1a99f2cfa83fdd7eb86c262131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490694f0de14affbdb22304ddc4b46f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77544087de2d6aa9274e3076b82ea8e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1460657c23b76003e08f6baa92101f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2752cc21bacd077302f4bbac1cad9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabcc987735d1e41bc18e039bc111af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb62620f1ab30413ef47ebfba78de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647904afc96ff09b269e9bab7f57bb2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed949e3a5667de0d20457394d2ebec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceac16d7b9c15fded4f10139fc8ab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e61da7971997e4723a2a69afc19e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fc54045a2eb02b73e68c8a10770a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3b628ee69415014ce39c1e9b238e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03745e196ec20a3a1077a1dacca9eb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c7b54b4abf6b9eb21e4a6e84832845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb15f63d3df077c717d8ddc3486b5e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf58147d43b05a7b4d9dd714b76e8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ea979bd989830559984224829744348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08329e86b6f42585acf93f204fbadf7449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88ed4e5d35acbade35746b6be31f4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caecee740970884dbaa04a96a5a7c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc9a637c52a4210e5c42c6c0df79e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77798b8532353487597d222ab8a815f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d1a94132d43f2175c03793227f66454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aca1fd384b7cb83947ea7a1a3bfdab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8a8bd28f588fbe74d30d97a0157356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6ef864547cff080327c30f9f2a9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7fc7e59f83c1047a198d0cb3dbd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba797cffdb5bbf9e68e2d41352dd67159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d685a8aa4dd8d6748edf0ec2e8868960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ade8bbab2cbaeb2372bf55c117ec861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f31fc5b617fc4137b98b8dce5915262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68b531440604734f9f1fbf4330ce3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55771b1f0b08e10380fbfe39f06c8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867fe3e866d36c07e1688c420d4a84d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12075dbeef1776f753c951090c17bca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeaa7c3eedc84cf32585e27e8e2a5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee967f8159c9657d2e6a141f47d88ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebcebfb0b3b5bf4ba5472945dc493169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503867f11ed4dd3793df1572e64f6b3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627d1ee3e99681062d5a0f277269c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a45d778ea66937fea5f9149d8f30172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c120e63d0d0263639ca110dd6ab3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e659000175652cf072c0b8aff8af774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc6979b6e7b416e8b77099a546e1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6ac9198fb8f4615b9f3fc53c3453f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8dbf811fbaff75107a0dd97fa9ffa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b37c86f4e484d4cc6ef27b51693a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b6dd0f4521de64ad8b8c6db0340679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29886bda3497aa11c1001a29b0b645eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d59d22253075b96f2878dee694bc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b03e1f2134ea54c823d1b2a7ae1c5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541869bc2c7574e754b4f4879664faf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1a573797c46d107a9b9a7648027d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a127df9993286957c185701479ebd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bff8b32d442730f46d6a84a30bcb8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08078018a2aaeaf0e14461b124cb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed31c9d6dc90975d09ea81555439bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b5aea2487d780698eaad1ef27a6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a7eff997539e3fa0978be8f8586990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2517d00726efbc119140c94c34bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439681e1a71710757ce3b972da345792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7f2cd6188780be4cb079e4d56f9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb020d79d0d743c777bf7d8e61c80b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e045d3d20b0b2e4723324273e6e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8782d2c067c26e4bc5416ca7e96c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a4cea0276a7b12e36cdec02ed452497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeee4e6af80eb800773562afd4ac8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe636e1641db19f10b7c44080660bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f380a3618590cd0eb24cbac6783b89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157794665548acfd1e8b16171dfa9949101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906efc1e73c42f6de19aa1303efc24d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a448ec52204513c0acfe96ea6baff41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f5755eeb1f9ab3f1d70208b6b19a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d07298a1721d21de7447b4692c81f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697a1e1d26cb33ba99bff10035786d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d2ca4d08cbe6b2ba51f50437e615107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ab8cf557cca9630519fc9541ec48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc5003fb5790a012a99e318d114b0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8558bd5a798a85971f8e779670ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791178bc14992124b2bc1bc61a8a70f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ce5307d72d1fe575688d802f0baeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d913d8b2903fc99ec1dcb252c0a27d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4813a5089327c6d9d68ef61c2cd6da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c1b902062036166b5c40a6b3eb6e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab982fd7a535506ed724141179a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ecfa73a542690ee1ac35fe6de903d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79687f20dbf28ad2b20049e65809294118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059745d59386eebd8043593bb1d0e17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f379836d6bbdff8d19f930f063b29fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d808f45c676c7db7c453e5560219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f8227db874b2488c56d77dadf376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4102ab6674b45b4df61c57f1d007e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba4de89d58bc8d4bd76e9c1c2797f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d484f35d74c27f3e23852371e4e38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ed17b3170129e17f9112e7e87416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f449c1fcbbab27d14f496ecd6b5a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd7bae2325161a8bd658d21f30dc81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763587eb33f2026a70e8d2cc56efb0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512f6c9f7ad595320f36df4e173043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabda62e0926682a3a26e20e9740349131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e1caf29690d7012f2e67ddfb787bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb14085829169c37a7fc96f9534e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65d98659e70b73d5f549921269ddc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d76f74390665d60666424a1e14685135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd1acf80026a2d1c763bdd0c574c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b7adccba20dd7840f962ef4c8649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf0ec8e5201a943df38c5605a5606a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa2d0ae6bdbff825fd179d28fc0bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad7ce8ed4002303df64919452acf2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5644473b25afc6582f070f2ad39b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0dc572128ed4ab50c98477e9ff474142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98aac7e687ad3986a8d3c569325311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9286323c8070ff2317927c55096ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaa4c94cfda67336350c1598cc5f84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df056d0ee34aba43a2fbed4e8fb6780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131220962629cf0a34bd8fa0da1c6582147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a95191444d9fec6437725af9eb68f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d36fae3a74a1784733fa9e637271f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a1b3e392b6cfe01c6d38c9d27261150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f02466d4d6c18625435d38050f086b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da45ed7bf4241bda415f948c784a7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30581d3c3805c579f170220d8d42aa62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b8a7ac1ce7763cfd4010f70c2da8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1149b483aef824000d6cc91bab40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb46b0c6df1c29f67eb3011332843f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72a87904781d7b3190ea52836cfcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a036461c7a7bed8fd8ad70eeab06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef1326d4b0053e4e0ebeac56f1213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e081954e1a279dca97661124c93ab6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d54bb717c89974f9e87816a66626a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9e99b60976844ba25c8ca77695ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31133129efcaec801f6e88089a64e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1fb592dad8146c38f112b18e7a4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38dfb3c0423a72bddad03809356e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f0626287f4251db8172fdc35d5920166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a64efbcb43a48acad3ccca164342c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27e235c48e6c53df6bd31b20de8b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4734def68db78c197cb7edd6b1a1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e832eafa7207e3c6c0a1d5386fd31b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d41f52b89e23882e410e1cf46d744171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64ccea9b2c5fdf903e8bd30ca5639172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787aeee437c4521735b590389429c7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80b583b2160bb04cfaa025dab0336174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324ed0b5017229509320ab310e8e876175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ad52711b86f780257cb83d729869176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee671c65bacab14167d1ae5fbcc31ef1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16a35f3c97dbb26040704b2ec25cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a374ecbcc5efc5859272ed195d9c0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25cfe23efcdc68181b791e782d461a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca5a89a3f00b68f4c7a894af27db54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796076658d3af6cb94016416b4f37e55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee384e0bedcc20081c31e1f60f01f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870aac539673285583a6d999f0dca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3899e297b5b50bb563383298928eb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ef8f789e2d478bb2fa636fd03c05e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994f92724271a189234ffbbf89947b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ea34316c2cc8db75daeebdc244647188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac694e4345c5175d9660d3ec28299547189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75414c9270534d12f9c1e189cbf76e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f134a42bd41fd359db77b9c8dba7a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aff818fc5c686238e1c63fdd6e41f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035753c17d8eefc0256a2e58283af08f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b614a3b199a814096a21058bf9038194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1013d32e2c8e76cd7a993f7fd8a2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f81443130c37aa2e433ad010d7e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fdee800a6362c0bdf95cabe4c9dc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7597602f15a53963f61789b0a66c714198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2ba807d2f3615280c93e83defdad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318dbed4ad0c702bc08124327a04ecc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5a8749c966bb5becd9309719e137201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13172fe0c052e6efecdb07da7e0141f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a357bacaaa24b93728e8cbc07bd1e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3387886253dac95907cab96f8bcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a00bc7642684fbca11ec40d47359205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616261cd9c4b00572ceed261f4acc2c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28503113485330d70c9be3dc090625e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278ba4494195159a2c3eb8405189c07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feda3e7ac2ef82c5779fcad3a8a2b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0a3bc3fda53e138f1d8e3e5b473e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8095ea93904d099c645a29aa1c9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6918a4153d2924ccdd8271faa1820212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269a882a73b365ec5bedf8f16259ccf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e57556d263efa0b3290650b60ad27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca17f19e470e11b228e4edec648da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37c04dd30d8ad7194d5e747aeaf1cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae1ecf30627d5f01b4887dd5ac0218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0f785a0681f07c1c394863be6fb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb736e271b97e3e4f56f4ed4ed4cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a42bb9beaae61d0385069fb221c553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b97a717090b01771a1002cfcd0fe72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb907368a3a3605449d72b12f425ee30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e37e0bffa7fd07742e915fcb4c6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebdda3338c88a11c3786d7113f37fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29811f2798dfc2813d19b2483f899c5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0e0e742674f40470aa4de43a94a6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0274e03319f5169a6c72554dc04a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def8729b9bb18a728792dc2d748f81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1adb404da709073cd39c9a4a81c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac142e9693f9cf4e4b72fd5e219155a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fe83158868bff3db1096112ef2d66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417057da8a32176262b2f01f14c46895232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11d0383d5a6e04fdf7dd4a335f03a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a2491bd1a191d3870de80bdc7efdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78eb0d7a4430bb9a7845e210ccf534235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b9e4f3eb2a73dfb3fc56fcfd9a59d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a62028b935ac1c15475a9caf0d51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a7e39c6fbd69bf07ba054551a1c3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598905f93ded1b3c610c5f5063ced2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0927382663f352adff55b0f9e43a9a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83eaf36c0d6132e682f29cd8fb414c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70db36e0622bfb96b2129627209824242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b46fba39b58c05f917bc9c926efa3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddd4ad429316c640ea5f5e71cae5a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037e19a340e64a08967b7ddf713507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca07a9d4cb58a3c714dfd92daf5f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7bd53a98886e27305cd1f9afc79d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e76e1b09e9fbaeea38cf644a562a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da06f250d561ea97efe573121c61de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822a60aa7c770c33434386d20605de3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ca8acdac0bbb427f4e8f74882bff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18857420f0225eecc5fd85c737ac5c6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd2ae5cc87877da6ffc1706e7fa744253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f5dcf6bf15830d5c8f419f29af37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a68e58819186dc5bf1fd2d750d4e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bee100ac70013b33821dcaecb932a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61073757c74030c16686694d6336d125257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797f19173bd4279dec84215171a129258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb5560fdbe911ced4e33bc01e515c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982ceef04471a978895edcb46f40367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899131f11d95affb4ee977b73be4b717261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca242bc30b3f2c63c24d8419733426262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7efbb99d9bb062e7b4d90e3d8a81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fac697400048e969cbdb78811cab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb2aaf95516d86bf0e9e7a073d231265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67e858104922dba293d0490875fdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6657fb3e25e585155080ce276e4455267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e724ac8b9dd4eb35aae9c12df603268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b1bcb8531d0cf1e53126827e7bf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97398854133b7cd72d617027ea83dc18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f70e492f88c0e561944bba4e30bb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c462c7775faa25e7ffbb222976fc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f8777fe1bf873271f0a6682ff5ee8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfebf85f8fbdcf1d582a1f946f6564274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e7e240344e4b4ffb976d5c2a2ef5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11483c81a5a737eb22002317ecbc25cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0389b8d9433ed69f032db90283fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0903be33acc88134c5430d1cf29c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb8853712b3363c7d0e563ced0de6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884680edaa2df5dee1e3f1223c7e66c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13529eadba5091ed3757e179b070a12b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447dca8576920e2314e9d099c93bb4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2290b3e25142596176bd3d65ebb8e3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b579fdf87765de114cc6e32bc532a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82357d450008dc4cf75495324d92889c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205eb0ad3ef131dfb46bd062e04058286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522105bace548414e4be6219dc4ca1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d2b76bd3e31b1211a927e93589a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044067a7dbb34259e792fe72f6b28d40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ec8bc643279aec0569cf9fd5622b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3f6914b7d7c7575f411bb23b3a86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f2affef350410c38dfc48c46101a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c56c6cfebe23d05c6aa49e948afd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3fe3aaaa711fe852b10cf5c25aaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d752b1f636b4e8f77359a2b6ef9e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a707fb00ff488e84cc26cb8cbf15c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96cb22326c11fe2348db7ef1c139b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56828ec3bb3e9a2cdfd8f61e59761c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955621d7d4384b1459b862bae5711eab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ce048e484bd804597e05e5c9b5df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a77c064e187c5d67e8a5e6410de6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d551a91601ca3a50a15555e48ca2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78f8dca5fa3a3cd912fc0f33191e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d0210e24ca908bac1463772ebbca4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c929c21d579817ea4a1fa6e4312c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf9552c459eceb231fe52155af6c01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7640335bc2e4a19ad103ce332456c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8f0936fb41dc036ff78d880036a11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501208a23604b78bc2572c9734648d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2fbfdd9b75bb879a717a4527425d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159fcbc8cc8c26821af47ecb1bf01a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0561e1c7c8cc18f2669a4b80eb2938d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f6f2bfe56599c0851dbfe7a86ce2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216878420157a4d71f35aac7835866314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd90a00447a6b10b0dec2f4d696bdd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9cc1f4141167ff3623eab35addc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f8c439c866c58edb0996e7c1dd4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c22f4945c930691e702d65755e6093318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d534cfbe57fb8fe07f206b905290274319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63254fda2224edbebcbfa746a4dae7d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b32704dfcfc6dfec6e77b7de52b8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c238cb62cadac595a399107fbd807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a343303a4dc3f8e25590e2ae66c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c153db07ee4f6667d3095b002bdd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f6246c25b27298fe16ddb18fbaaa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa0880bc1fa80a98e873fa7834d0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17a61d2b46ddf8966038d06c515019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf9633f9c25d214efb58713707a87e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726e449fd0bf603fc5e7bcef4dc45d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50707bfb565cec76daac0a05f75bb7f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832dd7851df6e8f4ac2177c7dee5af4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e16c0fa3b13db8edafad39d44228bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a14888bd96e0cb9bf28f4fd66b5fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73091557f8d99651f8957ce03b269b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff719712676f65a77e374872fa28353335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a247c0f78119170af1699b964ced987336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6b3a9e85e0719285cd7b185f0465337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3ba3ab20f059af826abc1be0af51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32291a89b01f12821042f0bf088a15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83260e372ce4ecd25735b318fb15121d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5718675840179b7d55c6b72690ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a01a9ee8a008a1fada389e4cab6d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486fe3f99fd6490b6fd4c7ad2225af1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fbbac7d32705d0125ef2e2132c42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d5534d0ee3d0ba7966552b595623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed087bdd1d0c4dc2b60fd7d183bc15cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa20dfa609dc72576f8a81eb4313a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962892b7fceb9e340101ba8bc7620aee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4c0183dbccf2687e415b09a61b30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc12d03a5a0d220a80d9889b2117319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a4965e679ba6d65103a9d833b10b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54a0b4219c7c1267d8980238aab09352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b36268912be1ac6315b43d01772db5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411268a9a923f5cf23ffbac48fb153354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c61532a83171d47d29a80f5dce3f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761350d7a844b85c5f40a65657837b21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54126de5b0eb2581acfa4cada36da62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c518238d83c0cda989156983bee6dbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09fda0b0c43c38d58af231c98ae200359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55253e00c6a0c0ce6ed2223a7059b671360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d05557adc37d00eec31d19a6b47ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af8e2c626884ba497309e10e3ca9d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc8285a1e0a9879c37a8c3a5f7620363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7a9872c49b32e8bdc0c020c711db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e22335bbd5b3fef714afb1246dded365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3f29da8d65b32c8e8d3ccbe68251c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb33804f091b8b7494bea9806d7412a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11858053d52cf28389c4cbc3d86dbb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683143ae1ee957d455a65401a5a4c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc7060d63d3abccb002d4eda376e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a29140ccdd7e4e5fed4cc0aeb004d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceb9aaaadae5807dd06351c6806df9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156aba8d772130866c88f87984c1f04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1038daabb91943f362f8bc209a334374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6532989f1e1dc938ca8c2c6e0e87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370020b2b00019f2b7788ee7e1db313376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16da8db6323944058bf5caf88be64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de683d54e41b94f437766e80c55787378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8ec6b3336b5d11dd1c50a392a64d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c9451da7d25f7089acee76fc4154380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a496824139b14c0e3431aed89adfc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d908b651a3904d60267be832581c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d6be6d81b7ce76c5112561e04997d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba4e7309319be4f3df4c1ba41b688e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324fa70ef20f9a24c435f19d800c86d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67f3e7aba49e788aa2d76232769e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85761fb036c54a9c0a2731a158ef7bba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7990e29a023337f45951a0bb8c0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2ff578d796a9aea202c4e453c94d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418411f904c1436b4d1958291a5cdd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fefff249388d33ff25d68581c3ea9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242448c0f8ef4ac91b31861b62e2873e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c00ea9b59ad0206b7a7fa4ae20a00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa5ae2514a23038857aeae690a4c18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798cbf0a89b6c35ef576a64f6938ddd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820791ef47c9bc1ec7088a4c41fc13f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b616e1846cf1f339e52c28decbf2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a7573585c50a0f1f337425652d60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16a755ec7de3d39860de7328f90d3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f20443bbeec1bcfe7d1a0c213673f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d888e56042ef9aa640c48a84decc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7823685fe03e78d770df6296158a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ba8d5b9d7cf35c902cac561b5749403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e61bc895aa32bce1697cc826e6f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f997dc171038e9b6a24ff976d8c5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea53f1766915a32d2ce8ff63ca00af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddb4bba2cd45e8b4f68968b05a1ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70bfa4c44ea03ef7a128cc7366bcd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc93ad9293cb858f205880eca02d75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5cb26c4a2d4b7b43161654705724f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a57e1734e7a7ac26b305ca652d32b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8315777c57563c547c2d40372d4136412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4522635210289464de62d662f600001413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c02a0b6ffde696a9e03b4825988db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c6f90da72b091fea62cb8ea464a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8aaf00c6c9161ffadfe55d27bd3dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4174670220c793b858082777450e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d67f4e0b9fec37b308d57ade7e605418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e1e6142b2d7d224c138c5b0210ae3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf42e203ca00039114d4fe3a4345d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872f23884a928e2157d4756f4d293ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3ebdf4a7197c8cd3626813ae3375422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1a7bf9c97522eb21bf710e0e053c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4deb6dd013042d99e15337aa6fc8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577149b47ecaaf2335a65d27a089c11b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b433e591d884a1f17561909c8197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf54acaef6550ed67cff2a8cdc8eac5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c9bdadeacd6c395f661486f0bdd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f168ecc03cfa8b0b94098b3f81a7fd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2267e177f8e67140c5c58356f286cec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ef93d40a681e6f762ea3d8698502431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a603c2db2c8fb590bbe77905816f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7ab44ed477e1b6428cbc2eeb5251433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a60e3da274d646864841e0b6cb4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0efb781d9277b8603a3f6aa22eef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffcfe6ed90d014fc1e8b5b2dabd42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b86005e9b0a60754561fc2d1d77bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd3dd3926eeb4374f77e0e77ccc74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409218243bf84f7c7207db7aa6569c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d43e4bfe1a47310033f65257cce190440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528d77d178620c64f086e677d55ff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975a47d3301f1b06b040fd454e70e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327724a0dd7e555736e1c39e8fa221cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9eba76a9addf817d1b7b4d7015404444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971852e85d8ce6b532f32ed47c374e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2287a9735d46f1a269893a758c09e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8230ba9723ecf72f8f26bbaa5447447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdaa858f282fb46c47ce7bb9d82127448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf73251f6d1360d7beb461fec51c15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06bf4318070c12d3e0573d34b5d751450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321caca453c4c8249f993f8eedcb7f06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50414e4b617084f94168be2093895f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee0404981ba64c33a09b3fb5d48ea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ec86048653116908164989b9488cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaaf4bf4a7944368dc13770ddaedff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867843f60d9aa81e1c10d625c190db6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ded8f7a773368741d6f8121438720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370226cdddcba8e42b1c8b76ae4c84d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa5e9b84c188f817e2b7fd3835889f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e50b2757ec54c47a770bef7c2a41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c4fd18da8b1ec560fc41bb94acaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392014cf0386ac31cca1a14b0a86841f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d54632b83b45b53bc548377bfabb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3789ce17ac3e9efe30eafbf6a15a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4a528962912c5ca73651c7b036a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4079004535c38b4d7eb9d4225a1c9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d1111d7999a7f82cff730473ca48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1e7c2c5a9193810a6d3e26056f3dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d540311401e70bc6f6c909f73b4d057469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db07cacabdf7c71558e6b65ff7ec0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b0ed3ea0b7cae28b50c9d3f89d9a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64cf4554523888e3ab3fc406af9943472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394973c7179f76f9a13266015cb2c6d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850eb4cddbe422d7a56771471df7a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0117ada6f276e48c7d3cafe8c6145c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652393f7665afa7ba1cf08a4a735181476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c56ef4d970496bb5233af33f825eed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a17ff5faea295e042da0bd50bef63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf71adbe946ffe2bc7ce900f5564b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210da580cb0aebc92f314f1c91bffd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4a2d44c5d3bf46de0eaf7637e297481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50fe0eae4bd566eeb1dec9353da9f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb0b2333fba42e79844bdbcebdb90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b54f1c7d94dc988ba9e667f862e70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b054fabcddc7e4b9b1087ebdbce31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b5e6e029237e5b016d3b20d605d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e73b68bd7c6a13e06dab9b58a75e88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeeddd62fbfb71f8b8dbf157540bc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ba1556d5e938816a3595e61e05a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae0a8f84bf324225deac5a21832868490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee5463d60f0a655d391cf0b80ebe6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70708059f22abe9a4a8acab2acfe48f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd90ff9f242cb4bdbb42afd869eec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ed54ea90676ebb814664b2252efb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335ebddf086b71c0fb7527603e805f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26349d453064e65fb1f2892db2b16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f32edbb7b7e83036b2836e80d438497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948537a6dabe9f2cfff1fbd95eedc84f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0215dfcfc0210a7235f612603c92d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919130f1f1fd5069b2af301d070147dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a008384611fc1dfca3e6dd4eed9075501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf7f7305be6de631ea8836fda4eb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa6708a40d4c0781261c724d05cae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cffb81c4ae71594139acf0274d4ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1656432e7bba51aceed07446afa86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94d86f18bc7bc8e114dc5c5991735506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2843632ce3143e1da3a2146c463366e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331930551e78698ef4c6525f1b59d23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728b26e528f3733c424330609377f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fa63b3cb7dba7b43f38b9e5696a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae27f535abf29460398e6670b6e038511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fabd5120bc927ab51dab5193681768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f722bef19b583c6151e8bba50216e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4064ddcc334b6efdced113e3a39ee2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6226dfc2951b92c58a8a022b932a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b9ac88fba7fb7a6f710923dacc3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a40b321be06cd8094660dc0502ef8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e00e8f48aa0f65e4052f3fc3fc4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb4730444a906c7c7af59adc74872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858783812d71f72faaeabeed1ad446a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48446597adb4e930cbc6c213cba90ab9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14e72b8464b85b572b9da8eb32f547522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33205d70f1060d4291baf4c2d9e2ec0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43babecaa133c4f8a94681ced2b989524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e769640412af37bfc8f7b8f7e28f789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43a6937ccad601846884c44504355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30597b53c6236d2f1f2ac0928a1886a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f414deccb22437ac1e0f339eb23f89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf138a651e4f3835c3670ce0ce17827529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32c22a67a3a2adbbfb76d28c94fda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a37eba78f42676e503d1d3d6b804bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f082e90eaab46cbb532a9bbfed58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375587a3adcf0ddba165e726bde42575533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f490f5b22f4950048a31110481ed6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de3c46967c66ba6eea66820d97e38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d60a89ec52268675a752901ae90a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702bbfa46c024aca5af9b04ca7004de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181fc9bdc2055ae2050b608f59e1f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8098f5816fa814dbb94d49d098d72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bafb5bacb239db73f01c42e6574302540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d3c48ac8d0464e8551b60225ab4f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321920e8216c0d82d85c7cd61097803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8726abd7ef429d6a194cbcd2898f04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e92db842ee984a21f3a2b4277991544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b789276ec83a4a37f12a55d0949a6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec05b94f020caaccca50f3fb8e5429546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaa43c8d6e7de7a7de642350486880547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4324cb6caf71fed865d1255f8834f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69238445e7b884527b8c164cdff79425549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d5eafe08505e929bc9627f81900f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef91707aa28ef4fe09c4e17cac2055551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0025012fe6807e9ed870522d2b92a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ceb3d22adbe9cea35173e0d591e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e915489a6bf1a8322ff33ab21d0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26358655d003215b9f3089021c7c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde02a8d0eb0d84027d7db8c6e93de6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb885c61f3dde409b6b9bf41f202a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9670c7f12d8bdd8ec6e57859ba59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551acbad494714b71c98a7f742ff40f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf2ecad3e794ac9fc097420e499de9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baba4b9ee7b15df4d8912069ebfccb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c083b3259ec1a4ffc6e0f2427d3d9f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649ee363237fe899af5fd6d1fa6ca4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f7bec104fd250dfbb8b264d458937564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a92b568707f59f3cd00f5d90850b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111e079f690f27f5b331dc5916aca3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26f3dd80209b5121f9f0624094932c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896756f47f64b29d8ff30adc6c2c097568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b17debe9bc8839987689c7143e7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e2c1e078739e629585da7576a9b3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91affc6be9a741459d38085725f5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd24470089df3b297491e17031941572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914f52e449a9872be36ddf10f982c57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a80491f6910fa7b816983507546337574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ecd269ca8e57c3135e881a34bb07d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653afaa29d8979823a43565fdd9645576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35acc859eaa446bdd2b6899fe35d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67956744f2a14e125ec08a661a806a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7ec548572d18a1777c58ee927460579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303815b843ec2b5fadb15c374acceb4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4a9f4298bad33f1eb18eed22168a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1291695d17bad81c5734307fa41824c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6a2cb57035881d3b2683461f2ffa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ca1b438a1feb0f6ab398a59959a32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae60b41dd6422e82dab1aa74f28666585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0174699cf22758cdd183d2ad9884586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465648f7b11b11895346d4b1019a3d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c146d9181102b8175a73895cadc48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9afae27eb63b5c271aba36afe6e02d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050a732238c8942182c7fac4c3af79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112c90def43191a853aff3de4d1b44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83392e4d7853018558bcad7c02b8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c043629f761865f2ba13e1081562593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ceb41007f00e1d3694892706b557594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b9cccbde3f88c7b86cabfda4e1991595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f457d7e7f23f9b47e37a6fa3063ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a86c0682ba1f059dba1d98711d4ece597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a000a188bd96d2d798156e301ce219598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd296e3eac80dc483b059a80054cc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0454bc129d58724d984aa9d97d751600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc736b68a809d1d07242b90b3c147ef4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a05b4b380eb0d814fac151f76dc4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed486b7a6b5f685efa8484114f7c0ee6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f29733afd4b05157fe419ef2e7d7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8c35fc27c8fae5073ac6446025ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6e26ed6777aabf61c2ce19b4f27bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb210764abedf44932622ad45e0434607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f969f80aaaa47b0e0d69521b0e9a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183c38d847315c5437c4cfd4ec5130609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fbe386844f5476ce6eb6a2832c99b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc371facaa4afccd9a4873e67fcfbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a89402fd501b0582d040e17f0dcff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfdcfd07ffa95b3cd322488d41ce86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe388e490a1eb92a412b27ac9c50ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542da9df23e6a6b29f6d9a6ec51ea50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c261c4d209820d9d1678b5a7cb90f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524b4c7c9af5219649cfb24e7f309a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e65c11306da67aee40b5c9225ab59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0483e31a3d413494fd95f436a6b5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3097bc861671527e355ab4c341b6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de319649ad7d283907348c7a39a9479621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca7ad75aed004098934c6df3cf253b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3a182edd636c32f2f79845a4bba2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612ce645e25861b757b37b0d8168efd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3601cd611b558ab8bbee2585ab2c96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063149b1c3f3bc646093986d3aaaf107626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc425ddd1132a2e06e016d2d55287ef2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595fda8125fc8f9ff3405673ed63cd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45eac364faea93ffed8ef630c4bded629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb110549896e19bc523ee20964ddc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eb8109a67efad1372dd79bb830bef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed64ed5bf0dd0dd5491ced7445a3362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421c62918c4c6f0d4fc68bd2a581cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0afe861c4a91689bbb9f50d16a74a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0f6b6c1be3dfc315fea6cff4d305635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc4510ad4ee32ca992a542d3a9948636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc3fe33570202cacd86e380324809637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e671b661a2840d777407c0888959804638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa0602a71d41ba5dd05a8f4a0c670639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380f7555f7805f9c1bb4ba9501dd47b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b6a29541505d086824c158bad5eff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc2c6f779ca9171ab7020076900bc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f557dd8399a38cd61eef2b48f77c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a2c85dcbe3d9935a237e895d1945644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>