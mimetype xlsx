--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddeee03b713997fca4c89b22e21ec81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2dfc5b95c709c189c80a6b85695002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187c7719389104f7c374b842af8143e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10126a3b2286bd7d32e6a6870d1ed0ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856ec7f5d304bcc9ff454a705506985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde844b7e45b23e36cfb878b6f2b6e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce9700295f11c4a73f70d83f613737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016358db02220a049ee0cc11adb8378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb2c2256e31e6e6b4eea67b564d859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb22341a285d6353da1976ca9a07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377d5cc0efb1700eb5b8c9a1648265511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c30987af9a8f825efa37ececb2295512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad54cafcf9aae0f951aa8aaa89323e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9944b94839f3d443d747f72b26eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac69b3771b484a69259a9031023fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c8a3d9b5a4b0fa849c73aa19117316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d840707728b51b4d2f3a6bdcd25317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50673960412e2b58b5d1599110a49d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6cadd21a5acbd1f733d0b384024f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feffd08f145de5f220dff2fa434a7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb7f4802af25f43db8c6f5bb6619e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094f085a36670a992fbda6e46a43a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab781b0926ddabb3be5e063ddd81f5be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3da5b8cc7c18e4c0e932d8553561b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba2617f0b737d670acd7af4df450225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead956cad0776eba47dcfd0df26b0b8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bcc649bad5614c128730a62a6fa5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d929fb045cb43593ce19017c0b04a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f6f10d7eb81a497e697581a87e7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1e8458b11521983f504c1c043407530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38d285333d8636c7dfed804fe2f7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0258661230e4f523d315f3a6162ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638ab771293434368af94bfa866f77033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f12c333cfd6ee1cdd631bfa78e37234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369770dc9a7963acfe3b7edda2fbe1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595ab7d3d0cf00d55f34091849e72e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cb87b922a82fbc2d2813d6788e82637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b09ed85d3da677a9c3cf061b107538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb676ae1cd2763e7cff5de878a1f28739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf05317d55d652a265a26cfa5a80240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227169a8713cd1a93a51c362646166541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f5f43e82064f99c5b831a95db2ee942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da63ea0745b7f4b0018a56d7d053a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421043a05da9d8828a7f23b2cc371c7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7226db467a3a3ee62db6681ca742a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d6ae1332a32983083ce59351b402246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6aafdc1196acabc138bb04203eece47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca509ca7f1be6c035e91ed55f2fc8bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb142a7b39ba562a31be61aa69a3b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7e7461b964f6d33a183104cb9ce3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4eba5b5ac144f6a180398f0a874a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611b6c7f5ab96f4d90d82c2f9a19ce452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816839aea2a61cc50065cd9b46789d4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535e24c5e712f34a6f3cd3d4a723f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5984069936e4c198f4671665c34d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ceac04ca6b25ff13a7200ff9b3e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd9375a3d3699c001d90a8bdcb2ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf505de4d7540d2f05aed0cfb4f3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0546d0c8fc4190ece11db5ac162e9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc601047aac7a5275e52e1831db27c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db15e3b3d29a7b95c5d8162825b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5455d73cd5060c2bb7673ccfe16e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c58a9e271f4e176e6aef55c399d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ed8436beddf456abcc6e8f149927f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c06025f3d5be7daa943fba60ef2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97a7d003592cf262e86004d514f2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da648e1c9ac1661403c76f331d19067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71670aa3c4a5e25c9f9a35608bbcf9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c3400999ee5823e312e2d464bfb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36a5ea946ff222e3406546a4d2bfdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4ac99ee6fc790d27ff6e470ad7cef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f148ae95d093ad4e5e1eafe5622372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e04ac6d598e44a7d3e84a3dc79dfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f283f0c48ac5b0ff6fb13d3b09cb3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fd9096542eb05b7cbafde75b042c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25dca85440bf58342480115fb5961276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f3db221b64f87436201799cdfebd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb1ec70ae1e329195ad3ae1563894b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013b29d67b3d2022310da36b266a63879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37637355b70bd456d22187d9e68eace480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31192ff9fd3484961f187dff5b3f74ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5326e53dccccb0bdd6f4b6fd793c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72baf505b0ec5847d8b9f20cfb4a8f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d95f328ce2740d5d012b24b2d5f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277a35f3e6d06532f197c56176b921385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba732cd8bc9165850f9bf59a5641da4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45d66b690f092594ecc8c2e13ce6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0753451a0ffb6bac1a577461a8db5a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d996c4fa9c2efa5f57f34b31d858b1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e83e2277d9ceaa8fdf80bf0684889d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f494168ec814cb3fe63a76ef50e22b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c562fea09f5e2b318c6027b616a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47cab654d6934d23ff71251d2f2c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d366bd833fbe337a6e9ada4403fd44794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa20efddadb1e645d215f5f68d982b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5997dcb57b8d778c4fc89d5a198e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1671e28201a251a99e3cb942c8a7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9db1d0e249171d8b58e610c88eb5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b46004eeb6196d56a8e0246bcd503899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00380ad4f66da3e9e9d5ebc7a452e636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ff6170e94fd2ca011541b4f17dca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cacc84efc332fbc4627aaacf01fe50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac9a0e26e02573d89822c17e68e4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38b3e3d2cd27746333f9c19ff6ba93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb755a1ed44ffa21ae6e48e42c6397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059ff5306ecbd9027d3e1cf82fa029f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec188cf9a78cf107482bbb869fbe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3d63112c154d25c09fd3ddf2235c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533634c8834c5fd6928b15f99863dfeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b1b9bcca9f68d84e859d638411378110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c7d34f1c71e4a6f02e77bc820f3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a6fb316810d1a949e14919cc37624112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec16a40b1622233b3299027805be8b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe46f1a1a8110591a7903e7093ff4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bfaea6f8d6d510d8d5931bf20b50c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7282e9e3e798cc4463bd97922048b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caea8ad41dabd157ceca4ec1b7b75d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49d308bef3607e3dd98e82f435e4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1faac0edd1de6ac85cabeee770a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9168a2e249208f137c88ea408ecf2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b26add37e945a4a95fff166ae7a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f1bd314f5e8ba158cd97d3904895f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3d056cf83163c77e12db5defff5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1dea49e8132d1cf7a3c38b3b71cc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd36a50165362baa3a127314d786a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607199e64fffea0f7cb0f2f7bfb60d5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500b05044d22ceb35942bd1d595aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b14a262e95aab3ec9d7ed4d6d1dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b01b72523ae0d05180fc951c6f08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62049e65284baffc8a8d02218a61a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aec36dc30ef6298ba6f58b37ea8f3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830067179bed568f5e657532fe74208132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6bc3d8900d8f5b1c0be84e11e0025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429b8875bd708d50a33839de2b0a95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12704a0f32831ffe022dd1430ff333135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf2216a55117bb19abb192ef7f118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8743d9971576fd8391844221ec51dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cb081feafb22cd8cd5916fdb8babe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d168a268c24c2c1735ce2ff902af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d063ccb00fde83e640cc0bb4fb2ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fcfafab67f3056b69bc9401b630fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7938b6c4dd9041ad0d72fb8240e55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18ca6a4133700d398fe48e7429216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f197fd6034bf3de8beb34c4e0212d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f84b6c4c6a21c4fcd8ada94b37d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9084e36a4abdf03455a797327e2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548e083f55d65aee8a6bdf2810d08df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd810059413baac990e7ab282af642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb1d08796eb562a81bc827781a55d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856a6b7fcf289d0a569ec72441480e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd90727d4fdda2e3842d4391a786544151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1c6499fd81b7a4173237f8af0eb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e6d9d5cfb94f74f41d0831b80dff5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c114b64600b5978c19bc3ae674ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292c75ddcff40d32c20deb0a7c10b5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b17ccc9f1b74cc50ef614631344d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1075f036dae6ffcf09af998943dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca76c5287aa8f3a1d8b9187fbadc38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7164c042ccddfe17532c74db727e7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fbe61027d9527a7976efc4bbcd7ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9bf6279b4da783c025cc11b06daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bdc109f6e226466cae948cff0ca47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5c9240b86d0946e709f157bc5bd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df580796a2d39821db82ef215cf7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40435e2823ca28ae0d194939749e8d22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872978b1b99bba3044101be4d808f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f2c3ab81f2f16dd077a8e0b60c435167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71cfb613c1f46496b1ea9275df5651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c243d345405fcdc2bc4e8c239c479a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c7df86924d7509a14a0754f0d43d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4da42ca77b5fc7ce85c5e43ed0cc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ec4cfff3100edd70fb47847ae7b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d7f7604dfeedbab2370a7ffeb8098173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc6acb147070894e9c32e8c74aa4db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7e588259a154e89c3b17ab49b3a40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6f6d8b5a3e8f21639c0bb4ab55e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262061f9fee8464f592c10e9ebd306a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ced8e7d9f2a39bca1348ac8d698a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143753d3c2cef1e40a472a5fae4e831b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c44bffb01f93174bf03d52ec940a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d9b3b08e8d8506507c02d9e7dffb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba3aa00b28dbc3e0d1d0ba141723eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f091c22a8cf2214c2b7f0b97b9d92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ab06cbb4ae41f503915aca2ee120184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45183d0cbd0249fb9bffee93f5b6240f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec823a6beb669125ce6559450f483b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45322602802b08b5acb42df321eefa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97311fea1d51fb1448f2fce3d92480a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af84fbe90867802ff3d036921c04a11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94e36a81e6524a2859beaef21abda2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f01b3a719f1013a0346f53c11bf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d496fb7034f69ffd95ca30c1b35e44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc603b50c1225db971a6aca064e2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a685a9ee2c16c80be02423070eca4a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5b5b33c4bb046d8c5f1500fad7559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c57ede30df76ba9e42155e37683b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915463d0d986c8a582c06f9d10b33e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaaa2f98ca8d0f1c86ea418cefad91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24664fdb0411c4d7d066f770ab61b3e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face3cd186373ef7ba618a679c43615f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165ed69b86fa2b923139e36d8a0b880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8febee382276ea6b721999f338bf97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc56a134a18c01c76dd60b95b89c80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86248d91566145a016f0213bfbbdb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdce76b424ecca659a75bc1d0ed024205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda4b35018a69ccdcde5eb4697d2dda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8d1ec7601d2320582b5e3f362ea6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0680edca75a8ba65be28f769d67c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d0118f9f80532130f2048d9c15a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3bd45d267ed7a8fb675456db42d41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d588a0e65f16819496337d0d30cdd2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53f57b35ff62c709907afa5e14c355212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a40dadd0f828fe5c06ecf4830ead3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e8f755b74cfbba13bfffc772ce25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ef2b60f67e03f74ef2b5d9f9245d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8fff3d91538be980c68f78d4c75a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbf0f98d54e622436cfdfcb17a634217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdc6be7c4c5bcd8d2626f0cffce393218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2afb9ce1e3bada2dd6d2c3d4d7adec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a2487b0e04c44c858327f0991acd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e23068340bd5b9dd384f8f3405c07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11283b490f0313c511a1ab2d2eb297222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70832835c381563a67154c66d198ce85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2a2d0fea2bc4bb6845cc1bf2176e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a680011e4b977d8d9ec3e8fc66b8ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8ba15153bcfa0cb2f30c36174901d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcc15aa3e86bbe412e6828af7b2c0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0770e7eed93917018de2c83c5a1722228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee1f5c51c8244e6288e23831f16899229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b7756eeb56ad25bf1dfc4fadbb6aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e4398896ef71011fb78e3745c2e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bffaca97511afac18e477eb670630232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ac50f906d2a586552002a0ac370d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359b2637583e304493de270eb5aacc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bb4bf0ecbb1003ca2f18212e48426235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18201d03492d60b49fb5a54a4c26f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902b0423fb7ecc4e578f175ce261df2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d48a2f02cbfca4ba47b759758c7b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca03945108d20b5874a840525589dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1748d9b44295dda55ec0e39461054240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f1f6edec26c270ddfad13dec2213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3dd2613114ae8d97288b0f45a675242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b76d878810b254b3308a5d7b1775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50963344611c328984894650fa29a708244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63c550a23bd944b9dded019341a85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b3de4a2c72ab86e64e17bd2f73ca7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b808cc66bcb168ef92ed595bdd57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0e4547dcd34d0e93a49479e71309d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595339793e03f5f945983e1088f671249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e37addd62cd6ae64f6879df3c460da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5586cfde497743ff259094ccbde31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba7da3a6df012b2eb9bf52c3fe6fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df71a52423255acb41dc25d7009884253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221562326676feff821f3c4173a011a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2d4de449f231143b4eeffb9aac37e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126de32e9e5bbd215046ef8d085fd85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542e2aa25d475eacee70b3da081d022257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630e70ad186ba38e60ba6e1072ce43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f0f3efea06970970f670838380cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bfc0daa371f52b2e89eb6896c5efc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a38da7fea8500e92958d54a05d24f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f77ff2847a4d9cc19c4a2d4a7d81d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a43dfcf88b4ce57ebdc8417a5d39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38bb0b6ed99ace5d5f598c6875106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc946a35daa44663cc962cc250f67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c3b509c7a041a3729b5dfd3f027d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3258f87e43dbe3b729edcd321e1a6e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324de72962d9f91ad965cf91a5d5df5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142de066df1d0658dfb21461c7d72ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751423dca86794f2294dfd710efb460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00ab8e540112f5344e329e4a0a913271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7b6cb0cb3881949be0e132da9f4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c28b9b2c1b97773ce98981f6a6c78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0606138b01495e6c9533b9a9631bfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec15980cc217668ef94a86c3512ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c499651b6099059b5a45352b853e82d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a80e7a7f766dd2e548215e786c285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a9ee705a8ca3bc03610bbe451b1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c2b053f9e4daaf3fe28f84d33487f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dbae56c62fee13df774a91855c4b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db84ecb6f675710100573fcc6d7482281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a142bee696634edaa38e7ed21bcca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760e63b9823416256e2ecc0f92c858283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f717853e72a5b1036d2c66dc197f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cecc9c9158c980a22c1f1720e42f79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe784561d68c495ed86109d1ad9e71cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394e4dac88d817c2b6fe3ba2723e12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfecf3b4073bc69c4b3453846be13a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370a44c490126f14b2cbcb4e9d3e868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385e3b8adf6bb35e61a9a654547c252290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a352e71f930fb8a2bc2945bf90245f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec41316593cd688ecc5a76caf0300292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a69439cbcf482bada7a3015d250e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4cd5b4d8a533e207f5f465124f52f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0d4fbac720e9531987fc7f64d85b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c9ca5085225d83eef49deff190310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bf0d4c4492db88be9b352a266f934297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223c5cc3786b53083379d296ef1af20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7ff599ea7832e55af8768e264fc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f1b383c7344f01a5f6b589efe85d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b5e3e37e78103689cc7a95f8ed9c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038abe27c8599a5122506d87e28eced2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5e500da13983b12a6a62191a7ea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8472c20c09dbd81d312093d0c09a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f466a5068c3ebb8846cb9b3cb0ecd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498f603e5061a7d4bc9044f7a77be6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69635cca28dcdca249ef64ab4651b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9452329f830ee3c03fa31b9f8fc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d02c26b3d1e1ddaf885ddaa3df0e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853fd23e55314a24e5b04f5ff33243310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbef54b30adc1a4a7d8300b2a2084f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb698894325ecb62525ee6a277f69ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192cd13ddba1e95f3f650769bbf0959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722480d9f0057ed2cefb9f6955568fc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204bbea950149b49bbf04cf0cc7de6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf33fdec054ceccceed26c20973f7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046aa2fec5d55ff815c962df61f93e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a02cd2e8b67dca99bdd2bd7c32a31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087199bdd58f9b1f6eb265091acbee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee48eb699b9fe6529518812c0c11a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e226ae2d769ff2f94a2244de61ffb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce94519109eb418fe813579307879b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0fe42dd5fde45ecabb4644736dab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46303d9d902d7bea7d42eb7691e7548c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845ed7d5311abe7bd52210f8f78466325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba4c3b8a3bd029f2ada8a7250e2122326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae56fe7bf7f93e6706dba5d56f4cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb1262b7adb932f776a90bf75e2a18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96c24d77eaea969ce3340e742053a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063033fd752b131ef5bc00bb1790fdba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b9c767fadf8de61ba5d43a71a657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06bd5d84b58f70b6844a92ee97ad9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8064d6517b6edcb716301dfb880b46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632524d293e14a95bf8a4679e9d6c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0663ec0dc521401f2b376e4059a1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9263f589b9f47bc57af974eabf05b36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232502dbfa9c622405d4338ebd8f37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5373f1808b9c4c70e519d0bad524338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b6991b3983f5c2bef134c2d93770339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb610c590744f179f9588ff59a203340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7d5d9a4cdc045771e8d7d0b301c9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c9a3a9ac7f5096b0a058434e58fe8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141973f8b2295c07ba01b63c53969c16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e389b09fca159e6c642a5f78538c4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6ebadded2acd30a1b4ce9638c2fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe554c1eb4d1e9ee248d9db0316d4a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85087431f96622ddd1c9adcd0cf2e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea8ccf72fdf967f79b177e79e38d4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df56806b5876280186ce617e1002c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dfe93e5f30365c6bbe56762c75f22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627f93e5d08ba5971cd2b51ad24aee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99adba6de8132ec1aba06b23a6ec80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef23cf7d76099a1ec93264c4331347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f1fd222dd021d74a158a275b6dca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2561042fe26183d0a7273f8f446df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8025f7a83c52f1877fe826daca15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161c91c430fe8e5596bdf1ccd2439b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da47574d4aa70869d7b0656f20be903358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c462a68786b051adf47c288564a547e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8677b7e2a38d534e345ed2b8ec8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefadd616baab617e519491fc7a15c7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb1aba0b6c3de89524218e66b84fdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103f8106dacfd2039897d86e53f370363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728c76f4da8846f60a01b7e87d1184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447338064611c3aa4f86e0e5727de4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1365d2f5403c4261c3bc309dcb2536366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652981613d74562b4784edbc95c590f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dac23976dac41bff59b73e624398a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945479d65e4bbaca1f9a4a7da38162dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6eb82ee2d1fa81a37636aa561c8c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504568b8b7aae20d4c369ac48a83494371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c8282a6d737cfea352df2585cf10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f074eaa5c310aaeb8463968acd05fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c24da189fc439caec9190952ccbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576caf864c4e824258b5ce2695621fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e21e1748cd7d9c953aee81cf5bc2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02177a249addce0bedc89ed50dd8aeeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96150a96907ddf0b951359deecfba867378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a64dcf263a545d90f642bcaae5e51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b3e7d6630b57d1c6d158bb98a17a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab714541a109f674573c758bb56e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f583a92874e753f8a154a42056499c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b0e6491de8c06ac59c20df98d4098383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a888d402c24b0c7ef0d4ea1a2069384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5a29cb04f0152ed1fb881969b935385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfdb9fa2a6d999d8cbeb856bf994ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6795de9a72f91b09d857781f415d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc85b2318b9fa3b59312b32694a8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3b16c136b68a2d54f9d339b7c4d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44e492f18595a5879adbb3fb612941390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc667f8089a73b7f4edeefe6169d82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c09d7309b986d1dc3cb9239bb58bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12433037cda2b9b73bbf659b75b7d785393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e588b1cab154b869fd2bfd388a17c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ff1ae2c3bafe7579ab656396267fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86eb705d3234b46f3db0976bbf9f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a81a82201d5eb893f64a3d749c2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb601e0c0dc3d6c283184c18d60b0b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ea0e41da0d0a0912dedd8d772a0c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd131e1919c0ef928b2670afb98f30e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9cdf77b17d7ffc7223e162b3a46f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac7e441ade2ab4c479a01e039681d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa2c42c2dcccd4eec96b8fe79c8ee4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b8e4e521b1a5772e1ef21302a925404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db311d8f4156c88225f39d9ef502ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f865afab5c9659c9437b926167ba0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34514fa7e9a6055b6714af6b06313cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30efca111926c06fc1ec1296b8269408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44606500616ebce8c56dc4e8190be3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42580392e8cdfadc4a3d239f546d3235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a30cdfc8c2d4871afb177d5e09b252411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cb70c8e30c5f6cbad5f02ecdfa730412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0c7db558019cafe2e5e1b2f9945d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfbdcc2d4554093aa09ab5c2e06ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f71d4a10a8f9c37df11f4566826f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eeb43e408285fa7f36381d87a4bd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1b8d2c1dab86f54f1021ec9d7d7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f7889fe91e9404491b7261517753c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fca51fa452029947ef02fef2fb9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff356fef82d901ebd26a60368f182a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8dbc8b6861cc2e2d4bee9c015a1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73606cd38c8089ffa30d8fac77011422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70982d31c5043fb5bfeaa42de1bbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d8e02d3ac35699ab14b52ac88735424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e929912c964d35328ccfedeec08d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033d3ce66bf7588971cdea22f1437b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5acbcdddc504f0edb1f7fa0c5badf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b9ddab6f389492c07f8d1dfc655da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1544299a70e0032a2dd9c1cf116bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174bd4ebae943eb54fd601fafb6d09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250109b39268b381cfb3c03bdbe505e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7512dcd4ff096f7600777b70acd11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8491fd9fb33585053d5f87a058a878433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475a65da74817edb66436cbde6f3c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444f775d5b816034bb904e3da2ed4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbdc94e9665fe9b4f8c5c29e538fbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bb1a7b9b98be7b0460d5694c4e22c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d322d07773c69dbc44f20596b784a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a61147aa70f18c75f0f6829723ea18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f6c899a8b3bff52458b987bb66fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c208787f22f8ac9eba9086d8aad651441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d11cccfe8f7b2d73b1be1217d4f9bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c7888d890d19cc562c6e0013ccace443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e11f7d7226b03f0f59b209175539e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be50617114e5dc03bfa8f5dcdf1420445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c55a3548f0106d86ea6cb2d4dff76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8809257484bac8acc424d5e0d7b692447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756ae3383be97ad86c5be625bddfb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7f3ca985a35534dc213ef5d0b0c59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248f0e65993f8d23161a9b2f10728c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc0bd419b364b496f77aa97dc6ce3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac73bec7717e98348ac72eeb6071b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f8ea4256062ae5f4009770a23ea0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eebc6db1c1b718d11aa1e8e3f2938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54993d33496bc4dcaa8cdceac1226738455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc673b0a0d7f9c5745a5fa9199784ab6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cfd1048757969e5da23eb120b983457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ab8b18e82a9acbea079ce772f4d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7d150a8de775158c585b241524cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf83aa1c35df544f0fcba6e279b2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83031b49abaa3bc97f5ed749fe42de46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c8dc93e94ce55b94308e69417590462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a15963d6d439928d5a275f03cdc72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f062f3af2e7e17175aa90a6e0b84d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef275a5fce9bc250e9139dcc882f91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f45dacf38f1678598f645b759ee12a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946cabb161ae4d9014860a8bed6875d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c78ff2e261bc2e698f9c578797d31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d16bd1ae438404771fbda052da77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0e1cbc1453a459523f699bfc8f4e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e87c486f83f28d2733db97982c02f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c73401182a687fe2692ec672d88d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c720cf4ba3e6745fb09e618973463ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce6250363f0e5a7e61dddcf72b880474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b70898a38cebc7932788198cb4d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4e2e52c26d1d500cf6f0f5ef3da6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115ff627f470ee390c4ffdc40aa28e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547ba7ba61f71409c1baa290acdc5c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e86fe8385fb5172d2377a79826a8b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a5cf5061a00d205940d2fd7a89a8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452c8ff0c64c2458b426914fa57e3ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d75830acf7251ca83f5ef35c7169e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f20c71bd15853a0a910bda3047dd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70eed12ef64f691edb1e7bfff790d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bb3bb619d1fe6f0056de6a1856cd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6f492cb375fb079392b5a14333a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da2e15606387bac30ed96e390d2ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cc8c49096ffdf2e6123eaffdbd47e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a09374ab0f7a406dae74c84c88bfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f84ad7134757a92c6a99bc40a6fdec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a1155595d121b13aeb0eff125d049491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e58f44bf04040c1eedde4dbd085591492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35572b7d19e6661e250d915b01fe37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b7c0f13e2763e9aef393c203452f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3a7fc6f32f348ce9c46c0923f880495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979332e1cbc94d29a541da7899020651496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2d3c9a4d7eaac8df2fc943d39323497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50dc22eb4f54d7fbc6527d66233be2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033d7c04a2b8840e8bc8118f250261499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c2fc095cd1976ade0e8fb6b8ee110500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed67b74f31f69c6f86d480a831803c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448fbaa0f70c2aa1484a199a682aba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c65c093eb65a0578e4a70fa2b24e2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dde6ec263aedcbfc67f7db76d73247504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78ad32ecd54e56cecbd9102508d8b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10edf3f186c83808b421f778f0f759506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99458aea3ec66b1b82f412165525e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a197190d9525ff69b3267fe7657450508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea294b0608746f7141c7cb656c27062509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f5fe6d6881e2eb8e06039004f201f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3330254469e85919e9087a2faf533fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d38092615f755708a5741b8703e66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb2191d35125c8b65207d21d6769a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542b53316f82397775f8b36619ab6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1f73fecd58e702acb08bc163c0504515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9501a4cfc4e08459c0c4a0a4b4615d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df03f0cb2408533c118d65a93746075517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05679a66d61c0110ef6251f6b6461a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951a7a3e2c06f191604fc6e6bc7d39a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1531df59f5ddb56519ff990d8da79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba15851c325e9d9fc31458bec2ab9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeb39c696e73cdfc9eae843adb86e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a8a44c4c8ebc8ff8b6ebfb49b822523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5332164cc61e51b925c420b5f686eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ce2a0a814c0f611569d89fb66cc5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc207da0888ea8720a87efa37dc0c40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52efb223df1695a6e7303e2561a1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f0cb589c665b1f023fd51140db01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a63cbadae99a2f67c53147384598529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96057ff62cae15d78cc23995e0123b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98d273025d64f877263dfa515eb365531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c69fb632032f5c65ae9e49009815d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8301a6768f61ed2bf47ff0945cb7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbc845406116be25e55c19127f9e3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bc48d88da44047068a89399f7a57d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9fe736764c12997e63e1e5b68e7af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6536aadab18e392ebedb7719a2cc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448afdb357811895bbcebe40abec4e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4978f0078c248fb8cceb330cad785c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ff7f4435d29ec3934c6ce141cb52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdeada796196d25f8c62b90356cd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8d4b8fba8e99f6c46331d7e746484542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966405d67e720c9a25021b287234ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9eba643c22365b706e923e6cd7e67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff6fa9901e75aa4d1d6c85ef8967f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb424a22d75bf3b7f807ca0e5e8f5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49bd5af8c5005256f9e4094ddd04a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623e90b3f7a5182358ba9463ba0683548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56179660f053670ee2ceb667ef731a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2369084c67f17b52d2b44ec308da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973dd723b9b777d88a8a57fffda0d1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d540ff0d91aac46d7512ecd7c1de7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b5499589dff4f52a713055022470553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40527e1d45f9e64fde8f520f12e4c8eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af0ecbc013b335f0988f7b9737903555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a13926f8e36f9e2f5652272755d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36bea9033afd104f6897448d2a8fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052fb1fb4247a6baa9af4500c179764558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc953318ba3ff90e6089b65c24dfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec15d65e336be927b36be6f0aeb85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bbfc997b7c0221d3b4fd55e8c9142561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d6506105c9508a2b8ebcb5f1c90ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f6072407bb3b2b5bb7562871ff34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44605bc85f1848a8d5bfaededb1e68de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cc44c8aaddfa2c3eecbd7ad81d91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a1e7f99167cccc88e0ac394200b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8963e9c3587a36ce61514d1341a548567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809c0d2a4caf7b235f8fb983ed30a19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ccab472a8b44a2345a37e03dbc5e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6f099ebf419a4dd925288e23f3d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce4820cd1638983a81fad6af1cb8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeab1c7433bdde38248a1c16413c0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e022f2749727e75499a337d5e6620e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5a8998ae4fc4db092e8a1d830c010574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4f256342038a77ac9d744f0604ea0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885e333e6f2f3e46510f33365e1aa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca24d02fe9fedac74a8d31977a3bdfb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d43f8bdc180801cf1910f4121c7670578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5bb8d979edeb68dd054a16213a7c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8245b0ca9832f3df1be7eefd327117580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564f9ad49c7a899886f1dce6ae16031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fceb5fa7173e0e7013fec37796de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceee8fbbdabb52e1c948d7d9728b9ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a062b7113a46694f629a2bc261adc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9038b6f986c76048be028f57b1a658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76146359d3b9b87ad4cb9042f22b73fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c54fac445f3f056b06f2d82e1b4cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598d38732f052126a8a1d177ade22b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49fded3b08cc73d3009dde922c1a8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a2b5116f8df4d862382354180f5ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090dfa0f5623c01df956a01d970d848591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c4df27697ad42a9964282302d3f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab24433e8fb868a3e0a231817f6860c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b0ef94c95239078576b506c01805594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd1f3a73f52d79dc6e0322b9aef131595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599cad4ebcec29d9f6c76229170481596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ffbd6b97da0ec3e35c0f4ec0c75c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee13989b6b8c02bb9d1ad9aa271a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c191774c6be4e61fd477fd454881b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942130a7cefc26d69d954baf4e236569600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd4194dfae4a02b3ed45c8e5b1f87c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ab9b95251b4264491db89805db27e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b4d3937311a1e9b57b778bc6ed94c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00061ce4e36fabe03904b8e0089046604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c12d065b796168f78b11b55486f36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfb91f42fbff3ca19fb31d584f500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5ea9951bbff72acdf8f35bc26f2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299b8e94806664caab41ceb7e03c59d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354f828d89d9d1fb390f5972f872cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00627a9e412a6f5f05207a747ec37d1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de7547bba271820b908b3e0526d414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47dfb6a721156d6f812d3036c1c377612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068674be5317af305d849604f65db48b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9de93a79c14a86d33257313bc534e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea1c93a03da6fde0b95d159d4404fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f995dcd51269ff20a0aaf6f08db83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3bb8c8b5d0120a72ee97b35fefc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735eb6f6158fd772f46386c667955d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb34117e7e62be592ffeedbd9c1050619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbe0eff69f0d95218e51ff4bc9f63f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4132644eda872641fd93ffb991a883621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95bd6e0f4b7645c1e0a628cb156b59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad8b65e5f5bd3b9a4123606e8236b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4e3c8ebec09bc7b2ea464b9cbd04d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15309f12ff421cce5da415ce12bbea9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4c21dfbb9d4a591b771843d0b13b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610692656c8d20e2791326f2dc27f2b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9fab0bee7352fb558da4b32658878628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9568a6796a24391031a5cfdb6187bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2640ad8f5c59b6974bc213b7376f43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecdc93c76fbb723f1f127185fcbed8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c83741dcff6ea7c8e8889f3a012e9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39c8cd0685b98055351ef75e475f3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0710d93ef743987dbb2c3e478706d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a26404ea3820f37614b4ec068f2a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c589814d437ae367606385ff6af3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72075a9985e572728fcde70e68844b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b57eeab5d384f460220f10dbd67c6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82779cd6200a9b8332c8a29a47424639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a351b7cc943804c77172239d1a41d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01491b2f02ab749908fe05b0838b2f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7118c40e14199634af61a137744ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304646da1032074d235920587eb47c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9c6a632faa8b597d7371fe7b2285644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77587a36ae7d8c0190deb79cccd2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4880f48060c2fe7b827dafb96b9c4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c9e104ca397c201fdd74a44781d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591b481bfaa7b0e1578c9368e49b472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251458bb99f4c17457fcfef8136924363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fd46c6783cf947bf0d1b010bb45254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b0a228920058c7dad112390ab6e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c374e0b5c7dab26cf191ae5126cf9d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d860e48988fc24812f806498be85d077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945760c51d8b803f410790fce9969c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bcf7e9f8a727db152b915dcdab499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1deafda54143b3aa43b03f8e3511fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e322aa3fbb3a495ffc8a2c85f9711211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8a31e06be02b07b734473e4c051912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe06bb56b2e21517f2c6851597194213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e59aecb7b8ab3bf8ce1d7217891c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb3744daf052ad0dc22ed5f36629d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a2128dbc760de80065efe58f2f03316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcde8c23e937b4a5c42680d7443bcea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7896654103124882e25781d3bdf52d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616013d9acd9f6ac11bb5ba10ea864f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a6c1c1c0e60cb1a479a294ee98a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b45fb48117fd5ad40a2cc7a3a5d13b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7ef13b607ccfe7b8e8d8520e722422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce02b0695d74a44b1f3e05659c020a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae284f0c5640cdcad6afa1b76458bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dcb39488387ee085dbd592c31a24025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d0c917e9af4ce280c98bebfe428626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7e70cc7acb8089a5ae14cadb2ce9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bc8558792aacfd742799a4e423fbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270d8843a5c8a5cda86996a3e4ac5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ed042cfc84e26994c7b78ffcccea130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba7ca10456d6413d19f0cbaa7a47731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea45b0fa755f80e20ba296eb5a31032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38790ee8a6873fb7a09ddbcedc0462633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7b4f66ace0749a78ab663fc8c095e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542dd5c0ceed247ff587a0fbb79b2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5abee3a783031d92ab8baa0a219236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92615088a286c2318c2079d44d92837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15ac63964d0a178ae7f24bd0c3b01738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19e976f0871523cc2c21d738f649e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2308e8446dd705fe4057722a09b73640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee09df433c641fcdd7c3a0c7d509e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769267ea6a84f11de1cd7ffa8f5c0f7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41127754b600ca73a73c2fe00a063443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb1cf6db64957aaf956ef0f0ea3a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c7fae5288c5a8323502edeaab091b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231ce5fa55869508ce28d48f93ee6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776144a0f8901405925d1ea0c570e47647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799ddf70399b975a1adabf033df332e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e7c78ce4c419a48dfd88a8b19a06949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a35439914f8992406e7ca3d7b854950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603f1a3357a184e1195a2daa0942e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afddd9f5e722bc6cc6697a73e0c66352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5353246fe49163bc3eed48bda6ce60a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4709fa9d2f2bc2b6c023d5334aaac154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8bc764f603fd4cd8b1d80b55051c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e498e0127c79a58313800143d99556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145faa4daee59f6ebcb1fbfb8e4ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d020e9d3249cd7953252296796cae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282e647c75b295ca3118b0d1a07e6d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5db92233c881707b5334acd961ba260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ae473a39e756280b1de70ffc4211661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205598bc7c253fdd2b2dd45219cf091d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d073c021d0d7257d79bdf4ddcbbe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173085b5c4e08f01abb55fb7f78a277a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387caac7a76aac0ec1361baaa2533e8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c371ea433cb2537de7ce81991a4a3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae1ef9801811ce759e06e4b5fc14167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38562a91af140c8636a5b148c0814fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0fa46cf8f4ed48044c3a62e65310e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366caaa1451e9cd04f2617f0d3302770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07cd7e045978474a69c062de683e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b053fb41e7515fb82eeb0fd23d75de072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b54ac49539dac418d05617966be6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce831b1ca9c85e7e3350611ffa622f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057317d33731926a501e66b2f8e4344375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85b8c4dc69c3e8afb401160ee2c32476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a3781677df2d4c7d8943e51f441a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0f8f38691f5f4170a8b0d026d3d8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee0a9941f88756c77d0c81ec51eaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65584d1679f18740adad860372ba7bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f041ea40642ecb896eedccf0c9520b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4169c3a84c14d9b6e7ff0294068c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73674ad2bdb2212a50517bd5d2a710c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e4803768922c0167d97928b6ad6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0a055ed92ba1b3d293144f74b96a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eabf6bc40f3cc8b161a979d35dc3f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906120c8fba199c0924657b8ad850d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5d61ff2a274735c5fcc625b3551f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198463300987805efd650a156fadc6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78a82aee2cd04fa4ba654a538eb91f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c18d5c92d66ca4f27bf0a8b9fa2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d451dab1e901013a50e00aef5b597f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9e60c37e49c30d9da66906fd09d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a13a3d5f45177a6336e4003f983a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5d6315bf1998f8a611d2505b51a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b056ff12faa0a9d2a5e50a5024ff16596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89590dbbbcb2df92fedd9f4cb0dcac2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cdfdf0087d6283578a10e357d368d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3f90995e2b9a7525df21c76f124ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2c622feabbb85df0c2955880b1db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515373f9e5efa8a9764c04950bb0a42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421f2f90b5a35267fa39205b835ee4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943dea665662bf92213c67629bb503103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed81866cac9a8054b05ca15036b078a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f05307075df6218198346ab173759105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1d0348ff8a6933b2259c6622995e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303e47987ca6d59ddabfe748953310107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6d9cd84da1bfcb097947943ce0123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562e33b70089b8a8fa7f7d3ed726f87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff3941c37f631414ae7d07356a58e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94f28dbd0da1d16fd5fb1c6b31d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379c6d6ffadccb952ed70871c5181e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830b0598f70b58ac3050df3a88b1ddd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b780ece702ce85c43968f569c56dc7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeda63154b55dabc017b00face69f18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec2a6a51c6dd4c2f766ac8d431fe7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ef3ad1e868fd9d40dd98be0783f48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14728d3febb3fd513a887e43119233118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0633f52bb746ba01febf4cce1ee70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cf6c26579f5dfebd80eba2a9db633120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5627df0709b135ab5611bcbecfffb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508611569695b52013996343ca791674122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d65ee3dc7c54744ff5124b913de22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221487c193751caa7f25fab92d11fd60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4bb916c40313c2457057549a30aea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a15d167a4b224a98d65ae9333eab13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710a643eb660b758118afee030f767a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac91e81bc6d2af8c63d22b445f24ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a4ea8fc4d1e9fbad6e6f725bf69d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6986f72fb3925b748c138eddb850a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2885c190dcfc8f2baaa2413fa8da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138eb6901ab1b91b526f902893544bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bb40e5bea337c05799a907692fd58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c40ceed6b8926677f446c401822b42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afdcf74ed297ccedd40746d251b84c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d519e7ec69b916221dbacde74eca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0ede91072fab6286f8f6f2f9ecbe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad234fc509c2d917c6f0e6cce423c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9ba19b4c7ad793c59fbbfad82460e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71d21301653552c246fefe8ac2461140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7639ed781c7b126a6ced6c689628e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91988bcb01c16a24d6373afd8aaac422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ddbd190a230b80907396f5cecae55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e61ad73bb85bf99c552d40fef44ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41876d95ffd611e720d8d2f480cb86b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672bdc1099a590bdc2abe2abe0c754146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b498b2889f90b34d6268b6df1d4fa58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee40318ffba00beb98f8bbdd0ab8a10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c0436120993929c24274ad20079e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81978ece81e244019d0a41f4e49d76c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896896b31bdc6c5e263e2d58585140a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79167d1ed5edca7dd27cc0571406414152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a456841a981ad38b37c33846fcc04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5de1f9e0bdb66b73c915884de7875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e5240db286ddacc8a4132fdb462f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081fe32e9d01dda083b7e283043d8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55a9787e04c7ad7bc1d4b8fe466209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46071d8a4d5952dc1730015e6cd47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ccb2b7e10f717c21e768e91b200e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8eda97004dd8efb0ce8505632d52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8453b70f7d059f09b708e315213d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062a5717e9a7759a5d4d2a10f6334ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688271e599f3b7c3d22bf5ec4eb03d80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a550296a6092449e624ce3ae0ea566164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641f6fff8cb8f935f53ac5ac3dbcfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7713be80a9d842e385ce759f6240e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c3447d909e09e6018e34dbe7344c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aed14acd54372dda15fbe5d6c03b22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ba5387c42193f1021d57f5af6069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491905dd5640a6716347a7e60a814e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb1827d2298b992182c6c01b7e01b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99a887298b3267f1dadc0ac4390a5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad54f500bde3184e8109fc7b4166b40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbce7259a73442d70862224ad605e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453881ca450b4149d693c772c302f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2d7c91dffce0ef96180612f2a00e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f906b4cb99b0a56bccf5a8d3bc990d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc12c1959b7e33a94c75503392c597178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107807ee8bf395d520fc46121f50b667179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149916c22184af69f68440c18fa00f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137171b2425c87e7bd0c200ec13f2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37f01f0c334e19fb0722e83fb4b8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c736fecedeedef8d653d2860f1322183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c4abc75400f0ded570676f9be43a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e82af3bd0285c68279dee5aad825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f594af394c5ad0b25e191988e217c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351fb4683991b5ed90ca829031634a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcb08a5667ea738669bf7caae0cd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24f97ea23eb0ef8cdcdfc3b453d51f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5bcaeb511d7da90ca129d0f269376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568294da2b55a2c4d52d0fa983fb9298191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd7105d3195a423268059d39f87ee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb71e804bfc081313603010abd8b5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e518afcfc772cb965daf3ce453a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a761c50bbf28cf034786c0d837ec6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf9c864f5f2efe7dbc603d39449f12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b431fb8707c56ccb781bc5731380b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ddceeb7a15f71ea808632d84c9c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d89221f0138ac68b7854ae6e069d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b948fc04075d4852c747660b0ed9821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86afa03a20b1eca214fc033231cf71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58987754e7a46ecbe1e7107acad717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558f04bf5842d32de5ab7239106cda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15461e7bf34795e2dd3990058a3925204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4dd70a48e66032e59a797a9733bb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d3551b4fcfb7236737234e0b0125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f43b02219711d80bee7611e5c7f929207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9226c31d5f7b7d95ea4e1c81c05a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0d85f6bd7fbfe56feae7dd4ebb922209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7324be6d3fdbb8122d2a5b7ef9f495a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c392287f3c207b1c09c1d5d1c2453211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bec624e606c3eb3f66f5abe3649f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9699b903bec142991d4e4fdbe1beb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167d3650a8fcfa94285eeedc58890d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e666a149153ace88175af5172d673a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27e166809d2de7d337beada86ccb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eaa23e2c20c5db06466b36a9956d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac6f6c0bc503887c64ff2c18eff797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f9cdf9c6c67e457f1b527bed8cb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ac92b0d332443d135f137ddc2bc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51a95bb12199d562cb8a8cb3f7d39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613298dc4f6b0a29e21a15eba0f69c37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f237941cf92e68b98d6313f516f2a6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbea0c97f35ddcdb0146322b4e2a1f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205d9cf3a772a658a7d25c47e10e334225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd2e80a68ea7db036f410b64e5eda9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa3a46e1c93049df3d9002e60cd71a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ecdc8e34d7055bbc596bd13857e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253869fcf7ee0fcb512f29cc12dd9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80867724eb41a05c91ff249c2c70ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b30e24c6ef9f70a9bc5827d4f6d86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a674d591f97afef32294154e325e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b5b3291fe7ce5a34505265c13eb75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23d021510c006c8af81c350097e3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e830d9fad9e6647b5d6578b1d8692235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788447b84f5b31c3c55c8b39b156e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e906a666670ba2e107c7041cd06feb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47b4b8f0ff526a93f4ccf3424f6ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5ba812e498f33bc00b1a44ee8489239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2baef6a232f0e7a2d4009bf81c6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3c11ec81aa705f1a2c47863c26e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de5d22a497405653ad48e891ca5fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a63d43052fbfff0ce406fcf4a11e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949324579ae1ac7e5bec8b5dbadf089a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393cea9e0ef6066c3ac17b8fcaa0c43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a1f0d97199b8b9ee42cb1133fa462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d086fcfda8a18433d5a305df4c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb39af019aa9544a0b0f0f4d64fd1c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d2dc4904c3e9a052a208a1f184dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36583e2563db51f9275b15b996d2607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81d2330391ef8d0f320a7d23b635d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ed0332361e250e5d1343ab21674e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3f3d74987b5ec31c29c574d469a01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3252e2937a69821d98a9c80e10a82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713b7a9394394e48a854278cf358bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cbcb1cf3aeff1f35b650df90ea972256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0611efb24277d0f51aae9daa7b62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc232d7f4349fe9a56ad5414f1130e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662357258da768e2b73c1e7b9f05b7e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559dc3b5fd598ee0c3d850f1c8373fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1add589e7356729b6520feff8dd35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca36191b31c36a6ec8003b2075914262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201aedcb1f29325c8e0adf2e0495730263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9168ad290c1e72e39bfc39e37ae35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb73dc5f2d789c418cf627e91e5a28a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899de2270533e4e4ab9294028b99d85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2808083a5d52425915608eb07cf63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f1b6a0f2d41f09acbdfff51b9b4bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a04994b73f8df05aee9d75944d33b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07f7f0edb30e68851ac1f4f52f100270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e83d06a057f30a575c3ba586013ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dbb31627350d2bb2659757ff16a57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a60fe89a8bf793947e50b56bda82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a93a3ab74d16abe2b44eef2c591e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf91749ffd3c5ebced5fe42ff1e1c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad596b2a6d6d0eb3d8c17ce98f673be1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ca4785434222d4e9fffde4a5358e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259b3dae7735f89605630a130030c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1582151d8942a670aa17c01fb7504279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c72eb8d7c95845ae636b63df4c5a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562e0dab06a0152e316a0f493d5ea8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef7c245192b8ecd0434a1a24e30ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ecd82e92379a8a932972a491b0b43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74172c1ccdefd67ab1261f4b02d912b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ea4a03278422f92821a3842377fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920cb75175030ca8c12f40cc4afac4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83100f6c92f95260e6ace3e570a5bc73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6411340988f53a3a3c0fd5735b439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42434c48ecb532fa235fe256ef063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a28302570367bc29079453583d2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e9c28a6d593a8918d3308488b568d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b0ba24d58e0e526f9f12967013e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57bc2870956adaba4fd373881b4b32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abf5ec6375c5577a74faa702878cc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e48b5a2e15144bdf6479e2d2b8a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29053d224cb83b1f129be9cde632b22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f048fb2340736c338ae2f7268965bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab43a49a6a6ffb6a08f3fb26a2e07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172749ddd55c2e1c3090c82023171b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa091f605dcdea6e25820d3a55eb0af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835633326f360d8531eb3e52de5d1c1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e7ee9dec8ad61fcff75fefdc5a043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a928d72942655198cd1d36244b3b56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3492fb2d94820a1085bb99b5d364ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d374a38389fcd5f9645cd98a89b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344a9b2e63bbeec6e71b824d8262a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ff13b6931cd5199fbefa2bf69872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2328c204b8be9456246dcf2c6f0c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5200c98fa30e156e606f6a2298c740309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c844a78b0ab0137b4474d812494de2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e5d67147241661c3a9c85f1312e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddf2c931447fd59f0e45c6395c09c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df599bf840ae076182784d11193503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8445bd788f2cd676155fdb63d44f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c68ac92b7f6d229bba8a8016d1232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7a559ebbc792fb9b6e174560ba72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838dfb0cffb4fe1d292ce897c5e7c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b27324719f97e317434719eea04f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a8c1869826b20af6a7d684f6fa7a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d65f971daec236fae2aee309407b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246589823cb22fa0dc88d0a4c44ca7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc52cb0e44a6aa7f56546ea7dc2640322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569624795554fbe2f47f8611c88e9fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0926424fcf71892d670a3a7743165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0372dfc4a94afa827408ef78c4bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd52a3c37b0ae2e5647d586b9a942c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890baa6d82a3f0dd3a693ab743f516e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c06d385e348ff72b6a64ac7924961328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c94076869568277e14e08f52e4baa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc47b61a7464b6743b2554511be33c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7478f1db4f865a07e2600d968f8559331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a9c4fddf16b980a81d99bc6e73ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f6380b3fc2bac8f355289d535c0c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656803857eade5a8804b910bd249ace8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162245676d050aaf55c52b923e0e64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c58b1dd3a7cc6a27a0c0f1c4863b58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98121e004ffcbe60b863d45962b5f62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70aff45bbfd1c1979158d1a412a5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43bca39075d6d25836a5f741d8bb3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc74aa3182c80b7c9193d794b40020340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbfed949471e6680f07e0c183e5c93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801cd869e5e4606060125234854447f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb435644f39b90ed7310189699e77e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ccb3e2e76b9a5ce6020754c4c9386344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b5af0740a0863ebbc0ba338b9603345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d378c52a8acc174c0ad12a754ccec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb7635817974ae774328ba8da14499347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ec1d43e19c5610edbfc8a9c4e788348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9de6caeafa4f8e9fed66fe0de8f80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d23b69125c75419ccedda0775fcf1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5fd50075335234bc69a1a453e9c33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d5bd66180d02810abb2bb96b0fc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27994ce1c10a6145e4c8fefb5c40f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1239c10b8c36964a8bbd6aa83f2d2fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909c8ddf83aeab724d6bdd73147ed2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f71a0ab9edefd9d5e3b599d20f13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b3c317e600517dcb56ecb3d4d530357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a345a7a3d325d4894da16b981835358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c0981ab0b9cbc5e8debfdac56c4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7ec237befd4c6ee4e02f46557e6e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119710d6bef52a15fb52758df88491a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a85167f0bee58e175e596c19eb7516362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14b9d204f6ea718211e83b905a6ebb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2189e71b7713b9af7452838d17c5b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a86796a82c63ab9e1fdee15fd979365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04be86f38bb42532c9004a86f189a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490afbbc54f8b0d324b04acdf0c8205367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b91d26df37d1b2adfd0b18b573121368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb40378dae7a22d233839b9d4ba16d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed40ebb2e9ced1c0608fc0f700010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ba09938e85bdeb00c7a159e7aab8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68634326efeae0316e8bc35ef86df5df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474dd2c13d6f56ad5912482b01e8a2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e47a0c2e79b254de441bee3828b28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3676d5eb4647373510602a10f025242375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d389bcf52823902a92de880ccf2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba24e8da050ace8ffa2d82aa6523a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572503c8ea607edb1d68091334f3bae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cbed18200e2eb991e28dec8098089379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7388321ac021be5070f98dfe690bf4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d270f3744ba040785cdb85e449cf23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce449eae68d56bb09c2b7754916b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f088ddbb02cdb4480aa763ea61e279383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fc68bb1d723f5a8806b9ce2140834384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b456fd412b9490c87780ab56fd666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdb19499b5c03cad96b297acd1b43a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e9a9a270da2ff223cbebebdc2599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0887544be6387390a8b878466640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1348f6838628fa2305607d852e9d10c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fad2831199113e7c580004c725bb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca691f1d3c0de5019a84f6ed50b01f83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee74aa9129da2bc9a93a1e9f0b679392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256eadad585acf40c4edc0909c2da8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491693a3237e4b3316b03486ddb174394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebbd7d7e3f81a39873ee8849fa2863395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b716a107402b3b3eb5403f42c169b2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7161ceb7f1105a2078b0128b065fc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d806c19419a8265d0da2629ddebf805398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcc14400a85627a481ff17b144cb3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6adb73a7934c4404a2d77dfb1bd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e2c4398534fc406d804702caebd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf93d8a28e1eaaa27c7f0d94d9455402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818036ba2ab9bb6032b1c73c856e14f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4657b707973a79358276be03d85fae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecae83703a71fac37743206b19be6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d47292e9179bad5cfbe9b4d504c3b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07c323137d7410c8af7f9c675ccbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3528ab1eebc16b76984f9a4649c2bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d878bc8ada63513f071bf581254e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc0f1341716cdddcc43297ca67e25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af1ff40102b3b776e4e0305346a79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd91d96cf41228e4ca7ef30419615c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3a4370cabf522824a5becb732e5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5784bfe68d70d9d108801a0b93133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086498c2ef294b4631bcc8a92e4b0477415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682c12b8e8c762241fcfd4f71528f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909564508ea3ccf1f3d0a2d3f417ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a9ae891a398c9835670b44d8fbde4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dcc3376e728efd87ad6321814b0f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a7ad9a20b542ab27a2f9d73ddcc14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd1c36b75ce19b9745c474875c331421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf913cc812aa539359b9c0f0e657e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f07ecf54f51f7ebb53f6eb0cd8dfd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e0696d3434ccd0eea70f813ac804424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b3846427145c513e9198bb845926425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3668dc6916b1f889d3d82b89d70710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3dba5a2d61fd082a9b0927391ab9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8321f0d0e22f45a964d25fab3e6ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043065001816f033a3c3bff42c36f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bfe9965b5b08e5277af6849befbf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd163d1ea714c0bbe3575f07b7177431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1745b9421dacf85ffb703080616ae2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d63fb62a59e5a63c647e771fbe28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af31cf3c2a07824dfc9e116946023a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d839f915121086d845ec349f6f508435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5338c2a9f0ab96c1f693dd825a038436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4fc3e559c9dd784f5f41d54f367db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd62d918eb7ad2c7b3a010e1fab0d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776c319cacf0db66513f8882d2be59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9abc5f081a1c1ddeadaea0238728f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a647edb0291c8f2f3a581ded3c4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e17d8d193dd19455a7957da05222442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ea990f40d6dba28d3d7f28ee49ca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d621816f3b9eeeb27cff313def75376444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237498802ef5e4a25f401956ea17ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751af06330eb2eda792ca4101f4e90b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641b2ff3f347ab26f5fe4891a679fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856d46f1c5d1e43252e6713db07249d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea4ec1cbfca393996885e0e9efffc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fd186e53cc3187f21c782a3b90d7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829191f4e563c3020fbbe09fc32496f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77883b262d9b70be715ef87e1954f5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a86ef4f6f09c0e27fdeac44bfda19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a4e5df69bf3eae335554c7754b84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907cacc4cdf107693fa5e7c61f50993455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e6ce1b9b175c904d7a3a40c95035456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917fe6bdf1a9cb46ae940b377b45ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af6d9bd1d1d22b9627a323037f6f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a4c4c5c69a6ac2cb2b364a4cca42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173dd6785034e2d07ae276c9c00d1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b5b9885b11c344ff4383c563a159461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecd3539aa8833ddf370fac07036e83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d18f906318265b039bb0403d6bcf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a8e6413b18f49f68f171ec4c3eedd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0fef47e23dd2923f65f45f534c540465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c918d59241cf19ddd1852cdd5f33f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ff729768be4d5f3787f11c4e1987467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d756fb2019174098daf1075a0d94f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e6cc082be0ddfd28db99147615e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f73986c1e2e2de94ec1544e938a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ed37570c1579c903a2de18c12966471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee543f200ab8642e0513ee037c984c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e8e0f24816b3f3a1da2e28ec7d6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408ebd82388cc2396281a4fe83de52c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3d1ec7a99593875e1994d295ead0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637b23a40184446c7b0a8123e152046476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bb26421581e0aae6b4d71cd3a829d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae1afa8d76ba88b328ab8256e0503d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1094ef094edfeaff351f55223a368c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47653e9cae962c97ad54fd54a28d969c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd201eef8aa3facc1c57e856c9f89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a22f3f13d4a66895c8015f1114abf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17ad46daf957d877cb50ce2bfe5908483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05084c8b0384554016d1ea6512ad25a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904c05871a4a938bdcd5bcb3a50524485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48e109d5f76779a5176c034a9dea7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f628fdc1f71fb3451c0f9ca2a6bf73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63093d177955a85b630b79ae0f1a95e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce62cf07e60329653218f89134cc7e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486462179f010edfe7f731d9773a46b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40b6c0518da5fe85ba36f5d8baf009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0f1d2398b166cd3a7c7eb657a46c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e112caa301d5ab910e5cfe4504259493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0722df5c195d7cf667b93ff4c32be3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4508c83b8cd8293a420c143c2a9bcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501255a1774c12acddcd8f643ce6c2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db55067aa43cdd394d43ce7789227497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff6de872cc0cce122a341ab3db130e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1552e5a2dba0cf453143f6e52496d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d972dbad0b9ca919aa1c0a588de3a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56352ddcd994e343d52fe1bf869b3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fe3166977460cdc3a9773a9a4e56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb253e49d7fc187d86ee79c5246c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bba169ac9223317e8c6ff05eb7a38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945f09548c927bdd80e3d47043c8f29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8426beda5194676e6aabd696822b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33d5def03811c851568cedfd036641507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f550f77286fc7681890ea048fa19b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16192c05657798b2e0e980acab6111ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1e823dead19a880f7264388b1d13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c4db6c92bf8b2dd250c7f0bfcb2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc3424f2c74ca0b357ce48c4a8b775512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1cf7f4526026bfbcdec956b58d797513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb1d2e75ad53b64f1bff858370f33a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a37991ae3820c71c5d5c52b33f5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915dd1f0a7b6ba92283f62b6fb7b374516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336d4c5c4be6ee371602b9515113b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ee31632ff8b829f5e77a9cece563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5c572f810390e08e1657593a29e63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b2f33ea5495519439e040d193442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93bcefffeb03172960b8816365a01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ca37869a464f3e5d50bc267ede88a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e07e63890b71f2abd86ea17792f6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c98cc5d23969a32d824c22178acc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc15eb3d063f07f6cec1885c832a12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc6271e732ea4fdf30fa53f63251b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1ac7d24abe6c41436e2a71f99787527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd134775b3c9798ad99358d1b5df369528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf053434dbc26ab0a245f1c855d730529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56923922da4d8949a6510ed0172fec01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2df5664e734fef61a99c2438d629531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac805f5a5e1125d843c608cb720eaf96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e659050358072095768ac8fbb8138e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055304af26bb02e4504418b6eaaf37c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f0500af7bf7a3fc9fbc664d6a5c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7a9c79363ea407d027250c73dc25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d413cd9ba2a11cec0b4d40c992634f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d93f7b83d3ef89d0d64fcca6c9412538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4800f394920b5a4c75305d269a1c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0807497c9ae588bf775f1978d1c0d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce7620838ac197420f94006e64e11f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7c951925229d618f41373c8dbb50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b144d3869fb7b4809672e6d8a736d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bb753cb7084183356101caff70fa7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff34f63a3a11cfc9abae07c5b78826545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a660bbc4555a19c5aec8784e6131c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ec58b3f6fb5e51588c5a9bf32970547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d65ce119ae00226465521d905901548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f1a46845bed62ef3176533001f4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca0fb8052caacc33b50de1afb3ff1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab07e4256523f9a48bceda5d186695551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab761e746ea0860c4dd3a98dbb55c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04296ad18067a31643b57aa43682ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a48c7c92ad91f5e4e143bba72f942554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060cb0586e466987339847efd25799555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9af1163c8e29f9525ddfead3381e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35ee71139860bafae5e94adb8506b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80928ac6ecd8254e2cb6f1a8f58c9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca36657be7db4c5a0224e93d2816aef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7b30ba8f4804340604652a1f4947560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f218cdc55b4ca8268d5585123ff362561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fb4afda465a5939f58972cc0a877f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef6edf752d548a5ddf5b008fc9b0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f28f17e9392ac37bd945a15bf6dfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dab8fb8a0b51d7472e103a8d71664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a5544b9f001db83bf83d888dd5bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf265ed052e51e1bf5d440e69cbdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f4b3af713ad4e0f0fb8dc3c92100a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b0b1fd7eae99f52271ab9f24535b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8551458d2389767fb38e49b4ee3af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa50d7fa4eb975222ac447e4d8236571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e28189c4a755d6e21377d11012ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d9db92860044711e20bd5bba820a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd064c4614717390d8a7b7fac99cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f888165da857ed294a58f878e05ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f4326647a6d768e19a9f7ee9f7b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b457198e9e43c3d7973f9fc772d3f26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f24323f463642f10654d2fb561de3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff3b84ac22071dbd450b57694eef13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d78f44a3a8dde4f91fe4d7af903012580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db617154ecc11edf661a9c918ece6f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4557de000ab91c7f640c81c14f5a48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e07f59f180292b307964b710033c23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fa9ac8fc4c648681f5ae4775da006584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0fc12fd833b1555819e84560f2c20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b5813854c9825bf1ae74aeb600581586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f602bf6993666cd7a29ed375cc9f0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac886340a27363077ca5e2b80f71e73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac1f3e7fb65370ca1c4e9f3a130152589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89445dca91a0e67e3dcf55fc050c988c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036924c606276415237ae5cbb7c9f57b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c8b7e5daa6e9dd69762e3b9a6e98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c27331dedee2f0da6edfab944020d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177323ca13e7e31583d0602ded62c3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a4ebfafb17f8c3c1aba1f92812a4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60821b686cec8660b8de03d2796eac01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8744c74c7c1e3ca0c04c63c46ec7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a0a53a294bd249d78576d209e14b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a31e79450da7f7f32878348ed25d5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931b15c83892fd5d604198adc8cc2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f3565f6072d7fe1d4dbd5c42b90c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ee1de1965cac9d32c569cc33db74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25f93f59274287f845734cfea63fb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b554621f446374effca3becc28faa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e48f96655b346fddb8db9e63c0dc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d929335098d1dae751970542e5de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14240e7efda931caf951d96e3f883962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb92c4fca21ccc06f5fc436826177608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0e744162a501230e073a9188fdb32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9dab9ed5f52f20a5f8f4b4583973610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cec3b8266d459f62be667da532d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ede92e5f9a9edcf016157165987ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d1611ee1a77cc70db9d2e21eec90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671df9241279d7511e4c57a2d296467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e49a305f887db59de9a1826dccf97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489ae6dfb4969655eaec5630a40cf60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9d3b209d97bb004f4370f3cc926a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4097c1291f76ead53b06d684228e98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459bf643fbd34ec96c7d055e9bda40f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d8b45c1eccd9c240c43c331251cc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d2daf93b2e6ffa16977501dc3dc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096a435521bea3b70483fafe077afd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae94a00e7f721decc9b97389149885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee14cd31fae3b872583e8492e83b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e333e9cf029e0d2d2facc515a785504625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bb16091d1fa90ec2bb62c162cd1ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64ba1e7f38bceb3975e85d51a750a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8b68683241506f706803189a4687b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2278bb47286751a31a46edc1eda9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa014bb3ede838b744b1feede08eec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4e0d96164064e5ec7a52ad5b1b6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005678ea1e69bba4a95ab1b6062085632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024da550152460057c169a6328a0f5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6051fe1ec1ac061c36f566ab7782cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef47248336838a1b7c3aedcb85ce05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3e52082e6cb2e5eec95850278f223636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625db9b5067e01ea8ca72c092dc3dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be69421bf56496fdbce5c8a23cd5ae3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dbce6ec6dcca4f6563d06c3bf2564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ce61c6ecac6e9fb47b3f63ba35551640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881dabbeddd6bc2eeeda171caac662641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b49aed8956f1910b50a1c7aeddd41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2bd56fb200561586ac2cae1818972643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b73b3814f1a77eccb2b86e90f2bfcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28807a0d7c350882559d5d396b6aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c24730079f8a6b6b01119e2110297646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>