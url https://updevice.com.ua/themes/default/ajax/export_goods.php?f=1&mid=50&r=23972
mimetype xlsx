--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128484f43da3877c36ad73b897968a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b9023fe2f1ad19a63408a1b502eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b0993a99454ac4275efc88ee2960f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a29e51659fec14973fad1ae27c6f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601900b73edf4a931ddea946c7427cdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b1b96d2b37d8096037b321890ae36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea513249afffb9ec92d5a3162a08527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc55d96bf002b0a690001e65f627f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07215a53a7c270a30e010c676f1f5b719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6c2c2535a11aa642fd9abe4f17a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8bd35955f080c077245294eea3e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dce3454c348e39c92699c9c42298812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eca1cfb05733205ea07bb4efb068c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0adf70969a85dc2e890cc7d7f3a3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42595a3df5878d0a5ba4f47e85042315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c14f10c2de06713847a01358343216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd9bec86f151d854c6bae720b5e59417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3902f7c550fb28318e14354c2382f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8fe5776aee007e6400ac2639c55e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1e633ededb0f4e385d25d4df6ad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68498529b76b92338631cdff1d3701ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeaca0145df01112b9d3787230cc7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd1fc780135d1623228b0380405cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1723d266487554a227936633d5fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea322a42e9da0e7b32477520be12bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6f8abfbcaaa735935ff7f7344cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2f44c2c7416a2d632557fce1ed5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29274d81d61bf4ac02c99c6d8074428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b349f1e73c579cdd4b78a4b804cd66b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e02ebcc0297a93cf2b44cfd185eef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29200ca83997f20b0e072af8b45e978031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca5e6ffb3b84abf54efe2430ecd9bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece0e2406244a9742208f381abb5f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb47ac779256c702092927b5733c1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c9621b322a36700e102a45a3894e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1915af725f40af5da5746d89cd8fbe436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb7788e5c36363d35d735de9439e0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25a3cab17c89792942d06447d9cd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44917409acf1990f97a9c95c31a69d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff74af36f6af67b8575b9e70dd08140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feec12014428ed10b672a36951c256f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99d2df72557a259a79c26c56a222542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324732d78e0ed10756143c37ca07dc0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63056641f82edeae278e5cb2e40dbc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5cb9fe582fb34c7b5d608e3ae48c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5c970304fc8166dfa9de18e62bb6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5652eed5dd574232e6478e9c186aed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550351ff78f0f390a99c95557628cd7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b2d8299614a3751a28de5de581d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc085b3019c60197046683b2110589c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776888d1ea688b0763f030f73ebbfba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760133d5ab61eeb822274b6e9e21add252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f82849fc03244e50c0346725d00453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436639b3796b3ba5ff68c60ebef056454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270df9f94327f9362128a41ac9a577955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd079bf225d7244023e4e3c1dac769d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f0a00feb476ad94d160b7be54ef157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1816570c7e6adcd3b7a1ce771096df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2bbe71e238c80ecdac4a0d43ae2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129fb928589b8b41e4998c0861d3e4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3fe3e33837533d14351ece247081761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804149d6a75c9d290eb28600ededbf4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067acc0663cc23108157cd59808c202563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80438af39d8deef35915ebc682cc9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193046b0280dadeda4975e20fd19873c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca819e4d60e791406df90230ce321b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e57715f8c9c5018813ca20ca3f435b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e12e8d378baf75439c35e1bab63268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351b0db903cb5529718868f2469bc9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3522ed8dd5b456daff82777d1d1b0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757252cc90de8ccb89935de8588d81f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eb545247251c924d800441c01b5b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291d277e3a709130ecfbb87606aaac673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9717d208f1f7aa74c63158df3f2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e01f754473fdde5fc18389a030d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2321e18086284fe8e0f3dc33646076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d462c01bcd22de918135f55d968ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2870c12aeae829c883bbdde85ee13c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac8bb03892a19d14a2ba9d237067279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eed463fd8748482b809e4830aa81580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a67affdf40fe117dea87f7a9f449481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e25820ec4ffb2d0651607df53a54f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279836dd56d448b44884d615bd0cf42183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193305a0be1fcd3b015547f0c48028e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc0602058eba85a1253085449902b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9de67dbfa2e6f367c5c708a6bc25986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e71d76b82d3607a7aed9cfd3f51887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66bbde7616857e83c68924d10825b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7dc6787471636045cdf14e9bd3f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2c3b09b9182c4e81f91d0190ef3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa1c365027e84c4ad68f942bca2a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c5dfb80ba74f5734e21f9fb9095c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19923f6e6f65e5b842e2ed8525cba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6dfd50af2da7f32c8c11cdb8ba2ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaa25f12994e8479e6756687d9bf0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7767ecbe77329218f6c835c7741f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dee55f0d861ae3321260cbc2433c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4d5c89f823befaddc9958646f59f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90199b26824533d41c7c7aa4d8092fb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e4abe923cd2229f8e6ccd59f669f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225f37d3184c380e49beabd26d05406101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cead4fc5a5ad8e1dbf0da37324b84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4302c677d0046832ade58db14dd92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526d7753d7ec0d0a1bd5f4691b24890104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce537c772d20c44cfb58cc27b4f143105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ae4d3ca835e3ea58e5369afad6d1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d1a3f6ba20ce8b9e9c47c8b342cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa454ea4a47613aea2ec43b5d2cd6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c1dfc18a16185847e068e8b71bcbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83470815ae8910074a9bb513a474d027110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a749ed5be342c56e41eb3afe97bdb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc56345ac9e7bf3bdc46bb871f8a40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa0f83c034941b7031b63f2c95ef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b332cc241599aa12cca7393816d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d47d0b3ae33f86f683ce7c551a77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179b34c9c776f761763c5af0d013ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f0c82bb979f36084794aafe4e855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d181da1eea925a9eba270623cf34c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6632cfeb58e30f7fd8084a6cf803e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb908850588168050638727516042ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430ac9264554e2be19f6c56662f830121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3233cb7dde92468fb6fa998e2d72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa2d7069e910c4f2e998d021e835a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb7a20cfe9013f1622367c0384eea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba78786666c78bce6a2fa73ea4c4e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b828c27af3b4124ede4f3ac91c1dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb171763b8de723f87befc0226a49f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f384062e551c0adf32310aafd1c6e43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e265fdef876c63aeb4a681f396c903129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16345ab12adf74d02eede8722f8edc19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3bbd93c6865169205d8609fc52eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3241cd188546443def87d1bdef7324132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd52eb542f6a668974f105f933214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bd3d69f44855caac99eceb1fb79f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bbcf7818461c1a3cad8d9ecaf328135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157eee81f71d9813dce8768774feb40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11167dc56332c70e3ed40eff6adea9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733519c020b0bad3a584f77d7adc55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b8e4611e846054f26a4be866e087139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea28320b7c879bbc24d2cc9b16a79d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586fd0ef74a011724a1e98c37debea6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0e0939f82cbd93b5b8548493ab236142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5b7f6bc5e4b8985345e75f5d9cdbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82faf27f019063dd7b8c6ec5c68c128144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66e67e256ac3fdc570f3afbae8d9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840db2d293971a0cc068f49eace18a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39523882c743a44d6efcce95e8732147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629053129b99376666eb55468c3c07ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599593164a1cdbb2d0422d077a09d7d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288aaf6c307f1ffa257b9ea837589e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608abea7260ba5b4db5d6c0d3aa9ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043964ad191ea0ded10a75defb64ce3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496dbf442a363917bb604527221a5b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f1a88c05557fe8b34a2c37156a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e84ed1dd4ab676458395df98a78d8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a483990ef37c933bf3c227bb9e1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb2ca1c76b625c946ee31aa2a80706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc43de7831c46f3f79ea77762e57d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63a2b74ca3fbf4ea2872c3e38eaac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab89fdd0b2a2cbd9be80098f24df09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d225d2fdd47d9053681036c3cef0f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b324e536f801e15221f2d30abed1f2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade65e9251d7a5c56250399a4d02805163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88854fe072e2b24d7813090d9a8d84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ded4a7a1cd0e3c316ab4b2efe0f1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101aa91246b4d5b1337e981e163ca9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b6bd70c0efc8ce6c2388485ba63e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cda6a98a44a1fbb4bef917ef3e715168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c99d9a1edf2cfd6247bda0b41cde9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e44bb203cf81b62cdd85b3b69cefe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891277237be63dd5f20f395069d9295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105613a7359a3ace8f601b73d77bb756172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d74c2e00fef89efe1fd59facb283173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89177abf539c1d0a05142087f2930a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea871635434bd80f942921fa93b14b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d66d84f585e9ef48f17e8ec9367bb7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eedc12685fb8678a39a93635f7282177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d9b72301de7687cb8f9dc02642356178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acceb2c955d2b9b94853e5a42ecbba7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38887992caee260ccddeca2c3ee0da83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae218892ccbef4fbcae47b6709748181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745cfdc0fe2a2d35760df28ac02872182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e999e054f0f349261174c1b02a1c1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712b2be91db95670ad39b20bc2638f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcab47d84a93188a8e639cc7fbec290185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd373c40788fcea6d92df05bfbaf6ce0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc55fc9603fca52cd0fe12dd3de612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366825a4aa2041e72ed53281f0f958188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ef30c7f11a38239f48d08c3b7144f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba83f7dccc4ed84ac36115eb020fb83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b15fad3f26c60e2a1ea59a31f25e9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544593b53d0ed804157e79a6aa8260a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb0bfece7f0e1aad9769e9be27e54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a46875f76930726d2b29e4e84246194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0861eb151cd17b9ed264067a22e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b334031063bd585115d575914c046ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b546919b5fa11545a179bd14c17a26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5512f1ca8701796b99ff8c294931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadd8ed809c6f68fe6ea0c5a5d83437199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b73be14ed31b5fe8a1482f5c15f45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03900580459ff5395ed7c67526f4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e175122a7d855defdac00be929c55202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db008892ff3de514b5ac2b845015d00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d6ae8d66a5708eb84ead94c413a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4fcfd9542655c928741c1cfd106e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badad1f6b92bb818cee643715e79940206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06abf496875b3fd593f79f5fec5ddfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235054cb8fa7a43ab837a320003fe41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ae1174ab3f65e771cc9fae7ca8cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd991cff6825b3a5ffe490f92167e15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c8e3462393d51c7af7e96622f06d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85b3da90c2664f5dd1ceb1b5712ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e4ebcb43845f1f8c2227b3595d56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5203c2e3122e27e3d0ee08d22c13b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc9942d07354c773325968a03ebe2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f729b60a4e1c43b48288398ecaccf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eb183ab9b0335252065049b299d4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051ee5f9d543777e3a06311b1036e2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f57b0cb562e05d9bcfc952fbaef5b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3e9d13b0dbf353e72267d694037f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8f7492f517e83f730ade2ba460ac9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4087a00f16e38060b7e5fd1a8f4317f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724543393de5164aba77548c91741df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a263d1a1adc055bf76f25dfd0f5b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801ea77ce5d3235c947177e912dd89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe008cc72253cbcd3364a216780df7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacc1fa55f14a477c71e89c3b918f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52c94b631f6b49a66076b7929582b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a57cdd2962a5972532eb77b91fd58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a10f09d50177b51307010bd883e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496b0f7f51bdc0fea9920bc5b2f61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46752550ea95c535ceacdf19721e2eb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa3abb1ef12f3ce20b4c78e973b5aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e088655a03d303bd4f0f986bcb91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f53f426ab55131a3b23d836a9a066235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb603dc38ab0bd3b290261d83b454e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ccd2747ea5e466657fb1e301b3e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841dece8094f52c71ed27f09012913b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6ff9dbd2f7d943e69f5ca32926d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf52c864374f94f5906cf480d59c55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663c4ffb9b6cade6a4604a134341cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754983733673d244691ff15347cf5254242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f37991938d908b0d2381c16a89adb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f756c9e7aa6b5eaeb1bc77bf7e028244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a3ce119e2e59c226d2aef0bc1346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882547f9f45a1c38e8a088bb6dd739ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b7e39da4d20ca5da661cde9b22a73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7c3b70bcd5f06b6c310bca0e4bab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc657a05853de353d205e2444a249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581523288e949a7c74cf551bfa766f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385885824b06dc68a454abe9b7695381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c5e16daa9a72b4635893d56704a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bf04ea549586924edc5e12c40f88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced041c685ccbcc59e5463f54ba15a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904177f46ecac90e5575be69f41f881255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a99f34d3033239bc7dca2c7e324d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27553ddc01f3655c0cbaad0888046257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c53cb138fbb4fc4fe7c11ee73f32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638323b5534b81ad6d3410e29c0bfdab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0382150f8b9a556f7234203b749e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0267955e8e9dbbfcf7277b3eeed20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951d18b1eed776c21a4a542f5cd1f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11e7a11429bc4f2199ac2d49a2da32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fb0d590d5c17cecbc678aed6db2b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e15eb30e7ac4cd54ab23445a28014265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69b75be7daff2371d5ec2fc2b51c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4777b6785c76791e007f71dfa168267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6eaa3426f0ea2321976ea93df8128268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032653c143054efbcaa7b3afa620cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f9f897347419526496691b05b9ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140da623070cbe7e9d4225dea9ff48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caced55c81539028bfb005745d0f980272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8047ce52e20b1e898af0096ebfbe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b26fba35bf5e7360c7f1a0a54c623b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61002019e30d36c3c22a779dca583ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed94fe5996d9bb8e1e1aff0614f3fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09661d549c18efa4195abe8eae1c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be12bad47a1435c7fcda30534baecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65345b60b5415ade0cbaf76f55bc5b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b87867aef764efe097f385ff3db3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6abec9594f1d7f015a8b814263fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dd1eb429e164e99be90ff587be64d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3de2ff7acefc4dadc1b1eacff6647283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7aadf36e666bb12d509935cca3fa6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1abd8194ea2f51ebb256a63d4a572285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f82dbeeeb1aeff056feb0f8df6587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa22a4c8543e69c520ba3cb4cce2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12f2f105363b82c60213c389109114288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574d70cd3bb1f629d570e54f15e204289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bf897aca8c4485750dfd391411c92290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04698e427f18c8e2e24a9d13c03d24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2235ca7258bf622b14c75b4454cc0a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2248c73c37dde105b9afa538a0baf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5340676a289047cb2a3c0e727f498294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c4e671b4db3f0fbcf4331f667a65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3dca6be18af4f0f3ad10456e3895296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7ffd8c786ea99cce3a29eae54ec5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd45b2d2e9ea5f8f441c4e49e4031298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6983e0b29895d1dc776938d94ed8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ec37319a9d3db2b261154703b341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b109474341d31d978349467d38f1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28238270cdceb0364d6570cef18f60f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cbd8892dfb3e66bac1207a5b01427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200a3f7d09bd82eea4fbabb00fdc895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7458f559436c0748cd6fb17a96f41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c28dce336beab568ca37637ae12ff0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa089921919db7e2d4252d9753f068307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b4603210b5c4f921bdfdbb193609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d54e2a0721eb216f9058318dab10c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f1e5a67a6777cadb96ae2b308d8f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a06111f4aab8baac3f55e9e810b37311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2ca429be4babbc5a042edec4a231312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492835b19df00c874232e8cc69cf163313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af956fe52bef6f82c1d1c3980f05e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019028ccc7342a5b4727d3310de97914315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8cdf3875b9d9a617fd509fd5cc6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac4a4f6702ef390a5a481af08b37d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e226df3c1ad23d1bf9a9332b225247318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a48f1cd1642a515bc951a8513f98a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdec07489351887fb3c7ea887fb786320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170866d2d6eabfd19f3364a700bcebb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204815946438d927f4526178dced15ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d3071a9ac0bf0b5b8ba65fdd66c38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cde9a1276bc3bd822fdc83446a4d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e20da616f3f8172b933b7125b97f60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7e69a93d177b413237fbdf6f6f0d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6168191028d076a4aaa9140b7824432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8ef9b6a3860e0e6d794f95896cec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ffca552d61a8342f23f3511c617f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4471afd83d600efde2387f4ca03b3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d364505cea7d979c6f7fe32d045d336331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae3f24714a52364a811512f69f82a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd5ab4c157158d62acaeb395baf7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3811dc2684fe17ee45347600bb8ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2684e16f8b80d651beee0a4dc9c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bee2bed1923ee1b2762d3af8a7079336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594314bdd5a81e76fd1b1b2355e56966337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4110ed5c8b5168ada93138d51fc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153902ca0e74051efb9b00cffdc584339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7264ee7d1a09a3754471174469c2306340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94b593d719c8d6a0cdb4cca365e79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306f7128daf02abc79501a6708cffb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a818fa569f06a75549f8b2380619d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162998648558e93971b2fa96548466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9c09d8c8af89270d2a1c5962fcaae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7599b5562a6b04c2003606ae7cde305346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fead86308f9e86e4b586ebac25bed2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2a497a61ff7f514c4d3b540a7d47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172a75a100fab26d0d9d4a1adaa1fce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5d018452c8f85344a9031bf5e8136350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857d6746f9c8511218acd181a6249cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d9fb01d8ff75607b4429975a33691352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d155455788a3aa84656f8ee2b420822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df2094fbdfa0a4214927124a00669354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd53ab4241968f662e0ac1bccdd414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b270de4c58f1aa892a4d8e0a22fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f41d728a33cc55223128f32b73b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0579aa111fffd18f818d8950d82ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a4ab33d987445b2a84123167a968d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed08c93dea5a7df394d4ca56f53ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e2536a40afbe3625c3d784702889e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221a3877af9d7525a0f29c6cd097583362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f24609f686d0034b4baabbccd240363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626e78fc0b53d2e137f8e6651a89e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cce70e6907de98b1b5726d2fe3f36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ec59c0f782da16d73eac5fbfeab5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aa7b1b08e419050068c6c740a13f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6686b8b9f9b6f34070ba29e41bf8c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88153609b3ff58aa1f5cc6e266bf2f29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6f8f8019e96be9f2ca2d2439ee14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba947ee000cfc5c2a929e3eb2686e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efe4a97d37abcd31d9f1deb096bcb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da34075344924d1a9ed9789a3896114373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f60e8b85e150fc03054a8b3e54824374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b7033d6959ce02a147bc2af9ddac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e6a34bc0a4bae4fcfd2c8259c978376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cea43c1d9caf181e0362e2904c214377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c645a854b6f4e8320830d2b42e42994378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87f41c5f20117b9e20332f9702593379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1de31104909daf454da23359dd5876380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da8e4cf0397645490cde95709804a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713af7ae13f3e84bb2262f03fe3351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ca7fb164b6b6a6710140d076babb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562715760abb85925c1d9e6b4c8bb25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ee336fdee3df1eaf42f95eb1c2d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb16b1fc600bdb447ee2a1d781bb98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68040bd01a1b7714d85ac27080ee8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca5a0052f1f794d10493556984b9a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a56135fefd7cf810861059f29c641389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe4be90c336f6cdcda8d4356d7797a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848291351f805a1849042e92a4a6edd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e91e5a243cde8a689716cbfc4c58d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032415cf59e9b28a218417c78c393ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae24b1774dd805defe8be4f3d5c3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cde29187d355c7f9fb009e3cea849395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1b78530545fe5d9188b0a7f92d995396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784373833ed43b08b94d0a407230edb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6c2aa2ba780f838377175488c21af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aaaf45ae50229fee26ad0bab3ae54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd012beb042ba1f4433a0bf7253163400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f381058411f5e6abe88eaab99accd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4007a329201a824375028ce3bed3768402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2d403a3559f1730d115bf69c1d3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd68a39bb8717c542b352d570a601d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71782bd9dbedf7be8a7ec87493e237405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40c449332c3673830e1971700dfb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea27ef38c400dabb04712d7d71dc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0a89fe958ff12de072c3ff98720b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d07381ed08d2b145334078d02730a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37945cab2dcea471b3b1af56105cd20f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1ba2079aae88b207afa3da5b1df57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd658b30ac1783315c5583be16e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e723313294b33e70202d754da4b4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eabb43ba8af811c71c5a28d560b285414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9b4176109dd2035cb822f41dbbe6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821fdfba2bdd2c992e8415cbbef1e1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac300768b65f793210d650e924a3c51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08ca5631a46e4db3a1e96e55e510eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c291d6ce43d04df3fbb1a3b9fc7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaed4fb957906f03fef9161c524b3b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b98b9e91fc9cfd887fdd59e7f027d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279abe5b9dffee736417a0f35ab75e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da641b60d0c7c024610ea31b522340c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ca0e5a98c657190d01f7686d71df0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b88489cfd98f7545688f2a44f35f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942627b07f4d18e43bf46857cb2e2b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d9a42ebbec3a186cb0a1dcc7a618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f03bd27a8ede9b7f9e27642ca252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5211f4563235cd4541b856b629aaffe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e032d93ff7d875ebb133962c777156e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1db26ec67cc111fdb33c08acea2a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6accdd9fb8cc5c88e52025aabc7729432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be17f3303d55f3ce107069f8b90907433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac47b5de4a5111d0100560cf9e0e0bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68e7b40821fb87ed8465267fd7ba31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e6c95c288352450ee1db5a993060436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96269f72aefc13ac5ed2390612163e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9515ccacdae0400fadfec8a03f3f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293ac35a3bb5ef445222e1677dfdccd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8fbd699f3c4a0d1e96c5b622b6f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395695d67c0ab28cf04f02c9a25b97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49145c1f0570e80b1ab22b14af8fc237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcedd5fefd8df291bdd84111b11907f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae2eaff4129e2f90d69af10e3edec7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a59aa7bfb4ad7f98454fb03bb0273445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5c7b986e933a0a6bee4463f466cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e779a71036d56090f3c9c1c8173b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955754ae8398ba7212525114bb547dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fb47cc183be5b6bfd72a429dc5c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdee97cd3d26ddb3bfafa7476968b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03877e65231d33225198f314c509c01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578189d729332e29e63343829ac22e93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4adadeedbd8bd9dbc493f4715ab2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9a33a9829e5100abd26ef351473c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a122148ded79d1072f7df984114345f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f3a5e9c0f83e0f22044879ade9d4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372f1fafb6731bd63420ec046809050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6f910da35bfff7ac646d618008bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8827c6a51a6a099cb0eb8eaaf9060f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf081cf4c2cc624ab00dae17b1aab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8947c2ac3dc805054933fdf86ee45b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf1579827d9c135670aaed6d1b4f6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741f571ec02442dd11f088512f4d9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d9dc1af983c713de3e126517a87b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d285608a052decbf468b28be7adb59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fb2aa4114e8a6b242e83392b10c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4bfd7be80511bc0f6a179efc3ff1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ebd9a6da6dc9d32343864e6185970468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210711a3fe4461f2c69985af27aaf6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5240b86d1abcd7b411d09bdeb884c7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2643b1bd25f1d8d6e31e97ac4d11d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d23a72cf906ba4ed19bd213bb7c969472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933176b0ad5381f2bc8c4ad00adeb1bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b40a2302de6ab0ce2e99159f00295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22952688568cca21179a9436567b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eba905f7ad0b93d5c873a73194c2c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc8a2d5c4fdfcfe9e74ff3ba61fb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94fccef580878af059ab7071369cb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc870a54b7ac35e360b0d6454ebc4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e30ec608e9861c8ddafb75a88af8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276ea6650c8fe01406d2ebd39e40dc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f51fea2aec96e26adb4e49bd1b61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bbfb547530af45bcfd751de32f9e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b5884e97bd96de50c053e0503cf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a3ae01a8ef29e00ebd76ee070f1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4b687f54186e12fa1154a5871d240486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d548235012e3c48993fcd9fda7756d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4c4de8a0ee32cf6a1ae1df2a1aed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c3b557e88033b00ccb26acf1f0a0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13830356eb25b22d6b1dd8c09382aea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c150b2a1b8cb392a7515b1b39a2cdb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a083b520dd2b4c826020ef897a5f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a7e15d28efa0a6480e18c72b51c49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdade4feaf4e1a511f6e346750a74a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bffa0f8ba98b01913d0ad872e0a473495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c21e8ebdc757c28f95c9871901981496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b7144ac418eae5a8e3d4f3615f75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034213d757c0f746a16bc90c9973d5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5176ce959a86f0780477678cae046499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bad3741b5b71de0769b229acbed26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe780ede94dfaa7f380e25ebc2107501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6cbba6b39f20dc3aaa407852e4eef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979952dc96921b778755e1b2d7341c3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501e8bdf4d5cff63d3b0f4f4fdd4e65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e741dc67bc789d65f7e68dab8084ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4540370116fa4041ef57d046fbb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819697e576b5cfbbb4f4ca37568b438f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25b631dfc18d4b14a8540f53bd0e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7f7bb42d1d84f86d72a3608ecc20c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4f6790eba551fa4d94141b1024d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcac13512591428cfb380babf7c36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20810e99bd32252a46c8a33a10dc2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf96ca3881373b9ce3e18375a80d64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba25c796ceafb5891529d587a370e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1abfa468bcedc5607adddcacb4085515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce56c3739b046f0ccc5e81929ccc66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cfed72fb26b8d35a4641f2b0990c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5daa20ff5b89cdb7117d695823c107518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39688e6d1e7b04326859b9db0b469b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38730a1bcd07630335aaeea0ac93989520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881c9fd53675431145266c485149f2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15694ed2ae94163d28c5cbd60bdebbd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bf44558f5e6f86f0ed22217bde57c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a649989f3498c8fd37df4e2f778c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044540df606c16e477ac6b10208c42c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd2203b7a1c45d736888d996cf990526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc516f590dd622e117e86eaf4068b61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f2d4307d37ea16cdc006709e9e8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056b0a5737db2be13025e2ab1da54b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78b9bbcc76d9cc6587b59b351adb3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931fd31fa343c26b6af910a74453d37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28e28516997f9868072fce508b8764532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78b2ff9a33948ed76b65d03f3e285533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d90f0a260bc21a1e318095382daf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18e0800245ccfb471f93ee3298e59d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b081566d9770067a0f389f3bd9f6ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343379248e729c212e762986ea05d294537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738a272f71959a3ff91ffda459d298538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536ac7fe7de80e36cc65d7ce097ae04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415978691b39e0733b5e409d1c12fc6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e314b9e09b53a0a7423343522ed8f9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22797362c0696babe45f7ddd27971590542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393ee6b3b8e36a0ec0b1bed431b227543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b465747adb1e939a540aa79fba8e57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b47a71ca707992651dcfd162f2b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea7b9f9b26f9ee691907b71af33ca7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a6a47e6f45217caa6984a85750f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb7ea4c1aeb1715b686799310d54b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a678370cc1e6c73e35541262e4521549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a4456c53e2adf5ec69fbfaee1e7ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132e9d86926138a2a35929d22096995551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fb4e1ff9f664d915159fcb42c3fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b38a0c76ee60325be6f9275865529553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63033350a585bd5d58b0a0ea5bc71bba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cefef0d345789727e736ab908c276555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f15d89a608b9a95cfe4068c2dcdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a4ef2c6ec01328fb72aca6a2af587557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197ec053d6cf8d4cd957a788a28af5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6fb3b58b62c57811ca6713529edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90986544d1ba724ef03bac204373a4dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9796d5b5d44bc00325770a8072e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed86bd8a6553d84ecc15a785d5b00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587d91be7d11819baf30affd453627563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac515ed2acff0f11363e0cbe6eaf5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef4b3be0bc97dfc0b2c16eb4c2b87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220aaa64490a2b9ae7979941b4a8e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872859e0d5d111a47d4156299dc5175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c02f5477a32eaf7be3a526302010568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f95725361bb19049a346faeef607d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6f9e0a7f090dd14237f5cd091403570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e381c99f76a19a7f28f797ee8d1d52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5dc72ea58725462923de03a2d9a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d8bb6ad5bd1633bff9fc397f21442573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c058e85742fd691937afa41be5c5fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef8f3cfad6142f408e7cc0ebc392f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7f45a21c4472461fcdb86a927ceb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ed3a68b03ac14704acb57551a506577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df8c0c7452211e2b0f48d5c1d7c6ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899fe913550527b328ec5c770b609ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8257958c558037b7287d855116e3cff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e625317cb8cab9f00dc6bd93dabae1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb78744e2e28eb9b8cb64238156bc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85ce4dd66df521022e79e616b98be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c411d530115e3bd86da1d92105dd31e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be95f3acb5417f35eac34eeb0f269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032cdad379b03666469fd38764deae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9a119ec19e3dd946d63aeeaddf40a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd58b5833c4580956d3c70b6fab1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaacd5bcf940a19907dddd2c215c118589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9529d95444e740ce8fd9896c5fe6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a51bacb2bb899598dcd5ede68a86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec5f69f60fad7c3178f944af8fd78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5b2dc4b4c8a7f5f2df4873019ac29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb247682b53a9f9279ec07d534929b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b28be5b9c24eccb34627fffc9a614595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e4c2495b6e224e775aff20b65b3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf6991d97e6b71c47512b84d7b975597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61599224b50507b757646b92f6ea3d5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22768098488d273de08510d6edf57618599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63f58b1701eaf34b32b2d8e25d5978600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf84075cbaacb96401f814284c97e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ca135410c003ab5335ea1e3b0784602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124ab58017059bf0776e1f58026d33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5109b6884f7b75b720efb0872ae31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bffa7f84f3a5de7d30cc6fab92d551605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f01548430e50cab3de707fc527a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730936cfc9c5f74c7ffa303600e721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592827e35ad6d0aecf18ee3209970a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068bdaf221b48d9cb6f5299ae523238609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dc4e26986dfb73fd111fe85b82939610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff6271315bf130ab1d9b6818b0ab9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae86e2955b4e5385292f0d36b1357e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277b55a8cb5b0b6fb9dd539d925570613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c616113e7e348283bd9b64d497d86ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991988ac16d68dec5c06d987d39c3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4d582bba4663151fac8aab2f6722616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8da73cf79f3db4728c80ea3f0f637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d8d4a3bdd68c127b23e48ec6e328618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8078839deeafb146fa003edb6f2474619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9633ff27cc330af0f85624b778f547620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfcd7b3e0c0853273ffa1d4c1ff3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a2f12b65e3edffa95bed49279e122622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86b9366cd7da573f49bf448c62c6e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221e90f6c1ed7f8612aa7b261195ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bbddfb4301f5407612d53a0eafd85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285a0c9c89f77138c5dd748fcbca6ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c181a1a888e46df73962ded2bc2596627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad9474cdedcdf3334b980fb5aed1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48f3db549d3958114674237ce7fd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca07a127bf54fec8878ef688cccc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1acadbdc4884fbfae22d3990a00cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc34749570bafe844e97f52ca0fde0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3533047ae25f6c4a464729aeea3cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae72e7eecdbcf33d0b0a5e5614a84ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7c1ffefcaf9e4fc9a552160b1e7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1b180628499307902f15d1f06fd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d05969dc167ec39a81885370b0b5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e97a86661721f6b4b065ecead9b87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62f5eeff4442df34abb2422d9143d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0d25dc03c6f45e4e0a9a6060c0209640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cd933fadb314dc5e96d6e0b00656641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e81357fd1a65e12a8bb2c7d60569c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cbc29d4343c2be321ccff15f2d7b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dd7edadd9fe3bf05dd47ba2468a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f249d5cab0d13caa5435898100986f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519cd3f84f0a3433c2d0ca37740eff8646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13357fbb39b506126798d4e070a4c551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64615de45848a4c7a5e209569371162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f27391f1b4e2825e34625a7694ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa562d451c300ab118f2f1f834e7bfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b1dd1879ce4a8f1d2a4f0c0d01c115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092155677e85752456c37b37b910cb326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af1c424759d04cfb81c2a0f7286fbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aaa1f5ce9751e0c07a55aa94fcf6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d442d8735f810842b66b3fde87f959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178da6bb924ed55796b2259017f11c6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb88e9968637246536fc898a472253511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaedfd346fa5c3ba9526db4e586888112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd912cc0253d182933b6b4e585c0d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e198976b6c5342726953661cf3d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee2eb533f7f36d2fc9cc01c880f87e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed66c2c7b97b5f53cd99fbb8062e3ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc94841da560a544cd59bb7de3729117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164108e1d217ea21ad6d71b6b7e9609f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e6b089bc107b48d0ff5224d53e5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ccd08c35a0a3f4a75efaa099dde220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd39fd3729ea620295bf5befe0c6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb38ac5d6b88cf689d7e5c062a8cbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3501fec1db174e2c7123390a58e56123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd58cc36ae9c4f7ad7d0a983c3eea0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a011bc8a43e3c354da61fffeb6e69825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f5b788cfa18608ba9cd374166c8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd4b8a349ee4e62637709bc6651ff027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a858d194bc48ae615feadc478bc5d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675367282007742bf62322023ef924b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0e0338d0274ff798c5605c4e15a3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72fd3da2182e18c8ceb92bf02abd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe7591d6699fac970a670d6cd741b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed45253457bd675948c8b74196954833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c074cdae4470d788a47bb5424f0c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da0d9145811deb4d0f112c6ae3347635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc0cdc22852c8dfb4cd623968497336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f73c45a615bf05510311448d3f6db337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b88940f08775e52f7d70e23d46d95b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519cff0ad655c128593fccc2b7654b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c8390780293c661d5eb0702c37b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d76a641b8507fc0a590ce1b8522aaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995eca81b000a4ac7e9b8f6af02f51b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7a85d1e372a5fcfc6081c90168c8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c514174a58c77d26eefd947b394c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2d3f0a2c56a4a6dcf126bde55ba8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e27707c1439812a95d9dfe0421bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2c8bda5e10da492ce5306b96c0e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a23c00b897549d78cf1c3c12c49b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405280effa4edd4b5457119409d14d8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c97024f899d8a454bdfda2d2c3da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa26e2c9ee44659c0b40a711fb67a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdbbb12a7ba1b868f1e5d0466d171652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e46dec0e4c3965d12a41be371f4da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad4144bd11667380efa637d38235554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df1323b708991e01ee57011d98c4f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199904e19979e7ff85d31918edd38a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614d324687d3ec7844c4f2ca8af98957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ba5f1d819ead978f81b0850d138358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c89fa764b384197248b975f5f45c6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027514736e124ded9ec8cadf2b18c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214311a3c21eb5ac729762b44564d77c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3222c8c93ef3910d190bea247e3ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e33cb18001f9bbf7f80932c910b8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d0deac89754a9c914d7e2f838439e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeaff4e1c6c27ba5d92292cecd478365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c65e69c96b286a3d1d1e7b38627566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3474f54925312046da7082cb4021d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111df16cc53efc66a7bef6609f9e6bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182ad608b01d24686846b4783e9ffa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541b3beb9684d77ff750b046bc9fbb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e272bda991a5f0c9fa36a1deac38471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c102fcefb26403a436d786ccb4779c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d0822fe93d06f6091d69f59ca50c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff37f2fbe580d82a6c678fb6d2571eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591dcbf7a1797d28e785d126af627d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefe880ce3aa1fab1fca859b2b5a26776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b21e7c46a385961e0f0094f9f270177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cba36b505aed7a301fefa504fceb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019b13ee88acc8d9b083e76073c1ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbfe1bbe334798a2cfc8fbcfc4543c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379698d1e68082a9043724611f1e9a5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff4111582e5dc6b2dd9e51ffeb75aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d6e8caedcf7e45d96580d3f7aca6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a6f99f550f3b43ba4943b6ecb99e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349278a187d8c033512bba3368ba1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ce110de5d4b24b2b639c21fdec4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8a6b5e73cc141bab2a176fec2bde887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b05a913ca49118bd778263819a49888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d063549d35756f7b2ad61747866019d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e051c428847cf9af37a10037e7e31c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385266a5e81f83b686b35891b6d2a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82b47a20e4a378210b89f4e5e903da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288ba61b9debd9f509621af30f830f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc59174c0b9b31849ea4d8df42eba5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f564b9c89b843fea65197df924181495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da0f0ffdbe67d851664b75295885df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b83521a59ae1234039c1ac8b8b620397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b2deae7551bde852827d53e22fb2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7ee21327b42275f924d2398eacfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e32fec7b9a60603d035dab22cc1ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5da20757fed7e26da8064d2233f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae211bd4fa1e021b7c5f11a23c6b9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ada9275f057125df0d1955fe95d880103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de929861e45af03401297573674e7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d32725b88efdaa5c9b375fe61afec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f08f3591b212a7dc15da5519f511106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810a83f951904bc61b6709d746f808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48a16f217734e22009149f585b56d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67678f92de418b337fd6acda21a1e5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505e3ad3a30e4fd9b6df4f158ea1e11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282df2d7f2e6c90fb673152f22fd9a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e9533b1d416b2828bc5b1353e416112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18b63f9192f989d1cafd48020603f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1c2930186febdd4eef11bee63460e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f3b08cc44ef628ced4ff3b7268ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edfc82b7f9be7cbe69fe7041f86f69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd99f1d062045a9c26da31c1ab391117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c72940e89ba9e7005671101693ae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e645f7b6026cb1ac895221216dff25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e7dbad1e3fcbe6e1a97c65731aa1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4e032f97b998eb1b0bdb2e646c15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94470ade78d2e410c6b60badf0efa292122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed99261c5a58645bb2dc41f381b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0859c4aae5cd4351b5bd682d0b68bba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1760e250d58c4df33cb0c4e9a51d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa49fddc82007da38c15062e2f865fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ece09703609defb11823819fb6bc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ce7d62cd6020b66c852df335380b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59fdc9fae85796be93b024fac2a813129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68779dd9b993a3577bf9c801c55a8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d292c2cae9afa7794444fdfc001ac5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf20f4e4c13818fb12bd9149bfb4f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2021987f37cfe550b940b7defdfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7563b8f1c4b4ec64b5f88bad88a3f2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eca92fdc03edab43507a8a64044cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8fa854053ac5f4bf9c274f741442136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4569341d0031c614908097ce1344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988d3e11417ce715c6cf041865fd58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517970bae61354693692f043d98ec30e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb1a8bf916bbf626c221d73cdcf5fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a985039861a2515f8956b0fa10b07a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a5971044aa8a8537497d17f9574f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139a511741ba00883172ce890c8c6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f3c9f4ee42d25ded7c3e19b12caf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef72e1a6b893885a824695fbcb36a7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db536fb2887f399098ec13d8d8054c5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1ddf783671b37b07ec9b3199ed78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c0443f2ae7b25a8c40f132ef39f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc74bc0de4b82af2c999dfd90568bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89534398503bf7db8fea8c65de3efd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586aa16c32d78e646e14546a8e8db7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549f5c94a05389399301bb34345b8ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3f2183ac41fceb73bc5ee0729474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7710586d7de5f03f102c1bac6ac7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766d48ce17e9627f74b3d99b4b40c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7d30de2d9a229535622356d118a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ba7c8e12ce1fb49068b96a17b421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98a4c7b3a19a088bd433355cfa8a32158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54361e7b7a8557addca8cfc2ef0210159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9111ec2e88c7144ec8000f0054e79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e0f7b028212d9e3c47db67369090161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c85cae2bc539b2831ecfa37c45ee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aad80c9513d67fc96c34fec230cc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29677f6078bdf2125f07db36705fd190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee29082d949cdf37fb28df4977c89e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd8baab48eca7ad72ef889e6c6bdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a6fa897d4fbff8c4d48daf52bacc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a05e9780b67dcbc174a0c5c3aa5b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba4db7e2f86efb341bdad7458cbb64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46110c642b40eabb55fe1997a5bbd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebe96aae528a0a363c8ea6d07d5018171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ffb46eb461ad6e766c8840119f0e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238965db86c4b3e31a6e3ab66ee094173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70a06f7ad4ea66762e844c484414ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175decfe5fda148982a9246959912c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b4013a75f23ade75e90866c181cd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1bc3295f54eb3ac5c2dc797f4378177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930463fc725b7333d69b4b21a55847fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef8e03bf70e8b7f5002f44f5666e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593367b82cd5219cff64468fc7088e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff7c1b773ee9176dad4ae90fcd7e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a74e17fb488e6cdd83526ab93135182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23c5ccaf698e1207dc39a87104f46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39440493adcfd7431439bb5c275834184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a083001b286538e6ebbae6f380f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939bcfeb9d2fc3f438c6097e062083e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6496c09256ccebc0f1df31453e828a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869cd75da600318287b147b580249be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1afe377d507f72319788912a3c977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77c9319b9874e57b6b367677e5ca9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750b62eaf6368bb8b981c89e52b49e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c945111e4b2ee5fa40f1b1976a194192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6ad4a58ff465069e5a06a0617082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c05f6f3148b66d26f7b367ca97a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904f26a2f88d4374a4d4ac48a1ffad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d4efc7d5d4bb2012a42f5616ffe3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d971ca3d57f7858bfd9c5d2d00359a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82aa5d306a0b1daa1067f315c929f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92c8f48b3f9fe5195d62ab0b2e9b28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a4d2cd1855c6013e9c9216170e5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c722f859236ef7dc17f09562e210dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1072f2f2b76f01a22782d88cb158a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c2a2a594efae6f5f82e53f0f1348203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d9cd79b9cafcc5ae83588436cad39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87a21e1623d28035d1395b474121b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0f08057d750109983a9f1f10d61d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af8e6f0e06cfb7d608497afbffcc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce0f250174c1a00475654bf45d68f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23652936b9952c0c0826abd7e29f847d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3addcbdaf7e998f32bf82908d8f1120210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e218ba9fd9b8f8b83dc5acbd3af618211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546f09f0a2a1a5a9e8f288fcabac9a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63bd1782253a5c3b62e7786129abf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee3bc826fdc4ba8c52cc53be40b0e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad9c782a7660df60a3086a40bf15f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e690b208c257dc8877e532e1ab1b20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ca6d6318d8636a10aad154a176d7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c095c8be4a2eae44b8376953adb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ce4a934c12e936f793614be868b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d815f2deaf1f20bf8f5e16d73e5ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984feba688e949105ec4e102c66f128221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7560cb58f16f7ce898149f5d555c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5658220b21fea136fb16c5d06fccad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e812ba69b3c137d81d52e41ad01e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269a1be533eceb8bb7c9a25de82f423225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacd23fb3ca30726e27b411becb12f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca839f1d24262354d67a8d20a22f7855227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe0ee788cb3d5596c95e3ec32e403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d2a8451f08ec4f00f674e111eafb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0004d701df1bb22cf424da6698e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008f3672abc58916cd3fd552034df31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a2ee0dec3e03d8b3b04a322b8accf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea65e98c2747edc33d6d4181b60643f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbc30dd6141aee82ff5edb54047b54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8056900f0dafb4a706dd06b5d8bcbb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986c1858af275104adf61e4c258414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5daf921374e190f2defce8ade83b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9da23a1da16cc26819f980fc95871e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41020e55bf30ce5bf6e3217f1998e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33867d35cedae8eb73b96953f349f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4cb26d0ed877308ae4f70fa8a27e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b9e3f7e55cef3fb6a169bf8c9003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eda8ac1730029692b025f0b295e5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3da3d5e1b7cd3497116f8100fbc96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a26a08ec243754b0f2a1e303e643a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df7487faa5c2d4ea7ef65f9d718a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d5a46169bcd8a48965151b67711d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a004e7262d6f48954f1382e22638248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06d4658d1d159b8d170b25e2bebc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523c41e9f8b574dd9ef389bf5514212250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2813d09a746c24623a5c6248f99ba8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f1d0bdec54fd7e34a83ba091fea9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f406ead36b95fdf4a6c36e1fbf7f86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d6025f1a5190e37513f81c15f4d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7abf1e4c6279e53d91a9d0abc350255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3b512501ef0f257e448cccb778b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566228670c961d7702c2dcbb567d9ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936035df27b56df1bc715af879488c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7cd870bd7dd80cc0773c55626136259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047b4c72fd07e01977ff447ab164052260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb80c50455be6aacd2442df9b2c38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e174597608211529671b8473f38c3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bca3ea5a1c9db44f313b2152bdeb0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9613efe1b34cf83537f7a12ec836f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b14e91082064f45517ffadc0a77cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c54ebe186c271425352b9d837f560266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbb4619be296de687bdb7e9f493d48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72142901821754e9f3c81c20547ee7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e72d6e582f92e30ba0e3ea20e19dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8587a8518acd4a945842eb7537f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685cb0c775bfee9645f6ab9b2ce3a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ecbacd82c587c2c9ecc7c118b352272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8765b4fdc6025a1b25f526f85cefc81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b7c4d7e72a104f4f4fc274968b3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfc1bdf41a4d13cd6c0395069d90a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318e8b42626742322e1e5c85ef1ef2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7530b2a34adfe4983d2f73907444d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cee7d1ae923f15b4d0023768c44464278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f934eed58693b00ed2bd5bf8fb48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db23e412add2e4bb9f5b2aee64ac42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3ef47fe3ff0981ee455d85e63a6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe69e999d952dc17f97bd7387717f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c974fcc3dc5efc17c034ab4d7764b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e12ccc5c1f064513ce20231191e2eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1a40f951002ab0abf62f8cd4ca32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57144ce750c8f9c17997b9e30396b134286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5623217d38939c9bb8a69c98935900e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f1aa719b343062622bfb6d28b467288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39409bfad4544ad24f804b5ba1fa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d155196750e8f967154fd60d42fe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4a2ec374eccd85acb057c4c1f4a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ae397e111bcb2bacc7740223559e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de2ee30bbab077900a25b78ffa802e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3a12b74ed506fb2b04a2c8679ede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057123cdf9248a47cbea6ee445a945e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8e56db3c4185fa227946d207dfe6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f5c4d38163f24f46276f248f184b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8ab00da66338b1e8319a4b554a0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ab86ab1d4219fb3911c6c783ce2e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0abf631dee07d4b9bedc4cce61fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e72664a52360e375daa74a8a04343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89950b9eccb1cdf4b1d763cd6bd9cfed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f39bfd5cf0f06ec105a24eeae512303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c0cea610d4ee44a55d16db2ecfb2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee2622cac985e68773a708025570e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d59f394439a19087652ca32dacd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1a5b71501f95a80b19da115b618d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782b8dcb478d0d907fd194495c2703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe979697926d6cc85d703dfcae1d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86440a527cf4ed187f5e8775097f1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f5a2347b795163c2c2b62f388fa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca13dbd0fc4e30d35a1a29a05271f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d0466e84a8adc18f148e944e1eb41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1d9ab96f3d30a41a534f6a7b2b25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53248fdddb9509d27ad7844dfc0d79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4fb938d1de0b14083ae76b0df6236316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06613ab7c8f7b2a6648b397cee7436ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c6aa81aab8c0d5c7de93010a0a2de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6fd614a8dbb266393d9cb08ac822319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86641fe3fdc34dad96c175728a92d05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3093e66bf7a6d1b4e8d4e6426856b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36be668640a6b38caf5129c8ca2d75b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13cc3c3a543c8ce46fab6b94aa528323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a9d72d251f424eddcf51b2f00661324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd32699c9535ceb27cfff3ae801ddb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc51d1d99794138637d74938ae7c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b937d30d6790de0382620b5e081241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd25056a0f896693c0af791bdd9937328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560437ae09a285268a19fc664be2470b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a06ddee576a4b737875115fdfc1b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a4ad0c8611a977c8a16f56fb09fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc955eded982521e29a9034566946332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1115046d549e98ead09c5cbcfe727333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92809e50eea3a4bf8f693fb9e8a1c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7dbe8f5335e874bb6cb340d696ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeed3fe93d87ba99ceb23d7730c8c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fea7e210117cf2f935ef2dcf4a48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c001b4f619d3a7060da0ece3a663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a405d9da63058df81d85e4938cd24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b33b85c30c002880bbe8d094a552f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81565054aedd9e312f0e92a53aa0f0b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f02f399d7671d8444fe7b4cdce5ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6415f65dd7a76f1a0f46926a75101b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d138a6b591a3a5ee7095bf7cb2ded6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf99eb1ccac00aa204a67542294130345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8f11f1b798ba89dafe9d81c7f971346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b54b539f91c7053b97632bcc7e13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999e85dba5bde3c1a821a68c2f731b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8419ae0c49856880ed456c88deb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f91eebbbdfebff5e838ce0317f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba8bf764f50f50ff8420f06207ce88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f29ac72fbe224e4a999c28ddf5b1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7142450839b0aae8a8b841d62e41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de59cf85b650024309a8d282c97e59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5fcadfed4e577b1f98e9085bf2ed2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01e54f4317c9de64e3845e449b29d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1760295895df7aa372cc070b7fcd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c5e671ef43e5db0919ec921a83e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356231c27e619db920a394400983b97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdd043ed974343fdac6caa914fc04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98166434b1a81c07c412ef706ec64f8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52147f956c8ea394139424fc8be561b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6e46ae4cb98577bf7253b093c50ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de10a3a33cb38a03a83c25672eedcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e5926be5fcdffc00ef92123e82246365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e17ecd0113c758acd1614d1e5b2d62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad9bc90eefba9ca1ba7a1d98f5314367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e708517f6f2b42a6118cf603b8275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1f1e7d258480c3b61c8a1860a1ef7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8299800aa3c9f591c6dc739d4b2f46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9cab8ddbe62db5c57ca74f6fe6c7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba42796d969601ce904ea33618bebf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fafea4abe03fd862cd24df1a47625373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b03c2763fef3268932929a3c9c968374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca4793e5c299e370da2cdf32abea14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca8537df19fba7d22f6a7c5c153c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf107b9ba6775f57f794287f560225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87c4d5e13ea0882dc062224882b5a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b73b4e7cf840c6b7386fe0903865379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1463f044cf68c77f84ec66330b9624380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24de127400dbd75bff748008355bd1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b165b7f9bd91cf9e697ee958adb7cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760060405ca747ab0f25903347cb2fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6fb9181b5eee37ee059ad535dc96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af43cccb0f914fe08c865b094e5b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a62e05e85910820ccfe89bc52684386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57243a9060dff06d90b10e7c6b8e53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f9d8aacce757894ce628e901bef3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee385c9063ae80c4af2dbb700272a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eabaa86b61f4cb73d6ed4dfa64ef8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8f1cc9ff254f586d5c7cfe1ad682391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d9c10e82abafd5cf7095b3b4801b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e2a47406d6ad5e4ca18e060aecf8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd65f50afc3e6295a90307503f580b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd0f6a0fef0e4dbe29fabcbba286c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262970ef528f77593bf2922871e838a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2f0d6022c1bfb9aba26dce831b1f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a878f3e8890a4ee20ee6eda7e03b73d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab447bc8d1b00998573d361a9a15d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bb891eefa127ab489e5c4bdd7c2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8585c8595a177c8eaf57e5b6d66489401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3fa30be39308dcddb2499d0a17663402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5796fb7a6fb990d1d20aeb183d24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0367f29783f10d84a09af099c85db4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6810243d580ba9c414cb77be36c34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9abe9c52d131f5cf962051503022406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d46c35a68bf9f7a4a9db068ba3ac8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85823a32eac916839e0c84954f7d0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81e47f3ba2ffc8f5b67b4f56fa6ee2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd12bb24f7d37b063380fbb99a7283410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103285a7f7bd0c9a850541a24b53185411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4997f35257f77f6ea8161a959d05f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ae3d9787fd50cc373e57d12915df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e351450484341a6b0923c78a0677414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83715f2f9a4605cd6f6d32dbe7322415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66838c9e720aabe0506b073ea86ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a646d7964a3e755c995504d63e246417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ef662a08b158384122f8990d1a3ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbf192105e39da8a69cc0cf9657d4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ef8ad1eee23c160f8baff8ba5e7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f5569593b916a40165ec01f8f65b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4645db91a1fa4155d42f5bfa09534a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c9e32774b9f436ef19b0bcc5c5d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dccbc1f1fd3843ddff1bc291f6dc2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034f639f8fef06baa381a00096d2b99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4a69474bdcab8b34bf4b0d91f696426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e596141ffe280838bcb857d9868ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5eaf860c8a8b6e164d773d5a080a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a4ae8838b0ed0a1d9830a7515529429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45900ee853773323cdece83eb0d2f446430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff20354b784bf7f13a5f03f5f9f1206431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c1228e3e09d930b48e9138a45c2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec739ed98df4954ceed56a9944798433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e40e7f89d7f7f8d34603e3a602f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3f597fb2f1bed8563a60b4ff705de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4a3a94d0e662c928942230120eaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60e4bce9a906ace8e2eeed8228882437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473b69ee47cb2307e5246eed716aa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287e2195e507284cb12aff26964976439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a39f18786a2c647b68a213524355f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288553e24f61eec1be4192824c6ec717441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f63a64ccc70ab478d4aa99f113058442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ea5be8ade47c14a7aecdea9a906b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2a753d954bedfd68eca49ba46ef1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72b3db26cd713402a18978795cba22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc1e369f1a113382172c35c785fb49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0f292a7bfa724b0e1eb7c20201a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3803625503625061796eacb1295a23e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29687ff8cafcb4b67a3fc39a36bb97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b476230d37933dc780afddbfba78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10021fbfac894c76cf7e52faa8f6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a033e1caaa7db607b4dc8fcababddee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b079167f46d7094292700a966a834453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc262d7d1fd06a650ccfba415bdfdf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d709095cdef75742968ad0e9a24c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f4efb9f87e537cb978bf46b52a1f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad7e5b5ac1f1bf68bb95b4bbeab192457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57a03367edfcd27026f63d2e22e4a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaae6e077acd3ccdd3527fa30fddd3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abc12db06f96079c22e2a5eea3a6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c39f13871105cb29b74aa410deaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48895b13fc10a40e67cf72821d33ca8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b25dd5a6e00be7ab6a841f4bb94279463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc396a1c4673ea4292fa0c550ee3228a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9797e243a3d6a888113d0d6e652d53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc0767f5f81b28f5d6065369929f9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7351d53c596e2592cfec65c57fc5b54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8236d5d56b32d229dd60af13442f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3790ef560a6d22136cdc47516faf5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f19e007803ef65bd4767a2a12d0c49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6a2b1dab2445ba617074e8c69976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e701051cc1045342ccdaf93467813c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be01e92dedb43d4687ce629b567bfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04aa10705ba637ffd94578f0c1614474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707d4e516f91525e99b0efd655c0d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9436ab2623af788e2414351bd76f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf98848787dc37f7ce7e06022c678477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e64b02473c767b8fdf758807d425478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de070026a845d75b5244ac2095404f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a294054e1600ff28a86a7416099c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b147c86b925f2e4fc806354a38b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b381a836810e9342d746430d33f61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326731c1364a95d380d7c7237c502c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48984b50a39ed74d92790f41f433de5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea7b4d2a07f8cdb7a8f0f6e7a196be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c35e8ff85a04932e3586d9e80b7d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10816b38a37b1bc8d088b6654a2ae48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567153b4ba92fc84e8147301b5f977e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eed83f3424474fdc71406b6f94a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b024f013944a6412860960613ed4dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674119bca253a2d174c6f11a83b3a25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba80df35074e09092b677d7cd914642492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97026c4ebb1a9285892ba36e4228f3da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756cbabf6e79f1cfaf37fc1433ef1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295a4d7303e984bd45a93f5fce7345495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab3cde9acc14ca41c6000af9d9bec9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d9b5cd9a0dc61527f89e692891b64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee12931a8643c4ecff21e7388afde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eded69bbe1c9240a1b473bd195ba5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac544a1adf5f969b32f178243ac593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef0566d8e32efd4907e9277dd06389501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb7557fef38629e440a2ca67ff5d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec44adc08de25d3221886452a2d37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0082bd617a26253e9d140f3f6ccaf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b44ea90b063502f884e4e30180316505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67be42c36f1a08e219d2d300f3c50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf5138c183435060fc4e84bbcc4494507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac646893d4ab66731652619adcbb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68f8f867bea221818065331a411158509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcd031d673f479aa3586d4e815443510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85751fd6a593d470564ca4598ba58456511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb75f2f8ad4cfee7db00030e230c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ffe78e836b43c37c223acbbf562c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657548f3ec25c1de1c30cefdcf29662514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aad8a5908649bd976971788688e3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d57b0d3089bbf80f5ce8c5c3fccb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb744aef4e4ba50bcacb5a6fb9469a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f76927e9722c6061782d7bae7ccfe6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734aeb06176ec09dedce706ac655ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ba44f6c5687352196291f8740f27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6a657743684492e9ba6e0cc7c023521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4df797ad7ccff28a4f3dbd6912574b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0bc8580d241a243fa7c480046ebf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec09261f926cb37961450faae58ea5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767cd81f514ac5c088e7f1545f69b11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac3ab11945296ccad06e3431159fb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd5fa498f59bb4c4d63d151c2b4e35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466701d047ea36cc57ccf9f5efe1210528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81439ce7ed1e7a46ff6b9e3d0ba5d11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a8bae6bbb74b193ecaa233ae4914530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca101ac2aa75e72635dc8426c82cb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd86b395ad7396bb0aa3fb04cc5e6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff7fab913bf6e92639cd25b2639f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6bb9a0cde88e99810ffeaa152fd89534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557240bc8d9d6b09fb75f1cba4821f7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98911798d056c4d5bb3a8c3b2a0c2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefec39a8585934314b3b4a4492d4af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea6b97bae9b7260afd35973401967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a44168c220fdae288a701c33d8529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc64b3cf2151418108d6f4603843483540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e9cc9ecf76d6cc0efe2514162b35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a574b5a96829721c2953e76029af3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a38d29e4f4837962c013bcd0c365fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2dd4a56cb26c08af7ed5e8f8ba7c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49ee707cd976d640a9ad148a867c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d394915f59794967268fa1d913d73c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa4dab45a725c77ed912d1425a253547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f43f24e61a335c583c8fdfe524cb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76671541371b3a49d73accf19cb6e71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7475c78bc6348521a605c6221a2c3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b2f8482b15d09b310a9931f0eec6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43b4c75e3b92d09d1ee2f296ecf074552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171ebba9ff40bc5cda195542d243631553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9873a9f0ad979b661da886f209f30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c661ca4238244ca88e9902532f27b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036ab68b523e35eacf52393a5ba7f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5f9f8f8c80e4c4d965d8063837c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26630a3fbe7b2e3c0f5430c364a84c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6472d824ffec9b86b689e6031d6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3bd9ef3b307bc9ae1dfaf848f3ab8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c00f6fd7ab57f02a535ecc84109694561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa85b4fc02871d729c08862e9a6e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25615ed9471599e29534af955548c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75945853d7e17864ecf7a0b4025bef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814492103a6c2cd5125aea9c96e82c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b27a246730de2d9c1bfaad27b98ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a2089acbd54f4a021d25f6b9e7a66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de342ec58673774b63c5a86e47e42f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b154d421e7b4c9493c7bafd92b3ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c045ade062a20411858f73998d78dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cabd3014645d1cacc58c18da8e5705571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0fbd858c2b311df8e97db23ece12b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8558544aeefc487004fb1747daa9f50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6538c5a3005cacf6e2e8a392b522d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae459050ed7729a08a18b48c82207a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44503196a4f078b9f0677e3b53dc976b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869320ea95ced0e027b3b8099c55a6e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6593e10f687f25d5b829ff2cef5366578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37830df2157d192a9decf9f5018cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc0bf33d3c328d106a423e9b708533580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991c946858efad3c7ad7d30cd6925e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab8f5bbf09821942a494316ce8284582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35cd538620a279d767a80c52cb90ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f2db54cda8c13383b7888b72ea247584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3dd1318626e42f2230f50e48d5191585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2602c610bd4e8e083e2c30b5cc57e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e2970b35f7d0b0451fdffe8012176587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe4d25c1281273cfe0b143d719d27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86c2270b85b11d7d0f1254a4bdec9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9dcab438dd47eeca13f9e9cc5d37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39048d99a25b68bded858cedd833f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d58f3960d414b06c37437d792c81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f8eed9e392ba9d9118719265857a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23917a119741a98e861b9ee305e0f227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1c952c50cf5bd8d3c04a581114c0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aeeb99523cd1d4b14f550784c3ce7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6e79f51858208d97971dc89fd8f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17ca92c7716be9e0b1d2b4a30e498598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bd144787f59508909c7cd7e900e5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201102223947bcbed61a7b84ca0dd057600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef003a31a5a1c8c23e63c7c857db05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a091f94527596cea3ff836c9c35fb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da81aca305c5af24f9768af1b8d9c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9524c0978e18d584ec4c65ed6bd770c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce837aa1d15c33b0aa8b862c6e6b0ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e3b5203c6321bbec6048f5595d03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582024439eb0b717f9f3fb02f92d5f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2274b58ba89157bea8f4b3631fc1b97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a63925bd8682f83c082ed1ec9f87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494e492f8a788367dc0b7ab489e7f3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700db3ff54a89be4fc522b6360443cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633cee29c92f5a733e350ce5b9f9014612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea9eef05542342c13d93afb0546466613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c550f85bbca4916ffb6a7c5a737e3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e410967f47c7092cb063f714741f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18a5708ac3e558700c29c6f88e493616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32df2c460c17ae10f5f2a8cbb140a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c42b7e8c7498c07a2b2806030d4cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920db0b447b397a3177db0eafd2080b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff266c4306967b0789e54902ff91cc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336852405482f731002e145ad6e0b00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007cc6681b0b65e51b76f56e1d6bd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e2ed123fb1243583fe11215d09adf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d2d688ba484e4a20161bc8a1c4b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf16c776550e87bcbcc000f2b00ff4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296f9e6399c321654e7ecf2795cc15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e62d92104d165aafe47851dd8262627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8bd31c0f9bb16ebb29ef031b75b18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e8ba915fd451425e36afca01e484629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac3aed95e53dec1492ecfc10dbb84e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f0ae9f11d224427346dd5e11152c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de089d5ba23e80525b599c09077b99a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fae5a62fc4d99d975d17499c24f6ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c65b2103b43d78b416bef793c458634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca967771f7975a0ede875482adafb3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208b1669c82805b36bdfbb93ae85e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f68722fd5559bb1c582acd7e37a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548feec415498cf5b511a3161400646e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5bd7f2a75aaaed6302cc4e5c18051639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37721b560bafd0d67cd42471200cac66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfbf29e8519d9e69a7c36f1d88013a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438494ef8ca4e65ce97e4695ec8f18f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee30ad19814be1caff8688a7e34cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b480abe21b8d00d4f9660e091fe2ea6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1bc39b41c7711849274ba4398d8e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e06e4daccb34757424db853310d6646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>