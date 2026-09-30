--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e92356d70e775ee4992beb941d7cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f0af337ecfc715d6cba6dcfc53f7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aa6a853b92bb03746c046aa84f44f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a2089d79482318b67513674ffb9a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b6a06a0ce4e0925e81b4337192f1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed91092ee127bba44772736439f8256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd96326329343a5584d1ec58c46a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f153754f22b8f565aa218494e0a7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ceb04b23f925b840bf06ba63dad949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce32c008072a9af45fc9f4a5cf5b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923765bbed2e81cbe99fc17e2d5d1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3992302458756039e99010cdd4fd05d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0376107c03a90960c44668c781005e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9351c12de46660d15b82626cdd256614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ce57526709f5f8c617b88f011b2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c56e51b623f63e4aca2a27354c0aa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482da13da74f8941a614ec858a7acf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cdaa7b74c901f9860bb5dd651813318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc47df310f46ad050f4c60d9aa0cd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284ed8a9a3bd7e00a98279e2bfa01db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049ea0023cbefbd407ba2305c3c45321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ec6158c536651b8ee97eb8d1bb95822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70204346abb5fdefc07d1a5fd3b57423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de775339bc1c7e58f543403cbf0c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7239cfb39c209cdbc77e11784b53cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f75997322c4256bd0e64714e8ba26126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce8dd889253941f5dc476455e2dd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2c46dae6d2bb08c74ba0b64c7d4c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93552d7000a24d95ed080e158fafee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbdc848ddb485cca295e5cc0650d3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa357fd7dcc5210694428fa4d93b0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3bd718fc91d6774d067ec9c825c6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810040f1d6086f8df96363a805f73f3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4350033db7fc61e915ccbe9cddea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4db90df82640d9d3d432b398c47c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4c934958a6b14b3384b7e7a34f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228de3e5e402cab6049fc81104541a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646fe473e7149ec573a4f9c585b4d6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55295d102b79dfd274a94b4ebbb49239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546625074ef6208dfd7fcb6f178e751040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9e7c9b79201035afc894921f7ac2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d473dbb30e8755fcd487a4ebafa9d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ff7f715869da8af03fbaf61bcba143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2aa62945a66df875659264d87ff4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99802e09bcc83cbe26a94d5f229a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf0b4a601b089ade5a3e3a989afdde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20133ba0c3b9480b5e079ea7429e8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea5a814be4d72d01dd7b985ea0ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b91d7b6eab0214b8937d2fbe7073b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315a7db7528e34639648fe8ef6161b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c67b9cde107d645d006965b70092d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb1e6b9bb1e2a448a0aee42a1ad23252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5cb172debf3fa913e6abe209fd77453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca09792b5f282da39989cb331ac0d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003c97eef139c370dfe708066e0e0a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794397d05b16808c12b8af2997d3ad2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea8655d5ed588a158a9e73e2922f5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d8e25d4da18b67a0127741bf427858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64345fb83302261329c6d165df297859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a3b3ed473269f9abb51b394f06ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2dbb3679d96afebe22ff345221f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca85cea85e81f3579f2ab018a5eb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845ab57a4330de8c13e723a3d7b2a2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9b8926d29adb6da29883eb06315464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80d6ad827b66550d322983104afa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28ebb3b168d7a55e52580b84f8402f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cdd172f8be5726accbeee868e684d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81550706c3bf7cee8862aee872d8e86068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555cab8acacb2d6c6e6a6c9f047deba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab0a9a628806a24b0c39415cd69e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a461a26aded7e0a5aaa8df5143ebc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e0c950c8391c8febea1279739ea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59621df599f6c1e87eda3b82f5fb48f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835e1aae860b48e8fd894fdbaa0ca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81b679ccdafe9b6722d343102d576075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e9269b102c36ff74d979f430cfa4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abf5507372478bef4664a6f7bae6ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dd6943f70c1c34199f75bdcfa77e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf1056a7b038759e98a5aa82e2692f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551a4ee070550f59b85cb01c8d515080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810b7de9fa2ff48bc407539392437381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad708e635dff7f5761f5f07a11504182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53de56d75f1c4db022d0317ef755583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc1fe68884c0ac94435d01bd4f3e4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842822189c43d9b53c3a789c3b83c2f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f34f965966302e279de3642e7ed1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d72caac177b66ebc940fbd7f3abb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814cf1713c399665aea347f8d065d6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcad376076cdd5621d361e74d4b37c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951097ea706a84d654c6b08a0e1c9df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf292b5b080b33cc8a2996796e580c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f60632f8b2f8f672bac08c17403392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b6cc73c8d42889fad0c792f9bbf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfca7115d7e32ad38e38d556009ee494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7d326950533eda1167d11e3950b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b2c9647749d4ebb5beeb0d15778496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac4af778752b3ea7b19414ed90f32d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390be20e27c7047556529b63a15dd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283c952172d0b18b041d2c3d2b4f89099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67d274f1d1492bf9da8858dc81178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9828483326f5b033e6ef82c4d73d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72fe4facd0b0ca6b254d7a480d48db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7694be67755933445062d5d37bd2ef4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f2273053c30d105b873ec8d9c139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09e742bf84331b4d5373386a22be8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89fc0faffd632ec465d04c225a044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5396b27c29622c6e71e065931d1ffd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc95f4235639e7778442c0251df31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec1cbb0016d5a3dfd7ca2e68dfec0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489bd21edd89b6cd614ac3f805b81d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d516845054c4131b3cda8bba314b384111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec0c5608ccac910ad87dd0315b40b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972203b1399a6d3a8871fe5c4d8c7e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c5a55cf6150cd565fc335b68a538f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e0adbcf26995f9241030418ad8ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c8b5271ae9b2979bf5e9d297c8672116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782468825f0e778c2068ba60ab41b09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a418177b76cb81e51cd1aad16e380b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f22313ce151cdb9ac37ee0821e852119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9760cdaa48477b99fb7fe7d46bb8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b1c0c6e08baa22cf0a9c795de7928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013009504f26ebaceef52200ba684d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23237da93fd7ecd706d438aebff48f67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf88e3364b783b9f14d230707ece40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906e24bc8117eccfa7f53387e6f11d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ebdc07b7d0f5d84ceade2de63c419126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba8472557320783ae9efe5a40c6076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231927e9fa362ba38e35218529a2115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37badfdf461b368b40748b808ae470129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515328accd36409a03ff45b474760643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb960bfd09f61741f761ce3d0ee8f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c8183c1cfd8f1c6f3514e3348ac3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6912cbb1be8442c230e3ac5ee32f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b776826358b4ec5d215f2c906dcff3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1890a96bee4aca774324fd87b5a0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c69d4d7b50802f6c8e498216dc7151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736cbf12afabb010b2963dd70faadc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd8ee66cde01cff1059b802c53732138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07fb9e6962fe7bec01dcdce858da6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f094911ca70915bbc579f657c9c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83d431496d3f7c0ec72865f7c2bb0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ff9232cdbc200337a5ba6e36190f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968decf6be625a76635fbd6f1b1c76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a09818c3f7f2c3e0b5e059151b1b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528ae53e398176ad7413d445b6234b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c1983595902b56f19f029ab8c64a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1f19aef5208123b307e10f3334555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136397d4dee0c5a9a9112ed5a2a7dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a6a87aa089624074794d951b94627149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21915e22be1462812722b9096acd96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c45f451057ab7f274ba3862fba86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0804068b722e847a72d9d55e821fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad01774360090aa389b4c09316a16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078861216fa01eba2e6e264c8eebf7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fe44c392420722c0720d16a66c03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b6de7c16ca5cf752b43c4a4b3900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb44386b37ebaf4a93c65a90e56b0be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6d26bc886db34fc11163c2742c15a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc8b1095956c659efa9d10c11c62d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238e103bc19ad919c5bf4d895887d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029d262b5623bd85c74c21e6b0bcb84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e0099230b4b174e9f5bd6b7f2830e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e085a59ca1e1afacbb259e725f92c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab3a80ae7f8a83dd6665db88392532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb0e98e3be86e8ba80e01ab2dc9bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4c9a600b9b6f1a7a5131ae48d7bd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13345d5075e01cdf35e34479647ab7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d808fda377fd459086c5350446023168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f2e9722f3dcc0a03cdc823f01b70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d74b4261b9bccaee4490d44d4b6cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89fe8f06b3e672a50d010311b518f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdaead0f50eba91a2a824fac1bf7c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cfc6eb24253a24825cfb666867e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9d6986412e774742f8e565b11ca5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881cfd69c719582314a4fb2272c20d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265f9bfd00cc9d84f62ac9b65e603c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c2943548e180937e7c0eea38b7a43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b37e54f83e1069c5332de2a43413e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073271a70238681b0191a970d0f21e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8cfb03f4809d54529ee94930998da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf77eff2f07c271edf201bbb1990bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415313dfa6fffe798b53b698950b838182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd230ef477791038174ac533d229b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7a15566a36a9047eeb2f1d766cd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646f1edf00314ba379cbf1a031ca61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cb96a31fe1cc2ad2e39e4a0f7a591186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529623cc9d428e26cc3aa1403351421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d6971c4dbb96734d22371e3efa64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29d94c74a7ef6087074474bd4c4d0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e64027ac9c9f95329660475ce44ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc68cc18bc5f60322699d1c1298dab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa892a3ddcf641aef9fa31bfc7a3c50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bdb3634d7e79e28d2a4a7dde73178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5bf1c35c8e081c67114d837a93354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1766f0b36dfe7db33f542f2fcceb34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5afc1fa702a3560c7081db374f140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef390d11082b67795d415eabe6e0525197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5b9295c3129ac12ac771219f4760198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ba4af7d777f40a002e625d27788f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a791a05aeb7ce9dc879857338edc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286a6306e7611c64ee3655988e9ea54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4858c43d9d958f0f2e4f98f874ad563202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a102eab2c0b70cb5b153f89915358e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a8c768004713ad61ce9e158cd4dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f36753aac0acbe6791aa63f05bba5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b2a3211579f36f7d62fd2a6eeddd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975a6836c1c8e14261ac0c045e95be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154899e5d94fef4f8a99dd33cb82aaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb482c36bd7efe24956446105e280209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea6dd16a7efcf1d53da8cc75151db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa9c0d9b5a4b5ffbb5dd10edc106bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc1490270ec9845f99c18d462067da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea4fdef3e07fa8f2a08561984ee8e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd66b8c94be9c202d3ebcd881f42a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c73327f569498c5500635c476545f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f347be6b2849ff41088aabf0b7ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa71a2608ab396eec2a00bda5b15c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf30d98d44934ef8a0b6b169087e205218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a202c1e55c14e021a3cdd4f61186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab354d3393d350be1fe857d067779939220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f89c9fc5e5e807aaa39fd7a7f05b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23d7725e2ffad20e5d15fcf4d6c95e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f36e3769b1f8ca35695bdb0dffad57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ec351ac94ed34116d61f6a1180911224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b7422a4e1317586f8e85d6e35ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcbf2075faa4cff9616cf94c868f7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab68e78d4886a4a2869efad60761f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba05182d44b24baf6cfb59e7aa806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ede6233591194130f0c590287f021229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff687a46fc13c4d8fe76dcf36f20ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5213e3750524b64a86df020a326624231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae98b27c5c39875dbea03d920bdb55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930473dcd510e6ec13bb4d1810b7d3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226b9513021034dcf098640b4dc9a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c87bcd63b24ff11bacaf8332106f72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a3c4947c7f591552f94f8d134c8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff746ab1ecb1b9d014d8d7271484ee62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd59e242279b76601e0869cbf315ce0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0f157aa40719a58bb20b38ec472c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a11101c749320532518195e9a5ccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4349998e0a9854ac6fce4578080a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159e884fe9736f3e61f3156fb98ce99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a2d8a9aad4d919ba33de161a7a83f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a73088f040436585173b0b20a7743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ea7145e57b500e5668585de9c84d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e2c466012effffd0797bab169860b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517951257b1c43a843d2dd4a09d432c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47674a1b91cca7bcee3d5c26ff10af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad50c6c099a8dfe5cff4c93f0298f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d982cfeb2a4fd63c2a7c716c645de8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbad55e25361207db50aad50f25516251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cecdd1cb4a0c9a9a1803ab3c0b585252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f13ce7af4bb44806684bdef4dbaff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acbd97f03ad64617b6c7a71b688e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d482b3357e83c725f997c94e3a2dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52efec69cec37a4cc733d59d7017056256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11726e067e96abcc48ae13c6cc5423f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769ad572af09281376005dd06e174ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025c93de2df7c75b880e177f9dfacc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f943b5d159a6a1f26aaa543b106c12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151068b3ab2806045c61ff89b078c2ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc186879125316b94eedbe6398b7e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa628532e1a647116e117e67bc39ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013a02a950b16479f1ff31c517ca44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d28d91f9151e02a7d4e40e0850d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed372809dda852b138abcda96a63f023266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340cbea28c02aced754f171beb13bf5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9409583970220f5d6a1bf1e75eea1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de69c1f8e79b29d86fde205ad6f43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba592ef82da5c6c25851485596654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f88c200a6a4fc08f0dd46a7caa5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a7cce803fbbfa63a5760241e70b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a6fd04820823e450b8e641c62094273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532a432aef483f1ab4ed37e9a92dd91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993b446ac61f718d160577db76816f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec32d3939cfeb2267f071975b64d6cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d91c63ba0bd558e64d434b2f2b0cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aa44d246db885be3fba9ceb1ade18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3469250437794c6756b165ecc196d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0b605ffee9998b83d15b969a5c16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0106c32c5e7c09dc0f5acc1a2ce4ca3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa233af232de11a818c394949f437282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dcca3473e2a25dd71046649216f1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0da5629951abb381d8e96ed2c24f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2036213f3627d8ee85b991a3d6f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492a3fce000487e326cb222b860dd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5863c33d97e1df96b0d7724bc549287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ea6e846138fb97dadc406ac68de9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc69ce09d11a5365a3c934122a515e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb76ec234a63f37f80bafdeb0c44e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a2e16c10fb2a5c2688fa5f4054b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3f46dd63cc274342ae86ab2cac0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f64b81a189bfbd3183044193d514f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f3654ec57f9a82312eebd2e0f3b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d225dff50ca39eba415a090ec1e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3758236cf8f3d923aa5c0cc1baceca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf456aad44d79328a51b02343c24785297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12cb1ff4b290033c120aeafb0e4d10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a11df348ef49b044dcee6924a6b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c367ce10d61142f74683788d8a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e179f70e99280b458416da7a0b7f031301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d9c25364be0df84a79195e6375352302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ab5eea246e4af2f5056eb8b238ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9484440fe79e17c10dcc9da796d400304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b9c428ae5a212766fb1bdd6e2ba2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c229ed48a91d9ae1b0aae4c6aa54cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553b44f020cb6fd643a1ede7f226cf8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d69d3691969598e9c47cab15d123f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b19d9eeded391811438142456975d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc5458c0be2ee3e3cb2b69c711c1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b485dcf90a601846ad8bb0e24dc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf8209743c499de8ec4bf918635d49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27adf5c3cfafd95279975c4adbed4fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31821686d345446a2583188b254a8131314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a87522bbeba5fa141fe5f81a6574315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93624501b1e03a13f6dd3c31894ebf18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d8761874d39c98c9147105ca06ce2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e48bd55c09216ea4c6a18f8300499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7e1455614465e304f7c854f4cf50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4148eb32967a06f5cafb2e6b6151bd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685870777e764e182fa6bd1266f4458321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff6740bc71022fe1ef3bcaad430a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a84e5766b697dc289252f5e0b6a87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3612c548d0ff079c4c72034da70c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259ef7c163e1191e4a8d1b4f463367c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242efbdd760ee561537e607422fbd69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba62a7ee120a091701db694bb5d397327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acb8ed618e285a69744d7545e2326328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac020700843282842989c9fb7c4c67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb106ada0e3b1cd9f0a8e1cbb1cc26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7b0af735fc35f92affa0cdc74dc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e151821c1389d7378e1072a5bca26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030880c297652bb6ffb43cb2a952908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a061c8f7df5f5b040a712bf5fe2bd1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb393dae1d934347ec9c0573db9f1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761252bc069e8d396e8dc07b599ee46d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8bf1c71582e9a8adac2d56a6b01e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc780722c4608e518fd985717868c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e7fb11c93a5a2e9f774686f6569b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4077546bac9aac25c45ea1dbeafcc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaef02e4b6d8aa381bf088415bda37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1adec2a2cb7a81ec8fd350592f6d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e933aaefbacffd4a203f36e8e8066343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a16ad0858c680c065cc2bb06890a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b75e86871ed06397dbd7da6f3bfd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe52c4ba98d167fd893e60ba61df1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ec56a7f1f2836c48e5bcaefe3520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b0533f1794e756cba4644b90f42a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0d2f39befde3c66ef072cd234077349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcac73331119e387af484e4d28c0ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290c06e8fdbe501a5d43fade001ed6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6bbfc0b2e380bf6247069afbed75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae55612aa1470d270ea6595fddb6c57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a812f964b722c30c177481da71b0b11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0732cca2da116e8fcbafddb41c9fa96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1320618ea3a866415e345a6d1c26d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d9122b238353dd37a3a7091a484d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b6401a8fcd432fc36305df5935655358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5cd855336e0859a41c4aa0caf581359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b410537504513b7bd191e30153b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5cf49261339615723a218f322501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4b162a83b2be0ec0116542fe3cd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0478fc5727a392df8b55ab0d503d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b042090fb2d74f4b6210d96f56195bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e761ef34a854f97de57796d5f5cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de06ee5b4ffc3db17101e3da4fc4363366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bff44eb4785218c0551f3b4b1bda2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60ecb81a86e4046fc21e2de3bd11c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d3b8e64cd701a4748bbc028d84cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78e09821cf102280ece7bcd779089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc68a2501e767968de696a81e8e89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9c54d13a5be05c723035ed584c02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a090fb51f367080611e0fb5d50744373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6902b7ac0492420515a85f3b85d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705166a5d2a59a0448f759951e0dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b061d0f5642cc5f6618eb89a0add376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e24bbd7d66c65a7af9553199aef6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1318c000ffdbe5131bf9e73e367c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473b15b621e53930c7e03fb9137a02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99a56091d82ed6f7b352d8dd79e7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046078a647c6ce8d389e79444dbbfe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb198ce11e09ce6beb7915fe7d418382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb9ea51fca8d281db7971ac38fb2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d712bfcec95b52069ef0bcd6a09a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8dd44ae2114e690daf371c4e0789385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e424ad27c9865186a6a5af92bba671386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a053a058583d313a9318b069d872387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9960880bfc6b43638ed72f895bb89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ecd0024915c06b0458016d3f9963e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547af5ead1b0e5f23caa2a60809193a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e0ce80b7541aff3c9bf0ea6cd7cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5952bf12146b651b20a7e77c286db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14617b01ce5ec277a7205f49bcb3a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1605a3f799f95c1dc108432e09cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc524522cc7c7ca4b3231a5295681ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed9c24eb2394fe1b63209f46ca508d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc0576dbc2108027c8892ca7e152b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d7d9a34ccd12d64feeb75288b16bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302343993a365fdffef4780578e49c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e01b213e4aca863a1c0cd0303045400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008dbac96b895af34eb18ddcc4273b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c95ca52ed37db2a3bb39a7e3d028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6527590d00af6acf15ed0d048324403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af55c989efdca40e74ce38388c532404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b76e99c7ab58d0909f9c804c81466405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af6c184817b0430c888155af7fdb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7f81efa63ac15cc0163157ba6055407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f28caf952b556f6ee9baaf62e548a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc54bb09340d477be88e63f611b1685409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5af44d2da82dd8a64788811c76b07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4b65d4f24c543643256914e9c7aa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575dcb3fbd0c0c7a7ccf9da48840c1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c2005697608afe2dd74aedc78d9ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2aeb7171e967622487fe94d83402414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e30f13e9775bcdabf311c4b305b9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ebbddd2f96195ac3e019596ca930416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6349a279a7f76d1dcae4bf4ca586b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7701e2c2acb016d3daf11edda826418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99542090d292515b22505fa93e5439419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b0e9d9b21b8c449058ffe0971a877420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b24da0ec8d62746ca7cd51c4f8587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1e74842ea53e30ed69b09e6e738cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956257b7dac3d996a22a99577ce87aab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085c81420586c33c17530de6b9fe553424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178839e988ab0b72e34a771372658ec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804ff399d33e725f544bcad7794f0f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1839247f4bf9e2a039a8af26114121e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b23c8a52c52127346fc485dde6573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c54c52f6f0c8007f6a5f0b9eca39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ee5b247676a1a41856e1c71d5366430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdb3c48fb48ccc126d9457b9a8af1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967c3aeaee68f0e80b6b21a8ead3d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78990d35d767d858cea64d20ec18f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073c03193ec06d896da88d8639e0bd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc384f2acb875fbf2663f8c4214db2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6045a4d3220464628873512679e91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d0a5f5e50b51cb1140643b36e150437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344009ef3d3b27fd76c916340b8f3c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237edac574032e78573f5ff7f03549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38841ca84be6ec1b273e9a4c507a73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f7d4872d0d56d8154e7bdb0f3114441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4bc2b7cc880ab77992e0566a0234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fcd444e832f330bf8c8400527c89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb944995f385a4ffe1d96754930c69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7faa6e951cbbe2748048f5b5fe4ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4876a8db0bffca20a30ef6023deb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a4701719b92a4b5256d417f3d080447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427baac224aab7305c854fc2f36002e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd45e149ba1f864d224cf16e7eba4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0b52748b64a6b44583019afaac086450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6dd29d15611d6ba5eea31c6e1e4fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873cae5344dbbe05d4dfa8dc25343b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed1da561ecb7b39d8bb25365e667e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f1c816e4c38e92387fbf941cb8ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87fe3297bf52c1b0ed2ab64378ffca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa1905d7aa736fedfc7165713c55a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4147833e6408222dc52e7bdc3ae399457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35915efa69c41ac18955da888e57180458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95244ff796930cd2fce4349e0dc5e3af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46533649d32c3d9aead3b27dc38ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00de39dd8f648299ef7cb8d1aedbee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed8d79b535655bf6bb097d74c79de4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8322e98d7b8d8ecef79cd52ac0adc9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733552abfc9f3e4f868c221a07f23f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8a971246cd9e6f7fe6d532639d65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff8f3dbf9ac514a8875b82b5557d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c803cb5cf7f31b6b61e5b58d46fa6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4c8a2ba7b58bbc3647d661b31ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0944458f1948eb52224c6652c84d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5751aff5720678cff1df9aab74f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9470f1faa39d14b8717ed60260e06b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c072f75b27eb5d6174ccf67efcb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700f8eb5fa6f233274f5baa5f7493b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4346b9c4af963482b9245f3d2303d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f6b2ff36ebdd482954aef8d20e657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95c7615144981ca4e5d6544319d120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c7013959bb77de93e9adadef1e50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e0ca123b56c2f10db686d9b2697d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398859993631fa3f0f5d538e07ea10e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c0ac29e1cafd8254070a0432dd6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae4a0c31fb2ad8b0890015b45405d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c80aa6bd88a768cc4d942d14107ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec497b8b5c582cef900d0557e6ad63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7960ab8daa2ceb51537a5763dfc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d21e0ea78c4ff0ed7f3a189bb850a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8efd28127caea762541764a44db29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9188b6e0cefcdbdd4ebf279d1502902487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc573578a76b816784d88344d7ab35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024948b424f503e8429843495584d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a383fb305575a5f414f07b6141d5f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e7100cb6f7081d431b000db8e13f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769db73f145780c7ef0a9584d0755c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fee9ea03e5292417029d68ff9f085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0fcd5e791c4b0ead0dfa556b2f067494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb19b8e2f720501375defab6f99ac6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea7286223536e28e555aefc45b0d56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f28892615d6926923d4883f631678b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904919a4385fc33804568ce462c3b1d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c6fa9e0bdd90e0462b0e433bec0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93141a1489950454c965692f9a7036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0968840f548caad6c1dcff4a7a9209501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914909a7fafbbf5750525fe5713838a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f26c1ddb80af4f92163d127b86a02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456eecccfa2dcc442d9ce545b4ccbfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef10b88617cb964be62959c4578b0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b466f2aef58ba141b04354384d697506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aab55e67de83fcd780007b8b3639d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52709151efc2f16b0fac8f9fb98077d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6a7900549d407d6946e83dd30697509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c2d66c8ba497a69dc4bf39099c712510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c044bee3efd8e69715fbfe7006b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546452cdeb6b23eac9b01e786a72fcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3246d662ed44082bf41ce8ebb213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f371d10c0c5d0630aa3448942783ff5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7868b83e400847523571221a0d29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33fb70e7c80698e4d964afa3da477516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd0a7ddbb1ea51943c76fb3b438de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ccf9baddfdbaefc8e56a2290701b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2cd1482dbf0b4bfc909cf174151c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a672d5575e052855f7bfb9f80ec0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc05c956ecf022a046b0fb9942520c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59593ec6d8edac96b6cd4b74d584de87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061324307bd09824c46a2e1945f5a287523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4049b656f423ccf7cd71f2225cb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884856c4c53e68466b3a7738a4d7443e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e6bd161acfc6f77e5d7d8a68bda3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a3a50dcafb734210fd364cc66c07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d6f27921aab8a914e88cdc40a36a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6179df8a645ed460d2a3092a343be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78894a4908bf58b114d95acc996a9689530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bbdc117bfebec3035a36e8fb77cc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9ad0fb892744788fc1c203862564532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de64ced5e3210f7ed14811d2ce423f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a53406588f6c6753ca7bbfb088fac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974c8162a9585140f12e4e052b45954535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055d2bacd0e78258db70c4d9a1637f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347aa50d881bb0236ecd0dde86de573537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ba49982e891f1ff17ba8baed77d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845af9bcd1283f1344de8384e82bf4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f245165e4c5610cdfeb3f3b991cd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987dc61217e3e93ecfa5f8365f24eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0490183160074919ef8edc3a919327542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8f50560c7d0b8de07902d7717730543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbd6b72aac16cd21b2127b62c7ed56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196095459fd4cf00ff24c3a44670bc95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007f5e6e3a54ccb30d36bec17d5085546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c047bb2c6f2fd6f41835803fff2fc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee597a7b9ed0edf54c3ce544c71e47e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f3bc077e0336624cbbbc9f1fc1afc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5fbba52376d7812c629ddbc9b8bfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdda80dba3779baa2c711d6653052b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e415a556bb64991bf16b0f5bc807552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39186c39af5d1af981891767f81c5d92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8f1f035b5dcd4fc1ed4fc98a0a519554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787630761e269c35a3ae8d95954a708555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004e563351db14787caee623424694556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619d466eb43e596642715fb4858a171557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681b5dd0354959e89de3304a895fd2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b422cd07958a34aab932af5b3848559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9238f5842fc65fc4dc62f9ac73dabb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fce3edb82a48c220c01af05f9583561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ec0bd85231f3d25f3febf0f117cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12589034720948a41fa3451dfd9a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1a9ad5809104def5fb0743d02b59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823fe3d60cab7cde4721d482587551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc016797ac1d29c84539fe10b53ab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d47ce8a7b309662ed3c89658bf600b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b2f3eccaf1a5cbe4ad0c11dddb1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc9676325817df8072e2b8dff40d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6fbc0da56f30dbcecf244012ca591570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072066b2ec09f93046d3792469abce7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed8c2ff3d7b9a9d6675cf3e10cf6d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8dabc82e4d37f831e31bdea059ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d497cbe626f665953fef50efaf43b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276654729544defd5c2c868324baa4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3df911abcd5502b833f6e958f3dd17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec26ad9bbbb13362ac206eb08b0e4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a7f83d8eccde2e3ad0cc14eb10a1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f2b36d44e0bb72cb45e0c4cee48d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec25544ca349363c4ea936b67120f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7f935476c9f5ee11e0b4cef4b37c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18bc53d19647d9b894e3e10c29858d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b976c312cb44689ff26fcd4fc9bbbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944948639b831332035a818c601c45ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718d66a66c68e4b47cb1e14855f40f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7ba21d6575861dd59554cf8edea1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7956420fc25b61ff68e04598527c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af9ad0ba1109fdfc7322e258c2b59c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4f4e8f3bd8742ac9d7cbe6cd0817a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21034b5adffc79d0b7013db8d177972590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03d38b4a6e56ea11cd270dcaaab99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be14022dc6799f4eeebac698646bcfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c2b59a709ae06b4d1e7a1c43876dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37d299f6e89774749099ef9e379de3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df291d13c78e1f08dba47011b9c43aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388524b8cf5cb820bf642fa5ab286bb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950294f4b1204b466eddd5faae98e2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107dc65f7ddb2c3673d24218ba8b113598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1ae947f8883ccf44f044bc2fa911599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df11beaa8fcae5918365282198d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd159a38e24726deb4b8de6065d93adf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a5ca6338d4580c4856e832cf8a4b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54973e6a24fc92cb355b2cebd82a66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d238bb9080cc400f33b6edf6909e77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab0f951eb8baa281ec296a4a5c3a62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4c5dad55ca477a74d819bde26c6b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f603ecacfc056dce0a0ce2285e002607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8016fa60d6b222af7a474e0951023a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797de3a94860fbe46831b2f44ccb1fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ceba90bc11d7c89de7a1589a1c9b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be274a13c2380d4298e33ea6ef1eb0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c84a54b69282e931a364b8f387f5c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c0639cc35cae8a112ddb505eb7535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6792056babcd2a6d2420f3ccaf1a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f964c8351c61d080d90a14455fa0271615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4fd0b1321d4820a30a130d9252c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b2d8561235258c587432267865f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49590c608c15cfd65385a6a74624fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f01ff8b744fde956fdbe76ff85a955619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2683bca814937c5999b28c709f6b47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07647a93e4696114826582150fb375621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca751ec872d3f4db700acdf3af0831fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c98d7ab4df88284a1a965fce4970623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee958d357dab4b5bdd0b009608c1d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d701c2b868c55dfd460519697347625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392579a504ee47ab38484741658d26b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394be42882799a1db9a492e32e63316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9aa6933113fed3732a4a420f3242628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0493c899c522f770c221e17a64b18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da61ca4bda1b1be1331c39d6e2e04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbba528480399b2af8aaa5cd52fcd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d337931d9fdac5ddc8df3e4496cf4f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147575f69fcfd5fdb730c917e9a6cf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ec483a0d305580d2223283c21260634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c4b8a32899448e085772cf0dba76635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1c8248e2d27a32979d278d9a1d3d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837765c165627784f73112b70281288637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ad0c8739ddd5e436dd134b5cf4da3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6849afd8905aab1c6b7e65d88eba7c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f01f51facd5c5844f0ed9ae0d7cc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33701ac2015934df4d0c04e54c310516641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1f2d68c204534d24d1da815c47a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b78fcca6459a7f63ef7409277893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415970a445c92fcfcaab931f5dc072d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085fc92ebc1137e1b4c4d4dc5c44958645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a93cd97f6732038e50b47d4c31949646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ce006f7aa2005e3f6f42e910da9ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb92fdcf5b86cab9390ae0e110a952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0673ccb81874cb231e0d35092bb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02f26a2a8aa7d770d70532142618944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe29c730476dcc1ec0d1f892d6c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70572f5de70de468635a5833326751d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f13ccb989255d920dc4e5ffbce427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bf9c112363571e596e3f166b7f4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66eebb7eb672d275224504840a10d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ad7edfc90b812d6309a72df0144d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279db76c1e8362a167f343eee3898a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8e992118651b486b55a9f278da4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e256b2fc2b9f9e79d6fe92c4e7626f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8575c1545bff497a01abb1150f4a0c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ef0813b394cac0d8e36ea8f4b3c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d5a0bec60e6042f2a5f80197137716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9471f629e8478e9ea592e2eb0e1ef917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6417c66d05e7467b7040dcad49f06418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e42c9a8a1a35cd2c00221ed5920e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452d609101796ba1b675fe7f566bd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12a30faf5de2fcb1ae7cd320d18d6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa0e2efbde06a9b6291a99f8046f9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb68a46c0aa577d1cc658c01cf33723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06afe183435468b4447278018655ed124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c48753663f792792ffea77824cb2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ba886baa1b5e701848a2de44dd8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c3c5d7cf4eb7c6dc784c494d73a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d9ebe0615e56983b05dd794c1f7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd255aad174dd9612ccfa8e9577637fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abd6b2aa7f113359b5a02065457df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b80138e680c0471d1b37afb7ea2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b067155f90259f75988cdb81bad6c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194fad641ac54dbdd3c882d8e89326233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4519903178b6d6021698f67f4bead34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d6b6508c960d36fae3429840ba6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233334b3d19410ce5f523fc17bacab1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0b413a39cf64409a5c037c00c16b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e063ea44d2922d6511329c8fe9a6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba148fb60176765ebed3e35ef8d0de4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c3e4c284a7147cd35f74a2b92a4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb442e9fa9ec87e42e5159e22ae640e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8bd3cfd1fa0f55ae8526e4ad031c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e82adf42510ef4dbdcd07f992a14d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe009818faf203a282a57e6d9024f5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0641b73f98513d91c7ce0cb65e2f4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb7aa5445c30589031c0bb56993fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056fd56461463904c7a14401c953bfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f528a4e34daf1b85b584761f0492748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6959751e935b5dbb8c27592c442149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7b28e3df8712a434e8799197229950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588cfd94ffd5256c8d931f261d3ff1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c38d9b81f16ba163338aa6b1c3dd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9d5fa26757504caea6a614979347a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50f958996364a4c5f9cb97e452eff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223495a2be408f65a040413f7a9ac7d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a9e8fe31ddac70e50119e5818a54856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7271b92c528e3c70a4d3923cd6fb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96984db79087ef547b149d2b42b5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd631365d91d46353a36cb1ccd5d5d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395297808eb58c84ee94ae1ff95aea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8c15a46fdb662c4b9723035feeed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1edaf18173bd4a84054fb03688abf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f0f81ea47694b9a7e031bfc3c824e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3d49bae092cfcffdafac1c08db22464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e549c9e645aa77d7720560eb6b5c7c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107392b1b6d77a9ecc3eb4564feab9af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84bfda3d99f2f865f6397f93e9ce3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7da028280339f15d609d23abf29fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f144779405267c14f5c7e43d677a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e73c741e6df7afb8a99dfb2a99c1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad582cd8948c56601e6ac713e8fcbe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835b9dd0f5e13d680548a06ad19b9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1b3061113bff9db59fe7c44c2d9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c8b803af7de269fdf2726fe478fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7c3fdb01056898d03e6e7ecd186675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d1484254a12a6daf8c5fcaff954f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648343b220dd642c3a2318215f57815377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402ee87171860f8ff4a5994aa5bb43b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95314273de1f833adc68a8d971de9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e55f2a5271e64fe6bbb70ae56c27b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7647d831c514e02af34368b1fcf2e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c2dba11eb754e42c0c1b9cfe554a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047e4fbc8b7528938f08a94d2b7570583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76156564e9de38cb38a7dcb65a19d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891f296738ef200b08c0147d0bd079e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429955d694e296ee4e11a47dfd7cf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3deb9a25117de492c6ae47f8930cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acdd37790acf9fbb54f41a1d6d9d8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b07ecda425fa6fa9319f15e39b765989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301caa22604b619902786a11c19b20390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e90c8e4a6c6b7a8f0a6ee8d3ba1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e6320cf65355a12bda6a2f4bc9b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ea63946bfb356c3524b9a7f9e9d3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9eeb7713c0960454ee4a0aaddb90e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71559bed10851d8cfb9e1f85a5bd40d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace2d4ace5be4a07096b20aafc00a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464e2cdd5900b29c7830b508c1dfbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867565901cd86fa642c50ce0314327b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e142ee85858d6b1023d2b2247936799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724d15e25cbab883aadc4222dd9fb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d047189ea014296baae8648153284c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e29223b110d3f2753d53fe35050f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96982ff6ae29d01a6580e101e5d99d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd149b3bc70aa72c1957dbca1b670a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d43c9acbca995930fdfa82bff19bcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018506ca6480825a1809f57bf3492c7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f4fcb660bd12a20eccbdcd410d34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbdca61588055ab74550dc30132f1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d179bca1023f8d35f65338b56663bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a7afd17d7e9737aee79f7c0d201de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac332a5aa301f8848614f08107c530ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743924d37a4fa3cf8a8b952cb96a38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f361d37ab313c07c28c865fa662e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5a80d593c1f0998fbfb6cb7d303e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdc08eab1e174302a3682afe913ee0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddff99030dcbd67965d420d67962fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65113a77faffe893bb1ad469184718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c7479ca87bfa552779e1978ac3c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48956c29fa1a98d9b47f42cd6d8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625bb9d63a99c7b18578994896c7f56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a369ec3f49d4076c70d1eab8e2a71d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8341eac04247a1b7bb3b6f831da749122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde920e284372bbdd7af3e8ccf44342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0be31c456a64484a0ed5c7f914bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619bd9a996607fa8a5e50cdc205fc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a399e6e12a265f260b65e9ab27831ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e988f91b038ee008868af1cf5fcb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660a6b691ae515d719ff495ae8cc89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0e7503d4a730035147cc4a171e65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34986b457d440ae06f10f73fe4189e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15910b90d59eaa7f03437e9e2018c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abdfdd8d95edef9e8e4b10e7ba57e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975518d289ace2e3254df85455059bad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e12b8309647d93c296c110ba563f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c1b084e6afefdb823be33d90527f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015611daa7ec798f0731c2c5c35ab9a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740d109daa93654bf2e0c9de3dcd1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb5055cc09ed64c429a840528a6ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273b0269e2a0b4305cafbf0cb161d0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6938e2c514ddf59e5984df08d2eba9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c51c005bda3328936e21ea788ef85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d70395cbe8f175e008183c4ac414142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a241055a384d828fc18b579fc5a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6671eba7e172199c149760a065c4d43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f66687dcbb57d1038c7eed3ae4d17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c490f334b2cb0c94ca80884faef7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf93b643ee62d9a4021aa56d9e5dac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21387a825b3520733dd6e4040f04ae5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59514f32a60335f9cb5cae330d03788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a194ba81887b481c146ba6d737ce52e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133b0eec1fa92168cdbde1c5991ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953da6004deb3a678047ea73cb0dfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e35b5902cbc0b385bef0954ecb91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d413991e489c8876c210ae3d988502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d533884c52ca78fccd4bcaca6b36f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714b683dc8eb5e167885b6cbb27eb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b41a6adb6ffd98c5d0624e88673f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfffb1cef480434fb9ecef29146f4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e18f81c98232dac2e5c3919111563d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1382d8bbb82845083f6cd9cdca864160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88b59fef026246f25866f58ea03c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012d7abd8e9ea72dbf98d013f5b590162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c532c9506bf807648188d31958bda4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc49eef09bdfb61f95ac089fb62855164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a83dbc9fb2e116c0e554822fa8a621165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8325312988cbed4921078112013a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bda2510277b84eef00f2bf6b1189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366bd5050bae2f5dc5286f08ad41441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b97234575bbaed12b5a61ab9288fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2d17117c250ed315d6f7cc2c3d64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be67712434b974888a7060dab1ccc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c48374ad77cebfe96fa8a582e03fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ab238d5ed7090f97ca933f447c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907b293d382191d492550163a83b2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896a637a4880cd892e965d729049ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100fae9a21f0e1c9d4821abd52d40ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e07c51524298fc29ae962cc841f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9728dc4f2ab12d2d5e0b1bbdacbb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519a8e983a9086b803b8190aba216e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a9b29e579407633f23d1e1947a18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb93e8d0fe070155464130484f699181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc5ec7594b33b870996a3926d9595182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd524686fb4e9b355cc063cb81ba043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350a9638124e3413a624a9bc3d4fdf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b73fc2ee15d51125f5d258a54a732185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccd6e074430003e48e90dfd649cde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602097f89dd1347c8a5facfb926e0e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e815d6bc096ee7076626a058f443fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd02db3d77794ddf0e767a074f20505189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b85097a3de942d08b19101a328a90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a004fcf3e3dd553cd7759e11cb0c8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29673a0520cc2cfb9b0d87395ba001d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcedee50b52659095bd70de7da2e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e5b50315008aac988b16d2ccfd13c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a5c084a213cc19216bf0fa2fa6054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72805bbdcca0f842952c6db6cbf6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452ee8d3597abb05d0eb8f8a0a8822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a222ad7aa9b4e81717ee63fd22b4be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eafadf1dfd37261316fa794bce6ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4752fc043585ef1d7321e59ebb471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05025499b31529e0f26851e0ba9794dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad4fcf7f0e528c213cebe05235fe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee6614e9faad9a051ea895f7eefb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca42627c3523844c599115d0584902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6be068dc7be3c51b6090f690e3c54a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a16d11792c37876599e3261ed170206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf4c3dc143a6e560efa39c72c42a68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebeccfc5218adadc1e0416a2553eaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d63f9b28d574920a6e85028f542fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219976feca14c0c3973c96ca65b246210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5dcf5b316c84e11e3b432376e6e1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bb7716a0cefe7b310282e7ad51110212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197e2a6ebfa8f71bda15d99e67d28ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4db445c306c15d7aeede7a0bb013d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aced0675b7a918f6b1fa5af339b65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0bd584df3d2fd5f7827783a853355216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12783cd3285cbc1955d182001c00579217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff510a6f2ddcd8ffa3cbfcd00120bd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805e934c253f3b7723b6fecf4bfbe0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4960fa174b52e2802946f894d8a43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e9adcc8d3a7c480391d611c69f8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8523ab497f988890fe36af74d908d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded18290cbfcdbcb8311228fcad897c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad6d9b043a625a32cdc4a0ed338e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a528da40de85119d983f663ecabe50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd994dcdc740695d29b55b27f120b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872c1df9b8114ee81fa5d737b20f74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c50beb4891e1458191e1b926fb77a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88a65ad86bf5e7c1d972989104ed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949282b2a5bf7ad48dbad8774122411230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ebb2e64d154991c1985decc35442f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3bebb57b0124c9808c79d05878517232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d58cfdd937ffe8a277eb3e4fb74fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2cc80f73a5b0f01e7d30d68fafe2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945f8fdf5fcd156816014e242acc52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4cc5aaefa1c9ba164af974558b42d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c49d0e7943dd4bea507a16879306237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b07eb40c88ae213e5063efed47e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd6153677c8b0e95df664ce9341c44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee973e44558b32fdf6b37a5bb2c98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddee7cd84f4c1b5896035df2bba2ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387fa0b9a8dcc76aeaa0580a17bb5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4615d465b995b88f3c4163e041b249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d37e99b8680e843c098c1e72b7f41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e9f679bbde4e5dd814a37510beed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5911288c43c9bd2b5cb66d0165cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5011d9bb69ec3548f6599aa4600012247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e097f4625784a56a226619cc4f338b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de918ae5d7f702fdecc4f4d7f4f1c4c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1064f5b11fd2ae3568ebcc6d43d1d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199275acda6c143e58e30aa6d4953cc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4819f3c016fcbad3316e4bec668f71b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538996fec847d95ad42c060690409f2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056213862cd49456a8813028a943607e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0fb92c44996648df472fc415a61e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564fbca63c4d437c5466af937acd065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590728172826c390aed7a0649b0e0a21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c151c3b8ad358647be2d2a62ab1aa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a2ef0daf2345c0ec24f0bd9ac5a88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08416182b3f6ce66c5722e226ab196d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0748d20521a809c1b12c65195d3e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3552701aa9594147881784da5ff42d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeecff70866c91f192581ad75561f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6cb182b616f915a1f39c10b583709264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e680785c5ebb6fb1a4cb4777c22c04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bedb2b1fd346cb941a8ac2a896fa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eeb3902c8f42d11ce2c68ef6bfa4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4b9c1a92c0af340f8c71b9fb9a9f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592609ea788e0c73ceeee9cc0cdbd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9fd78b3d107b34b6247b9bd83349270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d33c53bb9ac65f4e6e7c10189729f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6984fb6a1dc3d1d35f430f13eebbf15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f89802ead8c86e2bb2ce35e9e478273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cf0369b889722ae445cb766a897f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cec00abd8944bee5e862611f02d9b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e03511c6417c1280558ef701f7a639276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38c2a8ff4bcfa1af46d2e008df573277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afecaa495b253dea3ff7aa8b382f90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb380a1dbf5b9d8e818a7af94d810dc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b21a761a92ffcd06ded7dec71ac0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b70dfa099cad6aef10d0ec1599d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31336fbdadf342a6696eafe619b294282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e467257d499fe60a1dc0e97be10165283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957abb1cd17a7530fe01a5bbb9b213d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf5aca1eeebd4f4f096c4cd71d1ab2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008adcfc36788e70eb379e6aaf474d6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f0529296853e1b6caf8849f7fe66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937ff38ffe9b29cd77fd13cec1511f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2884c508a0e8ac994156452f2349c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f41dc9a598974fbd9d7fffc3fe3b4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc3e608040063bbe6bb1c07395e85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7e375729f69b63940f6cbad5e6e08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db4ab936beb999ba9b68e3fc4c8a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102dec35ab2111018ba50b151155c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae44dd5e03beb7dec6c73db2cfce00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06ca348801a105cdcc6f907059732296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b7427ab320ab5065cf18b865b77f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539acb66034595007eb678915721cf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8238d69846b4c401a651a5042049299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d63ebc482f634cb6c21f367b5c48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb58fae2194e9019df700380bff1e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aae9921ffdf1ec7919b706623b7bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84963cb04a9f713b8ca66cc9c2f2827303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f869c2333748104f836b7d726284b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2ae82c640021c181496c1226f864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e280568fdb5b0fd193e5b28b7d53af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16dadfe8b053429ebcd12bf2eead8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380894b89c8a5595bb27bb1319be2c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14ababc430aab7d26c0802345007d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60d8a969fd9132abf5d522c32d68ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f48ae552a69baec0fc8e7707bf4b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01684994586c37cd81b1dfe84bc93490312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e3e8793a8102b5257dece581c2ce8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85341261d458f7c0218cd14646216862314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d8da4568078d140f51265e19d0ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7cbd5194ce757bfdfb1657e181067316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3483771b2bca14752a139b09d5c2b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab165c6f7fdb4755559b17fb003437ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889879d00844ba85362f160c78f183ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93c2e0190bc0dd08bbd4664a11bc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054dc7bea0dd402bc8f7cc9749d68b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa48ffcaca251535470eb0704d2b03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d2fe6e51257c45ac06aa66cac3f04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6e0f26780ff458975e83b978c490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaafe0887980b3d7b2e6746326327e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea826bfb7268f24190ae086de593df5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc6ba8fd07782a4a5c40a1e1ac5e55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aee6dbb48b1c3a2a8722dad3f3965328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56da7059fa101124f39f6c9521091d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3e1a6b826d21b2863b6dd15c44f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece8046339ca353c4bec69015b10b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df18bac2e08bf2a15ee54310ddc9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478da106d96f5a632f372e762d832cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508188681a5bd408eccd4aa1b095c34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd85778188a527a593574447ce83a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d88fa831b3658425f621f355a2ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa75f9bc63d2152c9bc30d4448ecd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca588d2500ecfc3e82d2165a4fe4e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b9f38d53660fd602593e9a9a99aec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd2542f4e0369c026d78769bed5d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92679342fdc4046e5549f50ef72526c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd22d15021a9e82b1d440ed3279404342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2284f7b5d3d7a1681fd6f2fb7d68f15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976366fefe6d6426c4fbebd435b172e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a44c412db7bd43fd6968df76e341345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652105f556a671ae59dfb60e78262e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80915d3bb3fb80dd877e5a470dd720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7555d674e3d09d038c93d87d157f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e866b2cdad307e1efd7ae832630415349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38de952b0e625f05d44f91a3769d58c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b616725628ccd9fbe2c34e516d1467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca97dc86228dc1d4962b2595ba11c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fa0e92bcad0fb10c5605a0fd9cfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2789a7a5affc373c8b9944da13187354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c93c5e3ca829308bba360b276948355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90baa0a0e9c8098c951936034f023f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31966cb442877092a6309127bff90814357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef05f6db7fb07bd1dcc00b2894f54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa2235b5c7a168e6f9da2d2fe0e554359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab156a6594b92871eecfa5358b6e64d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3d0421d98df163a8d96163b82b2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e0a08e9c315b64704cc56d035f30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdaa77b623514231af889f1fb4abbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e8a4cc74c47176281d5f748012a43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c19dba5e890cc86efdc2626239dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46268687e93285ea163bb5dd59222bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d5c56ee2aa11ef91bf4c435e8be55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548802e72815dd8cf8929aaa9ce7d26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eccfc05c3c907e47c66f511612b57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a219936e4af238b715e2991e80134d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f77aca89e3409f4898f991b5ab851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c61a4f4e473e2a0ec2b79c4601605372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579caf11c6ca2fcc7528b851bc23ae5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947e1ec4a37610984d107fb8fafffbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f76e6bc8cebb273de4755a5d31ac4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec04d5aee4d6874aff502259af4f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56e7d6a598427fa286956d8b41e164377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1a60f21d597d96356e3d957f7c1e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588236bd34e3fd1003836b0710874f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e8e3ca36e2789dfea0ba09ccba382380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d299dc16d5c8659cc9f5ba438a9c72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996946eb48f5c7f3a6281549be1042d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef92ba2ea4bba713a5100de7ab5cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0fd26538db6a68784c4e701529ea4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9832a7cb1bb2fc612282a65dc45111f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787a99912bc587861d771771f79117a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9419f891b3f7ca5a11a0536ffee88d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8621841d676ec18da069901788d29a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf79371d3523089a226a1dae4503cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f82f19d27e1679855ac37c2201e94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b0a6ccdbb42e22c25ddcddbebe68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce3a5c334be484f1845ec958840f2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28118b37c46d412284f004e225e6b42c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340070a49bb15cd09697f964cbae375394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9b12e6e379428177b0916ed11f40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aeee0a23787bbedcf5dcd831097f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef164abe2a0b17f227464cedb046f5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025ef08a9ab04dc5a8806ae603c6c65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a01048ba6c20f9129d4df8c97892ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa63f5bda425775f72b4cdbcb17397d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7daf25acef5f9eb57613d05a897560401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e61faa8df64271d596b838e24f1fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa772ff05be06f204e8646ae01aa68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda21bfc9fd7ceee0360ebb6edb783c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0fd3378db255170a90c9e9c22d25c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960df24e5a82e81541c2a625a190e38b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaded16ec3cfb33259d6729c4d9841e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635f7e7ca7482ee7d3f86e53429b7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c616e4bd12bec88b2e79c9200106ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7894a1958709a745bd2edbadf19a4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6db081329fe0eb4d023f0a3149a2e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b733f308c25b098a4a321ec30510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348bcc8a51ce7be2fac396c73964529413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a420d107f79abe54e40d28b82c87fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e649338aa0edd293d40a42326bc3e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726ded67a86dc82f6247d17ebc1e3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf8f646c11750f1c074f277f9b13f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf5fc273b3738fcc99ce470242d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d3fdcd3bea4b6944ef4d38a7a5d5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880eb51675b67baa1e3f28a384caf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdfb04848278119b45d5446cbb2486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b3652d5157df1654d320e558290c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895811bf467f066a69f91f2635034d32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbbf15fd0810d1a93ab8720231ed1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26162345a2b7874842142f12f7c84321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee55b7c9977249c70d77bcdb777fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1a8041d661b643446f91d514ae365427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722495a2c98603d3cc1812c6ffcf6f88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e968e2fd96e6f72b2da785c8b42eab7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b55a9e663991ea06252d5e059f86d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854afe5b4ae657be776d1804f96e01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d9ba2f8f6a10533faff350f9f68c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593cac9ce5951438dfa801bbf56c13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d8e4312776f3273fdfb71d8d02cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89aabf30c288a039d8fe3a6a68cd00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2597e8728c8b1ac2e339a24baf42f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f063e93c24cb911dd80a75b51b7b82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b97bc8321ef8c01fd14fff245c0ae8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673dda1001ea911cc7c366b6358dcc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aa95fdf63305ff1242dc58b7291bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07780fa6cfbbea14a3450f5312b09e0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e7d0f2f0658920e977d47ba0ebc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984f0a5a7e4e32d112025f38ef0e84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339d647e2b7cb272a966e5a86404073444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fc8c0b0271e7a771b48a236544319445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6cf830fe428e6b1fc48494b049139446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751f674f6c62a483fd19d1837f0913447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3e1c21b50f385850525cac530cd13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e020c4804f0e92a44d2de0cc2193449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ea8f1476e647bfcb45747baacc76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502cb1d5b62025ccc15521c3302e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5a3a2c4484e77c4424b7386cb31d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533659da1869979a5a50514a2979af98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdceba7c3485df70f5b5d26b6b9c409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17aac23a72ea0d90823dbe84ecb15f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66ffe5e2d3a55290df9ccbe04f112456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb09fbfb9e6e527a36509fd98ba8547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfc99e64e3bd30653fccabb4769761458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374101d6587a0cd5b21e14786834c204459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d455777dac5a4805e234907c2d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c132f84e8b4bdc14b4c4e72f5bc390461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ed0b7bc4104efb939dda06250bec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e69401042504574a3575f6f3da85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5316c434d34d2a435a38bb53d726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd91865f3e65dfba283fbf99de5fdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9243ae75482281e016d5453fe02ad7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef25fb6726e426a388abdf4936ecde8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202addbbc6204d9410424587d7f1520468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693369898342f7476396874d0422a4fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dfe44e25bea42e1f6daf54a5d1546470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bd146b78e6be4fd6476e66c6f6d88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd34d90c4855f2b8b9ec2c0fee1c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02ee0ffb6b6ca34090fc731bc8a9ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f63043579b9aa9030ef18a25f8c3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63887885273cba10de95917f63dcb584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654484a2e4aed0739072d381c969cd16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ef894f39317e94dda73aef97e895f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d397c6e1ec0749eff82f1fbdf2109e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8dd0c700bbf56c7a42bc5b432945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf49926ee117b7ad040fd7dfa3cb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d2f55c179b10bbad5cad5557d787481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b497007418e2b040cd89ff5ff9cc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b8e203b62731091abc04bf7ae51e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6d6dc68f15e2993f094c2a35557d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94fdcc86a296cf93b34c93a658fe44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3525554f8b2b943ed5090d895ac81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ca59e6ce082695e22904ee0c010ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57289d8429408fedf21c747042f2875488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b988e20101f5f7ef36b488539d59d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8603cb759b12c3619fb4d233c46022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c41dcdad32815bcbfd31dcbffd9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb1dd42a283b1cd1331294a7e52d47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb0d2ea2cfe7a866003868aceceec9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c22e85fc648de2e6bf6ea8aff011494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e1b999b4336b37922842c556d1f9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ddcc0276d10fae6dd9d5784da57e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda7a4f0a4aaf15de88f38f1de941a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4212a23be1fa1dc1150ec0ba481435498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b441a2b41b26d56fb08c44ce3d7281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67b16c097dd60b336e3a9c0de08bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f1029bfddb46a1df90a75637a545501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f962120d5579caafd78fbd8ee48cac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24d7ad1349eabe377bc8a93717fbb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4080f2d43e6a9bddc290e3ba2c6630504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18de5113315f13ab21bbd6ecd43e2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60027e6a396b1bd9523cfafb78470b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953b0e1c5c454f49bf25f422143364507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77259dab71e9cd643fa7e5658dfab1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f290d1d3853f6a9e507dee60994241509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e35176765854b8f5fd44eb31d655f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be323356a76dda2851f7e50d67b071ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc350d42dd731d5712cd7295bd824f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d02f016b92650440b649405ad9f6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250075bb6079f3e0e68af1e7acb55d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2323ad0c777dd3909ce3744ba41a1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6229923ebd00235663f38371682b82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fedc55775cbf6c4cc78dcdc55a97a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db04b687727b938cb5ace5470cb1b3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8aa03dc78bf516c7b3c6390b618c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de080a8fda57ca7700e6500f4970c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68919cba50bbed1813c6f0ef39acb34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df0dad04a9b3644aac9e0a7023d75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300e0db41fb9df160b3999bb9b25067523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443881c4e07623b588af40cf390aa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e4f43af900583637dc3fad263faff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4df5b8fbfedabc561d4c09619511526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e16cce085c82be16a78b477cc8cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a512d46b1658860872b103998cd94d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdad7d26cde5993965c6fa023cb827529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e30a79ebf154d38a7bb36b02432b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205149111cd8407a410d83257a39688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d90506ff012ae121dac3221e9b98d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cdf448f29e234ebb422efe5b8d0c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb1aa9f576703ec0e30acc230de8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac41d26ea5b7e94499c2f3df227485535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e8fdf05da8f1b406215c73cbf80de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be571bd9e5dacb5b2254e0480025d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca617db8a0aa8407d00182a67739e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0f46b38faa6d33c232d220045778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec42cf71c01a2825ec3f3a0ae1f74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72b6df640ef3b06b08ae1c084dfd8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b858a0051ef69a198fbe48152e7cb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f6ae17894d08c3f1d25ca5920bf80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a855d07be332c5b47d5b3f5621761544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775f771d1d95ff7ca337efe3301b702545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ec6838566956c64f37fbdc0dd9b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef17d0b2143ccc9a302c5b184489fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc52b50924817b4c49eb3bce62c354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417e17a914fceba2fd0a3b66473510549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db071a78ec505ed70469e1c4c4f761550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac99106fe46b6883c9c5b50e6884b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db750357eb7eb3c060be6123e9e2aa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244527a0df89d20e8be4197bf9caff8c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd44587436b644e0d8298aace9440554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dfec2f8351c15110bab070a77704a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00c8d00382ac545c7d579dbaf7f17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b59f0abc61bcb9b0259676cfe4f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3a94632c1f4eb40152c1cfb1d8ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cdc7af9131b95ba353aa31d2d98ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842c748a3a4e87bc8a1971bf78a84e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f918fb602127c71b1882caddbe54e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e573c8e1d9374bf21603a54d02950f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574152a151147cd98db239db46a753563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1f0e9e2953c4f40c7aa364a04a414564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aae584336efbdf89d6731c47ae73c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3fb4eea1a73f2f13d31465630960566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c2269d4c870a558947752f3871c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b3de13e9bd27f46cbf240e9da80a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769883fd5a5c1ea6d58d1e51ba9b824e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3979d0daa3a900c4da1168b416524570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a395daea1ef75559e02505cdeb1412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a314734cd5b0666600c8cdd8ce4f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4e1bd25ef5db8bab6c60f73a621d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e552bebeffaa21134cc0e214044808574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af897aab210c4b51074fbffd50a9f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510affe20ea92f342a1f39c7cf2f26ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b937c8e15675b1a6df731f39d1195577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19de4d65120961094fe258a3594dcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd00f07c564610b7aa954b0628d3d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9ff2fdf9fff225883c05d6c5b59c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28b88d05f37df297fe59a3341a379581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676207a455042ae90f9ddb98d1e54049582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c910b29b22d91a2f02ec7cef3ec8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ddce63eb7e4acc2ebfa1005107229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaa83ea75cd2d9a6bde83235a99a17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315836c2f1c2e839d878ae64fd6d8e97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38155e2caa3e90f8ea862476d4fe6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6798a806cee0cd3553de10aa0b72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcdf29c0406ce90f7c134783c3654e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb314398984b0640abdbedcb22e5b1f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8057f4964a7f1924477b73b939da2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c0bb707172a8a043036811a9c343592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a1dc3ee78040eb03f641e2f6c9797593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73cde7c706848edd567593ed5d6be5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386fccccf9034189e5e31e135ed1bc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148241d00855a5e17325c9932e519e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a9fade7a311f6441844b506372ff0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb70a5d7710f1ddcb1ebd22782a4911598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b503b22a25e2f9ed66893ceef297c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ab7eba4865e36bb1910f727f0912600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a2b48c99c2b85455b83923fd3fa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c891a4234d359919a5c08b065124a30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6ec74e2403d634f2ca622c1e5963603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac187826e2a1d82899737b9c9a74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906474afff5756566cad4e84105cb8e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c2bb5667bac1cf899b06691c2fb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f12b966bf4268d7d0caba6b52fecc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5326b4b56b234333da0803f90e137608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f0d478743aa2f09e572ffee29357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a741a6512a013740f905df5be28260610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a07f9e7cc9e5e6c2221a7eb8bed5f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f9bdcc6c40efdee94ba45c535d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d7cc2aa9b277c1edb8aee1fcfa80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b6d3a26501ae3eaa10eab96e28f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a614c1d30cd4e45b5825f074c04ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff957f639515e533fc41093e38186af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f236c848e928cda99875a28c5b9820d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259ee7ce44cd912a001c246d72fd363618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f1e5d0479872a8962b4dea8f2fd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b15b1d92da2ca7bd9abd5dc94647d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428f762ebf50a84197b3adc764fed50621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d1f8f1fcbb3191d57b9925cee8521622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e8cb952c914ca0abd0e0ed3a67d91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abd853b04d80a1fac5fc5b17cfa8b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ae32e103bf449ca41877b7864b00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3bc4eb8cb470b3f918e480b92cff3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f944e5e67432c4a18d6eb3b7b18d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163218e5a3ed052910d1591824b9c7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb86404c4c03640b5a3243159356634629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fa813cd74975f2287ca2e7a16be2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3d715e05b44e90ab92d6d70df1f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168358609fafe885f79a9b56029e1bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613b04664346d8560e9d9fbb3bb0bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1a5091888cd8286d06be3f7d0f12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb69eb726b7b8adf19ba698996766635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b25832789ee344196fc8b86c8ebca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805b090a9ca88e97c3b233f15810a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c618f0465c23b26b517903f090c7007638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb140cd11b4b6494d1474bb515827e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233f7ee125d784cee0f3d995815cf17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a469ca37c28d5d72fdac1175f3caf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494d4c4344b8d7b68196a2145d6ebf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fad1ae6248a11b9d28f48712490d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f751872869497aabef935ab73f52ff4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b41c538f81b4499aa484103d76bfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfab27ac3586835984ffd4c8e8fb25646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>