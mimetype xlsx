--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691c7d5c2ec70f7f8fc6b2519bb4e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b707c4d2fafd23dfcd7adcc4a6d3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488470138337fc372458ac3d8e0fc243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59763026030ee64e63558aaff8135e424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276a9f7a1eb6c3a51f0c94bc1d9bc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3769bdaa68858e7b0781b3f2dab3f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b239a2764375214829b1716432d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8440262a508f401c183ad34366e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d5e1b9b4b2a015b0b0e89b08f23f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18155d213f443e47d5f75b750a603010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c28a73bd3d5af0f7b452ad8d152e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b42416f646b3f5486b37207a44b4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39fb0df108a4c6af3a4b42002ca30e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02388ccc09ac11b925e0d8d2f6dd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe8c05f100dcfe36a73f71674219a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9758a03a79aaf294a5e2123be8c0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f216519588e6fb4798ba33432b7158e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c05e5dc136a6e5ceab80f180c81f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c9ddc15fde14998a1eb7b69c4c5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba3866796e62ddfdf983ce5073a3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5e5fa5cdb8f2383659f86bcfe3ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbb2a2c68c398deae97ad2e2bf00822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85615a31f34f2d9a18d9dd7eb315ca4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bbab9187765520277bc42e3a5263d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd12157da9723fafe86679a036f33c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d3e92dd732aa250f3ab4c74db60526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c12477ebbd8c723e8d97d70a000a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f10765d1826fd1f74f09a807a8acc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6b999e5d063a1fbf1c55a367a90529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c64336d71a8a08e549299ad3657d9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c997208d8ac67b3e984bc927a0a223931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95973bd67cba1fb2f4310a603bdb68632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fd851f81e927057e9fbe46afcb1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c93bb00c483c0a9cc2ca07d59c77834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91781ad6b492bc6911076725312b5bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee031de49ebae8407dc5d8a952ff936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f089bc53564131f883d8893981531b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d133f0fcc7993fe69fde1decf34fea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6bc8cd33f0436a0735b54974dda339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0bb1c354e52554295726d5eca8e4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec27325638df47756850096e0131b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358083d93c5a53cf10df7ab177a3e8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccda676e5a5e69469aba3bf8a7886643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b025a598ec1565db00acc90ea385c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8001d58964ba20c91393a6cafab37c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60272324d5acffb93141d8c427ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280952bb4f0d4caec70db495d869966b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4761e5c08b645ac80276ea88b46a46148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bc32a9ed16ff226a4f3dcfdf5f71349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849058ccf4158bc8df3dbd88a20b6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2622adc48fbb26de98b61e671055d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca84b74094be63fc258459438f8f3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a87d3a966159c59b85e69861157d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f31c3ed3304d46287de8ed2ddafa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a016169e91aae5893265da4f80bd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b536cb2722cddc8fee9881e1004b2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3fba4c86a14c7de63397a78bed80357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c17e5ab82efbf8a22bb46a48f07e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd627d660ddcc40ad892dec100979459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae73f3795f0ad0820a26ad7b905a7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd77cae1fcff6abea6436955d9eff961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0052c36501f4afc6c92c762ca3d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e8855c0eb06e05a94f03a6d9eb2f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34b0b425daea3affe0eeec87b3cab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b596f2bfcccc38ef695d8aa04f479765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a44b1ece7b6d421adeda676f71d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038866b60541e7448fa2b37fceebc62c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194559645e7ca1e6c148b83cfb4b47e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2c8d673c57b8ccb3d403c7e3f11769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c116cfd059e92438eb5f7fb417d862570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bd577429a1f8a101129b25b6de07671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832958fd4411a9b657c69cf4e14412e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add01958c7fe0e675c41b764ceb83373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d1a134a881c5956fdd520d0d923d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325c53d338fbcf110eb961c99f5f2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67119e8dee980f6d7d97cdb238b488b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7f3c8608ebab35e5cafd91678d06377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100329244198ba9f8e50e8bae5a2b6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7174d820bc1c61a25bc36508c493a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2753c9037ea2b92d292d68a54fa1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589029a133cebb497dcda2e90839b2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdf5c3cd3f776f657bba2fe3950ee582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783c5f5a832229e9e8498983244b20183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0910ca1b68cdbb479ce3f16e89fe1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b736718a22b78df7b1681fe7c9467ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10831bffc18ccef1e5e81a50de1692d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43651143c75aa165eb3a86f1ed8ea2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e535328fbdafa7365c6a459d2884288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653708f2ddadc3aceda52e187811a9ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe530efea85ca5fd1aae6bcdc98ff590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c11a4fff6dc12e46fb2a264fe56191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef5f42a3657c541abc4988abf8ea5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd7736970e1f34e77463822f04bc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c58ed302fbb5ef61b7eb068c41d3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684da6f7d14cda62e986ee40cb22ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175b162cb8b461709c9a76ac289348a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa26bc90cbbf81386656b8a27a3f1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5369a774f75f358c12c018ddba5f0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407324839fef72604c15829701ad875899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381b79645959911b7cd8376e8d269ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4586488c1baf3eb68f86d4c6e68f13c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f89d886624e57f3b5bb3c09e33cb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7eef9c8719779f7e804f0cd84bb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82573cef4edb89c28805e6f4f19f3e1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c80c51ea3168b74e516429a62744a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d8a6f2a99a0849bfa369bdbc7ed9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8693e0c7a8890ce77ee948acb741971107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266781b0298a27f6bbabc786f57727108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c37ca45eaf79aa481a5387854aa74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8f5c2705593aec995ec146dfa827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1d211087cf59c74d5c604f5763cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187bdb574ea83f7ef6e40af808d723f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c882183ec0a65380850a8fe6f3bea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4ea04cf4496b4ebea70f53063bf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225cfbd366662147bfaacbe2aa9fdda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc5c91d4ff383ba79a229460d69d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd3206db6e05abeb1d75658f56e7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1d983c2eceeb06c8085775895100118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e509e0bd20a9c4e90bec26a415dd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01367fd1e041d8275420a574defe80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929020f5ab54edff21b706d936cadb63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2a579818fb2c7d958d8d7f04d9203122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b08c87e61b944b70221f0975b3db8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c043579d42780bbdf3517e84078a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ca0d02829d8cabb8a7379f2e8a355125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a403daf953803dcf93f94e166905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce95a5094cf3dbbad4ac20a9c7cfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ce557d33fd9d0b6f94e5cc49e62e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9165b349360671fbb6b388beadd8d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cc8c1975ec8b1b73e697611c80f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f13dce6d97c976759dd1cb9c3e15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750b618a689e3913e52564c275aa1da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059acc8bdfa04e2829862419fc80343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db06280a9a73e8fa36bbe65cd530c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d10bb35274ba02d960005383b5c02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d053fdab9fd30741d0b7e08f1397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2bf5550405be0bb3d4dc2864de497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b064c0c2abfb8cac7b1c9c9359f9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af50fbe5b9fdf619e72ed77990191e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98c23a0da3d0645fdab21557ba6a6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bea69e0343d3d3aa009d50f69c6b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc6c5de1a4581c8f06bcc9f6f43fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e627d9a51c13ca5dd3833b3169bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fd27b95b74cf6a91d43975eb3ed29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81947450cca5136eca23885d7898ce21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e20d40e8c97e52c32f6a51010c035146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6a5d50dd1962dc2dd4fa8f8ac8ccd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc814f924e985a34fa72d6eece051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820c50ba1abae009d8b80983276dbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c776eb3579f9a521141d3cab3206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e54478f14ecedcde68d3613cea310a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614262697dbff32ebc9ce679c07701a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a7ec09f7bb2fbc9f6b6d5731f108153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f6f0685a818c92bdd5339af75998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24026d654d3ae88d3b7856f6cba4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1405c69358108f44939a567ba417dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444dff057a72b246b1f52fae27fee47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f833d92c996f7e6b4f436331c49104158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d128e908f713355c2195c8b962c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1d95b27ad73c833e90f9ad2f4557160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d26d00ab91bc33e74173a6702582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf7f7897ef609a902fa6cf2922cfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88bb7c2e951094dac868f7649745b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182bce0f00371cfb26124cc9689a44d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee644f0e94bafb62b3142e3cade55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982318a9433ec59b5ae38ee19d10203166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd3f52ca293dbb9e8f23bfeac5845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3a65cc05d1000b4cd21bec07dc3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bc19002dade06f1af3b3f30c0f78d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4fa430bef79865c1234c50187066170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1500bb730b2602001a479530b5f9ef5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345cbe71fae5a79cf9648c216077cc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13286d6761694edc8c220e884f1e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e44bc9b460229bc4f22ad14049b16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c94240d0501ff7a6a2aefa6db67cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b290ec0c2f73f36c58e27e9500998b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6762d2e8c852be3fd89a9ab40cb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca12d507c73281990de7504fd422e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a13df40107b4db3fa7512ee605e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1ae00692f5d4ccbd12e4d4b34b2f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77808cc7200e3c3cca252ab413bd66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474d9bb406d98b99811f26e40941dd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e9ff593da09d94e49066990bd56f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb05f0c687a005d0b9a57d291bbe0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd007982cff5478e103b3f7aee3ebd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffb78575792e4051d0c6009879fd6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd77c8bffb4cf712fb1d8b64b97480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e85af56b0aeac8dcf6726e1f02c80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11b84ff62be6cf716e04f7e75cc63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f533b73d0b9cae6629d7d4cfe5a886190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1393cc69c6a18f2a0ab351a2c71d3f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27f2d425628c1aecb6c941ac241a27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9cdf37b9cbd580aa6ce62fb54c5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87a54fcde7330402104cf67a0b10a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919d26762aad99bbd11567bb1dfc12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c3c312a36d785215042d274f7858196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb801508e1b044833131d4752ac2e16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a94247012dc57bace9e314f713b4c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcb60388cbcab47aa238eb414363b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373919798711f0eb438c8d2b847b2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb75fc15e35e795d6dcc662512ed0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842156fd97ecb8a92a5b83649372de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d1ea7ae6c99d33c34e7248cccca9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885efba58c0c6848fb763b68c3d855204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191baf931999e46ce1dcc31c9ef9419a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a883cedd0a8b636c2f8ffe9ae9be8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de0771d85f1a2ebfb4970a6c8e3c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7953d8f60559664630a1a631fc11bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc9a6d793c5360caf2b513a35eb89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4dc6698311a30ba8794e59f308b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7941672cd9e08582b22770109916d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c28fcfe0b9f613b1206f99c68f591d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490cf6a7dede6332df425995177a4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250008eb0aeedf8ec71c70fa57f5f811214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03132a5a461ed728262ad8be735a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0760ae67f81d5cee98c676d12e62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe88d097ec74f084d82e129ed61111a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886d70e57be85e9735ff50a9a068ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8b5bb4710eba19553ad81578a952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704144dcc7de6e12f27b0d46f41d6c2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f173c10ed3e4f7188354d815fa40b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c00260a563123d3f55f3536450e35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6290d4d897ea744c24f19a29b1cef1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4a624878611e00ced7514b9c1cd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e100e8e190d8641cb0d1e4f3e9d7044225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509280670e501b0a88236142fc1f60f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d444a3a395ad38cc3cea64d6df7ad12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c0802700a1f4f1b6050b6ebe02c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a476ce6ef4b84aaad0f15b5ead36dfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a16cb0939cf43c807a5478215f0f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0080e9d6fc039e2310e7556491ecd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3563fe59c0a90f7613d46234d97e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac1a560897bd0f492f243af7b1b5bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00febeb736d75341bd05033cb3295208234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3e6168bc10ca4cf625cda5572abf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f2d4a8661cbf6021fd810bba2224236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c691aa4abf27f615c775c2a4ff47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072218bc85170d389ac59631fb09c7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988ccd173be46de9ab0a4d32e14cf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22de68099bacdc48a12be6246b0d32e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee5d849f4c349bd3b2628a1f652e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e13e79cfd4bb40da519a546f4b94f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e32391725858841bcc8e9344dc780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21cf47374815f26e1c5b1c08c6ee21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f71d888cc4c28e09649c0dea1ddcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5b490f2fe1db6fe3bc6603c891d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a441c6a87dff8946785b431f49f55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b68dda91497c92608974c6fc2da27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcee9e9e4448a10b7198558d5099aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ee41f48bc441e5e8578ea5cdec7bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af0e6471a91926fb6a1d3f1cfbfd32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98ddf6b661ce4bc06eb5df0c94bfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d5920cca5f1275e827a7a030f58c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b549f5a4f147f9a7f057b4f6329c7a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181b17672b2c02c78f087868fbdf0df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432219f7380909bee1218dc07ee19a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99794364485280d554ea47e73410f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06539164e8f4d3966ecedc13184e354258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d0d0d6e1896f7aec42980b2e29bfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249287240a594d863cd9a67ee120fce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f751193574aae91b13653a706b63d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2b12c0b840908ab31571f234d025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db20f3199bafec5be319de2a825ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe833927f6cb81026ccdf063f017536f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa2efbb5d1110ffc1983483fbf98d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fed58bd0d4f11067391ccac2d623f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59aed7ca724cb6507f72cb4e52a03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb04dd51389b22b8ddb139eb2999a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59927f89d314afae156575c03d10916b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972eb7903833e5c15ae4e1ffc963062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd98a0b144c7c7c9f67a9ed4962c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a46102bd03a468627fea85082f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28a6b111dcab3b72de039985fc7f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc07903657fc0acc5e0d537117a098274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e61e4fb4ffa3015b7c9f9450c0fb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d00d68d8d8e35445484398e221b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09ead64444cd99c90960c50be86ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecd12ee3777769fe667baca008f92e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f684afa36fb976f664ea44c74009c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1306f755cb2935a2895b505ee63ee4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5921b1a6a02ae83daecde96d443fe1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14941c78da7adbe236df624f50816424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2a55564b09a0fb9f6811836c0697283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7901471d73a77332532052d8651e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf472b3e08dc981fe7d2390c4ecf429285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fb5ea95f069595bc07ce64b3f446e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c211b1b2e1bff26e44aff4373ace2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2976c433aa946d269ea5df2e95668fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a707f591cf0b32df6ebf59710af7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8186b3887cc33e96723fb54618e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911a88cecfb7d96ee7247953b7f079a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3603d593d6f2cffcc99598bb34fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec52c8f4df4bc17ebec009acc923576293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a51cad1f15d5be433874faeb01c539294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b5243ce2d8252d680c91fb1b2eaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b12f5cd83a1734432564fcdc54d5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d4564225700303a1f8b844c3a6cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dfb5e3d125cd12f3ecf4823fa3c5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd04e3fcd8ac8e5314138818764eed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4710c60ba9cec0042cadd6c26fc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa44dcfebbe9156502cdd15b73d7dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59109752a86ede9048af0a0449a6a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9c99b74d6354a011ce211eeca108303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fcf9a1b36133e99e1a812c486cae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4abfd8ea60189f34082ec499cab5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5c5702891599cbe65cb0fa40abeee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07eb9499a059e16e26ef5cbe77c772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6567acd6cba86f9c6006bb2c6882502308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971584c5ab85a8392ad92572691b1c42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c980f2304a00fcbdb0ac7749dd9538310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c73b697d85288bfed567cbadfdd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa901bef02d2a87d3f39052b872e6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369d323a527f27a7d7e35bc38c9ba86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a029d47be22649e25431086e91b0e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb6e9daa4e7cbe205ff26d5e071ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b5a08992acea3604d702dde5a8cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893733f1b5029fb307bb75230bf1734317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d626a212ecd2b88432d5e89f83813b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8145cffdadc6e189a51cf55c223981319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5942e5fbded85957260cb787ff27e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e7d4422ff7d4a22b700cb01645a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1d44fcba6b547e50feb809e942e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96b4fcf7fc501121c00888418902d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e2865c7aa113b7cbbf5c7ae1225d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a61ef57ba0f6af61c601a4660549a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf56a8f3a2f9020978ae726067c57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d8b445365fc47c43c7083a3c7e2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e7fd1eb6fe21543b5c7e8aec56fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb64909713f8b1ef9e8d4799a24fa42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ada6f2ff97063cb4caa9738f7719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96ce7477adb21c3053048a1e4ff90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84bde32c104b9bb537631f183fd93332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bdb2c713215aec20ec397a97a9de1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395707b1a306ecd0b58cc85c08c1db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee17def5d4311f5c41683226abfda2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2a718bc807f019dea8c13fcc29cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8612dc2deaee389bd98fa6745f7d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d700418ba35c47400db158d93f829b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9844a762e1d6e2f5c012a2d24b5de6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2480fe28ba877ad3dc22bd7d93b77e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394cd0cb4aa4419c6c2e2e88b9db43b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5046f4cf2a32480197488b64fa60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4a2d9f8959b8e71b5f6b11cb78a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288569c8435a6fc6c50c765785f00a6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a85e7d5ca1352cf193d48a8c44ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075fb6b88903c4ffd0d75e668bc2ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4952b3523b19655986607ed2e2611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829861cf9b2245ee15f904efd282c9e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba06543e65c9d39f32ab30702f3c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669af1a1665c502bc2164c78f5236c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7489fae0c4b3e3c3b85de14194f2b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72276ee19f12f5ca66df4c8cb4d56f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43756a920fd970384fbb2c0d97852b6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866326732692f0ed136864111ecab3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c0811ce9c4153cd062ef993fd45b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635fd95e6ffbdfcbd9a98c444e0fc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d3995234d9f209f90d7092dfe2a2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0027c299a3aef89b4af5878b9ba057358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a0045aceacafbe3021a07ff75f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda5d46c46873e8a88265370aeefe2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c420e175c7a777c7710fa3fea053361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eeb0305ceb0b29fba9c978a2cb23c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5b7868c2f241a39f0484faa3f204363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66b0c9791b55f691452ebdca2c36fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0fd4b29b9afbe2d64beb6b4eaa1c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ebe9c2d8a27ec28729e4e77c102e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26452856149b396eb2787598fb037802367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b7c72697a6b9c229dffb4fc9897c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef8c3eaf6b2c950b3397c8cc7ae281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a59e3b2a6d5d393a9fbb6fb365f91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712040c13b9d7289e1670b6feca7dfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24801d9eeb414f4d83e4e9f7a9b4097a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673eeaf1d278dee2b872b77e548dabb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc60aa9981b3fdf4264409a40eb3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8eb2413ad6684d461c404dbb31ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323597a09eecf62f9740ae31b8e87a01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f40461bee9400fafa106d1180b36b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7866cf8b6276c9d35db6afb92dfb74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c1181e6e73d8ae4f0a45eb584878379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b0983f7d575faaa58a00216607c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e503b58be21e70a450d04c098c0cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad4cb6f438d35fc6805b2be080d0a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769a181fe8317976faab847bdd1164383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0693b92ecc1865ce01698ca2a45ac61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a4e876558ed4244206d3717fb4f21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8061c891def1fcc062e4f2367b87f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdee05c25239a6a59b5c00b2a05da1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351057416bc2e6b8439991a20c377aa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523ef0d52c3d1e044d22d4eec5c968389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd41e6f2d54357e121fd6e6b47c63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31d6b3502389a58f08610fd022b271391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa918e503767bb17ccbfb97460f07a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b166760d4f658dc6c7468e39bb6b4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae345f18fc99c2fd23d08ba7bb1e5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602042ddd6e985d09dbadfd8a503a3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e520824506f91fc7643f7ad49ac646396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99fb788259fc25fac046b4a6df16f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27677dcee4bc0c5a989ef77d613b5901398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72b0c92dcc6221969db7f68eabc6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126d2c940a6265982ef73ba1008b57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0dfbeb0e8168746bd4d2f04658c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f528cf602432f496261adf7d62ee07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2eb89783a85848f0e5bf290a5e983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74595b015958711336bbe463aa81ca42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e75ead17c54a276cf030b9edd653ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879160abd0513aa0c4cd8e77e1827782406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d01e3db3123e8ee5fa57a4591b831407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859279fdc37eac46462969ffad8e8a90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c3c3af2f795e740c83a7e8a38c89b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54bbb6515a6c74431ad9f34dfee48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05ed20626629a6091082a85518f04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9334c2974e6ae4bc20b627fa77cddc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04180c189e73e49a9d77f1df7453ad3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0037b683cf519e5452f4205bdb468414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e0712462d3f6a7b685aef9c5f79b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d9ef13dd185dfe4bc4b24cff06555416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ec7a012f7ad36fd60870b3dd8b3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee951db5f6e811c01c8eb7511b53e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867241b6b8f229b7172ac9b6c426a665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca1815f38cb136a94de0250b8e5799420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2fd205c719db70b73234a5d02a0ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3035b118cf74015a81570d015396067422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa417896c33357b9ca89074f0c7c3c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde3544236d8319e09bd85c15a8e67f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe3ad6b333d536118e9a418d9b3b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150595c7636a3f0927cabf3638b86d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6576c14225c609226174cd9bfc627a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e921f965cc166ddb3034a39d657af31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db38c4ec3dd4cebfbb012922fa7a80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880d14dc03cf7aa35c16623fb56c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570750e9c31be4c3c4e1027650f57c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1cbe7a4f6d16009e1ce3f77f174dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238a3e5053048707c28135aed2135e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c1bceeaf45d8cdb96130bdec3201434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2c405376d6bc5bd2cff54f3766fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea35101a42998152e53468b7ad496e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79be21fa20fd55416bb1ed168b01923437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a7c8f2b009b5103dbc756d04adb23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54e9c7763c5b31f7f821ab23f19a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f930a531b614790bad74d8d85704a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32cbfeeb9bf56ed9b627f7612c44a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130fe923f6faf2b6aea286669af01cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125041e0f18951bed39f445ee527cff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1311331d6e3e3219a15e5ab407fb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659f1db285767239c4fdef92a4e09e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3b619d11de73f1a289fb9ea434fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647672dff4d5c9ada5c555a2a8aaf2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c70e5293b43160ef6924d976488a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d797640e4b74ac30c8d9579f7edb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f27122d7aa79f3798d63054c8581c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4fc5110bd486d57f456cf289bb0dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf478b4a41612be248e048a0a84dc08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0023e65b9daccab04fbcd99b858da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309f32743b88f4a0f7fb4748df7200454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d63b706bf15062d4e9a3c38d1471455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534470bd684d937bfebe6e64dbb8fe02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544714a0926c9f520da78fc91577d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a6514959bd555f7efb1b8cdcd12cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7d10c07ec6a0c957f2ff2cdb5cb15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39532ae02b8045e5fd6cbbac9c6ea3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531a42b626395c9ad89fa0dd7a204ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b898ae711b0eaebff6f95ca94f5c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e7c7638d6dde6e0361f61fca72443463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342584052b52576e097e91ec3c0252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75d9b18993bb0bbc9971b2e5a6767465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e5931dc0c32e8ecef472a0298acc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a130e6829e824a0aeb339ba3c691b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb40c217012bb0382e9685dd90d090468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac790f4181737f2350898957ef3fc837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805981e6e54e4abbd937304a21725973470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a75d5f58b4bb61b69f27ff5df5e5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780a6c0839bd242940000f6e230046472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb647b67e7fe402910d08dd4ac420473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf494b224d91e907442c5d5978fd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d3aeb3c699ce31872e82dd5e88771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef36981edfe35e36df33c00097618c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eb5b64856a6d6e20e5fc06cb85a15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfee6dc48dc37718ab301eac3fe369478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4409751c27750f70ff10d36e9237479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4f5ee82299544bf4690b70faba98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46720eb7bcab4ebd5991802d9f6898c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66c9abf67e64820504eb5445183738482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a3753986c655cd392820f75a823f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6f3ab25b49eb9cc58419f6761ec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3633e8c5ba04657d7265fbad6abb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1c9116282cbda35561a03bf9fe95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65edbdce243be5d9643b9dd0d4f46b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c73f3176a58b4b61661b846d25457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40147f0e4e49705b959d061915f411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc667c1bc113f316afce8079cff58820490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc85223849c85b30b3e3e52ef2ceca9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48abdfbff6639554503b6d94f258a9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f338f8b6dde7c109d4c6ecac6501d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b8a42cab72890477814dba09dcd67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e41d7c286520f95ff896ea320985495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54ae6f0fe857daa94664079a35d22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146654c3883091165b02821187315649497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0599ece33494b65233aadcaef5c48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6550a521926204761e663c298a7559b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d883b6dc7fbb883a552e9110e0441500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b460a697d9b907614b3c86e3a61af1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f043f007b90121bdbd6b4c4c50b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe5107dcc20315f50f6b3fe168f74c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66827ddb050279c3a92145fa901d898504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3668b5ad81d2157643726845c5f47e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5011034f9cb4e01c20255a7f3254506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df176c999e668d7cefcc18dacc7dbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338cd677ff669dca0b42655a0707402508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a75cfcc6e817ee329e3bca1891797509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add2e76cda9cbfa802dd54ed19dc3c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d8d845601e75ad451f7fbda536df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50f5afee10009585dd868ba345a0b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b89328f5df6f1bd2acdddf713fe71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14430e4f3d8a3b6414c09dafb77d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c28d2e6737ad25fd0b7902b1b3bb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd33f556c07a5f98d12e3a9190166e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829945c394e0e257470f22dc7a2ee18d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a6158d4b844b2ff9cc56f455c84a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f72cf6165ddf20ef111768371815519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b643a14a8b2df16f4ea997cbcc8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f56e7dcad22747eaa27886e04a47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b7c369b00c14785c08be6dd1e6c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c97999fc8fb73ccfb61106b8ff032523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401abd00c5a75ca7f05409293f5f2ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e858b75d7d660dcce7fddcb2a8aa90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4235f9249cdbb757cbe477b857cb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952743b15bc531d8c4d0069a4bd22ad3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fbef245f2aab87ae777ab6ca670b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d85b70087b446b18ba4934f2a9c4ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404247f6ba40c530ac554cfb901bbb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94e2479afd07840104cf48ee26d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5b04097aa1af058a5bca3a11cac04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524965fd5a7adb3891d4f64d6ac96086533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eae00739537add16cf3769f680efd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960107f65e6979f6efd6139cb79cc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba309201b1390144470badeff1733f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314687754617997615cc0cc82956647537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1e2022af387e8a98490e672ddea1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45611972f0933958e138397b0d397539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f92d083a61b1f41c7a5ea945e567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffb4a3552d454957315b7ab5af95af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb468dab0bb4bcd017fd3337a68c1c2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d5f309803cf9155587947fcb0ca93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff588f62520a555a9643cf71eb9b1c0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3902c1938ba63ef8a0988ae16aac60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5dd95f42d4f669e4a728268c6f0bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff8e8711ee735f136657199f9bb41f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e08afd1f1024ea1f33bfdf0a3ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db47968108cb50b84f7d7f4ec25767c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06f002b527f2a9cfec02791b685ddf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93b33723dd1c19eaeb3ffa75bb139551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc5cedefd2a70989e852414ad94f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f74f6714df50ff45cf51095cbf45c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205031e7a4e0ca53c5d6322f502cd1ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc0c712b507976522447adeb60a5cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed2919e6db8c8096ca29c7af943b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89c483e46eda7ff5b7ffe22006287557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1968b529f5d9a717c0a2f6c9a99348558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7b4e68f926ef8e67eadd94453512559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82e6e4e5bc05277e5ae73200141219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729908ecc15b84ed664f908cc7cfe4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81100d6baad4948e256be1203652a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10666a2f6bbf49534925250931ecf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db23c4fc60cf915a500a0e8eab084564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a18a99482d5b8e9888e50daad3841d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ab0bfc6efd5a2ea5f1ca6f5419cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f4ad472330b700d438ccf14fca57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d6696a985b69758634169b5069d01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af63e002d95b5739f7b85d19fe06e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be3fb35d06bffe4dbe564ebe618ded570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e797107ca44680b09110f0843a91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3d3026c35d6b2bef13da0dbced122572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1f4dddac13491798def10d1134a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc564551a0183eab347786f526328574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e509a2ccd6f0cfe908e03d4233b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7adda753deba11b46c2623138fe8c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ddfe704747638b1dc7f965af59769577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad16409d37a1310299ef37b07001ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f393d80309ac18db2863ce590e4a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbd7ce836ce91e54d68f772d4f428580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc88a1241d1adb3f860c96cce561ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e041db4610ba1ef10cce90c8b833582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc871f8559fb24b53aa52442395e8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2fe51c6d6f5f925975631c7f4a5f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3cb210e59b114a34fe79253ccba8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dddb9e9050d26dcaeb33ecec3d9313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff546052733b0aca5e40fce6ffba7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff119c470af032ddc004b3a518b48a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e5115fccb674a1b8cf63aea6fd88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0b87a40483d42ee3b9b89ccb0b2c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe3af73e4948f23894ac646db970b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87300eef56246395f6599318e91e0909592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6000774d6c76ec7ba91da757387c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1d22c08fd41b56b759c5d1b3b8a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc0d5a932ab71970575f5713cc5990595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343afc79f847ddea83ed4de950bc5db4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf0467d735a8e5f6e4f77da6a06db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6e9636b58b3724472e76dffe95bf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3592b57913cbebe6fd54bdce5622c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444abc6ac399bc576d3ae9eabb6781600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227935a235be7fd5273c630d712418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eb6ebad71c3e240928f1332cadd43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d30e9cee31cd12686a43d31a2ec7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c825005c97f3a7c2d25fcda9a2f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b501016f55db4bab9a0ebdd2f5b04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7392139a89839d0afe3d9f9aa4cad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668902e7187f753d76d29b971920f972607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2afaf0cc507e724e4947aea4766e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04543efa48556e60a1c09be975094d61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f663c4f33dc65e77b992ae00bbbdec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b24a3bb871918faa9ce22ee6cd297611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f435cd99abf153d14730ef3a143af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f9a4a4bd78363955ff885e4da614613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e911b09eb64ede112d8df54eb6d328f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394c3f43bcee6a074c99550eb3709f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3e970baa582be7d72ddac7cd5133d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738aa1f853f28134902b1ae34ceacbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf599cd6fd95f9198209a4c03c92082618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a2a49980d7bc83b25eb523123288619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94a818f48b9f07bed7f44364126c49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fe366857dd03f9e5590b833efd9b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a0d6a9838f12791e899adc26b1a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80d74f7632f8d2de28c9950896a58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1611e788d2de879f2aa5a2a150857624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a6b3a876d4aae94cdda97fc668c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0301ec7be5ceef188b2dc48ffc5183626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641db2db4ea67cdbe2443d1e1f035f15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f32502162406594f9246384ce81a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769615802ebd4dfdbb1db769d8b4489629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be8b9c9762c98cbe54792bd417a08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bfa391c71bd5c110dff30e3e172f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976de8292792aaa9b636b09eff8611dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8ccc451a771fe36859f666de4d9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38523bd84882c8ea7a7b4779c9201634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1018dc250ce4d12f2b9c33c7b61f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f70b5ebabcb4085aa69d8c7868797636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d2abf71a278e6449ff5c5368da5d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c17f7f40bf21a585073a588db0725638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe274c07a88ba0f5ac69e2058c4b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406acc4d79cd573c27465e1448ebdc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b74301006878fa2934e85e1572600641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9813af9fa818c30f650f0a7bcc0038642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f840d558a6ce58ae3730123c8601b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba1efd1eb4559ba994633ef412975644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32589d6656c4ecafcd26208e79e8ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9bf181eb18f22c1af9dd556e3f86646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff76be26dd4ba3c57733de91f71a151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b278e3a43ef208282bc3434fe43352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212366ba623f513901c7deec14ef1a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491170be3937d680f17fe24c184900bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693f8d32727be971d7976b174c79a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a75b90d4d358e733e20df2e066246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534981b3e034671e6be27521724c6317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce14ac626b50f4050a80d7fed32698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90976a4d750895a68872fa601a766dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f84092364ee624b21df5e1d064744c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2697e637177a266148a8fba88e12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3adf7322b6ded774096691f228ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f3a8e7bb104e5d65fcc8add1704313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf6b4aba6014b577ab37ebe684bb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65af4b9a0c05e31513687c758ad6b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec0ea9bf3124e42d892f583de9d6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d910a7f090c93c282d8c6ee12fd9c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a603aea3168b15d6c67c1ed20441c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d837780a086e28eb7c7671a4b5aea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df86f4219acbb88ec9507739e00dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84765f0620a2dd26b7a5cf1b0f99721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e49ddb3fcc95ff9f26eadb096f3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb1c96bc1b4d86328554a0afd0a8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d22384608d0a0baaf77b09afe13e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35f0e9741e839528d3a2d98fb5884f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7811c50d63baa33841bd2c6f160226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9a4e609d6776dae66921bb1ab722827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee238d090c1b7a542e6786b375fdf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25ceca4eccf1b67e72717de29869729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16823295bca924fc6df5404784b5f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ead8605f8747053b8b3f5793b8fcac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b289a8bc57f00d6a2b0acaa4c534df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a87c5ec1f7058d98fa1ae8e149e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270d3c76bf45bca036857dfc5ef2f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29d58b0a03df6b864aa42b094b43035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d9afbce02da57c341a59ae823bef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdda46e1cba8074714fabeb20954ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d18eaac438655dae44e3dfe6fea838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cdbb46e3a29ef994c285790dd8eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141df1c60c3c1bc9e1cc00dd3a6bf00a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb2ffcb92b1beabea98665b177c6c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e62f4ed3fd32b430b1db4b4c606d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef297ef8287a3d1bb6e5c55d19beb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5431a89bef2df52bc7d9f0a05711544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09267d703966d736167c7cb83f2a0e1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b6ac96e3aeb4f027e75b60c1097fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcadd96c1a9da5ac8fab5eee105bf7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d054a38c3d3054047c33b699c6b1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a0aab9b33a52ed1aa1ef0bcabb5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b40624daa57bcff2c116fa95a684ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023529049df4e9a260188ab72169931b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab669a449bd35afcdbda8bdb62fc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a230d7a1c0bc8b03598f16076964853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ba105206aaa1ac9ca5fa84210c6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f639538932d79196af40bef51ec714e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652c49d564571fecb0b339c0fc59b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23087c63f75dadcf44da8e1421fd7ced57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92b76bad8594b04bfc97fad6dc50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec9fddba2b1c7c1e339774513b29059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f95a751685b7c559bd288132bf3a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1d213f11a590d65b81c6786095f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6127b18749fc66d9f2b4c14759efda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa551f70eaa2c532e8f78742077681e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a01636f8f02329e7a10de095b80264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6567c87baefd42ef0bb90a7ed20fe4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382399fc7a9887b716f5f0ea060c63a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ae9c9530f03d0d6051711bb4edd1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30607b42f7474080352f63d52092850268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae201c4fea9ed9a7515b5141bf64ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ff8732138adff5c193adabe961b4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda374b51bfa76c92905152d2de8ed7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3d948fc76fa9f3b5eab04710bd0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1a601982f6d6664ec68a5f0707ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a9ae18f8a5345356f6df3876f90974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2c1d903d9bee435c77125feac363075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b24c81dd8fcfd5ce6700db2f3ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd2ebc6fbdb8e9817dba9206d776077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9d52ee2af07321b8662ce7c487cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8636ab663844b652408f5a06a377cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15845e9ec495982b3620fdab23cfcdce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702c31852fcf2129a547dfe5fdb51f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dafe610e5052cca8189420902b3aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37af7c65b28090ec9c7df383969818e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcadae88ff53957429c2d27674fba784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078f125cc44e208eccdcbe4a492e8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586221a73a5d66db497885d3be092aae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ab0290d43e1a8dbf430592357bd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7bb932114eac85335953f314398b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b18b991cfc9c0c20e6548a809f7c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd00c24180c5e66205cea868a1940e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee4ca166be2c6991c7e6c119eeaeff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4f5a0c965ca0ff1678e4cfd5d3d8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf6dbccf0423b9e5060319f6eb5c9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d36677fa0bdff872e9f2dd9f3a65f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db6a8776b6c50c85da86cda8af41a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705acd8b79f6e729e8a25453274ba1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab835eb8899e07e784029b5df090431c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5fe60feb289333cc77e29c54ecca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6bd0f453f65909b11c916830b01e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249bca57208d219b3b8334940aa3521100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d065c8e8d38501c3e3f806ae3740c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd69449015469ac698c2c9c7b2bf5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55e5c29f6418a57135c3e094d2d87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310da2e4ee11192fde247b158d52bd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02492b3366aa9115d0a1c024bddfbc2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c461b6547a6530df36d1372156a02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd6b28211bc4c330341ed9b03e579107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e70e8c7ee3f5f4aac8424fd6b44a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac768efc1ec93bf940747713da8e75f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d047c631b3bc540c98f1e4a0e420b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ce8787073dd90223decb8e2c92546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a6f256896f77e23d0d0a862e4ced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780656a3dd84a8f43856150e3cba54c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe3659aaa29520f5e279248c30e924114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3a2a85ea157ec1542a3c80b78afd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb807c940a90c2d9c8fcf8e2ff967e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace99c3b04f69213c0d49f87f2ea2a80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002efe76ec421bf6ed4aaca4fbd358dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4691d71c71da04e13f451b2e87299d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ebcdd6a2e05fa88d7dd9eb411e56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6b02c437df6f9a93d32c586fff73c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf250a4c1b54939f7454136991bed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386775e51523f995aa75eb470e4750ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1204efbeb5a53f33dbcd9325b08a820124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a57254145b294189587c97057e9f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7da1aa2beaea611f3fbeea46c141126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b06fa92b4f21f68aefc58e39648d5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5ec20dd6498dc94a9b9e9f95969e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069545cbc2d1b93781449197c1e477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe897733c46b8e36d6bce7722f203a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a56e86bd23e7ea5eaedb11f8d4f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da4469a9e6564d4b567a4f1db45bc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473818cd1c2b94bc2873ec334e3fb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e5394d2f4ab3ba5756d2da573f402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca245a23c096ad5090ed215f101d804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b667134b4b1ad996f651c5ea3a4f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c73e056598cdd91d2088836916d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a15a351c11fa0a31166a7a2638d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c20fb1c3d8597d7f45c27f6e0c9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d6d554b5055d00ee4245f36089fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7baea0e1788d1f819d22fba33af81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767545802d40b681d7132873c26ef20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a21175f31ac55182c83a9bb450563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4adfaa75f345d3b6edc61e7228f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c77f8da9546006d7258f107f56665b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c019f8a1a403e41824dbccab7dfc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc0be54500e7bdd4d99735f577563147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f128e94a448dd3f0fd8f7d373f508148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e75ceb99d87dc38d5295772b2806149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fc45fc95b02e848e67eb70c1bace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58d7c921ea833ff48391c960cafc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3b2b9a25c71ced6f4623c76dadf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640b588930e68c6cb64d0efa1ce8c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0aaac3f18a6e2cc3b64b3e29696c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16379898dfc40787f0dc1770f40c885155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39bd96a62da96ef390361ccdba9e42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6424bf401937b0a8d514cc13409ef4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc132d8213f689d269cfdd4b600fba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e8edfb9225e07fb25bd170e01f3f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2485324463a66c7a124ac773368c22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975a65548d60f83f2ef5648521a0222161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8099e04ed93b0f0b914e90f42dee2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b957d8667252bd76a58b97774fbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3ff87e5c2b0c2027d91b3b6166e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feadb79775489f4474fcd3e36bc7dfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d49d3095fd92ff84179861146d03f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8fee58c59c09deff6cbf569b45c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a81e88e8aedb06503da555d667bd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485f83201fb7bff46510893e1af651169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee634ccc244db641ec644ab00ca98c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0997993fbf4f18f26328d94ab8d25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f74236442f4785b4c2a56428cd3692172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57b9cc587bf1e13fa7d83f28356e45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79452be979fd9dcf29c5753be56208174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4671655184f08d18cdabdbb3393187175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679bd4785a8a94909faed72e9900fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb405fe516b5334e33e811376799be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98deaeec342f7fd89400a653dc31d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929bbc0d466b536a8947d8a25c40e76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6f4b4be9a25cb023690556dbcbca8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb84cba221560a2edd1955100e09f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e347078d18e94e6345a60b80f2314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505bfb331f411cdd0f2db0d841abec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d36f7e3dbbddc4b5a8e33db1b38b75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47220c39a664a37a04356bd248467185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e8c05ab5c2ec590e073f42091bc0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b83811a1a1e3a9d91141fb832ccc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05b796225e03fab8526739494807f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb074fab7ead032565d4093847449189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb1779d6d4fc6c8f358e2f179b0e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8c9985426a76c123a55174ea42b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec473eaf82d549f8bc55b1218e8d36e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fabc83197ecc34d9da8b2a617b82e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9edecdf6e93f1a36166c0beb53f0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce959ffe343d225c231a55e24ebb1dbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a6087fe041232a4f44071f47a492d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090789befccfbac37feffee3751513d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4ceeb3bd48883ed0cc0a06a8b8ba4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbbed55163e076c65745cbc92d7ab1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d862ab3c8e25505bfa2fcc0c7bbfa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4601e0e85deb274e6fd7e18762690201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb99abb01e86cb5b56d3404f3eff6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609473d03cbf0abc6b49fb1830809b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb463568acff9f277d2e3812518a629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0672cf2eb9cdae918aed89b72098205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9a230a31d0fef38da953eb4788da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d913db5c5adb2f5242c289f103ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74b14b9fd3fad7603176669021658f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2ea50a4dff567c99ee426410c802209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191480f0709e7bd394498c4da1dd38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b183f32070ca4551f1b193379c3b2b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf34b9080b5b46c4621360412f3cf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d93869e1375d3ec3afd324050ff37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f18918374a5ba43802a3615c98811d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26e08b313f87dbded2d4103bd164e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e52c2a843c40a55a4154266bdb0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a953fedb3b70a33cba2b8f8685a48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b02a97fede6684be41bb8300e42e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bb8c4b9eb6a08551f82b01b8f937219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b456c5c915bd59ad11deb96f40687f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190f0b33934d34eea05798e2802e79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c49444588b2d87e9aaec898384f92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd084cb4dec386f5fed039c92335a08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b702f734418d0046994b583efb1e6e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff051882fde8f9298edd43eef264c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff677e23ca4f3c623a9504092b37e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e76eb5564338a1ac7f6c80827cf56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec920c40e226c4ff9bb412bcf18300a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51070cc88ca4c21bc1c01149b14132229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797caa4675180ea7e77ce2d320f379230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657bddc1d244d158bac933ed0fd7fe1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce67d0a1264342aa24a2abaaaaeee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b1ec361bffae20632e79641ade12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0628fc33dce162df01344e8a2070f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71274d632bb1dcc949f5ce0af89dc1c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe46ed24fede0cc4c5638fa1495dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e821891f034524197b3e4fd604e6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06fdfb936e07f4c643ca546461445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96158bf8a14e53b3847aa18086a1d9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996350cc505572e246e7c6de089ba4a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bab969ab5f4679bb4b7f09303d9d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e7cb0f5c04053a5ae8d4bdcf22a22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887aaf9e0d352c5f829810ef457c6f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9116f937435d3cfac4f96141a1d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ec753c56f1e558ea3f98875fc9a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbab486a16bb0e909797af9f8173d7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aaa1c41c6001003c43da397f1251d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc05dc37748e98c622dda99741fa13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d874b3310b69f07c68051057b766318249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98448f27d6078f6a5a7b5e0b92425250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916daecf2740ff302b83b6108076318251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2171ef6a359bacda90f7de4cd6ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e08ae11381442e71c155a0bdcc63b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20f05a551c0ff2c642242ef439cdc1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a8819dc609449deeff827fd980a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568a7e660b15d626cba335a7b3aba1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd79d4237472f75c1ed330b6b7722257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba3efe7f1d235e8de27227211de03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794b5a4390eb26d234724be388cc04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e62f321f14514b454dd316857dbb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c820d7c1645ecd5e1b1ad53b867301d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186a7879e0e5c5b67ff2eecd2069d26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff02fc290bd6b45f03779eeef0f3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5e932838720c26d2b8000c7b2c36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05962fb34e6f325bd6ac0cdd2f36beb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3f296ab67b5580e5e322bd1401d7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c419ddfbf7c4b01b9c19d980ba0905267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1eefae5e1336c3901ff2baad7ce3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e308f891abb919ede8429d4aeded269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1279d7aeda17421c956d39ce1d3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dcafc0801a9be102dc09412c8ceaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c5c907ffeb52ed9fe2105d95aee40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88747f76403451822d39c8e30a72c0e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4c33a835744f005f695aba5f63f9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5135b2cc6f3511c9608ba7949e1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9dc160b780de6b857cc0a6bb2638e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924f5143f38331d5edd96e6a04c3bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94cc8313df107d982b84a4476434e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46859dc024e8c8a748003f194f74b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7664bd911b9a9979db54e58f42327280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1df6c0df2e5e2f8490561c154cb50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917bb6cf5709bb426d867d696b1d58a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eb1ab5aa93792fb56e7b7f55178b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ef034c00cdce4b9603733523c394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3d0a6099e499d444f97495f159f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980bc4fef413b6f1df06c506528a83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b65dcd75195f2875a387429d1f331287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ee66bb8ad0768366179badce751f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715c6f6fefda4623bae5da711a0eaca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a5859e28586fc83fb60317f6dea7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d478da17f03d17b591138dc844c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24679252e038f47f574b774a866a2968292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b66f29ae22894888dfbdf0decfa795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d03c3ad9c4ef81c44effa4cbc5b35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47790ce1a46620de5a48e40eca0b7b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b47d60f2d206bc2aa73e5cc932ab6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22601639729fb51f6802c36005c6136297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8859b2c9380a20da10e94e49fd425298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425397f68efdaef1a2d4d3e0263705299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae19b5ad96d2a279d52dc15fec372300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645f7d480c139621f639ee63dce048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5128b9a6b07ae1ab144673dd79031e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41208335c2d0a0a78d8e77be309f977a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712981b2db881c08380b0ef2f403170304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2ce0452f83a684301aac5604c9b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934183a472b18f95fc51a9d190afedc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08069e71bcd5da97a86d88b82e62df53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5930a5c5a3770defd7db5aee33b971f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232797ba2e4b3f06c4c99fe2184c6b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2bc6c66e1973a123bf98a447288ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33586072a3b8aa97d5c2f5202a308cdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5073284a909cc415fb7662891b2a1c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0e763c2c3beba3b017a801c3c480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e0429173548772f985b8da229a85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a313917ff054933029c87473bbc180315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387c197f1c69f80603ba78dd5eb32c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fc3c7c8e8bd465b9fd2baf2df062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179332c9f56e3542357b0b4680141be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5293dec7403ca6f107e2fce28bb0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d016f4d9a0e76e1bdc47eecb60e37b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1130d579eb8a39ca18f21c6618ab3e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272cca869596c9df0396210dc3347a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c209022e4f93ab1271d81263f836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f845852158eaba4789e7a8bca615324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62567c221c125b4fc9c885aa12d491de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332adb9af8edee01d70c8e767924eaf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7fcb531b92259a441dcf761adbf6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d248148675f8e1dba305a2766941328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c48f4733b8e0e05b780dd628335748329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768530a8c714fa89274693b8d1427c2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7dbe4b5cfa3406c771b53f2f03f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e5d6e1a91f55632295aac939a108332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bbd8319e1517ebd0841c80b2fb8ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13fdd9700d36e0afd12c552d82d23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9903715781492a2f8378816bbde31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c00b06295e530992000eb39bf2011336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6953c91610f872f2bc8e4e583911b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb4771a64a49d9edab466ccb9d9bdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34702c637e78fb19bc7ac6a565d1f55f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9323730ea81d882ff389a5dc2196f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8697fe75ad4a82c03998961a91e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bce1077f21e05d892dec78f0a4091342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d99790e240d53b0f7642192d73c93f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438df13c681a31c03e768d1a2daf67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0896c8b602459c3a101865951225345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee193530d6ae4063f5477e6490b8ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023c6a9963b9f091270c26f91ca0f27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafed819e4cae7839983234c3fb572a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365153a9cb2b4dcd8d517516c8fa3fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613ccbf88aed1baac4cb2e2c1b8b0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b15d6b7e9ab3459fce746c51f6468b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da3a80f07475b3d1f75900dfe7d78d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a98dd15ad2d3d79e448b80cce84c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ceb74fd3c142d36b92bc32352ff96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91924f69c05d39d0e6a89c7acc8106d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd50a821bacdc7f5043f1ab67c1128356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99021253e680e98b1f7f78ba62d52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f8ca8e2d057be3be9507dc88de709358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b61464fa22a08bad9db81d2b59dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081bae1a6f8a392a4330e9233e5b07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c2442696de34990893bebcc59d2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf52cdc43f77bddf6fb84f7d09ffb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5471c7084adb0d0503bfef24434e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf719cab6b092a60329a43bcc5d7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41666798d83a03a3580a541a1a29d8b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb1e298e97f9193dec4d02a52dd0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5da2c095b5d6e6e190bd9bb32bc81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cffecc0428d42348f0d0bce14c967368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc3e1bd5d73ef82b905b2436192a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351531b1c80125655e4a1049f9503556370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ea2fd08155e35fbead226af4e113c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242e32f9c71e2dade9637af58c354fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f39e3a1822712ceb01e1c1b51c58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c760386eb5efcb16f0a050997c71c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39797652bccdcf8cff25bf8aa2314e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb044e410e16098334ad84ddca55b484376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77defaf34255b2cc4992c518c2dd8def377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a990e1f6b9f222bd673c35e97f5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4e0e26be9f3685243c3ef376d663b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b930f0ee4c76ad08d6650f27667e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9be2b24bb8a34e78012f4c72318da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84524749445050cccd8c78bbbec7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef435b789ed6a4a1ae2bc0c51c948383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ea3e9eed2ee7c939532d53e70f7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74149574af1fa5c261bcbd70c7f3d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d99455cfecbed55d8155b96e982081386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350d0c7dd8227c646c924740927c816387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20745848ddbcb0ec0f47e507cf21d9de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857212be0616c3f9c4dbd9fad8d8a1d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75751b5c909cc3b1dbd943b35579c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8e1aebd1fb484908a208a079761f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb01d51cc671a940526f2f23ecbd04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc89de60b9cf0b82c2a07c249ffe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155cb7821498a41105cc1f9c4608b82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cb2a5a65dc9ede26c9708ee126d55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e544be5f0792326d3da3a12018fd70e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949170afdf1f08b450ffb731a0a176df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d79c4d8d0ecd7445134b6e6ea1e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ba4c02bede9db2150b0f2088858a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eff82adde5f02d5b24a5bfee93993400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5126e85b8275bb6ff41be28953397c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d379aa4652e9c6cfcc450f89cba3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e6ba19bd81c8e863a86260456be82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95220c837e5d80a5b58932f563e4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64332690dae8ea4b823c5690d5c538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2bf016449b2633e6bd863e778a7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512774ba42e9c3ad134742645acb2c78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1695734098bc0d338277850f982475408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3109c0f4b191c0a07fe24d80c2177b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf99895f39d0256361c7c18c506ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db83b920562151b972c81b31d982aae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72318397f5e0c7580bdb71f51fceb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39886a7fafd5978902fe3806b6ada413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3481ad44042a21b86609ba81993d2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7f5a8d08b3c919910e54afda10d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38449ae6720cecdb8670264be70683416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1466f64c98d387f4df872f298145417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a754edde443b1af699d4c4136026418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadaa3d0c002b5beaca9c7f863088b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253343e8103d2e757d03b84e1f99dda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac43f290021385474a2d39a719fe03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc200a25492a58158867b8797fe86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c5dbcd69f4f8da5a3fa3cfed01ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f3915c35e849c704c486406a56eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd6213b9be8bc66588f69c8bf278c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f613b21d5b21c2fc066f42ed64a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8328640b71fec1704a0a1bc13eb4e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a0f73691ea23efaa85bb21fe67c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbdb540b878cd7aed659f637b20ec1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ebe995d1c5956223053a89e0a4e94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af8fbc14e8b6fa18f154f23a17ef62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5653bcf7297891ce1b8e2b8d4f2eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a4495c36b1b158eed755335d0765e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ab34e92152f9ed7a2ce46c727be4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057fac90ae68b68fb598aa54158755d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2732c3ca6c238c7c9ec86d0824a5e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5775791c717ff229acff83ecb32738437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40a1799ae4d48b1b5dbdf38bf2cc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fec3313124d5518b05c07c8b0bba97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02a1e56000254541e7cd52b584d42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce416217d5a1138f2969a54a8b0b8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4f0af116b61217f7b3e2425a25f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf657a1fcf6fb2e49a14cc83a21bcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde878505ca40d58fe5429366f5a09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06e4368859d468b7e27e8a578cbdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278be37db3becc28d4a38498e089456446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf49167b4874303d4334281219780447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647014555a6203aa2718d71a0a0a0a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f394bf196fa7a5a379983f50083f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37549809bf8eefe1119a32e3c9564e68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8a80d8656755b95345009da859bbb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bcf1ebe9826d00dc89a1ca1e863cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d5e4e3276df877da060c95499b875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70c5393dfb95c37720e9fbca5d0fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976edd4465e68b710512711cc9d47ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993f6fbd9610c06c1f12a0ebafe76d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630caccc61cc3ae74e07cf3263ce1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704d67342b4314922c217f25371cb80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56913a91dddfac2d3036835577cb1a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bede480d123ec50f9ede1ef00155e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f5050e1ff781cebefc06441d0137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165e8b9f2984e69b797c19455e0ae4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa722310878e674d2b0d881c4001d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4776b5061995057a41da85528660d4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd52cfe4d35fd0920aa1f237535f95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08eb8288411adea51f8d65076cccf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f764ca00f72c5167c3acfaa10ce6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff92612edc210ca845ab31aedee03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bff369c7e0322bdaafe37a143f10c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2736817f27bf67d20d29bf54f44191470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277580c6d10f6876427cbdc6d7df3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7daca2bdead1aea1bfb70d52669e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16661493ac819907c19f32e3c97257c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ab9c5a572e462f4dfbb0c772b4b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9addce004d1a2aefc328b44c5a264d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd8fd79b2aecb26ca6404f71ad7a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0d29c19ed1efd4d899280d7bd7c31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea2fc9baf29b586bc6671c35ef3989478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b10485f5966a9c02932054ff223f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c73855127fce3ad08362fb5f655957480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff343a68ec0714f44935033f0093a4cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702ac832379dde4e9027d2c144fa97b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4f1ced95476d27034a02ea3aa7dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311c8b25a31db1abd4ff03b2433be2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f528930bc2a123bf354143c1f721dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f4074f87e947bcc0b8e2f1fd59113486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe7ae727a3f9b585890ed9db12a7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b71c02d75c8f2bd60512e5008eaab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291ad037cc0b8c25e8b7aa9116318b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894605dee7ad9011cc27c8471d46955490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde73080c7b6d93d99c3a269cfbd361491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c4a10f67c6d18c5bea1f730226fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbe43de55d20d07cd70900e602791493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d00d1a37c67f05e8af0b71881b9c33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206502a33052acd9e7abac4e37d23e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb5d83019caf8e7dddce664969be44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dacb343acd832320fdbec1eb9c0ad1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220928c6ab16bfb602cbef033bc1b7c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e79fd885ce04d3b6d84e3e18de4cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab7c32c07f65d32dbc5f13b6ed279500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4039fe6ceac6bd354e79248774689cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e62ba677356823ef9081076a490d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826fdb7d31d95cf8cd339188426231e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a38c1c406a169836c2007f9c6613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c9c6c3f0fcef130246c11598bea9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82a02eec6fe8a9d160daf562764009506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3a0667e521d09070a1ed84d1ca06d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0796f7903bdf7cf41c55c8cfaa60c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060853efd831c9729f1bd1558c1c707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466cfa106e25ba82c22211a52e89fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b98516ad1cb9c7816489d09007f38a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819e87f2f0a82ce8619183b3f0de175512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a8a27d2d896f121c5940d87e483d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80708252943e4c8929bbbae5d8d0685c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7fb101ebe4c1aa7b0a457f77d52a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37727685e752a26c72f06dec4f4a371e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef4581162ee4d8ec25821490c7060517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af5d85c3d68bfc7af68168c246134518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0e091fe8260f970dfbca767cd4230519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b4692fef51e8b6b8d3094ea3a456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d4b01fca5e8cf345b38040faa18b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06afd14abab662a4802f2848a5bfc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c57f80b5e95e1ee8860ec177f6c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87020f3fe6bfd4c991b4818dca527b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613792f8fbf48d6ec88f7d8c85ede199525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf262013656a6024d7e2532a8e9ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018bcee1f8aa3d6e6202853768bc361527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd20c3ca1e9bbfa2cdeb7f8f382bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1f6a4c3fb56f64eb4863b3ffaf32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7061a5343988730c846e3eb3af741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e0b3ca42661a0adb89de3174726eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd43d728842b4cd6d870658e4a33a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcef8d4fd3765e27ad492e200ee863533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efbff1a637eee9e944f7ec487bc368534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c06d53d7823745234cfd663aae068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d479f83bed1ba1b25f91dd7e47a725536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef520fde7d66f3583ce955de525e56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c3e325ef22deb9dba44c25f3ec71a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766da14fd5ad35ed2240810fc3deb51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef64cc81176b6497df9994c1b4b6aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96dd948847167ca34fe1cdd45c37ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00d529215de5e20c7405fa3f184112542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d1366a489252f8012458712e5581543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da853fe37e0e85c8a6cca5406e7f1b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244a5442ea048301aed204e904d045545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109665c3fdd7e8fc67dadc05ae28fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd83f3f4a47c32fb9a22ed7d8298cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2bc962402c1497992787e8b4e4fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c21d33ad4da87c9905f066350ca41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431f1c319d0fed8eef82f5a45638e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e070a558c58a25a3d1a1093d33d8b65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac44129c129b8483708ec47cfde2c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117995a3f9a2e4914df1266137d1ec3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a93eda772d9b13371c7f4e44fda2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad6671cb7da91a58e76c55d603b99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b59c3323c75d54d13bdcaee17cca5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839039f77ae288b1ea89309bec34d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e3d84a019dea87da699dc3ba0943558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118233b5f463805eb1aa1c3b3d385f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a56293d984e479c48e9be8f2d91a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706840657409872642283a8d7a9c82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70057ca0f9ce1bbe82026f876707b49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc4e4d2263141a37804b6325e3fa0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11415c072ea05c793a7514c7df240f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc82b9951b6491484164613f50009565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75e4d6b51e1f3f303105111713e7f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc05e87211703b55f9401893ef988df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae160931275bfc8c3236ed1e39c28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb85714652cfd6356ae7a0c73c219e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dee864cc99b2d7652b8ab18b280620570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44c262dbb6c3bb46b86b973b721e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699290fbe214567daca26a93c5aee7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382a2387935c48e448e7a1bbc1190d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd89a271521de656a21cb212d9f617574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97267af54eb7a798aefbee5d5b77022575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481cb7f8a74ed484a2f60f2249a887576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa1b47ced5f9040ad0aeb5265531b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ca7eb47014b09584dd1308187cd29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efd7d044b1c4ea297b151fcc4427b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7efc267560d7a58280b8f3fe44244a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f8bebe23944829d2277ce795c50c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45dced78a710c7b6eb4647a7e1cbb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2760877301f6cca31885724872c60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19709dd4142cbc616cd5d95accb66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d046dab9f06fe9f591497af2207b6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc156cacc0785096d1029fffb06fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27467c53eec824aa4408a9737ec79081587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d6d604946bc1fc6379ee92f21359b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ebdc4660e9fba279eac33dee218b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b9b3874927519c4da1d50cc12cc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344eea7b3da20cc810265269ad5375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15652fb6dbff9b3e79c1b5c20b32d1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9076c4b93aad688016e64e4734950aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ba69459ed354ef94404af46b5feb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bd380c3dee3bbf9e5cb68229bf346595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcec8b37d9f110738a2bbae4909f194596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbdec159cdd242fcabf4c08f08282d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b7483aaffe3bc746c84c23a84e97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c20277de734e7bcd7cf4dd67cc54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896e3ddec2af4edf90504ebcef52c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536adbde8ef8b1d918b9c67401a33f3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad43b4971c9f2b3284734d58d3155602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782ad9844597b21cf7b310b79f0170c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e236c7e320d279d45d7f496b0918d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1339cbd58b0c15b6a8a990401bb0fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7f3039fcc9cd5d2c14b0f0e93328a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338a0d157aa1cf8e42cc9da55c97cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d491e85ae4fb9839d23fd9905f7725608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c0324013f3963e47fdde668c9f10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec9c24cb59c57f05afbee2efb9df6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f801b95dcabefe81603f4b7b6df4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b6761cf478064e8002eee37f4912612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d1fbf7593c8a26c741cce1ecc2f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd880aa4120185a461cc70b71a40144614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a72b666df6ff38e49b35284351fe90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0add93a4e149fd7a13967f3d8d380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef58e19e87059284d4cdc8476e989c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e0a918431cabffc5b6428fd217cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb63fe0ed82fda5c2615e01cf7457e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7821c20418fbc8db9db0443a7edf3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47970244ce144e532cf8af7f69f2450b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f99427585dc80b6cebedc3c4aa25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19a0b8c8eac880cc146f039bc67775623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8db9630ee9486aa1ed35270cdf6e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d014bfa5dbd91811e3460ed0aef5321625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe76bef0b4178b6a715648590000da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864826c1a92e45903552ceb17f3631f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05fde035ed104f3b2154984ddcb86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959694a3f4c48f96ae53e3768f5aec9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a505005aeacadb1a26a6648c01f7247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8645cf3573a7294a51c896eee4c4698631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e093d59244e85815e170f14142d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0932c15d0a6053ba14b3021cdce25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048c83f22f7f00065593f13a565427634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ead76da8a368495496c48f3268e97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca3c3edcddb95b07993b0b114de77636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be33e8cf5ff0f182dd60764f5fe8d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd22ff6a02180a769d2317cec25034638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35299db49e44ccb2cc0539581334458639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6eaf042ac50a9f70853488b11b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6112e04134d2131cc195fcdfab4b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49805dcc229f5108900c80a2aa050642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5824e282d7ae74304034ccc490c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c72ee88b0b1da3473fe513ef6079644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c2ec5e26548f36606ec9f87f8e16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e253201f76e8421fb38ec98517b8f5646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>