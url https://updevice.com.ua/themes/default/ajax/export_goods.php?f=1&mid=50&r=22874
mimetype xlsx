--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2329,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67c6e1fe325265a72b7c7ce4ed29981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23035667cf7c2e4eaffe369ffb99a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129a7b9a6200d29d869a560b621c1583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef78c9f96660526d2ba409b18a5fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04ce138fa3888b62d691d12dbbcaa15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391590a1c0a8c581ef750a9fcb701406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aca1704fbb71eb50f3d8e2e0fab2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381749a4e29bed1cf8a3c1fd02d83dc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9ab0e251befa7a8bdb0eddb4c4e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e303c0a00f213fcfa0808590719410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722f6022d003c8d24d21bc60c836c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661857c51aa90fa8258ea39f6b1e72012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ce0fc1c5ba31df1acf3a11ff9c2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669435d4b10c84b9f7ab1c32cc43d9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c2688540b65b87ca8c47b1a3021915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f3cadd9876aec41649ef16d6902c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be79b5667be0a0ce240594c0633b7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f8f473555e81b35b2506e314b2e8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f3a9c547d98697657d2902764e6b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc06c84d9cce67e73b62fd0b1a1da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc31ee958e23f8f444f444190859a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995c0e7b6fa7c4b846ed61af2cb96322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b0603dd04093cdfdd5de0056cff2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d294fd11098267af688e4730455536624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab78989419badd83a055b1811649a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604aa9b1f9019a291188b2d17cd29bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69df4248074049b4917dea8bb2f0b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c372fdf808d917b51673853e689128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df1a389a8d844862eed45520c2fd9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72c7dc0ea721f9e2850a0db5d5da930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39e7e96bd0866f13affc6ee5c659e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422016b797aed4336f03cf47b45c6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900957c06e2f694cacdfcf071c3d626a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac04eefc45b0929ca1db741e03d143f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718124e2fe1c6b033a3988c25a7afa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1d44271a77ff14d8bec8f817c03236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499a8e44989181c85092c06910337a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06e887415ae9b02c37dd140fbec79938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd227b974788f9978b2d41278f537f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e431df1d9585154832eee9552bb7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc71a7e0dc7600fce376b77d088cac741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dbf68bd66b5f972b8fa721efe8b3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11541d512fc097e5afbd4991e067c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482f67a4deb30094823036a1182d54644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f618559879bfb7b9641d8495eab0f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581a9312df7ec0de2fb384ca15dc65246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cb5dd2dc43d0d2de7546c85ed509d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eace590cf665a3e6e56ebfdabd753bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2965b12fd7ba64db474f420a9424449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033efb36b90c215914b167a9d9a6b4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580ceb2bbb3adcb3d013f9b3d70be9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d1fabb9af41702b9360af6178838c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ec7e9b768fa2209b819cd33c061053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ef41ab758d1eeae759d3fef9dea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9cfa9cd8dbf2371ac7dc25c978efc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f597e5373492ba1169f3ece458daa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d8b164326561079a1517f3045be357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d46b4251eec3bb8ebf7dc4e9c5c13158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d27dd0242664e5e8d1c8dc58020c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04143a05bb0a31524d26efcfb01d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf2a8b89a42165270d82650940d05961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddad372ea64d30139edc05ace452f6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41f969284194eb1089535e5a4c96463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe37ecfd8278e1c4736b64770fc17464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4868b13dd871124a929ffbf613c3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8bb309dd0ea9aaf3e0b0187a416ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145eaeb6d10bdf37a7b0fc0c6898d9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb616a2831797fafc6995d7f51726868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789ad056ddb1bdd7b026ef27100ff4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a936e8ba37e02efd33c7ceaaf1244170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f47810d06c0bedb21b151942cf1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5ec464ec3e6646f90fa3836f1be9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d5a84aa96a2c4a3ccd017118fa5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63b47409162f9e5fee23f4cff92b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e1ab974c90fcdf5cb121ceb4f110675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4d5625f3e575b67982d01449e59a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0461bd06c4a6081ac0e19bcc74667077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83bf62561e7025ccc6a2244207e47978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6902388245ad3040c1417e3d13de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97923d75e4338c1ce07664f308657380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc68dec0d8f81a7f6eaf05167471d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3082cf3b92bd076e60aa4e4b3b3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac61d3849b86a61ab2ad432b3511b5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bee853d6dfdaf77811d3a295ec601584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eca7981008b002e0200464b95a378185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6bec83e2a9534223603da58677e6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68bd40f2024ecb3a40cfef43a2d34487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550caee2bfe00bd1483ddee5c0df28e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a2a7769fd3d5082f37d9184f12c1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c553de218d2e452ff44243b67edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10eedb02aee97ec72ff7376d8a95e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f977ea0006fd887630fd260f6a02892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97113b8cb6fd62481f063d0ecbbfed5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816304f2ac2f2986690066ec43d9f2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e30288c7dde2ef3f8bde6cea90bc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1badfe568be79bb516f6135f0694296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3063968d648ef28d47c06a6fe6af997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21c16825acc656b7e23b98dd8bb8fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39d37b34762c2c836dcd48f6d107599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089a98c5f118bb8b3ed91f5857cf50c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1778f83728897d44de003d3a2a597d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882736b567c8587a4f9d9586daa72e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ffeb33276f1aeac2bfabac01c10f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b6709a35133aed067b87d62e2d58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea8828bc8302bba8aad0a2060a4c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b17f3b9ac206e4de044158a750f637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd7845d88da38c6001f3610bf0ef53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a0dec5c5fdfd115d9b16b225e124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f67ae2207dee05413dd0f476a3fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6369eb37ce1de256ba6a26ac8ce8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d9895253fc8e731b25ca755e8db8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871599fe1b0f34f0b13486c581e1b64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1aa5a816cc6f148edf0591928714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b395e0b7819a79701391990a4eb4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49971ded75eebc4f1b41e26a780ba5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b39f4b3054c531a25a2a29de129f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a081b1945810cc029af04fb6852b79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dfe226b904e327ac2c310ee013cb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39148e6b2fed3f6ca072cb58e45db8ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f951a947c6d4a47f54868f05e2a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8806056a3ca3fbcd997e0c47542249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743a0cc2e7874186ca230c84398b3f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc9a3efef0d8e4a17364eff0a1a38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d39691196fcaf71a675b0a0ec487124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644aeba41833d871d8e06ffa8adbfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397beb696e43092b1df3781ed89307f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396bbf3e90b474008db0b6f30ff830d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bedf54374971088414ae27ecf6ac51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bda789a82a054b945d64c05773fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47775aecea8330e3bffc1683fd3cfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30580486dc5c085c3f47d39b646f9e5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1cd15d7b9576b53a1ae476efe73cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa92b5ad9faa7c38b10763e29051ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073fe3a67fa2e399b5d990f925f283134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970dd6d7422e69b24013d0199dccf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc82a6cc6b9adfec1de2e5071559a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52c2ad9658a92c2cda074a2a65813137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0da1440efb8b40a9f8b6ae5ca042d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b7a4f8b236dc92726098c66ca047b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306c04094ed7ffc2ce76098d516f23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a016302427a06caedb3a8f37c108c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47d0632597e61ecd7f568ee9ecd8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b7d84866972c6fe2981efb7c609d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9fc3542417340387030fd581e77b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15475f1f13150b297090a2987e7d73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9495b88c59292e0f3a0af1017053146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b17279f4d288cebcde1f63ee32199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0ac5723ccf654835f29f3620c52a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069afb0d36b4518d99fae05b03f6493149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ffa4c46a027847e04296ad3819c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057d1a789f3c70a890aa87e60fd537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e39c4ccf08448b70ae19720ee2740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc35c3e7e522dd4ffee157f5bc441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e641bf5702e31b38fb9718e962337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467a5585eb11f763dc192d1fdfafced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ef5a173f07a5e13c204d5fc4cda00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a010c63b9d634ae1b752026a051c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c438678f3eadd537b7add326386ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1ce4cacc4006dfe57dd6981d0c884159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b004a487ca2753089a9e8ed0b436d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f99bcc504e8c575078a04197f0b86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc427f224ec9be848d75ba0846bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981ce60bbaf8cef524e7707cfdca79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7423c586c9f0618792c9974d03ee2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadffa3a8efa554acfa25fa828d3153165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7af8ad76897908cd4bffcf4a61df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3883a454b6792915ec567aca88db4a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa87496e397b41dba910c4de7e641c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a6e0219e3f5916cdcc8e0302cbdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee81e03818f27cf1495685323269b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5b2eb88e94431d68101a643888a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac61ac89e0d916e281808a44223d25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c135903a4d5ff364aada198dac9d74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ca3ff905b6e3b0cecb6d1ce64314174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d58e8c4de85de6f8f2a7f9a0d3839175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608245b8b40e64eb784cf4c7a576ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f81ec77201a4857c2e43e710b5a98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5cddc06eb3ead96eaec2cfcfa3d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a5186534621bd5149e09bda0835c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d9a783aef089ec6fb758d705cd7ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e6c5010058b7b0da78c628eb29c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260deb744093584af9d6a986f3f2b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ed26345cf3f2ca203bef5e9e011b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca67356528a9640d4eafaeb0ec8193184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a8679c3999695e406be0ef75ce087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5c88d6eded22860aa758f120e523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e333fe6be483af0f496aab32ccfdf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a16ccb07623db38cb20ae729cbf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d108f87f688e713f04b20aaece4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea899356068732583578ea3bb5511190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32f6f697a1c9cdfc5c35416e160d5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5f94804be22302eba49b572ee299192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412991878f6c72c40620157c559b1795193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64260151f6fd3ff2c486e42483e4a876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35aa12d002db44d1d0efaf668d2568195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82880c86850f4bb389368a8b4bb36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c001649dd58a191b336dc5676903197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ace777458667e5d8b0cbee9fd3b96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1e2b8505ec4ddefc27f0a1863cd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d4bbd3119042928d80b4055d30511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de3d149b2193ec75a66b516b88f19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebbfd4be04dbfa7f8bad6779b059ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d8b28fe1ba98dbd241eb5664b6016203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14a251b5b3ccd461d2bdf5ba266d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5fc22bc8a6a0412d3bc70d0c1a4f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269f95fa43deb04786c514111293b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4600811dc4f06160f4eadfe39c7eaed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebdc40ed73a874b47f7383a03646c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629574ef461f76950e18624f45d7c372209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac9ae044abcd7986e90a8cc3ecfc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93711289a9f3d4b169b29187d2e1ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0ec091f4b79ee5322dd75aecad55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc091b51d06348320ff6b19c1ca5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e272a6442e4998e70dc78232aacd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e22d7f6192ffcde1c1072fa8ef577215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d186f9f8509972512efc875043e02e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca9bcb21e802e8e70671c177e2137217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8be8c241420a3306d09bff55e707b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff306a3efb09dab1536c9decfa10f66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae942e63818dfa45850719434a2e64a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f291125c0392b518c4547af1713d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b745291d2032a8152e8bf52545d1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7586cfa483789fe08101d31bbb6b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70393c0901619d4fe38efa49a8004224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e62e0d9e24754452c0f4a84be0e94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5c945278f8214f335361fa52809fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c848d0e95fb4629424b9c7383cca1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea138a02edafef839e8385c6019fcfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316459a74aeb22e5c5454e55d8c942229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8085b751a728f74a85a0fa0e000f96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939791f7f2e6a4ef6238f787c458d616231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d68e505b7c62be454a36a75ead2b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08613bced5f60ac9d29b912097061a07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f986bdac964fdefe337f591cd8c988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9affae84922464a3910a728c63b203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb84d927dc7ccd70e5d3434e3e444236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c557f77ad95dc5b24fcf0cd235dbd75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2a033ab422b8f21b5ce65e45643a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff077e67c2a09e1701fcc63e2bab3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac7db64f1e514fb23365608b674b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a81c14dc844a810450d35d9fef24a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef0404e04d8e25049042e8738e9db0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fddee76b295c0c567572685b81bb66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745729e6bda15828b773fc79eab24f8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83354ad111f7164d7411e862adeb3fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f399f551749d8ab5107ff3770c0ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b53183527695c4186f929f332d849b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6befa2e9378206add493fc0912b782a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182ac2f1e4bdaa75a01455fb3554ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f70209f3875777138e926a46677c96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25c25121da6439d215e254e38086f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2b146755ce128f7e871f66126225252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e536326bc1e8b5c18907395a7b2a1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cda374928d493dcee964954767c96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4f76e73ed9766786dd3ace553794255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c123f2c19c8f6ee6656f23a9e2105256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377ddf4ed590f746087df14c067284257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd02e9a6660f285c2b47e72d6ad9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6baf6f9c8fa25b5d6917c38cf9d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329dbfa1bdcfca562baf7fc900d0e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4ee610127764744703647cbb3e225261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c718d59391a84829a702a357cfe1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490baa6c7c143bfc721f35823ed66bc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc5696e5f4b333fccd50ffea294e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07e5870acc5315e6caf4992d50cca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5be55201f8afe1deae6be24926d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba26ae29665e24a485c4b6f5f7a334267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf50cadad1dee904887f59071c02ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528aa67d54d800711f2c49dd972044269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594f60e3e6c853ec29e94f49e24dbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a959f72c7e9c2644548d041b290106271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0a668509aa1629498f0c6d7a952d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228282141111e3705c7f705655e4a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed944b960f23f06675a9abdbc8d65c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611177690c05a9bc006ffd0e019e3b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df701bf76c46381324afc64aa0e5b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12267e55a9b5ac7a7b879827d3f482f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee4b73ee04784b0a296dd132e7c54d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c0ddef5851c9468f2fe4a36169e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e832706f2c36459998ef520665d38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021198eab01c41e88f39d10b8e5577281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc35b86f0b1b5ed246b86ca5415ef7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5597b0174499e184c21e7cb531a9d4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc852dd3bf9ee164e8673d119d864284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fada341deb780b5cded7b17fec86fd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2332e59635acc908688963c32e78d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af5112d759a8e066b715737851bf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed103a97dd932177a1aa6ecd72d4924288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7d3dc3bdcb334658f7a592e7e74ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21057b91f3be278168f3af58be57c4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c58334870b0f91c229c43033be96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941008750337d9229d051fc0c3b274c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401fc20c93963c9d45e9c9bb419bad0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173bb1d138b2515883592bbf0c19799294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf618a2370eaeb698ce20a3777323295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676f070a042c4caf3911593ea23cc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dedc87b0fe78776b148fda4906b67c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900438e947983e9ea473f30d341070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a51fc4737569f595eab8406a7313299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1e9717fca2a73bacdc2a36f864955300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb20145245ac9b2aa25b11b9e2111301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fda79b70092741825d8bac72e5800302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f95f40820ca3ddc6031abcaf5ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121b89efb8444fa0054855bd8af1acb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed719e2150e2c3c256bc4aec5cfe26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fa85be70c7866f81304afaa4110c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed70baa766acaad2bc74967946aa234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a558dcb49f2c3bf5577053ff4fa56f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907594d784b7139ae066ab29755ae97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f947707a8169bc40013d40382197f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49c4d20a6d96e71a9123db61b5d2ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d83270a3c81ae6cd851e99dce856d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c82c23739f22c677a3315aff8c680b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf10a9d149dbe50844eb7a0118bbdea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac325b6f813f4511ba4ad3d0b3e78a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84cc79d35a23ec215c6eda9e38fa2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc749fdd69bb99ce9d0c99abfeb22da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6861f1eb2209c02266ba5c17c60d03e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a585e60c76043b3c58a111ed88f1be7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d641f87b5dd31d675a279b5aa216320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135fc213bc6eb1f902f743394f7217321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5ca455caaee2a6abb6dfb4b50817c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05c5df9cd748a61ad2c910fc60ed15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb4eb98791ea83ad08be3e5fb20e10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed56c2ca392c3b21332dc1f76b703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340c6f054b7101c90f399dfdd71a815326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ea77ab37ecf15786d5d168501833327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd06fefec73fa77e467b13e28f42f8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e204f53141d33435925d8cd880a129329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e96b2358643f618caca4060de6502330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d37023d450eb7b4b52ccff2a1d24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036f1c9e4ee592ad3bdb6e5a3b649a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0ee49c1dc41063304c7fd78839978333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae6bfb2c23eef30834dedf3debb4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c041c48c3be810b9f6573cb58aee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99495f723f9f8b487c02ddd57cde2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea4e46c2f3143be6d8ffd29d3c4be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8fb5adcf9d5da63ac94b9e5864891338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc3c497a8586e5055675a3eaf0645c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa6045ac8ac149faec688b0114b89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7a404d8bc2cb06d4aec4530f6d3b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc00285c38bf2a3a00f2d97df54f58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3af84f61aa0cb9073fe0278c6d41c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef95d387b8a0c4267484d9150c98f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5f3ed710704b634478270a9b76f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cb3a487ec2056d428df3c9e76ad4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886ab8feb68f2c7ef1cff0924c1051347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17da7f7f318aebfbdad4ed60a541fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d507ff5ce5375910ac73df028d5da1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8523cd6d21f60e8e65a570f7271f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bce26e444af058ad992461fd1b43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30f32c24a0986dd74b09e830d6dfaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8196202bf402b3d5d450062501477353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf687aa98817d112ed6fed8a1f7f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24719dd33019c6c4a7cce2af2baa5889355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08b6d6512ada9efa044af3ba8cf657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0fed747fc02779a4f4d55676a2e96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c794d4f408e2bf52daa451618a7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac6105c2a43b7b8bd682400907bae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b289d9b874ef4866fbbd2fbc63f48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4373c66fc9aaa2db890134b8ad81b2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c045febf62b7d8d3dd0cddc25840d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaabcf5efdc6ab693fdceb74743315363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0a769c7f082bae48e773aa763719364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436ef3c140e46317506606931f8e720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad1cf69d2fe7a1cce66290c6e70b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fdb58a49070737642c20cc6cbc56b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1627392011cc1061a765a48249993368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c432f8c3bc78ff02c22c29fcaef44f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca98e3433e7c78c72156cf7647f00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a4404dd3aea80eaa9d0b89b3dc3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20af158157f2a9789e3cd00c964516372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a29c1cc2d5ed1bb80a58ed068e233373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67bf3cdda9656d4b7821bc54cf130374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8a91078245ac4b0a8f063ac6d319375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2bf10ef0bf93507fc60dfa0c56806376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb959270e6dc1ea9547aa9ec7f017377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80222cc392987d734d09b3bc818971c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd10fde04f3a043ea05f5242446701379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d073c7c3cdccfe7aa676039d26d0cae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52da98abec3c8b3b8d85a0535fadf9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e25204d9d2f83779457ba8ae79c6cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dfcddad20480f28bc5be73685bebc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50f4d33d84750d7ba5f767bfd4f40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cbf7c07549768aa83c366c076b76f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8222b41d2657f30435ff87aac581386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabdedeb42e226456a0a6df4b46da49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c6e8e37be1f6cf3b66cb1f7623a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac0099ffe7a74e2cde324ffe08ae42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e63457a6c49b64eaf7e33145344a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722f2e6b53379101cecfeac1ff8b927391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704bbae973c6a81bf8c3cc66e4858b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9740fcc81048c358da866fd072c61c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd18c4e8989a7d30e4fdd7dc2fc65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b556c9f729e28a6dfd7845ac5bc6a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf22db4ad6c192dae798ff8f8e38d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5393b8d08d1d41b83664f4ca297fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e63e48335265c51dcb75e0e23940c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03b7be40ad71911794e38aad53482399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d480aca8824c7fffe4059a9eab4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ca1e81ae9e56085944bc79172d3d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284682a8cf14b55a1c585418e397224402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baff773cc9b79fc43e4232fce06bbf3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65916df4571d6ac48c45ed95f23685404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac2368f42846365df5542e901baa0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1703baf41eafc4ebde0604de9f3fd26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd881a35b7b8ff924bfc6fc71e3fcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe17f4ca2bec4f77cdc0d655d6e89e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900f22c315f108add15a523d83f480d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41271e249bdbe8d47b04c4d7d805d63410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedd39578fd41ec4694d40c7c010432411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f253c49c5ccc5825068bddc952d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288e7fc436b206009f2089ae060772413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deeefb77e61182e76b006f20784da8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b048b3afedb9dbbec903b0405836e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a436329df7f59c56d3f6f0c172e292416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35eadf91bd9ce38961d52f7ee3a09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a00cde11a9595923164c6059e3791418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8f8b728903726db04936dd57f6a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf9dc384f9f0388e7255399115f2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743784e92cd39717c7da33d5c921ab65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b103091a974da7edf440d1cada7b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7683120219a070ab1d6ea84198f98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d4f73c3cf33c89699fa2714521a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b0bd49f4c54edb2ce60612e9bfefe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2138023fea3c20da31e9a94c6b4458426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca203d623e973fecef0b85cbf9e934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc2d64b28263946108cf02f5f24ec2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550093002c8c245d723bd2e0c8052dd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f987949d69ed830deb54872d3f67260430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685e9d67beba451431f18cc72d0775431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb777bde3d97dbd4268a604d1bf134432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4645ee2fd45b9c2d5bace1a3097aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad213376710d6603be337d692cae7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd218ba7e9ed3f99c8b5cf0ed018e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbe1d6f8652ff6c25b1c397ad737e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c75753ee9885afea3b3a7ff0bf24c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab787c5271235b7ef271059ae52ab7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93718ea6e2ef4d09c9d33d430c815b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f84fb54898f4edb8a43e9ed0a0b62d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b34d1c0411c1d9354141a76cb7cab4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058220d3de82564f866e2cd3d1f1c42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92b4ff66f20dee21faad38a7b0326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f392fdc5660b50b23df7dbbb7d4aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fbab490268af323292e6800943ac4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426c5591795c6f0ec7b92776b7fea11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df6f0cedfe8593ac6e420c4ca3fbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e12a1f63d44ca08b9683ed1337ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475ab3b17daeaad431fcc582698c375449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1b3b8c2b3352e0121df5a899720f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e84fa63beafc5d41ae938129c67d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce71e8b8770c6f2fb1932874d970f6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcb9312bbd714fd03bbda764dcbba6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daee6794824bc597caa6bffaedb0f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36411c142f8c445a31e6c5261abd6be0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d17878b78ae7f1e77d40c2d6c47d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d079a309c5d3df3c7309be813e170457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2d56b2e4e748994081d921a448bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31ca947eb90e400cc26b6e074ec18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099116c2c50a8ea811884a0a472d4c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731319df19eed1c13b263643c5fd100461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e4f9859ba3e64e83d6f56d154dff8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a91c9518db0713cfb5204a6284f4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db33f80952621b8eaf66f68180126d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1009f518c01f4f62d3a4223f02ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0067eddd36ddb0579d921f3c89e828466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88dab422074064fac5016bbd3b7c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eea58fe0dfddecf47dfebca1f4f5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea8cc0182254021b2936bbfeca8e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7ddf26733c07cf603e7d7c1360dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32eb3e4d5bed4983da6b8f76a34d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5d226180d0917b88e9e18306d745472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889744fb4bfa41496286b3dfac63c762473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8640e2a4901cf78d76bd140f9e122474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86412b36f29bdd907f46ac7f4bc623475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e3622a3a3f5b1ea65b31666a4cdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974491b6c590d4847c01ee34d02aa375477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08188294c3062091350d63b15cd74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664476484bca909cc71ada496f87fbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcd7e4a0d9127c6fee9a1afba3dcc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc4d6d9f5bc8415a0fe6b62bbd668481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229291e97a3ee445bbf31b71806dd0af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0738bee864d451c47b4122b7b3c628483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668db673e87a611ac0b4d3bd2bfe8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857327862281387cf2e6e5ffcd0d0ac2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40826fa836b95742371280081ee9856486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46126b4c385ec4615402692a23e47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281049fc6bedc9df4a3f69208bf36f37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c2c7441f207af77f49c514cab2ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802cc0550e874123d94cadbe84698d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb872d103858e432752d99a4f92c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335966208ae7e30664ce659929774746492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f07e79a55ac6c5891c76ef3a38b930493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67f0346f7dd1f0aa3a20e49126efe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90a3b91a15f67d9c2fdddc5436151495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8618bb94eeb352ab05d84003343024496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a4a19aeb333e4d445452f53fdff2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b00236ea142b53de82b8385dac64e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87434cfa10e37802bb1e62572569d52d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a1a37cfa3939ee0c9c4834c6f8935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81bad3918229fc383976af1babe1e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45224c91cb6b07862d575184bd7b9aab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c15cae484b569e111898972ce912c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f60421bbf51b333cf581f2642b3846504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed37119f4c7894b7c158dedc2a021d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227e091dbd4ba35e65d37eeebdd2b46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf346298811344542b9cfabd3d685507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa512d6dc6ebd0db4e3efa4b3dc74e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4489854a098522e13c318e706ecb2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050bdb460f6d070b611e614cf751ba7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b95f1244bd41eb28558238d2a28738511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f03952664c8e1551901e27dd6f409a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c14e07230415e1c1ccfc3af02bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910878d04716db9d7412f040b2527c6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33669aa8f3347b1426c02ca2274f7bf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5003a8b579408de8d5377bdf07f07d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143f65846aa2f16fb4f23d36f5ddcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9a2e175fc0db84238c652dfc6f98d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524abd1327e35d1923626b4f1caad62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be602bcaf4f0ff7cd2e88d980195c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e5532c5dc9736011895d830d67c66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7383b86a1b82bf94508764c393d8af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e47a7c968895edeb4ee0d56fed4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619683fa2c62ba29446da301a6183f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616637cda121a76979075e3aff5f237e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572de2b9d1e2202f46d525ebada7fa9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a8c97ed9eb2f3805a51a541e2d19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1db68b5937e4069ccab08d45026f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab12a6afdc1a77adefbed9a13b026529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be74c59de5c98d4a7ada9d14eb0f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a303c7da5b7cb1035df602ae67bfc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a41efb6d88f29d0e97ff5b8e3faec3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b5e646c53a2ae1e5c66d5c63dbda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01f5241a81b2d2797bdfa819428dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aabba61498776d6e3872201ac17f90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9403e6bcf2b87ab6b8d42eaf7780f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d5c8f5beb5b777872267c953797b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a559f0a6db4bed286a43f5da6f25f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed4e98ee21b600b848329e7ab62ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5fb3ba1766423aa11a0f80e1f6107540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af8fec16ef4f9b05e8edb65c352964541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db418153c1ce3f18ee6ef15b33c39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9152cbc0491fdfd23f2cbd83e9a14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df517989d5f8b96e683e3647d47bc574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0bedf3ab5712e24e280e153b6911545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d91879ee7a4996fe7c93699a458d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a9006b9b9e0fecf297378cb273cb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cfdf1594bef2cd7e40d028a30cf55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d92a48579de5670e558f317e3a729549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2e63a3b7e641df33978820d637630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e234d1a73d264ede88e388a1f9a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f3c41bbff002df3d3c0275dec07bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444204819011ecc98ab5e6a0263356553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e7a9983d2724a2ec6b6eec1e8c53a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997365ed9dffaaa7aeaff718f6f4c35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613507f1ac5fe2f3b582a7c913838f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21aa2e91f420c725c4f3ed33a27f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bf28461b8dd69df6f2d325783513558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a1580886128f7a9001f69126b9c11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33835af81595969b6918574184fe909560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f76e7c4f0e3d3cd9edca3f1b02350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca9a6e1c5f2754bdd9af55dab507b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0b7ebabae692cc2233d180cfbd88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b51fc0d7c68cd87aa2eb5e312a84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42da3de71750fcae2ef7f7d81ec0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f21340725f4fdb88e67d95352ef81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254014825135d715abf5d6b81700b147567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea999087e9af458d63b52fb932e80e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681341c61829f5af6471b3f4a102cc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5041d0a50c5d1300fd0c35e7b540570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa5eb87b200906ca6c9e9f8e88ad7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478181a823bb499f16b86776fa7b5a3c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a086e6961514a8463ff26341ee431b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a22d83c75202225ce7c873867903e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5056da5c3083ec35260b8952d400a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7724b99460a8ffa986b83c0efc25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71197f2a6c131e6e98a0210feadc6d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5673100743198155735ed9ff18a88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8afa46a0f1ebe05081d0607383bd51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52feb08c2584bc6a82cf34c2785f51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f94c14e6bd6f14d52a8b80bd8b9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4d982c0b9f42257d08e15849024b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10eb46f6ca4fe79effa94f4e853701583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd73d5cc93c6ed8364941bc981a599584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcdecaf52f450407bfa2168266632c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192f05b729e096c637eeff48bd85ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3acf528754e9c000f950915c0cb50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0fe525ad11ffea95b855e18687302588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae70ef4275afeffa75bc4fa479c7d04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7fe2b19b165b3657d8974d5955b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf40d9ae994bb7551d4c77fd007a307591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc187c832f10c1de12907be42cc6a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a39334451eb119db4ec402a4e5e45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127e8dcc1ff34deda25a425fa491ca5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b350565e258c88d1180b5f48f8d9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b059e01c4aed8093557a0f69d7f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb78accf6ffbcf2783eaee8411fb1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f618ce1f3364744f6374db24c55ca2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf92856862a5c866ec1db370a713a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb29b7ea14695706e3e4f8581dfbaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03711103ff8a3dbf30c6ea5972e40bd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436e866ccb92a89171f045d459de7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10410bb6e580e1cc1ffff09329f777603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c921191c593306a3541fc3400abfaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dae139141dd9f8a1e317d6e404fd70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732cfc84c4684f6d5085c745c13e460606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e69f5892f044d9d4b1be9d1e6971b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a47d1064c0e3188cfea543b378c2ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a6077a85f75effb37a52ecd0de4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3e5062928ed26a86bc62b59a04d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b09e96b79fa916bd3135bd5bb8745611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6676dbdee1f2a0646b3d11ca5a5464612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb385384e8a569e83e0a653e2246c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047033dc13ee8665ab55751823869b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6782952a44f1ee5ba25aab8708af22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b773d484a737a987d51438019b7c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8956e582af86d419da21cf077f87e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90513348ec9861c2dab5a76b42241050618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6f88d849ec84b1c28ea659dc0459619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2eeae15f2180084f8728d4b3f65c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed2299cdbd951aa96c682d2f72a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256c94e21060ea696f0795d263f3a64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d01b6a37e504978624ec1e38c79890623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea505f2a688569a0b8111c772d991d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb3ac0f18089d9f1d2bdc92bde4bf5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec32f801319c1e320521e8e7b3e74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4643f6ba513eb73d217bcc6e68fe18f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f9c46e6a3fabddaaf7177098e131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bb7c91f915049c1fa2af6b25661b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4438d3b3b4e3027b917e791c3c6d54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0591534eb2cfdff1ec45155fd62b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d71dade03b760905c0063c528f4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87173ac8de8e403aac3a866db75d7b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245712eb4a25c52fc8754ba327523239634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e13a7b10f495a40062071dc3e4bc92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9363a83d45a93bc95162fd77510ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e3b30a16b0b71daef8445e188e36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38ad0d870ae2777d8e03aa90c7143638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a46e2b918a472d124a57fd22b6b46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4dd856c96eb297fd35d5eb27a8ca8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e4c18162cf6ed67ef455ab198618641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ef4994b6e12acc08a100ae705cef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf6e8d64267d7ff0bdff7db1d5e16d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48d2a06ce08407fda22c25f144e932644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b82d95ecd0e4d5e12d646d65cce0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0546fda08e578d52e4b338df70780e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907917b279624c1d4ffbda54b24e54613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd898e2463bdfbd878c3bba1ec8da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ede7ddd3a2212572fd022982f80205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c64f7e2fe63ff9ff5645bdc30cc0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdc788679c0a282b364f5e35e7e5587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda461d9c081899aad4669a6ae17f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666023d89f1059a2bcde809cfea3373c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb703ef0557a1e6725e915771471df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32c53a59f630a151fe42f58f8d591011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f8e834c32d11964180781bca06d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef52a2c8841a603e475e50e43e73f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee8a6811a2fa0004e0fcb1acb95bb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8443fb22e61a85f6e6b8ef2e7edd7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d738977bd91897d26ff806f256aca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0a082b2515654a374dba81dd2b5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490cd5b87d1d2ed8a427c5615d2f0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcec628884332f7ea0e8bc06a655719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bb53d03e93b1eb7187991edfbc99d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca3938a057250053d2622311309fd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5257f8fa8dbe0e807496b1278742fae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633640528896ee8a45b8acfaed3cefdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dda647a7b514b46b3b6a58e3985c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fce09c7ae8cf0057a328b6ccade025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce21d54f0b64afec3053b006aab32726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b13c172992fcaa8044dcb55ce17727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96ecbf82ac541106153c51a48acbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360be19e0b434d13c14d64a7ed8bbc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20526b09aa2b9f89ceecb479670929430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c11311c33744b591e92401e1c487131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d55c26996224140efcd13163c440332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296eea338fe3a817dfe005887bb3b3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b9f38c826fbee7797e69d0bc020c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b1bbb8af67ca2fcd59cdaa3ea64ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755b91206a85daecb71510868acf3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5af4d113eb1357c55bce463c21de737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e50a0df95b21d2b735510a986ef4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd499e72dd9fcd45ceefbadc80c35639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485df054636e458eb6060730fadea840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be842095bcc4215ffc8573e4945d85f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4d167cffb83258f7629410c281f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d9bb218f5202bbd25cba3076d7cef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca4b597b27baebdfe95e5d80e9ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097e667c32ba807411734cd78f743245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842cbd7abc25d831db2b2ee8c1b757b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a85f6122c4362e837443a6e7f21b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0a726feb9722260daf501fc844b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602912a3cb44fa18ad82ece20dac2e4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b3a61160b0dfb9357f21e592129b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c396f25bfc7133ec3f78ece0b761e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65f75e5f0601ec707e93a21e684c1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aef7b685cc22de1b53b68078a6f67853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083067f1229db3e411d9013a5da33ca954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af8e8e3747a99954b763e9302dd4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9cad9e7d5b9b02fb04ebc901ea23a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abfa7d8c87cb0ec18d49f46ab356d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca390f4c51dc19c9aa29ff029afa3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57008b2ff5a782155e4bc7d41d820159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d34405a4cbc3901a086b762cfe72b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0680f3a01b5f77c40d28b3cb1e26061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392e611805366336bf5572e3d51e40962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565bf983e14db7362cc3dc2b90e06663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537aa220b2b87e3686ff222d0ea15264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9aa50ac6fd15d477ff7b110dd43b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d96741f141c5c151ffa0d434c47366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a882a259e38e5e60088b5b074fd4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d6ee60bc7649fefc9ecac75e734268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00733a41c0fa602d181d365379ca469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ca93b9b0f7472bf06db6df5194c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d87430f46c16ac8f357d30fdd0b7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0c92df68303204ce6e1d2285a6ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e93add59e1ef8175f18dee70693e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefb5a9206d07e53642243b1ce7d9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2af6201d071abd67b18de649f55e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b18fc27a8cefd4aa4b1f26e6f57e8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a50e21e8ca941cf5d06bb22c24f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc6c68d31d240d7cfb231ed1cdf42778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546cd34eb1837330d3ca2053cd06f6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68504f2ba0201ba8c7ca402fef12fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08215a99ff5d355c398cd0ca935eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa2f9d1aefcfa5276f5d55cc32dd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721a225d4dd83f8bfd2de7c6b3895c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d181af2349a1742a4b9e32e5245b0f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d5621cae2511ba610e73a16b995e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e95d4b331c7b7c9e6868fe7dd46d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8254539160988c069c969da744f77787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c76dde3fda7a7cde2972725eda61988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf5ceb6b69b53b7f3db66f652bded89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f86c6db01734018d603645269c4e9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3d2bda94235a1a75c6cc3324fd3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325a219633f8d69ddae0c0cd39dacae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c9b96ce2354590ad7015af46cb2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f496762fb32907d0fa025807b03fc0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb289024a6c5089e1c95c35ecfd5ae295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ef59f3c42777a0ab5062b894eb74c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd492c7c31250f23ce2c5d3d1217f8b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992637f4222b39568e5a1cd66c029be098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8786e9eac40d7be98a40bdb67c620899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ffbf1932be41e8ea1be07dcf51e40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff522f44358dcd3ebd14a86c48d92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9cf57ed2cbd55a6c034b4bb744f94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab13cccc41de08bfc0114381eaf45be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760122d1e23bdcf5d299a36d793dffd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a772d25a2a3a7c4b7deb39cd6eebb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f14f165f53a008964863be19e9795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638f7a3ce4bce9c218a0b7710a3a2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c2c2f0fbb307cb8711b84b5a62e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31da292252c47bc0e6e4ba136383505109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d686a6ce284946480aa82b88e70ce44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ce822bbe5d39ba35da2f98c61aba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec2d41004f42e56ddb18986961ae6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3972a72c121040f15b4c1e62d750113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfcf0cf666af130e1f1447ceba37a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28cccc851ba1f569da1746708d74ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085898ab11603747a54791847e0a71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57406a4679c284174f29b300d20eb27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda49bcad097826550a3a8071e1dd2f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ef215ef3805b3b41a3cd2c157425119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbb9cab6d0f53fe5bf807880451421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413953e4420ca52ae278bfd3f580af9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa85e6dd5284c994e12b85fae84946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e68e7b3ad3cfaaa347a2398359e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a924938232f481f445f77ab1fc9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b59238d6733182eb8ffa5b78049e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1966e1f8545477e7cdacd8a84aacf43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e0fed92354be0447980c3a0d9ba35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7d036f53d322b7aa51788c91dc720128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c22769838f91728db90c543edeb336129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521364d74a97c466c7f13687c518faa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15dde0367fcf9ae9a7e3ffb0bcdce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b94c82c6c2abe59d36041cfdc7446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce700c40427492f6dd03f3ff9b9673f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66c0195c9f485382d8d1d9e74f67e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b67a5655445c77e7e670459572fc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734b51a1618d47fd05be17a38356a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711e0c7f9cbdd21f944c0639db8a6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf78f45b3caea4ae9b8c0a33c4867b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8071f6a13157060e9870634fee5e32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe31640c749b9f623b83114e7f232140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4230b36689f9b18d647c5dd03b0805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb349dfac9d1e7fdd56bf757571d7e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec846f9a0d5d0d37b0f6b6dbba0aa10b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc46a4a586e40b5097c141f6e4f100b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b95b69b258c4048421601e2393bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df91400786b56c829660d67fe74d513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46554cf027e3ecf94675816ce057ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fded52da1e052b5db0601fe05fbf74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4323e82b1f9a094874720793d6b283c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68310433b7f41da9e2713e560032015150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83979370adcf9ea36cbcd72782454b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0251776a58623fdbc6002fa5de808e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ff53d886596b16662a5b0fc5bdf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc443c62add8279754b2ec7dbfc83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70887cd20fabd9b770de7fc4a19cf434155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d09c099bd20c4317530af43c24b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd356e0ccd89a3367d885fd5cffc2ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6f20d529c22747052d6fa1e96f6f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee51ce8a2d2c36bc831ce6ee8a2b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4acd03b60dc299a15976d6637fea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e3c5628d91596ec7b45ecad1c01b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769ff0fa1cce14c13b76e7bbb38b99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962fa8a76e182e1adbf7f71c704a4ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb946c53ad3bc14e4b69d97a8aeeb8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1022c34986887a67ae41e8a5d477c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1b77e29916a96d01817e80146bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cbda90bd3db8a63945e9be9cd26a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93facc5af952877ad1d172f2f7b387f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd28c4c1cfb26b14ecb09d1bd0636c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006783ec4ac9c89b88dc626d233c4af6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc4fbda9c0966a0666869ae2c521cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a442a9aaefb83584eecb66235f6545172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26b3f9d9869ad07d14c4c8185840f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8d059eacd246d1f36a674f2968966174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5923ae22cf45bb8ebb654e77ee8d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de58bc05db1443793dd2a313b46bf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899dd8a40b46ec064f27ebd6c323d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02cf1740d52c6cec7af91a554c9568178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce11238213653e0f6c8886b63bb36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1c20bc2724b0b6978883014918390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba834a3d1f4c354e1296410fc46d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17115c0320add46e8be7dff9650fa0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc3509fc19e2acb00c431c4b8cbc4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d698a4c6a6389c03186484d19cf9f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c93c0503d06299adb8b7167ba4ef5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638230c6172116c0d12d6365525e6416186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fec78f5b901cf379418b2f9d287ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695d78ac3db216b2b73f11416819aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923529f4aebfe1adeffcfc65fe153c74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343f475405c4ffcc205eb9b9efee46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cb88231fde49c2b67d95b35eca20a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c38f97b955e70eac3f6e95918122192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf1255ecaaaaaf3c0a87941ec3699b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9503158746191c1e14f0031477666194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b10f211577695504b42d0147101c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefdd2d25bc67b0c9c654719e8ac9c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b26430819f1278b2dd4c58323368a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e08c017c689a87175a1ceb0bc18b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c175ba5c9291cf7672fce13f905d8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab43f6d25518936569f80c3089807200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e96d208e35a44ccbc519497a5430201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd41e8060cec3b3855460d63af01e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186518bff4c092bfd8cfe27e61156603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bc623b9a4f0ca7fdb7676672908b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09923ca4242d656d8a2167cf4f7920205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b029a850a5c7312ae7edecd6c6cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54876d60b909517eaf9205467d02bc4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9504a21b3c0b5611f0bc6beb2796c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09b2f875bad873d9408aa6e4a72d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9306f55aa7d886807d127c568ec21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e800ebbb65d02430b4fdfd4529661211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bae7cd130602bdc64268ca33896980212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69124d1bc1e5c1af298898c2f5f33ecc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8796309eef5b8eb830faf813786a0fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bed41d4a7ba2d2df1b9f5a19d2ca9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4c988d9e26317857cb578905d8e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e67542f4d690517cc9478057d997f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c790b620b0fab07787d8547b73fb8a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b1a024243d1dcd58639165dad7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d181c1478c631ef71e6b3d4829cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db3bc35f93bc6bc8a3b2bfddb86872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b15997f1c93ea403b914cedcb54f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71a69fd9cc4d476234f8be2952065223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0eaa1d40f9f3f142dde2385fe2aa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fff1dbe3bdf455568aea3216187aae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4cbb55a012e9bdeb9cd9e8f01b19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb351a816968c1c512f1ad7f976613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318de236736d9902181584a3632e67b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9379839057fa52b5734fc05830e6b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc62b14081e8c821197c30fe0b3d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68780abe877fb5a5aefc887196f847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255fd4df685e9b5efdc624fba576263232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478357977ea78fbc5162a65108823af6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5926cd00a50ae5e5c005cbc2b3f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127c14bab3f6a7a2efc099e808c6cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c4706601bb1fbd104d6e951e9343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18e75cac318be37bcf5b16970c3765237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3551dc786863bd5b322e66e4f8fb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34116119a244f8172558b3e2d8db8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763995664201c250742b49f454e79778240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993adb79bca9860850bee2a065e6f3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9af3837383e3a19187435313e79c92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08c2f1ea017188a6f7d065c1d6a2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdaeda9eeca2f069df83f78d3413ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b1dea37f29c90de26a4f4d9a10f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05fa0ddaf7f83471be1ff1e1ba678246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8aeaf01b15193973c337709393fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f404520e63e2983d85eabfdfa56812248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea725477fb2122bea0201bc3638ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4452d22af30a7752915d90ed8c5b73a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f924d1675e2b9707a1e5c652851e4f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231e865817efe9b47ae68cff0b6553252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a492557512d66a011bcd0cc8c67a33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374046a68c1b3502d266687b09ddfe73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff235b5fa8ee7da40b803b9f1505566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e08b0e7e4c5a5267510f2c71848df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bab32b30826653de109d2b79eae288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70fd38bddcb5b9515e1de32c938aa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6acdf49ab7a1af95ab24473e8b3993259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928010f0ed4dac2fd2ec29f215d0bd2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610536061b4b56b410c70d0afc73c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b0f111520a5aa53340cb08ef2696e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebdc9b29303766673c8c948ca0dfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5202afdf39ff9df007e3d6f9539341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832836c26bb882c949a015208d0c79c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22723ce36f87caf6fd145b865ad3a5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975697a43ff9a37619f26208d18fb20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdba526126da00333cf3bf53698dd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825248ed6220612aeb82fd39f572241269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670a7ee6249a15ff6b5ac83237cc3f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5eea0edcc43fdf00342b485320e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a210e90675b91e73b9ff6969b08e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f3cf1e6d7369661a1cf45d3deb059273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff1812f13f5595b043290ac99257f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe071d380b770fad0d85c40c2190d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edc8f3e9d76952c40e5120a1f272f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61b7dcbc9dd77dc3a6c60aa84e9c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea596e085a55d33a1ea1f4919e7e9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfa12507f0426796fea66303cd776279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23880df3d8641aa850e88fc1dd977a45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049def665723208dc21fdc8067ced13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decbc20c6e1b47f52ecf26a2228fd3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7bdcf69e9c4e41e0ed41a0bbae86a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843e05fa7984074102c3bba4ee30bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182bd2ea3c1f6d9e0e5284607ce4019285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e51e21a7499b20905d75236f14de6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d495268f34fecc3d41a586c9449f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3220253e7b7566f3c5a9434c50ac0fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37a5a522560cdc623104a94f23339e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de878251b758dabefcca415081d59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d3e1a05693ba82cb20cda314b7c72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d42cca3151b903022a12e5916fcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417098f8bba1f012d2c99844c15cbda3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a70cb4632d181dd5733d71e8f31e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c768264632bbcc97723737dd5619969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8e8b90bef5481083ba0594e67478d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b166d43e0dabb2ebb400bb0fe384f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad2b10ddee6b587a25743c46fdd9f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3585032b90a6432a375c9c0ce5e2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa843a3ebd210cf4711766288c68b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959d8cc5e2fe833444b97f11fdaf37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf1663658ff02d8b437259bbd1c92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c3706458386aec7bce557169d01a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6e54697bfb208116d8816f85892c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272faa374f5a3fe0a7a80a81f0c43fd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b06a46c5d37c0e293dc25f7959c7fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7dbe008ee49d6cf1db183a79b28c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c27da9914750f4f9be0c3dce1369a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853e98478d409b39ccf0840d881b6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80101429365f450e999965aa247ecc37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5799012ead212c45e0f0850e109f38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07f9f4cfcffbbeeaccd5747a9ae81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464079c5c1564ac25866a8092a9196f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa8e45459eb741b6688521af1442d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f41857d88326719790f17bdf7a535315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6b6c392aa7840df5e9d52fc97ee07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23451a2bdc0cd11e38cad3545bd3c929317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9bcaa76019b3c048c13b230710b4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a79e2973ece9035181e122ff70fa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2fab8af7136fbd3608afad635f059320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e2305764044af5decc0a2bcf10d2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212055426fc2d543d8ee35015ceefff5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700d3ce4d8b7f3e4b3630c8e8b3efb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f04dc7d44bfa518b29026231fa41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241545167f86df1b8c9cf657432c5b40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e389e8548063d2879e5ef0948721ad4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461393e0cd90eb8ae4cb2c1f7b8472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d61713073ca9168f60cb25dc9bf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5e7109fe0d08671a04eb252754d4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ec79905df16c0c6e2c5256a3a3f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b65b1431ae984751cce77b23bec65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa82c862346bd511450360669e4d0a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070797e1c53a757209310db41bc982fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c50347381e7816b29ac62083c21ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b169a1957456900432f7bd69fe79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5aa325f6392f6141953794a57b52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d26df84143e76f76bfac658a3ff16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b5a25a557f19f8997122785e6c78b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4714ff9bf380415cfc81b2769853112339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456891b3bb14b3931c1d431e0ac4be6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f8e0bde137dd2325ec9955f4010a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b668c8b1135f8647f920cc0a1a20d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb871a399e964e447318f1a347f4c34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a32a492c20c70e36e3a4d07d0c2da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84b4fb0ef072a112bc364a99b9c2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a67e97176da9ab252d2f7ede6d47f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c190134ab1ba571d243ac7e386eac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66102e8af04410d62a0b74a72531b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0051fb48ede465b9f3322c5d331b1a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e269511ab1d93e13c9088d39960b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2dc3b2a73e23819f0a26558b94860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef94c6b6fdc40c25ff58a99ae92e36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aac2cc76af6e5b1d9d74372255a284353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6788bdd762dcb6d506ac7f5582079e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a960c3cdae0a5d070712384ff152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd5d37365b6baddc239f0bce749b53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc9a9d2bf3073a716a52afc98eb86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ce58079739c44404e6c39630bba1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fd3e4ccb2052413be865684b77086359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c66ad1a00373eee83646fa969d3715360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339d83a72895465ad868b102f316a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a9544fd1e464b7610df7c33fcfbdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f2fa0ce34dee3b11dd10c1919adc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af476c5b6dd653f3455213166a4ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320dc2518230a7ee8e51cabcc95028e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5df3090a50bb75a6ce6ba5d8f5f7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cd42e1b948d9c6f866e08715b8dcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9018a7f73416d43a2ed98129e9d86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4ce0c9ad0752a3944fffa49103874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0e331eafa8fbd393561af93fd7b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b128cdcda3beceff72606b66872f5a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e1b891e89f3015242f2c5791333f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d2919b5e62edb23e758d318591874373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f6a167ef3a101032d05520cefe080374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2852784870f99416c103ab51a6fc5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79459023b7f830c6b87a32e1d44f8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15189ee896a43579e11d59fb744c9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c01bdc1f43d45738c7c6f284d762378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bd54acc82f6844d1d337dce71e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d0b4b03171d70c6dc5de726d8a04c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5325594e3f4142474f7d2a5cc49d7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed27453da523af72c685fd82461f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7fb7d8e0239b554afc91b3765d332383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aedf860dd8bc2be2ad2df42916c1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786263a3e61f97b67d6e8aa2a78c96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344abbfe5228ac7a159eddb08bac297386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165640fc6997aab4d0ddbca82ecc97d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15edb6340cf9e48b257597edfab03a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d243b6a36e0c57e9fcd1162737694a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820c8c34329ce28aa9e6f8410b3532390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f55c22cf92fa924e090c11736aa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81711cb4b2577201f4e5f39c5f84e72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f1ac5b0e90928430165abcf465c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0441cdc1b7f0d86307d6f9b51da1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9796f4de67322195d99ab040bbac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098cf11f2e1e8bec2d615d528b45ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2c3eb5cc1161fe8e08251b28a2c5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af5193a89e430e548e4b57c661ccbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee4d9e35c2dcc306994ad2abe616f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c9a709aecd715361395c24efa501a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ad6157858c2e70da20182a7b9a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058250383f2a867313402b4a4b6250e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1abe76265ab6aa54a005ee8c7b804403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4dd62761ad4dde34931a6ad8b8e50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d16a86e582198d1978792a9ed7d06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3db5fba158398eb7202eb28673e0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c13bbe21a39f60e067407a4d3749c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61930af5ebec0fd83799690540a4fe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724584ad22b409e059d2e4586ec769b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca5a8ef2dbd1bf4fb49e2358de1080410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c024a6eb74429f9fe5404df9ac2c22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef1a333f7edc76dbba8c57532f2ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a13acaa26793f70daadacf4021e3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff2b657cb1fd9bc665f3682821f97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8328cb5d9a33086ab06a987dcd5c59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cf7ecfa44ba7cb85f8938b9007bfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab951aaac1849740d0de1222e5d10f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983337ccc9b17517f0c51c02ae43f18a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c6180b97f01ab0d9ab7b82cefa80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a17d1e1c339ab6c9924b31f54b0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c0e20a00397f74a37105b6daadd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a71ec5257b8e41519626abd6f40b39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5bb09e9d7e8260721c7ec4df26a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6eb54d2c836fe39c2d630724bc15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e687046b9094a355047f185db3abd47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eccfe37abd78a84c025eb4b47026d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd1e131eaa36fe16a4338334a2932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca312faa5929db8cd88ecbb6de501c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618bb48d727215c42d73ad67ce78a8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f3f4b66dfa08820eae8883b0e633430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3662b4192aceec5bd0b8a5f7cd795431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab6880aa785cedb545417042e1159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf436723d965dc87cd91a25ea768df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ca479fdf38879770942478df4033434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6442e52cae37afc60266a2c153d9ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f960b0a1f60a401ffa14aa67e079fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062bddc0103ae96acfd1d522a1b8523437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b35f9377af0beb539ec6666d190f33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661a913cc475e90cc45ac915589222439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b339de4c40eb08d6126cf0c308a3b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6845afb5e17ab9c91768efefe7bb70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f9f8ca9acf9a7b0895706bcd17162442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485cd8765ff1abe95f60b00e7d362f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c7499a2bd1714dd8622d8047d7fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0febc97e7b099b04b15d212f7b0e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac447430272173074d8ae24900072446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be202f10ac7cfd28727f9db48b598447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491182af8e3986268d28b7a4056cb86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca92a8ae2b01bb9a4f586df443c797449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbad95381aeef9c5785fb3bdd7b312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d704e9fd74ecc21c525b9d704ca0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e967cea2c1af05df6ab7e48a39db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31267b2e44979c346c4c4193e84683453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6401d27d602848d42a4373e56a677454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c18fbfcc8cb2f77e8f6d55287a406455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bc90a45074369b926410113c9fa4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa345d71db42959fa7eb9766cacbf8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ae76f161dc56b0571af51be57ba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517d8eb0082fe3d247b34656153ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290525dffefe7b5aef4ac1d548a3098c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045968627842ba45d706354b31e38c1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2c2839a0d986e99aa7751d2264c0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b36699db4140cdd042b35d14a0cf2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124411307d69ad7edf65c1bcbbfec4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e4a8f47375336882888323a2c51d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136d357910b8ce84a7043525afedfb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b7a3c188bb797daf7ddff554df88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215d8c52f0101819c1bd78904fff310468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846ead1bf7df1446652ea85e001618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ae6f69e27d2134c294f8127ae77f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8546f202db2c7e0e60d0718b4e77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7a2cbca80565714d9ada576f1c32d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ae3f4a7056597e83cb344c0aec2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcbc7d1ceefc6baee8ad1cdb1f5db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f5f6a9d153d1649b4e96af98d1a98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d1620630b1dc0a12fce6a27570194476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbaeff8152e886e7a6b93ac46e3f67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb708c1ba0e58ba1744c35632f1139f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2809cd2a9c534e1c9ad8eff3f55afee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1209304169dfc6d0045643b695869480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1230d391e7293af3be23c93b756ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07002767dd5b2cc15a6bc2630c9a624482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b261dfe506c107ed4da33f216bc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45260c104f11ac4f7111f90352735dc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f684b24931338b749cf909614eac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde4d30263be2c6b38744ca3dbdda6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c49ca7ad9944348e8273a2e62274487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec429b37398cb9ce209dfbdf1aedb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf251d91056e1290e4d7140f292155489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9508035c2e1a63fbb74087273c32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e73e0ceb8ccf176cfc40e8ff06bdd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51453b364accf448731a5dd7362f26d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2082b6eed234e77754a1a7a4b4a59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06394aed2d625dceecc5500952130f6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa707c18f6bf80d7c3a6425e9dc84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25700911ab20af960a035bb38d409da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015f22bae6e3698b2333606bbf90b34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0dcd0503fec49e2dc5a7d3b00d4ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346e71ea370332e93e347637f369a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdcc7db9b40abd0e6dae9f49170037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5952d11be7698f390a2db1088bee68a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb855a2f282fcb77e4fe21bd0c30b54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb9c09b82a63dab82a091382bf2ce4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24b4a65c55b0d719e49dc0e32a7cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb9b578ddce23ada43180bb47893b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34591c2099f303ae001fd4122c32e87f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f745c3cbfe4ef099f12b7c7303812507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ffa9fca307f251aa4dd4b7285f7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6974959148e5137ad03f837a2b9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef92f5f07c1b16c32a9a8781e76d1e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7e0649d69cfe4ec7ca822db925710511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e14ece5889adb96f4de45333c1a934512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02209cc6a551304e77402e2fd5ce2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b55a44f90c2a9fdb14a50c008221e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea723310c0a32d9e38a016da1a2312f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a12ed871dd5bef9fa3d5df62f7d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa75ea6b051a4f99af13d457f2996517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b49b242e0beb91bc1f56a20d9b44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b37d0d7a0046c6c445ec7964583c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3874ae42321398942449707b6d782520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380923abd13e2b6643bf7a8cc897f47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851da300604adf7b56198aee78abb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779767e3947f410b88819cf86f32ca53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c51ba9a6134a62dad15aa9ffb5e978524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a30cf9d941402794dc6b9e7086fb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6615e235fef43779bbc22a2b966f456526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaac491218e2c9079eab74f73c09bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e41a6747a540845548fc5ae73734e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f459928338947952a21316b0691ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141dff3d7b7603daf0876f738ad29d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15c90248c6b91fd4d9b0113bb7f603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffaa5a2daea12110b3ad2e758ef462532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ecb1183975a3cb8c8b8e247ce618f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20cec929bbb62b09ca9965e524b2e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4034be965b50dd30f3d2f612b42823535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e678ff49d50ae7eed0f6919917f5380536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5017262a058a20933dc061ccaaa18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f6682114afcd284c2d6f43d21528538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428d78b52069ab8410fe817538d3da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2673aa4b56ee334e0f3d28e470a1813540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96a7ccc5d8320603f0e319dcab30f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750b2f31ecb9a09f5e61d1dc6f9ce9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354846b09d17804c9af599a962cb8f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0a131e1c1c0d53ca0376418109e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47e733ed01227677f565bbae311fe8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0fe060da316fab18c06cc9274852546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f80341ea649b70a14fac78e02d4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e410cd615799f1aa462a455d61f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61f673673e136fbadcf3f056af4ac3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b06cb1a332715ba7e24faeac2008550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818a0d9cd6e7c8d9a62c5e0e1ec1cee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfecda0d7356999452ed96335fdf4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4761b85358841fa5eb5c57b5b33b37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c9db5751b938dca0879bac3f2177554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96939f3b1e147affba6111bf09cdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6d883ae33fdaf0c5f018a76959e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e92dbf1cf3feefec3f682f6ae175e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35966f79e3929372f82ffe95882612558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433ea48fee5a5f0aa2ccb9ef122256559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd2ffe3f00c8d368ad282090dfc50f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1463266096ae344b453295bc64d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d3d46870f09168953c3cb5a2052e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa3110c04cc5bc71338aa4dc580e02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8a878b7c3530e99ee7d2350ef0cff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec84f5203cb5376485dde93af474b92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405fdc67cb07883ec77bcf36ce9191b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b04d35daedb1ba8f5e5101db4e0189567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c48754bdd8edab8da8cd19ed1dc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57db76ff5cf73f355618694e69a1cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f85e0b6d9b2937cdb1644414c1088570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef316f30c3f7dc527cb9f78463db1067571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcaa15711c387371727db4f1667abb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31769c0d7425a67f20ba2d7b1fc9a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04343f77e43f76475d4e6f210f168eb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60092550ae47ded69c15ab4d8fb142575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc652e9a1efc2e1649d6deed7c6e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab36fc6ebc93b3e0b3911173d6460b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265e457806a23eec5c6083b8cb9caf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa05a53dfc10d2d70965773687e05c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66bbf2641f7d5aa9cb15ebff500651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9f5c9861d99caa9bedfdfb1fbd7d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a344a434d3d133996e42f53c4a4a341582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c3f5bde2a0abc3060e1b9d073785583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8570407445ba229f0890eaa58125b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff4943c5e27ef9327c5a9be21c3d5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6f0892e2f76141e6a8d7c58513a64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265811944fb7a968d37f0681a66c5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d284452025351ada9481dc6df392588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2aab3a80bfa864f85b3c395beb596589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7e0916c3df150ab56972ae5304a94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee95d29d29fe64648b4d7042a74ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce519bda461fcbcb3bf48cdab79284c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c7f9788f0fca059cebb1c2063a0b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946ae18f9e8641fd0db8502d9b5534594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081715e01ac7bb24e2900774ca69a25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be053e64137ffdc5f2f612119ea7544596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbce724914d8e216cab5f34563f2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485c5ad3dad5f182a355d74a166f80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcd4836d69a4888734e8e490cc84ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb243169bf7113458c3611e56b507c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47426caf64ad84137ae9a350f4ed7f3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0832345751b8aadf82a10d73b53257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83181f61c9da048a5446bf1c009c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a39964e20a7ea46ed0bdde4d39c2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b586d1f77e5b7c0807323593e96c34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0477f1b9e9390b75fff6828958ae6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a38be303c8887208f4943ea991162607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab007cd24a9a3fe2b9112b6c348f423a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627321ec0dc5c2b9be67297f8a4008b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3cbceb369804cf5aaa66201398e5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcfdbca0c30f79439955616671e9c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa158770e7b232b035cf176c2da6e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c249835e7aa6b46a521a882bd7038c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd5dc67ce3f66ad2b36fef1db5702f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c292dadb1068c2cefc054bcd9e4e77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e882936940b46e52d88c8925d2e2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aedbfe75d2dd5c20e295b7926920e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee6ab63a326945112a2cea0282e3cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5ac3a01625cc4571d0d5277c0bd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c0a600dd1baa28ca8fb7dd2845ae6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbfea2f0d5110c5927f464c416405a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ceec33cd9e7cf4d4c6b4f6f368265622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715af2ed2deb0a5f481ccb3dfce905c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2775f04387ff3883d6bb5bde88a080b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03272d5eda486fb9cefc09e7b946628a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b2ec21ed00bed620c2da184978842626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c7db52f82bcac4c6cb4623a9078ac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f66f2752d36a3979945c1683b51c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c71f7d70764c0250900e8a4eb94f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a87c2b9688b78acf61b2008b31c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19d77b230ad9d9e0b5fa8b268f83b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201760bb55d9f63776d145a4eaa07605632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8243936458c89d7c6be16e4650b1b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d731d2fe4398735341bb165d122066634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26197e1060fb3130914d89a5534e040b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13d8bb99be4656c718f57dcaa0703636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3618bbcfe25a5d48e0c0d25bf8fe17f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c9e73f33c673b0740987b5176157638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f993f9aa6433c12eba891bd93ffd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd55f5a037d4d3e400fa6115b7940b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94973ca5fd72c9ceb33217ee4c848a45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed58b7a708b49e463e563697feb1e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf115a6916102ccf0e6e6ff46e89256643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61923d30c9e93ee9ca5841010e51421644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ffd690402a9315ac40bc098303f55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364696d8e023ab3d609bdf65b7632f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e7e1290f25bada4231a0faaf1d51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5caa95c885c9e93f395018df89f40c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5362804e52a26621a05604207fab61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38df703552578c1ba0ff18e27fc605650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce3406886184a9efdfccc961295c6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4041fd567cae171a717a582e13c896652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ee9320151e9fc8212f6ccdf0182d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3832965f6680e70530e078cd4473ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dabb284b03f4146164ca47cb7ae75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102718308de243285f239cecf468e23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd855a1fa6142bcced1bb1cb70038ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b27e8683b78a70bd0a20aec5cc0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16fe9cc093dde09982bc71d543f753659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e11ac8d38e775cb5775d79e4c0e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d0002924b08ca1ed5e3fa1a43f973661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26532b604d4c2ba4c44b3deef4f87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1733fc095836fbdf4d25c9fff79f75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38f05f8eaadaab8f46987c9c919d53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd831d930df501c12f7ebee106f2ad6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7eb7e810389e6d57c7ab65fd57e7666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21641,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21951,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22184,7068 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
+      <c r="J329" s="0" t="s">
         <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>