--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd2da10825ae1e94b8eb279f1721dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ece9723fd7b94a36087d65c005b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023b4da0a7425f36d0303048de36643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596f6c0c4fa587160da56144ee035c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d7d1579f501ba469fc7093c7c0be55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54862eac6637ca0ac04c3aa83685a3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d32bba74707a1a8d3d7e363ddf107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b185a9fb8b98831aefebfb23356ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e236fa33fd13f44b45525edc650af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f0ea3a2e069120403b9820007e6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c4d6444f124c76af50108d028346411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5885e51ee03bddf7f4f5f1f8d66406412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22a7a0a660c095893bd026070079613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe93ae163825be66910ccad1a2b34f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d96fc060c78159721139fa4c28e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e96b659a983cade302fbb1343b5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aefd1649204f7fb30a8d37ab361c3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e54acdf171adb5ef1124aae84d91e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13974acccd104d3923e3c8e0ba8c69a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4432209a6678d64f7dea8d087a0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806da650337ba0d75fa460634101cbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73ac0af464b24ed5af8a2a1563f8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89c3d27ff1accbfba28fb1418f8b8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79c345742a3ba37185eef16a027e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c193d2b9cf6520854e8a031710593b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca93aec29d7f5c71efb6beb486b4c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a637ea478e412fbce53bdbdccec4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec660ea44f2123bd15ebe2ee4df61928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f38a7156ce9e53ba3fc13accf211c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b979d730e437ac0a2cf9ec11832130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eefb41d78935e91e16554008170031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5f2bf1fcb34a03b26ddd8a48d64432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7954d0f280afa55f17a6e03ccfa1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb276fa9bf453ad9cde286e094a1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe0031d241f0217cdce693d2cf928335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a19fcd8f83f820bc688c003681b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd863aac2604c7aa54ea0082820dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f55b55dd762ef94a852a2f7847941338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58f491425c657b7ca17bb494aee2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28333dc068102ef2d95f7f52443f6fc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8fee5740913f49d47b7047f5d83c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519fddbf3ef95a0eea9cfa8c4faae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7015d60656c41eb30549a21d9dcf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51165714c1e56d48099447c26bc98b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc47810531ad22f0da6196d50763ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a9de6175d901764a6fef48d32a5b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019541c6f8a63b83b2a68acd88de556347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9902749cc024c70bbb3814a57868e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d4c0342dca56202319df4a8134d6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bdd000f432eb121c79ef1437fd6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3954b3f320e8457bf01167a2cea651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65a769c21738ef94de57d21f7f73352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b5371d58cba5a46f6014eeaa127d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442da59d9d281f3b966fd4a98c4cd66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4e8347523bfad3b268869abad6d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb41fc9f2bb5f4a4200549753a67656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51db112d063e8f632e97bc62d2647257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2c95e7600c436fa7d1e8e0445c4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369caebef96662926d2edae0eca10b6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950ffcd12bd4fb6066ff06b9f4828a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a12764868dc47d4baba83378d13261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4f92410e2e4d917e30774548e3bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46893daf9cb81167d0f349927e36763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1ed465745021cb1949edb3f6cbd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ca4464a47ab04da629c5367ac21165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e2e637702847bba378059d3ae07e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b28435ed51562f0325a4696eb690667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d637b1b659198de8481c0acfed1ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44ff5ac7857e41de0488a9aaba5cbc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec0b2ed456b306fef89461e39e3f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3048aedcf6e199c1683ccaa34f3d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72080f7115cb5628f17e0dd9ca799f8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457f0b6fc50957930908456361e446673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0312d63f1612f3b545045d9fb341174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeaf30d5ca9062e81d275317165fcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf3bab8d4cff7f966e863f5a7318e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ed1a5b3c59fa4d79556e9a976bd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a77ee1c8c02d565eef6177a8e62678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402e094473a7781ae39e523c09d68e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade77185d39270ccefcc2d1dcbe64d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2b1000b8a90f18d946b69d425d42881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd9d12b4302996c7525cd6d15e6ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8954137d96ca117278ce9a3a899dd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8649ade3333e0047f83f62bd630184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40128a8f078423dead803b90536f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffcfea19de9a3660babe5b94a5d63986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb79226882e6cc4dddd93d4f168c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8d97c4debecd52b3bbef19bd2bc4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605ce8767f2bc3870c256b65506bf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c671c72c477487b4b2f7b7c27211a0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b987eb231d1552d47865c9c673e5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d4609575f794aa81afa4fe2f8ecc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407ef7bbb9d03e9052f2627f5ec7a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609f992aa479e295eee0857312075094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117364701ed6afe03aee6195912dc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226045c6a58962d3bffced27afe8bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76314070d4ac6a34b6c7636742cb4be597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43923297de3311c81a1f6a3808ffff098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce23c9258fa9dc6cf414094e785da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783625e458e467254855b39286eb92c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa72e5cc7a9e12550658554202ca09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9511a53be5d41bdfaa31a362d900e0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9664621179e2f84a483f6133d891d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6a908a37ba7fb3ae52e02f3eb962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31bccfeeecdeba346a6c237e1d9e32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6ea9beb119745276e3d062efd09d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77c7c03873109d456ae6eb4aaff57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc4c62c2b2c364d2b08a0ca9f2f0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b5fadb24195af940dcd01bedefed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb080740a29a6b933970b2e78b24cfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ed8896c23231cdc693e1dd2dd072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f523d35ccfd969241dbc033c0c3bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a93f1e1b7d4f6a2c50bab6b0f6e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f588855138c23a5285ce127d0b35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ec107350f47b344ec4fcbe70d9d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526b3f5311d75fbafd574e28d256c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c13e2a2b094dca6547a223ec9661c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc741c6798d8810fbcccc9d418111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7655b5ce9ae1e2920c69cf3e4b0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd83cc2248f08306e2850f8542f5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a9a350ef0dbcb013b2a372466f8e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ac56a982d4a0eda4df72951298a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bb580e9225f0175d5f05e450701b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689dcbeb833c28c3139dd93767ff970124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24789f0c34018eca4de967b7b3f1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061801922468a295070460bd1d3ddc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c6f85ee9ff6d67269045a0a21c12c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af48443eca7f9a7d2b08a3b52d421d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de46c4bc58f4c3c6220bf632aaf232e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548ca62aa5d025b043442eac66ad4a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ec4a9a3c477b28da6a59211a4c9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da41f91f82fdf5a270e7fb8d3bd376132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7de52a173408240afad77e97d47f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f00d822148758e08d5b43cf1048c92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39722e48ccdb6bc1d7e0bda80e1418135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d2a35645f615c297d6256662389b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b3f7d8179e4049a4f4fe69bb3d50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd328b41e46e29296394b589ced1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cfca5abbc474193d99946812bf82e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec86a785ed2ed660f5e2afae4c3c14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dde745c43ba8b63cdb70ba6417b69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12db07197abca5cf526ab7499867bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92885913102e6f54bce2f6e88966747143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1aa0b8f6edd07bd7c798a4ee20b3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a13223e7386346f3021cb603912220145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174861fb1f466a0e9126efa7b4695928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf6034d0e845fd1d8042a950911e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d994a05ce4b021b7e0347b9cc07aea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bea4d10b235c38f0a8ad9136607752149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf2ef3100432824a0a1cd5ced3b0e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1055d7b5d3be58137da615d2c22bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ef5e0ec74335c1f51c04cf34f3fcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2deeeeb8a640e47a91bddcf5f83f48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cfefb28f589cbf811fb10509cb3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768c790d4532e5c95a29f0f3b9cb7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435854ecc1a4f648b9db5ee023aa902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843fe69d092d951e57048e1dbc6a68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36696083f97eb7fb2d548cf9bc5e17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadc5f9c9510fa6d7bb859142c09c93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810883a2ec092bfdc76f0e0a33b72a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258418fbd75fe6d0d926d0b742168e7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb0a8e7d4194720c92b3b10b69ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8abf84d63488b8bebd99fa322576a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf03efe612e709061d4db6880411c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175683916a05f681fe3a6b73858df3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ad8733289395610ece829cbc3131166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33172d612a9be8235ed121e38b592167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f587fcb2aa997ca7cacfa504d6891168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f57ac8053c7bddd04f880f34f3998169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a609280c09008ab08e51d723d0a0ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24996a75814bec12345b9fd235b35f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284451d51da34817a9b7e2811845b91c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db409d7b7fb5d6158b3cf6624d83e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734977a7024ff8559ec20a4eefba06b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931703270723736cd8bd4c8a8f3dfe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839eebd436a3c0bb50625db55e4536d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9acc3db978e15cc90f24e94f47c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ab128f1629521bd4bebcdf9d01f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe5e4363dc59b19f7344426b26c8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850121a6530dc3e9e6b2c94bbdbd8ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3cdca570d6a0feaab10206c647cd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e506854e9f87a051987b757a507f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44fdda7db614e81eeb5293e6033825183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcbe850e34e7f4ca0d211c57669b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629416ec7eabdf02e4bb8b12986bef81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d95becbe6367d7acb85370b303822186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219e9eda103e4f059f9d698bda4dad4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb9b9ca51b50fcdae9983a8a26fb50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb60f5de1821a2c052a934f6b8019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685acaceb20601149c0cfcdeb5e94f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c78c0540778fdfbb32dabd258f9c82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fac2003be77f285e6ba9da731a66c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9d71c479e5094311c03bbe02fc764193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5860fe19bbdc299c173e47330c7a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d35840a7ca3d7c2e02ebf5716400195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a777176948c97983a361620958d204a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad4430ec7c41cfec6f801bf02ee3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c19c5dfc259f83da991587d53b2f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097f06d998324ea5977b3d9e9f94c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c91f9cf7bcec3fbc1bdba631203d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a709cc7a86ac4506d9b1c20cd72966201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e8cb57ab7285f6a1f948379ac864202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1885ec2bfcedb7615642d73791c76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddc91cc3c5a7084722def904a48a80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22d74ae49b7dd9cf006ba5c86b8611205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342052a71bc4b2b6a89f1e6d7cda29eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8000a10de7552e79ca692ca87a3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071be5a3e4c0d800ee15a17e34fac3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550e1bcda6e2380ae44fb0d0bf35c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b08719e535d4ea80a621bc0b4dd8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c95331950f7cbe7f7a64414b614d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73356de3d4d4ee72413f532ddbdcae7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163f33ca509aa6a1b135896079e46e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a84ae2f307168f50158898719cff3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861e1d0d99a0f6c19ab1f62f9110ea2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038d261c14e03d4446e0b103cb85fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6147887c18f4b1cb7be753cf48069217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4f31add0c3d231e384c163534bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086adc80afac39dba771739693054e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3843b377b965ad8f6315c0929180220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad998d3c703a0c6dc29c61e1263d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd54373c7ffed38a0c02509e19eeb5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644124f10412b58abc958586d444a54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd6136678060486a20a68f6a1faf43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaeee7cebcb686378068740824d68c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590bdd2392ef532e21c5443f631de48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03776de10b3079e38cf6ca5cf3cc5716227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b6673559e584296b8861a0bf5ef2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c83bf54170ef43f3bd11929a55f745229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d58f60fadbe065e3f5d55da7a9c7c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf344bebedb8f2285a9f020c4585b846231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f64da3dee78de4a53a2aeac64192b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb5484fc671b2a22ec0f930cccb3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd33d0dab3cab3a3719247e425ba33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bb504bb0130d000b4c1b1d16a99d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ab36d7927a1e217374ac8f58288f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711ac88fa598e99c5caced1ec7b43f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb0df9cad5520fa83ea47ee1d682f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc209743bce6823d59d25f72f22e78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b47aed9cb2ca3153385db9cecc5ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c522b86b4d0b4a6984d476a16d674c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2a5a0a74c0366288ce04f719714e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830e89a3453444f79581e1ff12b062243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa0d8bc055b8632062df66ab3a737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a2b3f6d2d68ffb7d3a80a3d46071245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987ea9e37cbacbb738a4aa2d5adde1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cc0e881a638895835f7933500898a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090c769c524d7cd0dcf35219e293f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ffd2814f809a6cff01e4fc975fb7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376052dd93b9339bfed540a7c95e4fee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee6cf9b48dad0af373f3ee55d11e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25f84ee66bcaf6ff078198d376858252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50f6b050fb800f984e1db64d2e2f35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d55448326ea958299cdee54c939ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea42378ae7b733b11eb574e94bcb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e6bee9a0bcb5756831368db804b38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d413b5cfb466e280fcdf59b935844257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea5c01a1261dd52326fb49da40141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4256e4d98f1436debd64622e15953259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7504c128e20d7951be299eff0f71a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c363b0fcab5f06b623e87a88a156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a20e9395c652f81bcb91e16326df4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad42994208408722ad1d5b456b3ae5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb0373ab1645270bbd4b51f29278b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabec7078298092bdfe05febe453a39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2e34bf8104aed2bf6864474dc1184266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b958adbfd962d43c8e6037d2cb811267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e5917d2e5e23a607c04ce6a89a48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e5c8ca5d673d8abd1c89a7fa0c6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ee44e3ea0aca02b24925fc89455cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cfaf77d28219271ff744bce79ce51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c5f7c174d683e4c72a883cb1cf3cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd1634048cae5eedeb69eaf3bdfb27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218045f723ed3d7aa54a8c04bfd79fcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffffd32e91b00f3e56fe5573d08b31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821b42ae47e8a049ee16f2ecd9f23b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf8b0bb663cae6ffcb9ee39556aaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4cad89e09c58a4f5917d67408a49c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16571ecd2e42586c80066bd3687f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cff4a42356177e6bed02456e1641e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1801f64a399e5307c160478e9f7131281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b63552ac015ef1427496521fbfa72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a53fcf78165666a6dab3b9c686525283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28005e8cae400d42f4080dee7821b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f6b6f269d34b3ca32f08e0ab21e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5966e5c2ed37753fe58073f4970ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae69b9c0b7cba4d6c7589139f726a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379cab1cb9c28c52f88b43592ec48b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a14072bc91dcdfbb1fa03b2ab836f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f9110f3719723d04d293899983c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ac5a4c05a755984d5e4bf9a61f309291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3193b56c98e614372a8116f6b32324292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf880eb21b75d25e0431c5de7a9914293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79555ad28e6d93a578fd55ba5bd839ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a9cc69df082aebe050b651943eaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60fded9c3b6959e45a3fd3d97abc09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d545fbf25753e850824c8391af8d4ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eefeba0a735f4fd6bd335c10c07c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4432c1594acef54c341bc9b731afd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb3635b7f86c23fdf61c86e175ce0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e26789ee6446b6924de214bd55657301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b9c70085208721b0c23d512a0bab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de50d38cd120bbf8b95f51c23820f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a313ac8fc290e770f15436a52f80c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc87b4f9490903f369d876b951de1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da37dba29d041c35f19da7b05cf0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb6114bf99b6cda3eb099d63d19fc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac305c948abfc11156ab8a3f56eb05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be952a82db3ee12a1d080aaad0c1976309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae4704b85e60b0446c4c16b3af78a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6616c19da5f128545adcb59ede5c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7681c88b54801fe8917371793b4ac16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26aa9c14c8af7b3fa92b3b8df72e43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ab5966b4e1d7d6964b72c821a547314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480798ca83aada659aa14a91ebe0b2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a564e20bf2904e9e710af2f7f796d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2c4c6ecbe1af1fcac2a5252acf8a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b03e78b64287d7b1807089c2d706a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0ac34690c7a67e492bdf4fd7c0e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6db0254d8f8d6cd3c494309fb66df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaffedfc80d335d2bc12a1ca228355b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9985885f74f55a25adca0b65a2873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5ab4607c7123c6831af3a6b6e2762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d24aff0f6470e649631426ed87df5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687051cf98de94908e3d1e43c4f1db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8543ac152d177727002003c2003b63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd74d5ae6ce85aebd6e6b06abd5f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4d7238ffbca277e322437cba8bef9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74177194fca2e50cf28423fe70364a14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d457081b7080977bb8008c66783b1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce59f2d092437452df7bbcc9143bb03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dc8891ce7f23803856bb0e94f977d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40fa9a81f906c6b7defe947c8e5b38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f42fe15b7bb045db8f56052db7413334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96223787c7a1e48e73f68a0b6eb02e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767a1ae00c84acfd26c077bf39a4c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455e4b2adc74b1ef5cdcd24c41dcf87337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399452abc643800a0e6d9ba6a889232338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa39ccadb21585d14b7d867ba61b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614044d45329c06644a2bee8ad5bfb7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9287673d9a71631a9b7efd58a8d7cf2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d57e640f8b672a28e2f90835943c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e12afa22e7ea9873b36ed9c89c2616343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1878e56aa0a72ed064b85c98d00259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a1f6c371553db140fd1c6129ff1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab19796219ac7faf3745dfb043f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f890e4c33909b55e66ed7ec9844f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae4726e049ef260e691879909bbb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955730bc6c50f72bec003f0cad0287349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f27e055b376a7b79d4c809e0a3ce6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbc67f65944aa87715e3f6ca10e08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91158ff4f8d91e16d392605ce0fdea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425df98e9d06952f70b28cca418464c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f398bf2dcab72657294a0e105430dae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d98f911d160ea1a8aeab8c99767edd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c9a5cc8f1eb90c26d7442447cb22d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba156851a8ed79cbbb0aa0bfd2c4c9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f09304bf944d4ddc890e72621aa6c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239f8c36aaab36814024c1d42acb0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385641156682dbf0218401d2c27de02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81510afdf80eac1386befcf47e6e629e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c629267656e01d5f3ee965ad3a33a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d33047a24547c158198dc3dac2bd20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e158f7895d081a7302c05d45098122364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a59ab1b98cbb5970b1987b2a1bf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e1e00bc920c24ef457a30a8e30f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b2fdf10afb6fd729f9edd52c11c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1334009b4ce809ca3dca44817dbef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b28c03d392bbbca135e06bd2db47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e87134e04faab8bbe4d3a66800381370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c436517341d6581b87a6a5ba0ad369371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07c32c77aa1724df061e3c487529a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7b00c30a577e3a53da4ada22d8371373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688068ec67077e0746a927671ff523fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2af7de2fd1a9ce9628de4752b35f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd43f98932fba4dfba41ff9bc624ad5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aad94187afe75e10bf7c51193a76c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f6fd865f587430b8850f50eb5ef9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70de759214ef4c4cf06e9b323a9bd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf986e02aa7b3a2c0c04afda8ee6e72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dfa836b9d31566f10eac975614409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b68ca31ff8eda31d9ed1f0df95d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba0c3d1891bb1af7cbd29d515f9ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a9adf07ed9555d13db21e90a402a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a009a88aa574e53cc2247670184ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb94111629aae3b32acd0c68a56c8b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d2f6783916fb6cb85407f8e74ded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dbefc267a5d7d1c884b7602f9e40a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af6883d5d6f5e27951eac6c8a13d40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536d1d26f76fdaf0d0ace5f190594a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba16aebcc9911d59299da779bc60d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabd90eb8adfd5d77d2182172526bc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017174e2d3085949e658384719dfbf5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1b7e27c7b1f73eadee73939026775394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5290c939e052a85fda7e235bf4975ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6811f9db44a9f2a77f091ee9c64d7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d26f00c8da250aad0d441f779c7a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3e272b687897a63ad8427a99df821398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291f0f0227cb37f4bcba75324d790c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22c654e5c98170e1a14c540c1d0212400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37401e919b5ab2a6060eb75ba30556401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f5fbbc77b304ffb3fe5c5a4eb03ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e70e03937649c38bef3fdc20a7353403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92231b21532e3b0e20a121b1049b62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dff94cc59ac98d1ebd76e47d79372405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215819fc170fba88b41a66d8f60885c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b551e20524a67f4eb20179f2f4ddf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b25cb148330c72440ccc1842a46812408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063c3720b1914e536f748c32329af63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fe39c5f823cfe1754e2fd9618856410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a34548d43fd87bec7f77d51dc1827411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de5bdef206175505f034c0afec0186412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4da6eb50a47692aca2ea5962f5ce9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec588c78a9a1909fca40afdf4c23c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd020d134845899d0b7a079d9f062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bce3abd9fa3fa36d01351c449a8d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dc086b4d77dccde4c58ff21219308417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400416a2d2b4fa65c29c34599724d8f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1529d1fd1e50017af83214915a15d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111487825ef5605a9930e9849ff8d108420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34aaf2735bdbc6d78b9ad72a5c0a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b52090882852af375e2625ead00e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8db32e47b41c17acec5ab7147658c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43b09b700b94273e9bed3d10a3db5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc09bd9302da3fd3a6a3c7433ae55f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed4383ba48239639c609cfd6c9fdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455835d2411c552a94ee1166a0abc902427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9e855d85401c6c7a00ca48937a57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791268f97ba27af6c8e2fd8c9421d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b241fb2a03a1a7ede71f65416df43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8523f266c6bb05ad00c2c6a188a036431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4284c83fd31a1cef6e0435fc0931432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5458b186550851446837fd58c3052c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a02b3e87f6aa5753aec261f2b728b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22298465094af035d12a046d78e5d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0e93a3e3b1106edf100b83dec7c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5e242ca9f0cd0b371d96fe70d5513437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f4dc7978f683beddb7eef15f57ab5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bf1520f24ee094e8ca07d7a24289e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a03493da4a121a1918f72091462d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb365863b8fd19becaf837110ad15da7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa3a71b93a7ab655d5e2512df1971442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbdae0c4006c7ef54c60b88484c124443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119b9b8de9b61c5f80bb12c4f49735e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c582387b72ae3b318d100993667d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf162abeede65e0605994a6afbf330e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8af7e841dd66cec21d2e492f0f44a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930efa1007ba65e01045a778093b8b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abda1880482d09bb49fad48a84bd43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f82ccffc16f32cb9d15e68979cf61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058f3db895a1e36e41402229e7a67b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea39a98b81b550cbca5172f030522a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721cde2febde8cac82cc71dfe1becd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f77d5062054c531acbba1e6fcd616454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602d97b57903ff6e53b4ad2a135405455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab49265a97cbc3747c60b6835d45c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04fb22dfb82c8dc0e8e8d23645bec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9963e89f0c0b062823062f3c2b91d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa6b22faa5a2b9e3a4103ed73540d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a17881dd0952830c41dbadc2a73214460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b3943ce75651613efce857a9524c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd040d8df326a2600ce52f35e220a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1714c533473866d2855a0ec07f30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f121602277104dc198eaa0536baa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150aea0ffd926bacaa543e3e726c430465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf29a5f0c6cca6b32e4a7ec7523eaea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f34b3d3b9b85518f1820f127d80c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d0ae80322007be391a22389376f8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd3727b79757641b995f659a95d33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c520ef196c151000f3090b40b38f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9cfbda94cd0171ee8dea4342c7b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb0166e2003b5241b6028af0f3713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd8037a82264534c215169f7d93d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278dcd49df01ad986402791b6cf1c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1229268b82ac29acc85e3c8819290b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f68f412bf90a20ffb9341522363256476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f2780433710a93759dcb0d42795e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319469a87ac27d55076980c517b08bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a901d15f93b5a64bc626cc0007da3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a500406296c18fd89c9e8f36c696e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc7a86830a72e1a71109a025104f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fded2860fa055446d45aeab593054f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7ea50efff8599215acc547ca50dd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27544f9cdc7ab70702d157d5fd4f59f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa97e6586f0ac1af0568a3aa4ffae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e4eeffd5ed616d112b1fb5bc85ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ff72daa50bce3d943f45f402e536f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778afb35d108a5ebed458fb77e3204f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89cfc77381fae3f553f2bf06a2878489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014c597de8cc28a7d4b413f016bc00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44ac51326832eae80c4e0f645d610491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45232b24f91abe757042a3b0d521e941492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f9ef6cdfb415721068c2768ec377e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075c0eae5ef7c4f89af84a29701da1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b18752c76483863d0bca2df17d4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbedab7c24a8a10629b966f9395e8d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a43c33324f70f27cf1344e2a4d613497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af286ad0dfc1bb6ba2838f77594a54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc2fcbc54a8c2c2d26ad73a6aa05d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf298203966a3f5761b61b03d93f1bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca3e7f0b34bc5d0270ab77f2b850c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919055120948f3ac746f68a7e1be14a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9614588d9fab85d65e0ea47528a6307503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671fa35b95595d5ad8a628f29470b32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379f4a3f77f401e5c03881731dba5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea872e9e6fc8f1a6731ad94f79b9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d6c35f3290fcafe1e79dbbc375dc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989753a8e393df4b3e29e2d76454c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5545385b31f493164c410b2f28a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1278d5f1199d5aff0a2cebc689cb80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081b1c40fc6084dae21d75136ffc26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b822b83fbfe7d5627e4387c6e0a1c15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8a08b7552afc43817ff0d517507f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02384ce1b65526aa7db389aafcfe1c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b257432e71ee4bf8f5fb42e6c546d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72667d98bfb97b5abd56768d6c01dbce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e46b4001c09ca4093a4817a02be03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f66b1dc6025f45f59c442eb722be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d72b17c00107cd15f0d5a1692ac72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1378286f457ff69fb6b6bdf1538ab85520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b544d05f29ea8020879d4c62272eceb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084df8330cc4d6952a291f080fd24d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2999f9fb2eb275c9d704ae1cf15550523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057abebf9126ba075274ca15a9baea00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ba3193493018a44a192102dba710525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b10355581d431464d96d684217c28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7edf11c585d5f697d55d114d4105b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7561a236c431ab25eac7094010a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c616c692aa964bae034988d34b58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762fd5be98a640c4ccae81d62b0dca3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f60f3465c98f171f41b5b42f7fcf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac83838339b1817cf22abbfce4de6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc3270100e5ebf7f03e4d349798210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df18883bb30bc08a6eec6c54acf0acf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c822bd279c5eac5e7cf4bddd791803535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f98b543e9d94462a7c8e1b97beef7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfabad94247e172e2347c96ecbc422537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc1933d460ec8a962114bfffbd9da9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1dc1b8da511bff6f62018ada6a909539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd0b15b0605f338a6268ef6f3ce5ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a00e8572f0a8903f81ca8c579c52b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60474343774828b3f2baa7ec26c80a7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ce537919bb039c502f3942436468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebed8dfd183e6d41dd10047215886e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fba61838574ed1b15bf14cb2c4309545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea184225260772095b2107b8f11b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa8390857c7dee4faeda0d71958e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a656fac514a853ea9cd226aab178548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9acea224272c35e49e269fec1a9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9ed3ab41d3dc736d7618641013181550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46b6ab1f18c6eaefa28577f5166ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b66d12039e9da298cd321e661ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1892029a727fd8d20fbd2d80b0fe87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ec7a8592d345de72ecfd40e9f36a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86bd1024f50a601e344532963568f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee89b0f3cd7525426ea10f26886e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ba0fb5ce396f47cfddd68e381f36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3c0ba1508ec6c7dd9a7fb04d61bc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587b5abc51a401efa286ea80894d10f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085fa786f6adec57dc4c1ddb9a030d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb359fe5fbb252bce31cbcbe2c84b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66bb7c4be3a51a52a93b7c8a58ece562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035c0d76e2f61cdee1150eb93e45bef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d54a32f418fe20d7e6ec1172f6025564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307239e864850a9a748fe17119ceda37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc2d842ab5a8621f5794245a4e45cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8991484579e88b58b48e15a4b4efc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864b6fc48fbc51e43807451b0aaabc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b5ae3a0dc16b69e67f7a3543925df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc831ca7843d5d2373c2ee3dd522c6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1eae0029a6c3f89741d9951973829571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ccfdc8d1a0e02b1a831cd55b4036b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672fc399a4df2e3fdc816997a78cb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfcf0c4717a97096409664958fab69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601dec3bed276edd6e4cb1e59c3797575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60328a5acd1fc3a4835d6e626903c83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2499812ad223c5887cd0282268dd97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f6a33ff28a0b9bf36d213fc3d2b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fcb3265c07c4fe36af342a86b076a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e5fbd657b79032574ecb69831555580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e12796ae17c1d3528881edf26435d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988dcd1fed610307b7aba4994692965582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e427db9679b84fb318bc4044337bf5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab40b90625596b77f710ed50ba8368584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4bd4565901b7ca2465a69afeca5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f97e57a89961baabe9966a5bb1b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb88ca590e7d3ccf91c9bc82c7354587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d611f4cc52f703efb7b0daf51aef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df725b3e787f34e8945737194957db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c40311d225448037bd2e72e0602aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1dfe81e1f41203488357568a3e27b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4e6819b2594353ac27fed228e022592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af485a4ad9fcd0b79b2196027c20fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae9f4e799db3bc8531f6698fca46d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902d7630111479d5bd54f9c2a14f73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61abcafdbeb0685d7a58dbf6a6731596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e5d1fb2ce08367e2efb992b15da5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1eac6251e32e95c07d168f7f00c63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5fdb134a1019c1cec5aa945f05c5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba884956a69aa2b2a078eb19966aa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374291c531976ed8ab7d13fd77d4c07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc57e77cc27fa9ad0f2038cfa2ff76b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbffcac49ed6df13e34d33d14fe24a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e07e1707761421b0e961cebd54d15f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4acbc4bbc30bb68c7c15e1586254b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca26f57fa36b972d1dbb2489a5ad21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ca0438721925ac99e34f9d1d3f3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7cab68f59a5fa8c766ad48deba631608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590727a55657a15036951c3ed94fc81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e03e7eba26fe5778ecbef89295e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1081e2bd82e15d36c16671104d590611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bd25a8a46f4dd95cfe9450cbcb0e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6018f60ecc6aa74bf3dc8dd00055613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f54bbce27a314cd40254b05a646b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c18687564a06ac0d9ed8df8d35961d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b36137ffdc0b3a04b125eaa06270d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9be94cf851f0cad456034db4c297c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08493c0a4782960c79192df16935074618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a202dd5e7c2c4a00076ae772d2cf32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701483d5e2c165b06b6014bbf30c8698620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485f51f79e1e07546369f7e353f8ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30917df363de0045c290ee2bf6fefb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5768e47c02b3fabe70f681e00ee8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802220e9c9585008673baf014de642c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79f00b903c35d389eb72111e9d7013625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ace13085cffb84ed51b15fdf28ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319e8132e8d4a7b186dd93bf9d4a1b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243147d16e60ade3b7c426a4392858bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595ea2d7578a5665a3a8cd7247e73f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8fdc1b91a79840c2bc663b6607be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a06423097ce6b6c2a3831639bd6ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0780c26fb185970704a8ac2634b55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe817dfc2c7d9e0945531d116746494633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8bf43f4505241281abe619a932690634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c4058b176af6c40042b702e0acc45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b98bf327f74ad1aebbe637b1a904636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a59d241473504e8d25e7a045b9904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a33ec82202e71ae7e3ccb3e26d51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ead7a3b100835e107f5209e0c8d995639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb78f0b13f63b26fd4691b3e189b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b91bb184726f525ed856151c7370641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38806f0059e427744fb3a2ca4f966a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698409e10abadb4e59d9110451aea542643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6cd4fc36bdfa0e10551de66b07ed2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e8793387989ae0a196a042dbf6302645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19344c726813bd84364640754f75c87646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf79c225f18c6c6e40f62de8c2aef61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fac8dc17a58f26d75fe0669b16eae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32babc97b077089168ce4c6a1be2abf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f6c6ce379b75d201be29edef749174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e96471e2b43112e82b1956b63bccd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29606136061d2564983cfc0cde4902e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51d600f66859bc29541f0142a9ddb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb337e5c4d0019f0409cffec3fb94088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a36adcd86c00b6fcd64142898e1a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0eac725ace75e3fe5b93a003ca3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5647abc5b63914f395b0131d9753b7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c50cf3ad1d0ecb5ae695cc67132be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba51d600b730e66db2e1aecae9aed7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620f716a63341b8e2e99ecd8369c4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6306bbadb327dc82b85a28d7c661a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6723a0190d4ab1234a8d11ff71f958f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240b1547e4a9af20d8a9119d2b39e5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3fecf1b9a7e2ffb8ff8e4303b1dd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2e102dd986428dc15d209f625343c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11434c1916134bf80db6233f7da5c0c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f2350ff726ef32b5a2fc9ea7abc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773b377dd1916cf6eccbeb8a72c7ef922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998550b3fe5379aa80b8d251e85b2de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ae076f3e77ada0956f6079024cd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d578e96de59b9fb9bf6fece5a6d3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7f365be94a2c85f0e17da2a03cad326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cc9bc39d3171f11b8901bf6a3b4c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ef5598b3594b1d30615cfcfe778f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340544a0ab8354ec4b43bf0b2dd7541829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56401ed92d6c90e1728512397b2b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b43feb37fd639e3f4853be4912ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e9bd8e79d9f02501a6df57f5c25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c2bb8e34c72f25404f5e5acb54b8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b8b9ae1e94fec6e172fc360397f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a665751872a6b9d5b56a01f64f280ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29280ab3516ac24d9c73892797531836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011899bb1b985dcef5c2d9bf8000bcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cba882a76d1c9de1228f2bd5a9f0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1535edfea75f130a3064f00580f7fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17840c0aaf7b495092071de6c82e7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d91d2915d0a3563e1f986432516e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9512a46d09e2db932414c8864a01f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797b931aab8fa02a9026aec0b3c900543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7072ba56d822850476fbc72a9515844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe384d9ee8c1b69d0aabe8793168b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322d660e24e507a28116f2fcfa13a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2447d3314d742b76895a9d51aa07347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e50b5e0ed23fa06f4a9e1f9d006348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88662b4efb7d06d045acafe1975cb72c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e555c768fba84550a091582f77dffc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c378ba690745677a7c0e382dcd551051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1078220020ee5dd60a393b803f3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60545c27923cc3df728d937e54a21a6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcdb4e342abe80f998c55c75789be354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c4c9174ab18d0557a1c3e925e14e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bda7236da11d2f54d9c3e49d0739256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c9d8200c75a0c3d1a836f750eb6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1646334cd3750850287354386859e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38da779dfe82027f313bee991e6f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735c2cc4a700dbfba2b196e064b51d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37771afcb0fc7bea6874515f5457e22961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cad486c7f14ae2b75b7e0503872b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431f078f5e7df50222018dc67326b3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20257e11c5e810dd9ed4bf294278b77b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d12a14a70e44be133870dfde13a9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2656ccc6f82c01cdb6b586c5792366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a273b7d3dc1a1bc251b355ebe8efdbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0308fe6fb522c7a9fb21868f58303168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad4dec313f8ceeea81d8c6daf9f0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec07585234013acaf09e8da7368e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01187c551706025f8346797de0cd5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23900dac6527c8c03d66c10a96d81e0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e65e30d3b9d2e4a1ad5d9cf95abae573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03da3083a7df8aa905084b282438d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3723acbb3a869e009d2809cd49d9bfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464abdcb93082379d97e5896e58f3b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d7184a967b2504319528a2884431777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a76710e218566deeb1d3add4c37e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b84200fb4666ce4f012dda985780d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de34b45363baa9d45ce39755040d8fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85e104ceeff27f4fc308b0d0331df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f1a511b54b315c9fb537357c0443982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6c4e7227fcf77e290726e3a4172b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5b229209387957ed59f0fb39107184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4c97eb13acb1e2d2fe89bf3c4db1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8048d38ff949601f0f3a8f2bcb0a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adac8cead6d7c3a1b5f967d42e2aca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46373af25d45425a31df2eb35a78b4c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ef8f0732d97ae92eb9b712cdda3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586c25ac6b3c2795e80880988997ec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d14ba709082248d0581b24cfd80b3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399991fdfe54110cc1acf9c6adce082792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c3fd5849383f02c1e1f54d4da694a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c268501af0a3bcfc8f4cffb4c5343794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deebf94847c15eaa00d029785ced65e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87388f6b4426a3b9d4c2af69df66cdd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badc7166fe119a336202fe1ffa91ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e795ba77ca2f7114e692ec2e4b54198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6814580c24ef7b1978bc12ecc21899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49aee4f408aa342bea2eca51c3c4f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fafc2bc75faf77f9470f9682c55c0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ccff1f9cbe23db040bc9954cbc6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec747529037ad213891563f1dbf71525103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461beb53e75aaf7a0783ccd8255afb1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4f3ab9825ce475d1bb616d64d036105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289d08f28029067f550330bc690aa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256204dc5d09f90bb55d66dfd0fa5d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd843c509531a9f3453962165893e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a888987e652adbbbe0681c7221237a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258206d0e2365c403fbb7d577c6b1d19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb4d7ce0007beaf98320f88d67eb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa3e919b0ea2a393f29d3a81ec6bc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccc7b59f782a5b8edac2fd64ac5ccd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc373879d66f6a44ad08c1b1574c318a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f291d19b908d832927c63206e2bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fbd5db0cd566cab877364c9ea9734116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef725aef22d9c9c25584b01051f0d34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c70e3c0254ac6439813937201c3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591ca32f7055cc2dab2a56e90a43f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36920b00fab50fd6d71b87e0214f35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf08908f21950da5cd61b31b8f6f2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c35c75a34d7ac4c3926b28fd3eaae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93521f20670192bbc0972a703b70e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82c0b36fa78c87f8cc2fc64e04ca35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd66b95d8e962e2fd985ba6d2ba1ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305010a99d9d37c54473e776319f415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5497be6cd3111583d092b34d9fedea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951940d28a7f5841087bd439cfb786b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adf3b0768c06b49133e12aeddff07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538347ef0eac6d40541db35b5f1b9bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111505e6714225a2634fe3b68884a743131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594640722cbec39bbf30ec51bc59696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b11c7b607e5ca28b40aa5557bf8be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7795240ae2979b6607d26d3f6acffb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5603b2869122450fabcf5e614e9d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99924f6e0f1d759397709f2087b15f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bf7cc289e87ca31272e3b0a1deba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdd17caa276d50f6708c48b33c000b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a187ca9da4b9aa0f9728b270c939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18900c63acf4248812f171c723c64e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f52fbc4bc2203add4a29ac656cb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e65605d8fe8722c46a63ff211490142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586135b2f49b82a025b3d8f8214eb35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbfc4ef89163eb23457478fd3373e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542973c7060b373de172675a494d095a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f503c9b45812683d9faf9b3256ba5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb704b4b724cff427ef64d654e00603147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb595a4b1fb04a61f924348b00052f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da9139a9249f51b7bf05b67276cd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c13ef2969f401e892fda0c859d9aef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4e4e73e8d349b74c7d7479a26df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22f804c8c93ec5214898d0e8f78c04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edcff486f8425efd86c3ca96c34bee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cb91d273d7414da43fcec543a4a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62e3c3e3ae82794c93ae50c6916d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6a128fa9b12d19347f2837a5f927156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef59fb8ddf6c5cad0fd309ada24177157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f64a2b85e2e9d3479b8b69f7428b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f900c32407d0560dd60cd45f982f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb7233ed1a95c8e046c8fa2f814ceb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd80dd24a6083de50e7dbac7dd9630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d3e18a7a104743326317bc00b03f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e15bcc18950d9c950ad3b73080f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa3949be2e0307fd8a39ce7a28e5ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51673b235334eab55052271398bbe9ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195530b62c32e21c24c9df3f75e5944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd014795b35c84a745cd0a0794f5e65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a018a0f68006a3080ceda45b2d0c113168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098a6907e60dc28388cbcbee2c728f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337176dffc2531f96261d95bb07fe33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec36e15c5643bac2ed44c341dff6be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c750497fc2dc77047ae5406f09d40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88262f52688514447626263eefb8e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf0f77ee356e65cb3ccf6afbe43d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa770eb48f3a43e6f058c9cf9fa0eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01699e6b62601b75ead0dcaf70ffaa62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb727f8f2bfba03b74b22d557d62b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c59941e17c6fe81b2fec6fd105616178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ef3b5b6858c5fa8e49abfca5d74cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a159ce9d89597a96c1125e5afd09bcb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99d80341b1b1822ba923753f6014f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25ba87c1b60c0cf1474c00009b607182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da2664149dda31ff23eb823b9f6fdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b651557ac5c2285944ac54c76251a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ebc59381a97e6d59d9641ad1e6d47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e5b181871b7abf34aef429e18e64a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e44660d28b8abd1322e3d5365f1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594667697f8938e89513ba3ca89113b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce455fa0b3a41d6159d4a296864cc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2535fa03ff925fe993020b695bc42b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaaf6d90ec0b6e8d02d1ad0fa637f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fa7581fd3258a93f01fc9841b5da8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf27674f25429bd50d9f4d4754b0a1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa269de1833e143fec02e6b9a3e4319194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cf29c4a6eb29c566b1e48f81960b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426323f40cc554d1d96f4282921005c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe4c5e7ff0cae33cd0dc768d5c4cd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fd9c3c325bac1d85fe4f9475b7130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d4863639ff6913f4d3ed1c1ebfc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6f17c245b6bd43c35b31548408f52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d6f703f891cd3e8c8cb3ba90b26be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c21c940a57d4ea9acaf089561cce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d334989c5bb18ceb8650290802a33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985acfaea7ed89849faad482bc1c9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aadfe44dc8bd11c07105ccd8aad3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904cf1f74ebdce1ac44595395f299fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032268ba4b6bc74adef6bbb1f6185d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be045f8909ad66a905f0f6262b39802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ebfc64d985e2601a24808b829d4a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42cd8ea921ac3b4e6ae7e81d86802b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d1e377471585e23a4d064fd1aeab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354012af907fa9b0094c49c3347c7ef3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b1c1bbc605a81bdd3d80d763860c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537adc66a0959fe10b04c22ce9b804214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc848abcd729453f27ae24cbe2ec4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f476a02ef03abf15bcba62429fa8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f6a2a48f8203b586f590586f62f57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a683b50fef1d48a11e9bdae20ffc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d8bd30fe17750d54fb49c67d64f29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a7cb918f96f60776415edf98da6bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98b72df5134f2dac230bcb504f30fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae57970bb16b3332a0f43f733e0d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0b4235566ec77fb846de9c36e5ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78014a42474664ff67d8622ed2010e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baef127e02261ed4a499389f855c6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08228c4514e5277a5449c7e104048226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57822b8efc1500303efe0737fa0968c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8264618bb47eda79b37fc303c39b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64fb9ee908327636a10510dc02270229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc452fdfa18480d5c64b1dca745cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ef96315052a8e808ad981aa6621ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8b44ccf699df845ae38f5aefca6d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb25dbda6b684607730712b957945233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff87f1f11256381b1def7227443e17f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559abd8ff710c0a47de38f969e7ad9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e983892b9c7ffb4a0c98ccc937b5a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0986b1b4c5fca6f6abc4ed838ae8a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30da8e7cc7863f00a8a732ada0d622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20982fcad2595beba79f93891e8a974239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30367dabf48e3a5dd8d4de9184c07a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6f2cd1cd928e561de9d246308c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a859c174bc92701c11cf15750724f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2961f349ce41dac931edbd7466b92f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a167d0c553d770004b2612715ba39d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c81b5565b27d7350b70a74335a0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29402ab0c74239f909489a6fb9d0c945246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3b5a7add89321b9302365136e5ae4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2775fbfd0ea021b2907737c46b454df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f03afee1fd70cfe7944ae62d8d22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff06483f4b894c28cacc3f39618a0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6eff980e20f70711b90cd14a45db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9677abe8ddd358915a5e56b6c463f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eaa752b1fd5de2c16ef98d9f5db48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c128346615228cdc80b7fd96d697a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1153eca39703d8699e278ccd52b29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617af583c3a553520e91a2058725eea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fbbf55775a9bdbc65da2d5bc23645257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc6a1ec2ef364bf18ba19221c0c937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e329cefac2939cf6abd8adaa676ec7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef0d5f5210d39cf43a8a211e88df60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a0d3a8a33f1852c7718a228fa3e6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d06bc55f4209c7e715ad604fcf774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eca7b0c5f001c51df3996a57aa14f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e022915d95014854271552248183264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718601b3c41ab2979a43a5e9f037693265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd825752deabc562ee57621e325f1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c764f2955814d770e0fb2e5e6a21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477783e95f9f6fcabe6262d5c79f1aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa588c09317b47c4aff961d389d9b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac1a8f22ac4c9a16b056c5f0d1127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9ed23342dec5d26186a7a4020a37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671eadbe98062121b31d3716881164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5306893f9723ac2e786b2d7671496b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2267a079d5c81958903147ee5abdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624c42f35ab3bd1c2a8131ced4ecae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd22ea68d22f3baacc8e86c8a6955276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b00b63b534d1497330c65771558fc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62107d112be0db8a6105360c6e1091278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d8e22c2b4461b610db9ee4ff2f4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ac68200bf0726bd08bd9628b5a3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6414e1a9f681d60744d8d272f63f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d969abebeafb1e509236c210eb59f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f3f3cfb45bc068890d735040133d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7acac3a6032924315fc8165cfad44e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f887793c8df7b4ffdf9897b91e246285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202b71d5e77dd749552a5777227371286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93119e212544851c83743bde5291e4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658d8bb84cf6a304df9090f85ffc8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158d1651e62335c374b6d4bb22897f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa8bf3a88070f36234534c6df78cee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1c73a4187f0a69f4b8b0fb2225af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f90a4a53f91137bc015ca27f8c1109292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9678367a358c2fcae68bddc9f2d76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1cb5c9c862439dbdb6b7dbce1fd8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35a5841986759b69061277f704a941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675b08eeb0dd2ea4b09f953966de77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3047d7f108ffaea9dfdb011eabfcce3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed77ddf07f839f1aed328ac013e16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820beede128effa60394bc1175be5b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df32ee19fec7797848c5b90d0cdcf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a243ed67da4f1b492b2b220481719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22413717208a8df5c92616658505314d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e7e70484a44c6f3adbcec7ac81c40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae82423fe85699ca7492236799a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c923938e1150441ca40e8ae94a39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ac74e8206d8704bef6c57eaf5c300306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20174871b4142b34655ae7096c7edcf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc045afaf4607081060e9c923b626bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d195696989885709e590d4aaeac319309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468c078fabf35d7e5b3f0424051b5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca8110fc4c80417e3477919cdd412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe857a961e45cc9befc77ac21c85cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26fc2998aa729fd88f817a99ce1b9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf72413396ce3a697a2ced75e56312e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d3cccef950ba6164c549966fdb91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9d59714c69739218ad59b174001b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52fe0e4bf5d71cf439e72f2cc96521317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e52936c5d2725b00f283d7438f3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c6608b1be888e9a750d0e9b3de62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231e43a5da6cdf374130176648567f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e600140de5302612ef4478f5df2ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860660cdb9433a8c5e762d3c1ce159f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e74b534525048b01cf68e4649913323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63e172ed4c7e66bac98db2d80d8c7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3083c2eac3cdc7a15625e9306c01259325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768b4967c748e1c329d02b7f4ba9af9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644ba4ff3266221ccc6de8f2cd8572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eea4134954da3a19fbc6a4c96fb20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0a0bceb550add7026f6593101649329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6cd9a5b7e11d3e30b5fa62032b552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700fc947a142ce95eab0700086ca1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de12a8791790d9e17dc8554b5eee0f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b54757edd8992dc6f2dd6a213d3bd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598eaafbe076e259b30f788ac4c6d46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d561b32488fd02497ecb4113047d56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a0ae862e398c8a6d4e2b9767215da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a1bb3badf0bf432adddcc7e1d84c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4bf8e5ed22f706b32d4599470634338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be19144fe3470d8a6224b1e337fecc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3671816c5077fa051d82204744ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c45daa69b8462e8d5c239be2319af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af8c190b3f060296da5dc472a9e083342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26222f69acdf23b9296c62cca9cdf4fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc76fa6c827774a2d1ecbc9cd9113c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e059f43d47260d21515b283774d6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d7df0e48d56366444c47c72c62e49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac23154385a726f59e22a8825fb66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a28ea881f6b3d5c1b5df27d95d92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0078fe77036f37cede02eac44d76b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21e764a1ad10ba706123b2601c32f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78218dcbacf5fc664a469b41ee77c72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c1c49921fff05f266625e14343f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98501273af521fd4b2b5842c63c167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98bed7d7d0d30f3c34ff38f8834aab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735175aed1029da3b717b6176c0669fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112516ea15390baa7ff3c1a15098c3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2d658535756fbbd0c03e5a97dbae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72344642588598e2a05ac399dd84f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64100f331287144816680d07ca2e72d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a32b3f9a7324f913184d78539d2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27895764855ccb38b5f372b63d1193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ab2d48fe831786cbe89614faba84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418ea80edd3772c817a959d2d56d00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6e976c94b6425f3ff07ec3c71ef6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd85a84c60fd8165ab3a112db5fc95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1d79c40566c3af43116642f3ddb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ebc2ce44f8cb30f428fb7b34603e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b35615aba2c0083d1c807b2b742b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f979a7c3fffbdef6bf9e28efe024df0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d5c05373aa0234140bf8240292c57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a17a3d5726c6ef52dc877e6397b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b151bc98a251b11433583ab327017372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113569182b4a4e07605fc01aef8b1ae1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b4e8ffed86d54d31ffbd82454838374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a1c3cddbf6a3226ed0f5e63a986b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5adbcd9c7f43365d1eeef986498b74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c771cb526d810ad28d5c62b894bc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3154ac37f5b9928a6de1a45f19087e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41fe7ae732a550a1b7c28a6f728d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befda0ffe926451f5823da151796bef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b9f5b37c1698f0e0f9f9b5c9db26e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca3434ebf66fca29e2af241544cf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83602668178908beb180fe5c7fbfb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795e16a7d01d450fb07f65fe87d908d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468666b2a424479098a7ecdde4d0ea6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457cbedfeec1cc3b7efc31acc107e73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1693728e3ac1874853d2b10ca7a5cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbf28594a5df8a4107442c334c65d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ea350985ac4c54a32e838d90abe82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0556acca4a890ddab05e267b396686390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb25d6138cc2e8df4fa3381937ffe1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a126c506eb966df082c31aa66704e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182251c95ef9703cbe4900949f52245b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbb7e12037bcac3881e8abe140e54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd123395b468e4792c7adaf89cf133395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fb1b1b9ea63e89e73677e3c6f289e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf199291b8174c6c0871e8ed666c85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94d7ec0575d7b319f39cfaed63b54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a8dcdf722b04fdf1f18157a29370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7ba19d8ce67e26c0088038a28cac7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b210e3e5042568b6a24a94fa0e749a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdf736778eb7ee2f6e9cacf84900ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ed651e80386a87d64fbd21c22ce6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95b562cfceff9a592bec103673138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9da034cee78f859453a499896bda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bb8b8112c246c443b0d214b47aa90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b62be97a432d845875b265f3a315407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed291e07d471879e45ac1f77ff025002408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3e8078ceccf979534f23957c3b45d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139985af6c78c39dd9ab6a01e3757603410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ae8f33e955887d8b3a8de2dda2a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2708962d6418ec8429242b45a756e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c6dbd012f89aa5948a9d054f5d8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111310a22e440069d4423f8c1a2ddb7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458611976f0c8a64e19c3b750a2bae0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327e5ba9470601036472e492590cf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf155f5fe872591959cb30ee03b00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b14829a57f31b9262a5ec788455e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980da35937e32beb969205d1a733465419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597883c62465ce2f3d2196822de49d54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91444d58ed2156a59c6d16fb41f619421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb6148c35648b25d17d1ed6d37768422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bb832a4b29520e6634d7aa05c18bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851256832e99ed4b70061b0f1ef5379b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918abe1e14811e0dcc9c41c8039b6668425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3c3d8d209f20c9d69f5d6e3dd6c0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164101031a6254d301c6303c09e7d993427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11e10baa0ddde382c08783e312c33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a28a20ea78aee3b951c36e121163429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ad3e906a8b3dc4eb2cde1431abf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52afa421e9b15908d243594985261e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b33fdde5b04c01e92905ea3a4953e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f25718539541085366c0a5a2e6cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5355d6aa27a36e7aa2a88414aec14b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa374dfb786b3eb86506ef9aa433794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821665bfe536c14ca08fe854124458b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a8e447e161d1d38dbf1d53257f1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87147fc0ae46742acd2f06f4eee4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa4985024b35bd5471a7edfe11a196439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821db8c9b69bf203099f6280251f87d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59b56be42f3ceea73c0474a798a74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d594db9b96aa967e7e62976e78270442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e244d7399d3397ebbdda9be5b6407443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40010c2bce5c0cc2e15d6011ef9a298d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfa8e0adb113810f942e0f586e1cb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e6c721ec37f80d8f1b6ee8821dc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55707a526199037d018b2df61fc78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c08bf2b11bd730a92879d28ac4bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd14c0eddab032734c12fc4cd56bf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f82634682d7e95bf473165cf613b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c13191a5da99fe6f565bb5e0e43a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c8a16794952c3d5c39ee15a76a1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae548acccc1b5e59781a9d691a5594453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa120fd63a78a130f1afd2011ccf6d13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4841ec75a4f6e955924e183ad2d7af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0853b7285cf08ee4821b5605e2aa9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf89890c59065bc4efc0ebf2cfc6d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949444ccb80955dd9808b23fafe983e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe9cc145191fcaacc0da3f4113cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dfa7b028464f0f44e7124abe72353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87cce5a7ecc0bef94913d002d506b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7e10d9006f9352c1dcb30f05f50f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a0c676d94cdc12f022a4d6f10f266463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044a3bf4c5f4a1ed2df365514d8360464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59abd93e819c830e2487b110961b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e37a0c74d4d93febb7d067fb49a26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102935832ad6b608d5c18e4f5894915467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7f1f1a520979e7119b778b397972c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2116c2a15e47927dca5004b4cde79eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00485bb28d823141d03f1f0e4fe41c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1ecd01bf2850636c1d5404765021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899fd3f38552b7dccc434bf847a4856472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a412207ae8217951f2107a0548f14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cbbbdacccbdadf87b8c10d707a7dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34707b995837fb2c1e288ef0cee6562475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cbb3050e35e6e47951543d1372cd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b298e06e684884e274c1a1ea72f8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852eddc17143c16cca8c5898472aa26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aefe610f6bf0075535eed8b264784479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef946d3cd28b14142379f16b6ab4b90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8778f467e9720c85f8c14530fc6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb54be9664a71be40a462e45536db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3888ec95082878e614963b184d185483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea0eeb24eebe423bcb3cead2320bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1117d73c47b5fb7e2422ae1baa77e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d14b6eef9ecf5694146eb7ab1ea52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa10aa3a7c7427cd3382c26304b88b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4251773dbcbb5c63658102608563f69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd0b2c956866563c00f720e4f18cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bd81e95c62012ef2c65b5574c8006490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a26b24f75d7206f961781024315d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3726670023baf67b80a301fcb898d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74c8de63a92595cd2f75b60445b6ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b90f6f6d95217cfc179c65db94ea8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38bab29ca82a63466848ca3d2b4aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80594a547cf0a0c5438dcafdbf5749496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8f89e334548f2ac2241f25bcf81bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aebf0c4bd5e327c85df2bbd3ef92e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e442aaf5d84e0ac885d3ba625fcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478585b1d99923824e3722f2e442a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80055996bb8e98764a150c032ac1f25d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549926620dacdf85ec2203b9638fec8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f829fda99d26f4bc9899007dedf9515503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477cc9c20ef22b4db13a242b5afc44c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070027d963809984a0c117dc2fd050e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7138369d2f9b1a5afd58d0eeb454d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3f1ad56ba47550f3a05c041e9d65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3150885c6477aaa2b25179e24792cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cec6d0cdbd69b83f16a08131de1a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624156dc50e170341043de86f48e63f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19605202a59d11984daf8c0ce832fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528cd24dd435ea901d03892bf350a62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43c0645301b586d185d77d3e01ced513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06698a7a409cb92eb5142561ab271559514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb41ed5b7c3d2669ad14429a4220a15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b28991d7dc8bd049d6dfcc0c0cdf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19258d60e18108ea76310ffcf4637517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e138b8b900b650beb5d0c4c6c138e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a80c3a3f7077e3cb2bd6db15f7834f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb48ee6a53ad16af3c7e5a560cd545520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3ea5bc5b4287395b7367f1eb7364521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa40d935a811c7331cdb92030ed8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0433530fa15e08dd944556d554e6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf06b59f63740f78ad9709d4ab862d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa7fba684fcdc71e5b9877cc75da3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4a1f2a5d837937aef3eb7e1f624fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eb861d9108e63e1e3e967b3070da8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69169587722b6569c1da8ed67df199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0017106da7267e3a6a410598f13b7ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd718e0173f2b35b5cbe44c857c860530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045bc6f04cb3512e300db02a2ff910531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479a902aa2770cee88d8a96b55ed77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f661a6f560ed0507971b4b02cf002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e681d18c34e3e8eaf6ed8288fdc6e06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5157432ddd6fccb5aa0ac970c4a447535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fae8cb2b1d1892d62ce4e8cc340ad2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edabbc2111877747545f7cd13b03b9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d1dc6e5fa87165cdc53faf7db140a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e8ee9cbf3c1127d02754af2dc0d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84456ea92f3971413d039603bbfb136b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29768fddb265381093545e1dc9e92df8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de441f1166a16dae75b875184e4ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e76364fa5bd0b47bb04b413aba456543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb5de91b88f6bcd51a4d24429ed50c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca264f5bd880362b63f31391a3930267545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48316fe8ccf8649886be9113ada4e08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a8e4ae37c2ec3f9433b68848e23a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2146a21b85ae9adfb60888857aa60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd627ea4e3b96638e17acf36fb0295549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a588f89bca11108a063d5908fa65f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beead43bdffdf7468eaf576edd1c36a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667007250eb77fcd69438b65d30f97af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140739d2f8698fb06dbe3dec300c1b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206514b724b4baa50cb416dd40839034554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ecab19fc4bc232b1f4f50805eb32b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b58b0de0d31cdab0598abc29ada1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e90461c7826c01c9b5c660e3b05e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f601cac8a06d08c79b47e308f47e3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7421f38ed1c2feaa699f21c81e80a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fecda05dd7f103e263718513863ec7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ccec4a72769133511bde08764ae29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d256efd7ed12737418f5cec1ce86f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46e47811f3cc61f81ee711695cf94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97f2d9d18f617c57ebafbd996a722564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fbe4bbc30fbcedae6ec2738a777fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86cf571197bc5cf79a5122b9739fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436d5bde09e1f29f147eabe3279d427567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d98e66b4f7eedb1244972e7cd74b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801284db159bc4472238d2eee76e1589569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f746cbf9b4b50673a2ee6f21e0802570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46a8126124927730bea9c6e1210e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29981a2f73bb277cf311f3220ec98c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8379e5b9f1225758fe801103d9f16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26dc73600173b77731ce732bb9a161574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c50932b35ca8582e15045c60166cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ebdc6b94c94ad6012b94c74c7ccd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e51a6cf4265d928d16f235c32c3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657659111718078b214aff6319a67d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544dd7c1e5986ced786d90d10f2e3ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d95ddec216ccd030af4236d8ec2c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00087d3a9d152e5dc4800797987ba47a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2163fada85c4d945633aad22dab942582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e734face9aa7cbee78ee4b9f60f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868d5b0b4497f2f48b5574a82b16f22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a1d58201c7fb60a87b796ea08586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29935defcc9ed4175be4a7e6aabd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e71d564b252e67e20399cef6673d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91457b7a93f49bb6a209c472729716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8798ea65dace18637bac3e1f828c41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb116eaae03f0c5d6ba06d10adecbc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b02ff20da92080a9faf588329cc1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9976d3bb7e8044cf16ed81664dc18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f19018374ebc0bd2925a26bddc59a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e5afa4d2a3ca91e5ebb8b422416d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6d5dce8ff5f5aa4c1aea348d26790595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658ddaad4bc802db013dff5079c3931596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa611fcc5c93a28a13fc5bfae6aaae4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c0a6878a32412357fb6f2d326dd6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d455eca5df4cbde89b012b17c154d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a146065c93e7a416989930c14fe3575600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0cc3542913fe396f3eeb9066735b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46de2ec37d56c2fb43a6509d52faa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeff9bcc2d7a51dbf4915534490a0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374b11f1a5bdce135e86419c961cb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf5180763369fcd326df60e09d5a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ce235b5f32504a8138cf2526e71cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88c57ac23994eb34d976e5b56dfa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1be9f92c1a8d4d16e2ceebf14f41ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00022212d8a87c0aad3f0139737251a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61018408972952f054caa5e3e6a2e62d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142561fbe1ebe54e5f3c8d27fbf41531611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e0ff8381d04c9e54614bce27011c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00a31713f1028dd4678ff0703ce57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f293dc61e302bee61edb45f01cb70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a90893f03ce1645227cac9d32437615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20be4f732c050991db11bd94b1a068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd404480d5aa179d6087c58d84b88a7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436174b8b0db37b456b51ce2d3be0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702b3f742f141e50d69b62b0fe1e18619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57730097e61a92e7398124e43e2efc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073e53400c1dea87801c418e48c17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a4ac2f6edce83c08f1ac3aa9c572622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c416ea2dd533bd7becf18ddb180c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2162fa94d80fd555bcd823c80cc94d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed91b4a12c08aebdd6a9876840cf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c764207b221c16fc6b4b4b19d50d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f698a077cf7e65e9f8c31fbe763de95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aee3076c3e2e648065c3f2f1da53e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3d710a20ca991da055667ecf7798e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9374ffbc9c9afe6fc1f3fe9831b94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1397a5c8eaec32cf882423431926e23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6a903d790f6d231096a4f54d0c93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef0dcc9fc635b3faf0f2e21dd2514633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4575adfa9ce6969d49ea9f1361b9d2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0eb65432880117d01dc3dc8e2382635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d982bb4aa12aa3cccbbebe679f285636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6c6ae2e6437e645d9c706808a0b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674156be807875cdcf4855024aa4b30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0da7d31469a24fc9cf62d548cda61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b27b067f25885b10cf85068b53c91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af5dbf20906f25c43b32c7ccfe685641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c917cda81dc6fa142558d6420e84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f8bcea527c574896d3f6f0621cb79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ea53ddbf296198264e24c5c0ad0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27683eb9c9a7bc21130c518c2e3ffe8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1f2ddd87f36b93243356b3a176de646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>