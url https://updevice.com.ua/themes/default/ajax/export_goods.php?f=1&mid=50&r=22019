--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2329,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81734aab3d6a3a3775cc71dd1867c031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e45d222e72362c3d418553386ab52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75753be3244a6216c42301e4037b6093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a8136aa6f19fafa5052bfeeb98d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f5ec3b3c7660e9a9e2ce80d5c89d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01857b4fe2726cd7af510fa694774f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d40e56a2e9c2b9d8cfbdf3f906396a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41933a3749da35fd32c8e7e9099f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73a4957bc957ad4989cef80a246649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e437cc1991e4b6e66ddbdb3ce895a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcf783c1e21b49376f3f002b4abd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499be37c8b57b980d3b6f846afac1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec2db16960a299c1d1772305114f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f5412e33870e1886178d662f4b3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0586a217a4788114cad5f08595eef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a26f42c4a167006016c003ff51f0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf67262951835c1678999b91d05935617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5317fd0ea04a3ed3fba6c1fbde21b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9817e7b1aeb63e3937734b1b89628d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d426fcb5804d4fb77b412c8861a5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f571595d1bde5685e071466e59f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6789b899ccec19e7cd640beb689422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b992bf6f698dd1756f91dae5c3a96323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547fb9de0dcd693ad230092e15dd57624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9962c255401e81258a4044f0fa39e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c736e8410f21386c5f8c6e95cfceb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb96aa9e09c6d9b1afbfd4330cc7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca82be56f98c825e267c5ea72ba9db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b20297240d49b68346073c30ffb6d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756157a75ae4c61a8ac0b38e0165b7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd47fae46950596329da1caa06d5d4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806fc19bf3022ffee27ada1ba9b5b3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4967460b143a99fe2e4eacda4e2dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c325d07fbd27c8ed656c7b17f21a85f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac2155332c39def19d3ce4018f215635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a9c3e8a0a2bce794c7109d2da7c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632718fb6f35a4b7ee4fbc4bd239a57537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4a1cc5782b46230bfce83c993946e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611948478000f9350bc030a5df083339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c8c30512f646a51e2c9c3074c016f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8b27bb37f5a455137eeb7396e4b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419532d07070daabed1aca2746aed3ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889a56f4dad6f62482598f139fa7bfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed6b5887c852ad6d2d179fc145597e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ade43f932babcb808b7ac146b0aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61df881f97136556fac9b1b2b4e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc4a2afb15fb274ebd98f6573d493f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020536b59d3edd9eb8dfff30728ec9f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678dea99628a2c2cfc4836ab8a110d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a940eb7506675c1313b4c09d56842650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab351ace96eec302cf04f976be296d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513baa7404c558fc0e5de35430cdebc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939d6a7f4db9c782b8bd60dc95bfd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4563abb55c98fb2acbca4a344835a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a8155ccc2cd447b213dfd73723c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff73cd626e22b05576cfc949829dd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d1bb5156031681eb6a654130dfea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1631affe5e35111d1800b616b448958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f16921e085538f3c528c3d26d0b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99b97420cdad93b025a0f38bd6f4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b9a0d1b5d1967b491229aa57898a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470eee12f6759851c3d959ff7d45ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f479db6b3b4aa13a92beaadd3b4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c3d7ad650f5e458549aad4731913864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d126f15f559c1b0b7bd7b483a59d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bec22a43b93f819966f4f7644783e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0644a3ef33bc771f97bad285f2afc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903017852f3629f2337ca61025a3fe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e87cec9fa55c2a79c7ffa73a99e15469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578b581231f8df5370db0a72a7bf30970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e6e6bf6dcbaecae3a507510305aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9ef0757b1248a357e9f09f061d9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ea35f0db92839332160e9e383ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4a04930d131d01f58517fe55c22774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c064ca30752b21fa7ad78622d9b0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870724a156cc27a06f59d5ea326f1d9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762abc42bba7fc5b2b1e3bb0398c173077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d23fc4d201c7c3b24954b9916223678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229708eaf7d0732a86c96a099901427c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ac3e013c97601011b3d4afe58eea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375bba0768dc9874b7fad582637e0cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc02f8061435f9a1bf3b1d1c38db3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e095446e346abd3ddf175a3ee049d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28f637a066bed89fcb1e6d444881084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33916bd57efa7dffcda0217cbb03cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d0525b57a405559b5acb8f591c3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b50e5e7fc7c311cd5ccc3e1e557587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd900286b486ed1789043d14e755d2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389cd24cb8dcbfda73415cddd21b75f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63198c1e1e98c880cc2caa1cba3c0c5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758104b085b4fcf625d3eff3e82e000a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682132f9e95fc8a0eecaf6af129162c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e311f4864c50743733cba6f01afadb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c385adab2c99ee0e144f1017b39081494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f947b83d39727f2d916291cdbe553b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68b69c7a77348d1ef97347f8e592796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768065132c86b7a1426fc3c5699d83797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85157c59d9ab36dc4ba8e75b1268398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e543e2cdce20906664a84d6cad29d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27ea323eb4db1f60cb0523de6d97c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b348382565718e0eac7af90db9ff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caf2e1382c78837258e00828f8b5ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e10ad9edf54de5165246e2d476918103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319b9e19b56ac8bffa4c4d66ff651f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d72f991ebd93a083c13368446f823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5be0c325d94f84f9d5932c894e88d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b634bcae27a88a32d703b233a3b1bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e99fd483a843a378c336caf02153108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269f92caf7d23d278fc07cae1c6c122109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2798e0aa2a37e0feb7be62e6fc0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a30e349c8052497e1fac40198f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc75889fe6bdbfb6e1ff2dcf77c3964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518bbf2e0f486833b423a87e22c398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7153638302f066db7420e16894a66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea370682f7a78f879d924efc5d67d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58837dc75e7994f80a55269aa08633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a40321e30dbca19aca525fbdc64d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd0463433ec2cd7b5b5f26cf911f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ba7eea1743e010b1851e83afc340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491691ddec425b4301e9808918ce4f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f31421ab08bdfff90d33221f2725e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa9f424e68b2bc65247f5d994b97cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96174256a49ab6e1d4f4e34412459c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bebe05c2583fb884d9ee8973fa356e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e91018c1a7e4aaef73b20e9fbeba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073827e68dfb323cbc5c32f0aab8a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b21b9de5c635d4fc9dcbfa19b5ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac90c0e268c328e748e05f8640fce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87ccc28a80be1dd5d093e163ad2e1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f623a1a9c0de9e1f489557f43ae4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b70be1c4d6062ac42f9a80487fa28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea202f9969db95b0556c6ef02e842a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491e8edb7d5a7262fb3d87b32a9f73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8ee997e065dc23156c710389c173134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c033e3c50f14ecded689f89dd3ca6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41070abf149e68ba20efa6417641b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694feb0838a26b079774ece59b7f9c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306fc9acc596fc3854f033a81946b54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f5a8c301f66359260709c9379582139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176cf4bc6e0cd9c720be00b627a1df1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94dc5118b18f77bf26ad7bb03a75a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12378d5f526cb0f01137f34afa2be7b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32172cc3fc555cd4fba30bdf2fbbdd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153206a3ff5fe0039d51e8857db89ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ca250fe3c44619727bcf078249599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb2f0b9e26050e17c7228557c57e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15e4a57a7b66dd64938017b6587e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f3c9f38182c5bf56c5c443b28c929148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21b640dfd7555a1a28f22e6875eaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050743d0286d32554a925c839af4008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec8ec811057bbcf5ed57e6cf87ee5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4febaace12605d47e33b5710041cf68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0376fcf74034b123b90d9ac63f6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c761d4fe0b00b7e35d759b2723c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5e328a7d3d33fc4562f9ae996347155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ba37ee1c96041307d846c9c3858c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c66663cb3d0d2955cca5941258d37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c7066f191eb809a680ee9ee05718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9219ba2a331789b1d587ef28d0c653159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bf656834b1c6b1daec22073b237fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8568431cccd753c91af3665006d64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d08621a280f2cf0206c96481f88d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2163fc4af04829ea7419071a5ca8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08a2523aa09059e067e289e47016a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bac7bd0193395a7760d3a78fb9aea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe82f816e3dd471e5b20a5c836345d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188541b8521a653be1a8f0282896b4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59a40732de54a8d0a74ca4fb43188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e1c7c7135ec559eb09cd3dfc651b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d41ca8fc28ad5a8f3917f61fe0ee21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541463603c95661d26a095719ba3f40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4fbbad886e55ef7263477c14f513172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0200fb09935ba6f8410f7d0ac3e696173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73237d6f380ddea1d982808d3b680174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeaa993069598218e10f49e5d50f6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112887c44243b35f6d995d0619e25ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3d2942577865b5269c1f08a2e638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ad7ca4ccdecf0d491058d6e200f61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b009dea5b35ac3139bc0d9ce7aebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977f05dabba9e26975ae565199c3f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eb57d5b83e252945c1394fdbfa348181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329906b09f483798a4a6f1167abef03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd882c11db6756cbcdb2458ef8a583183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665de27fdaae10ab9aac6070c8b95a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cb945566622253a722dce45d24ae3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af17bc6403d28b748ddd6102fb996b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a24c9606eeb798c1e053d975e7ea6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d8d47a8f10cb3db4f82d73b19cff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ef812ccbebb54b81243662c7c906b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aba0df93c926b3d226078a185f3d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baada8970355379d0963cfa047c552191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412dfc9e44b2b2a86bafbc0af083129192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0a33133c5dae41231784e4089ea72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2caed3f0bdedaef8eceeb2f674bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc8b55718af17a10ac496387673d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd477b99ef0e3aaf74a33096b4fd6d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264ef3f47d183b769b6b0f1f17235cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dc0bd6619383adce921a2b9a0e192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e15c21c4ff1cdd4605010755b8457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66288299966bd114bed302c7e3b1e406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918eef9d38d2f180f93f64cc8f020a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01909d65b5fd4378eab0b9598dd9208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce785295c78756687b7a90e0f6af791203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7b612a5016df87486c6cb0c64f6bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108f3d3554f5facee6f45929b9bc2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf44b09fdae601c29c1cdf6ba62f94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0279122aefd67e2371e5a5dd57d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7efe294a838bb3c7e5e50e6371bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df30ec41849029ba6cb8bd244916d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7306a79cda8f4f8f5c974bb1cf748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f342ea37c6a495c242a9e8c17ef96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c69fc599a80bb63e0ae81879998d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea853ff696052d64b634f9bff77e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248442c844dc59b93ee6161569696e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa9424956f50f2c24c3d03f4b9697215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacef93885c8e372c4bef1d33b8efe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e9451b087b94eaf923d845b5325ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316079137ff79326189a4a042bca042218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef272eefd3696298da0400cb8f2d59c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c4ab7784ba4636fec9d6cdcaf841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d9af828c05175e227690ab299dda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0521440afed2db728c21b9b4bb31b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c178a8b0a93e89df14e8cdc80069bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c9dbbb3435c7119b5ae9159c1ceee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f386ad86e2726c8a8dadaed086a42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161c8e33dbf461cba60254453ee2ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09bd93fa246f223292be14ebe6fafc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e659f07749ef6ce3f6063dc1bf3ca32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8c2c57fe94519aeec639e067ca1d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb61fa5a4a12c4718a2b9fb72cfa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef8238b4c5b53f421e69a042734662231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f37c5be2b07c66623405cfaefd25b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de8a671495877cbfc6a9c77713d983233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3928e698bf66460b9f2c4ec0f468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf593527708691ff05a435a8a634a2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7451a97335dea444d0f05c17b352b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8addc50de35fa59f419a8a926438237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a76cbcdafd33700369ec7eb7dddeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164d0cc0a1f9bc93e875c5c99d82e7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fe6e016652708b15bcf1599a8a84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a408d2e2544522b7176d035f3862ff7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe90f7071cc7fc30ca2db348059cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb431132ee278e94e6b84edac0b428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cde167cbfa6ee08fa8de1ede6dd17c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed5130beb410b92297d9a98c1740f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8784b0eddc24fc802dad41c79e46e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a073da3eb873f204a8b314c67e7a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13318e750189753630c3d31e01cd74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4c7c2fd097df18f37e5c47c04591249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691a10982749900e9228f25b0dd8657250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609bce2b42d04771c73caf9e059c10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c76614992922b12b3a996e61ab8971252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c65c09f94fcc2605b2e01d9d93e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b8d1d4060970990e4980ee054cfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab711b4eae03b370c68b1fb5e300f05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f308df9680f0c66917d99d8b1c43f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0de7db3cb9781dc30ee9d8f5707ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bc1dc9e3d99cb4b578b74086bdcb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21148bccecf8d587346757ae390b1c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1a880817f00e51ddf7784469f102260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a70532e64b1f97a1dd606a620c64b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca815e20cfefde97a96b25522b2dee0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e065c6efd46cd5cebc959663f8a76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e10a0ac96d86ffefcc9f7358c8c40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26531a60d976120bb6b1190dd0964b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015aeeb95102dca5b5346c51ad3146c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231905d374c4fec5af29c53f62c310e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b5fb315ef7c254770e04c30834ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5aa118e42454d232baffb9617913b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb6335ab9ab52c0aa3480c63294b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ac8d08508895fd63af497f37278ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622ed70990734829d2b223e0af8b35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719a4e7fae2a49f6acd7e31753d31a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df460bdbafd2527c6abaf7b7df9442d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8cb88718ed232e045f671470d37b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d065755c0bd8eda2d5c3273105091276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7db4215476c6591d979589c2f5d73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424740745249712f47c25c9bc9ef59c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ced6778ff27609acd147a760cfd4b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa8946219a4103abb0c3c3c061bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b07483d81d5b33e2278e8ad3f331f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea93e0417b5f3507d64885d4708b94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f34d4a82e908644362eb862854244c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ed3e7b92e35a6a31e656a11c2eba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a950ec2450379d1c471e07b592cf9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec8321d181af6a2364d1cb1b9c549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd61efc12f90c0c040245bcedb15f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ec44c87a2b5135f5601bddf719427288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e079944349f2fc9093b5b128fa1971289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c58d78bfb6731020492a9ef8a5c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d11100fea7075dcfbfb4cf827105ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245789fade6363c826a1e0389158a1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74dc4317743b0a8693397ad68873ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70465416e06b1555c46ac5399568f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07d50c0612ebec8bffac775729863d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9f31e43abb6569470c700fab4d7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d87e3229b72a6f179e5ac8786b479297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83649ac6e06924fad0b1a85d235fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da639e7642e8e37a00565b8d77a19c10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11deb3b06c1a53fb018ef17d38b6868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2cfb3c4dec1cbbce204b0ffc24a69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93cbcfc31a139771dfde56f07132bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4834fb820c9ecdc66087e25b25bd491303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a8bc31ba7b24f5710fdeddb1727e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3f6273d541d694f80be493cdb5c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1111d9976b26484d0200f28e5dcfddb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90069c6462fba10e0027fd2e4bbef71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecfe5b108a6c9c4f421aa7b388db75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776776d83345784c0f4db86e0fb7d1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6008a424bf5eeddf11ccd3d075be1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eab245efa2a2606b24ecb9213c277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177f735ec9754b78cfd6cb0c8b0c9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6eff72835e630009af8b675bfb1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab15abc8ec4c0c6f5f6533626e2c92d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7cee6428909cdf0c3a0ce78d19998315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fbde47b730411765239306c09cf24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1fdb48ae4353c93de6ab50571fbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce144c4c19cfd0ff6f42373c67170256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde767ed9056e4e6dd5c70a2c7e05dd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0b2a095b56eed567fd0a9c54be51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fda517e43eebdeb4866fbc2822a60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bdf0ccc315f3e407a3230309ca50e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b91f38afa344dab155425f586f5777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943810617f0f68e07ed1cd1f32ea5f26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23438ab82b1980bc70c3466267613e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae46935eb21ff2ace2fd8c2a1225d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e21e9585ecc6c0e439b029e87ffb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7fc1ecd1a504e42e847d7349f96f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd5464ccf9b9db4fb5c17aa51f595329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3396e619f8e1e3e26f1bed143d1679c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938881e5c4a97456ee7d22052e6646e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a336396c5171b2d7bc8c7cbb61b417332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e74b552480d5b51b889245867c82b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4c98ce12941cb5f4318a8d2c25d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebe8ec963d49458949a50685bca49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6328985e9a52de322242fd35063c80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1291447b7c0d17d48038f6e32e9ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae40d30258f5542a08e9281fe6e28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cd086bd5c7e99560ab62cb750d773339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe1d5aa02fb6a966c4d6e1b7567982340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d936374f756c12ccd69f832198f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f941597374f0e37e4254556aadfa3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109cac25f05f97ce9a767d7cc9145d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795d5dbd89c6eb2d1b036a135296cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f1ecc01e13a84bd64e643447c9d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1a8ccd1ead0a0d09d900318331dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d3a82fb63dd5c691d3ffc1213b24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fac1fdd912b8bc3a76f9b8827aeb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a13799959470372d9ffa3446c6b59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de6a82afb9094c610defae8bd109cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f5a06bc702c457c6a01076770159d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b32600860666525d328fe9499b660f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1053370e94d309994e9c5a62b12f21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81899e509994251bcc92a0c4b4d911354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63556dc435da8eeb2efdc127df8112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db7ae7a0ed4fa2bd7717ff744103f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1a3a053011fad5dac6857efc4744357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcded7706b27dd92a32e04d50590cdde358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c49608aa9d8c6a5290cacd7901bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4cba885a8fed796266dd40314ec5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66980b1b8bf1744d4997b18e971a968361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51febac55e4c282daa08a8579cddf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e2c1f56d8067599ec233db3ed2f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db605f26820f4b7cd337d96ba850028364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01276761802c53564cd219f005009fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c884ed1c52eeca4bdba04753ba5a81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd80f351d7cba7b7e50efa43c052bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228f4243e0933936740cac5855d557368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533478114a9a15de147231794a5f33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55dc03c4db18ace3ef2a97f6a8a414370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bedac0e16812d1531a45e346a084b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8bfe9b72f9bee2f24eb83c74194de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a3a443f4cf416bd1dbb5d4be402b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc434a31749311eaa1c2aa595dc21472374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229300a95bbc3a17dd8611ec803ee6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f904a771a8e80c3e6f6a7b949bca36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe71dbdfc2ef39f2bd2a3c2da6a0ee4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa74a5921e5c448ff8c969672072f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d56f8b54654cb27abfc02c9bc7a9a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f6428b32471b4313f1895e401718380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb164d0f87c3b3259dfdb6be677598e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200ae91c4a9de2b5ba3f447fa2b290382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3369866a0b74cfb37cdbe43b90b73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4c31af67f242bb1a43672ab74080384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e88e8d3031742c738dac8c6596fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6d93cf02ad7643ace37b17d481e8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484caaf5d63988dcb3b6faae60aa5315387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2c185ab2709efeff85fe67e5f89f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641833174bae48d4313a5ca64ae78f7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e8e81b85f3342bcbe9b5ed24b93d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b2b12ba37369115fcf78e6c79ceb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9efd3dd8a09ab098b44dc908e69ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8d59f5b17c9241341a18fc76ca959393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735c7e53670faf6d24b64e9c43a292394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050c844a45897a879f1478203c60476395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233bbf4d621ea3d35a5becacb7aff8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a3599826686afbcbf8d3837687f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52292feb10108abb25a337daab1cb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9df19b4ed9e26d2d124ca8bdc2ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09442e248a1dc00505b12f3bc8b2d14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ff83f527151e1a518ff41954b5b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff719b00ea43135c408306a4e911f165402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac91e0aa2e2bc69910ec3c2a633d78a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6cbf8d409833b902771adc87fa8f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82387d1370444e92a4568c74a4162c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f5bf1ac382be0b1e7252afca02132406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787297ba2a476125cbd95d06add8d22e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe99e7bba726ecd0fdcd05fec14d93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da64f607c954f4e7b1d44319ae900409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a92889e98d81df8d074c126ed1826f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5c2debd201f82e89ea9ff847c000f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766d501c70004745761328343b03fd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585d2afc8669efbad85dcbe63d3070413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94161590181b7bcf34d200c58f383afa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470cd2bd848bd6df84ebd05630d9fb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46360a44bf21012810c0758a410bad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a0d46f749f1a7bf5583290ba5c585417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b926e95787c0047c5dd1d830b4dd92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f938067453504a67db57e5cbcd3d58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c1158114159410b7afc107bb959e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376bb956dc790374246e6578c69c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc0b59621437abad4b075ef75b8eed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f8d87e7eebb1c22f396f847520d81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca0eb2a246b980a41c09af3b91daf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86f540ccc77f822f8824e3b6707e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2644efbd3ece4cdf8d420e069fb47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc6928973fa742274d49f8bf9d9c00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4c5b4e83023fe50c861a8687ecac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c906c8ec567a0092f36377e8d4aa27c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122852a46e2ac2e9e013f59c2c3731b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e627b54f99599648228b888a5229d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7773810c27b9df139875ddd386c8f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff31a499c41a9fa6b160019154f6beb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8492c8885d28241f55338d4a1fe05434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbaadf9b213bbba44eb3668b82c14a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bef62703b533e566f3b8d9905561f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744fb4858469e69af1cf74fc41d9098437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900dabb15f3d6c5e5b7a49f47ef09ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250436dc8551d84f3de355701f4cf2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14888d3e7c187c14e85bc8526e74f4df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cefd71e7b03b26aac12f081f485de5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b2173bdd92e28c99aaa92b3b11b3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a5573b2e054a0a84cb1228a45ded2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6ed142d43681a25f8d9bb8adb624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da8e865cbadc5f169c7bb0ab5fe2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e849128b386e951075dba84814e74c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956e65687fa485dd5563190a975eef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca48aab59269b920f803095c5eb3ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648494b149ef268d874a48c20d78182449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed133437d6e17a860e614f0b7bf67bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503999d48d80e0ba7700b4dd77dd229451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf15653bae8b082854622dd33855a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d0a81528af4fd1f70ca20c029908453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91ca08e0120677bed2f668d56e5c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141321b1ebe8d989e84d832905ca1fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82a4d347042177c5a2c3172fbfe67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173da9c2bb9b3243c7a3100bf6bd95f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540da8dc6827f0fcfae5873b497cf195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2152900006c490ea3c44cb4d48066459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26059d30dd2f1a863827efc667e52335460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be315be4870ee7788be861630e03b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2be10a4d3c3594aae14a656da1415462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4335fee55729310a61c73ddd8fcf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b938bc89a25890d0239d28a614fd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26c8ea003a6b48f37b5409c0446b5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051791eb1a63bb0d4617997ca6e9c80e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bdb3020dec0c42c6757bae834f96f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87375eb22958174edffdac8d72f9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885bfa3a2742a91e9535257301030fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6d234615e274c82dcf974e66991e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8647e2ddb895f6bdc2f9e963b44bb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c2ba68262996a6b58e3cdcefb99f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfcea487b48c1d264d0b0632fe14be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1147f6e4af2c31be4eb894651fe4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba002b2ba75234211f99dfafe42bd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3642098096605552b8000c2f73cc71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455806d48e99a8047ae655e9776873d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb5e68c60ea1a12d2044f2f770dd65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ef240527ff15cdb3d6fb8203c08b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46bbd5425c1b83d99584110763a08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf32552fce975f9b1d3850be4412cce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5c41d2761fd1ac685eb28cd233f5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7e9ef880a346444c7a73a560d4bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f46d8165f092cd45a6a9c9a803ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21b874f6dc3ae7a31148ada3a4935485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ec308544a2c718fc10ce454d39b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb4063eb446360d20a6ab6ee961a76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d132f20b3114c079e6ea00375ad28c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c558ea9cc2fa215408765e36c9ced489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f75089739a6e2b29af205c96b23a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120ce804c3d7e4979b0270b9b48b6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4682a60a4392a9537bf571ba979e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d7bd96368d22da345aba1fe36c346493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c54bbe76c190f00cf82198fb90141494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf2e3351cbbacd99471ba1134bca01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8003be95a43d605d6043d0a9b7d33b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce83f7e31660f9535a0bd9465aee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ebf6ffe5b6e4c5b6a93045638782498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5eb91e6cbf48d42caa21aad8e65c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038bc28aa3bd80a060c078ee36789f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f9a665a4dd46094d8d806e8f2e65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4e049248c254b8688458b44f198e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3d88bd26274b8014491effe8c02b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac913dea2d5ad2a75193c0402bac3b54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af91ba44277a1926a02b91bd2dcaaab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ae41e4886c078337138179b0d3cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3305eb598c758cdc01007ae9ab326507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6104bea9e01de2654c671787ba33291508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f831d832cbf82f9126e2b095685169509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca8b7e13dd116978b574ac39dc309510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b31043113e8833eb7a9471dd5823511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400ce8deb4e336a6b7943e895552c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a30ab6c6ff3132397723a637a3ee8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529e324c60215d02efbf801ae1f2415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835562f8df306e565eb5de90a78572e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581502d4078ca921ee50fdb2c01c853c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af36812a47e5e4ca3f13e4187f8559517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a056fc8bab93c96855ff7d5da3f35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cac83f50c83929aab9e5f57afccc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b2abcfc7cb201b58916beba609f19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60444aa7a06aa6c47a83ab9da033e79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d76035429b3d663cad8f58972b98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f3bd9060af6c9a6a265810444c22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e83928994723452a67952b5be78d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee27fe75e5ac84b505a3008301e3813525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a44d0f4e9aa19bd0a249f7899e41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427788feee7560628c94594c7207963d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3104f13447efe37d483b85adc915e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58401d774fe29a039233a288eaad5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a8a02611bdb29db174c2d3c14329530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0b1ca9d3ce0db1c959bcb4fe42c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee920933c4309bd71f76da03524b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b52ad40d453f987bc83679a56482533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c36a9b6cadfd2b308c1ccfacb4add534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0567e483df7d613c04208b57c69d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d3990659ce5a0dd6866328f7cb37536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d65044dd8f0505b62ec96afa92b93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadd9cb8e9716a69fd4451f212d5b0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c86e153a5918bd916992bbed41eba3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503b134cc4aa6bfd9884708a061e5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a38ef959bca9e6600a5e441a9cb41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e8ac0d34a895d9295a7af81017546542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2bf61423df26e9b0573a2d5bb3c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d67c59c493afaa289ffa6702f915a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83eab0612915e8c39275d019167215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe668e59b7175590a6d3210ec39a80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3f09d32b8b994b876d2bd319cfe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e692de6f74fee9605238a901a54e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0d3ca5eb7365eb4bd2cb1258f687549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a334d84e47fafb03383cc617e602550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843e21877547edd2539f31bb02880a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dcc81be9bc1452fd78e4715c383bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663200a23254adadecb3fa63d4b6e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd37c6f55a8756b73ee7f79ff98a9eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a37c3f9d2f3e0be8bf827abd4bd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7fc8b0cfad77611b5383842eb49de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34f63919bb9cd03900e5bb4184a8ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa073b1eb931987153b2d0a6ce547558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2213d160c5ddbdeddda96db496cb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397f30f243de8a99fc5796620338b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3bf546af6eaab372705b77d6ac093561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6ead0be58acccf612ff43459e58cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2f6c4d9b602ffcd64dd8f6edbad93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec69268a3466646f3793681365bd83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece5dd69ae025da7309352d196980a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36b6666c66a346fcab3d52c58b1dff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b935937261381222a28e456c7f41e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84232044f82042d1a987713e4a5c09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10295628fe9725032057c72870ee3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf357ae0833e0a9be0d0aff0f6b3d37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7620d42aac08d8d4b2c7b9debfc619571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c229d05e901dd11f9bfc7aedcd5c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da9ba3d5fb9bbb164ed879ce30ea3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f12b95180a7442c364611a2935d1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ccf690b5f390fe6466e8477ab19e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25d3d996f2be3a59df4a11fb96aae1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b831f3b894e6141ee0ea6d668ecdae7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b202252af2c39965187f1f5e45ea37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970c8b597ae8d9aa19f9d3a3debc41f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b0df864ca60459b67496602c53a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15fe0210032615ab1621748f1af6f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924b5de8e6deef7535491c695110cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008132b3da1bc1c3f11eecd9d2bdf2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577db08f73d0f91abba3be5333cfd9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97586eba35280a08db897a4b31da46a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb91c31c79b419e176001d4fbb76ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995170ed026c74cd893efdd245af40c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c94e9e2aed99f894664e2063493672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd27d1ecb698e2fbce02c33ec7c04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179d4d4967b10957e9839382262d39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16717957ff0685a050125dfc32f7ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5bb9ac2bcbc845eb29b5d5f42f9aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007b3d2aeb0519427f94f7482ff200593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dbe567e562277fe56f94895a30560594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c50b26a091aa9f28bd47f44de733595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09376882ac6dfde35751dbb9015cb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd7bda38375eea5ac293f6f3265cf2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb4df69726e8cd1105c36071cdf66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb751d93892e868b51ebb0c2b8a1de87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea024062960f24ff400ca9755c21c35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e1a065ce8cb42772eade4ba99f60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79300a537ad9d172aee03d91a52a22f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957332cd68d1ab74d1e36d309a61546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402f640aadd898070acb54848f85af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a61e6d8965bc47504d18908399cbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ef95d0cdffe044499a3823a151ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86032e23efd2e2e6d1d5e5a08626f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f0917872dab95e1657f3e17f4df90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b611f73482f6b495867eb2dc9a910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76396d52995d783364b0d78d2cfe725f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046143febd746e92fffddf57050d434611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f38a2360c8aa5e4d97fc15528f22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f6bfe1b3b5165525691be2306ef5a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a635422027bf2f406ae5380b5036c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbcc8e1566fc5a4b3640b940edd55e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7b239f482fc3888ac84a1ba1aead616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e2bb523172be3da1ca5684c7012e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf80a022dff96054ea71488dcc9c254618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e0ab5a2181b706f96fe77f092b7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3760f7f3ef73a147062cdc9400311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0e8d076f8cb210f5940427c6ca9d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092522f74bff774b204ae65447a678d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a332ffe334908b05b7d4b9bc5e46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a479feec002cc24acb9f26ec74a62c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b598d1877212b84345909f6df6aae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d2d2e557cc12851ffe666a6db102626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb739f78fbe453a01018885625da7e76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f08b70b159801c1db934c07cdd9eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175f1a3b902c4920494c4ad2c1dbc35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee0abea71a56a55f925e5a13466a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf0fb42fea54d65628a4656d2271b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695389dd7c1bf53f9ff71fa4c928e13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcea9ba9b88cb5ee145cfd21579283633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca3a9c325b6a520b925ba16992574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c142729aa2ee4f80753c120471c782635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4c5827ecdbd7a836dd003dfb877f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee631e4f7983b818ad056f5edd14f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e8a12a9a103d07846b84ac9bbdd14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b01e62d5b2fa819efef6f9777a838639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c21d3986568dec53784490ea5a0b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec2cb3058b0af227415a827a080a9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b2607bc4b9dc618eb5ae155ea2ac9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9213c3d2529a4b9c0f65543f8d203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1f3835099e481bef36e0af63cb630644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e481ea946f3ad525a879c2a6eee21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736388995655faa4a1f983da72b40a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f04902efc9e8fcf19f71db014ff43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51319ac24dc21ec9655595008936d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4456f61083d3b61962852ab78c8535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65f38cdf7c4d6afcebd9e321a268a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765dac5d148e208122ff952e0ebdc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbde54cae9ede8931d18a3ef87fc9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2db8f94a0e29c264c72703337a89aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316c31301ed340ac02f1a7b455dd75b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76855cc853e20233194248c04048c11011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac31e4dc2e5dfea73c4b694ec6c78712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5428ff010f3da5ad5f0062a510ac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833dc185132308bfe3a4f936b62d9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d28a5179fc5810ca8cc012768bf0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56488f851b100415bb1a9567d7d89d2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afa23aa520b74854522aebae1389c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e71809c31b5732cb8b8dde38ab97018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9397fb702c1c45702b49d8fc9094c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e0ce097d40d0ff135746c5e8348220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8df8ff0b8f988d69ec3b2341351021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9297f9836e5528f1c777165c9bf4a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb5214246a6a43dbac9871ed5806e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b1bf7a97a8b945011fcc3d3ff71024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e1e365dbe325132ac1f46403248a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1555cf6c651acc90d07f5283980326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c29244890466777261de5b4b87f6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5699c5efb18b934bfc82e7fc4892628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe5305b38b8051a950a7042c22c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd1f6b419c21d0b5e3f69fbaac8c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d311c76de46db55ab80b542a7eac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b5495322ce6682c1073b7dc2c182e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ea538d927b9df745b5a88bc58a1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8df8bd9ea4b1470c0e3664c60ec4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2399386bacabe3123eff821e71c4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74286e0244c7848bbeb32ecfc77d5acc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505160b3d4d4e594d2a8f5678b8ef6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2487b5b31e75b06118a6f30457503d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa5cfc03154bf33637f8649fe123a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46ef72a020ded2a10d914e0ab9aab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6858e7b524d2fd27f97df29417e1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691bfb603c2e56b4a0952c2a0a280f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1b2f2799d3cb78d74208a01b8b46043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023096216a1e667d78af76a2da63b0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3256db298dad6d446c10317b380027245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8cc44d1088ae53c453c81e0149ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d18ec7557da323864889352dfead47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b3601fdbd3e1fa853f7795077cde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff765728ed4a2937b249d9812343a2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47518ddf1b18c261481b4f7ba61b403150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e73f965728916a40e5546d9d53f5cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca541918e4cfb020ee841ed7beb4a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a77ebf0222f4a0a4ecfa7f35632d3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00627ebb8f35d5858637a78f83afea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36cbe3a3b7150013c9f66030ee6e8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632ea556270785c08b1919d4b3964056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b3431b1f7a3fa6e9be0e6455586257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5315778564bc142ca90db3d8a221858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d496f757123524a38f4b2ca33300b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd339d5ed117e8ab0348870a6700fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db0d7fe38441cb16e5fd93917113b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e68523702018d0932806b767d5ea4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54ad1c574cf52e485682490ed5345f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe9cd195960a437dc8a83dffb209964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea19d064e13cb1435f5d3a8ac76dd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621e3eff7510a00a5a05865ddf3202c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e35bc4eaa944e88af774f9281170467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c35ea2563547278631a39a71c5ef6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84357a050b1b85ac16da46ee8851916b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af363dcfa110f9b61f94a690991a9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d8b3012d47ac0334218e7a0a18ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d7b3f9e132abd3f916ed8ca4cdf1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d671986a43b4e5977a9bf9d901bb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bee8ab4813b689f0a8e2de5c4904a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95252fcc1af6ae11a6ebd21c36d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e56f0567f48a500aae9f5266ac55c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc420e63d97a70cbca152069c71e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e920daed13209b8dfb637b9ee30678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef6c464895cce4c4e5c426b4374cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3ec4908e7ff3ef8f88236d9ddaaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734e87225b53247a75a67534476630881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ed30a4a2c47aae47f5b56ff041d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31926da53a67dc7af0f8282738737d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634bad2e13f31c52eeb75f08b7d9c8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d03ef41eb4c8f974305cc3c713dc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da5336ec931397d27f3a8b1bb486e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3fde1d2549ee9c60fd104c2578d7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5457c2fed5b09c15d4cbcc5aa64d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e0994c9254642f222c658e2ed24989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e667310c4ae04044e798f23f5bcef6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177f43d3054d2db675fc31b10951e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd218652ee3dd3442b69648505ba29892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a572ccd621de478484f757e8d09c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3cc5999db6cf02714ea285984429a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba0e2b0ba025b82e048e969d0740e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45377babd851f3698086b503dbb39d1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746c656ea31adadb49618d0280bfeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9c879e72eedccece7c4e45bfb96f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eafdc875326a2c3bbccd9807ca06a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f5ea23c036d208668725e31527a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c202ddbc6477ea6021c67f9acbc06ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b62d82c6bcef1b2f9ed73e6cd186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8b77614660217f05e197e9b7724f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc435ee940bd05b1c737a32425f5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f52b6256ecbfb10c2ba8f40735f189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb55d824b802672c12865b41b3f234106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2c85384636799777c664ab538d3c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca0f89d4c42692e835bc4c9c41c52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f7890b0c1cfe39d8e1b27151fd1ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72b8f74d9392fbe7e9c43b71450a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7edd477a8c8eae43ca02ad153c57e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67aa9b57a95b87f242939ea24bd97f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189c97c9bb70c2421f0ab5bec47623113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb99d1bdc8d67186d2dfb67f84330114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eabde32534cf3bea22d7692184eeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06b0b908e0cf4062a47e0eb4b5f5ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c918ba49cb0ef432a5ff36df0005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d6ebfc8bb499a6df7ef1e9f4c30a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7e5ee33e716e665dcd42d17e6450c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb18a725ab51665d74a61018e5cd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e614c3ad948a50eb0952c9aba676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557ca2a13390c72d70ce7c364748ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e945720b687e3be0dcea3003e338cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a228909f8eae6d06aa80d5cc18f1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5adbb58976965e3879ac2fe43808125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c69c283f89c5f8039fa666ffe0058b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d13a493313fc4c3f378df3d7ffce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a3596670438e7192efd06be9562c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d4199fe1fd516ca7b076e334e773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341968c7b98feae7d78aae1b28bf7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d3d21c85385e017a7169dbd3e3ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80242541eaeaab3d6fe229e69f18efa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6285bf48ff66d2c0de65ebcd9abfef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fdc22a1961e34e3a420c22324a43b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15725a21399f9a17f5a970606087f24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ab73b0819e252b39268bc2d1f95a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0f2f9f8d8222236a432475aaf924137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280af39be3c65ceb7afe3d5159f542138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78151b107d6501549d910aa58a0e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad0a7b8cb7387e78b7ac8dd6cc7488140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db53382598aa1173fd09c93ee4b78d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ca62d0bec4be90fba533d70b45399142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e068a8abe97379019d99a1730dc62f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f3c9ff4552a169374cdd434f26ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2ca357932a04626b1021ea306d70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480b3f2fe2d9778c442a44d1bac1a15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebaaa2b1f7cbaaf0aab6df6919c2a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a4e6a11025869bdacb959ba2def1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcb4f29d29799827da2befc01b4ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5850bb391a8b897d0a0b8b2c9e89556150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ace3701e5e235bbab242ee93ed56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a17f3e401b22dc4cd90da7c4d7d9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989c9f451464aa354c1e53229769649153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da332022d63f65253729e03bcb1fc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453dbd1db28fc2ccd04ba8fd1cd036b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da609742c5cfacd79f34ed0115252156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e5cf255890a8887366c4db79c6282157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9eba0db993ddedaa77ef5c76565d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5ae958f2f9bc15d873fab876e623159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceb1bc03f89497e7f903c5441e67e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aeec04ec0e849d10a5267f9f5bbf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562806afc528c764557d48c44bc4e73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027f1441a647dcc5ae78f0d25a68cd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344185cebfa86fb8310edcd381d91a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9343887b513bce928a42fc88768d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e52fdc4a0954b21d196ea0f1bf42c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41997b85ee4a0126c16a3b8415a0390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba755b650cf2e3e5f22c2e9e367d77e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972d6453cec190794701458503a64d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97362e9b91bd079d8ca180268b4f9297170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622501264499b8be12e32855264926a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79710c6d48a7265695389a870d2747a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269749553ccca725ded96bfd0de8b26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9819b8cade702ef5e977e3a049735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabc96beaf1db63539eb1923fa84a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb31655b08bc0339e030112903eed3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c517f35c66520c6b3e90b5e21ce2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a426da6b96f33efea129f1579508f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da9875fd0c07dc9ffab124051faa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2e1b1da714bc996f7e802cda3edc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552abd7a2cdcf7994655b331376b4077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f84784c7239b52dccacf07771c73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e339cc5741d2dbc937bcd5bbc0d1476183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d723a019c697a14105d4f85f174e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafa5b4ec45e288ea5ad9f072bc076185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447aa320e4a76d60bdcad6442792e98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1880d8be98952c7cbd1c95f377ff48b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c78ecfc62fdd92abeae6b08427a51a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e826381211a1b8aaf99ea79b27fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283dfe856573c7f3b8d7b206185d3cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab360dbe75c956cd54a56c631af1b82c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c21b9a1c82acf07af790182bc3d7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e75041b5409447fd758b8f0e6b77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b09ccee495591aec95fc693025bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e41918e79a3e5b4f2e2143060c746195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c937d3e3bd5b68e58af52937e0df288196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320593f336f729648c4dbaf9a63f273197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061de31eb76b2db654cd10d2769e271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bfdf1c7b75133ee7a59626e8c4a1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0838e49fb9804f931fcca32a3ccfe9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457ef66d2613171452460a6b5ec373e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc3f195f323bddfdfbfb2ee634d6bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6193512c0a99948fc7b5e46ef8014b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905a287917592c7a2bc19d550ef1e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d710caa64df017dded62879cb08b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae8ac84e517905c80a833cb244948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5b9512b3a93b06bd663aef079ef04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4878e359caf0364e0ecde89d34418b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9570e1ddd1f0b8690b2259270381b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5238dacbf63c049bf52419fa331db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833fc56d014e2010a31587b40ed404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f11e9575ede5ae849cea9552c7170212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad73feb549318db0972ab77fa7a7da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e695d92c62b9a2b6c63176e2f6b33b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbedcee45cde5e07d51c4a185f067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33ccf06546a7e4e33e006b8095e743216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f1249b4250e6eee8613bc58b34c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eaa0bc9c34a1ae013d76e17b7f7c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714d6c44533fe7cfde940f5c713daed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa07ee38739e9182d9180108182627220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a11643b8b48d332ce73424770906a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf570026d78f34bbc8df600afd2517f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d345687c74836127d51374a3d5652223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ae70c861f9e135e03e0c0b4f9ae4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef948b4734bb65c379f7beb15c4802225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d0298057e04a68c4a55a9b629879226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff4ef2536b65e3c4ef1a991bef8d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87ef180a2f6aebf1e80f3307b382d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef88e56c1c7edd8dfce453fb4bb71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48015e5a04e924e648d6f78c70cf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807cb6d65a3dd5b27605ec2b69401f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368a66e373beb15cdfd160d19684a18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c031f2d978e279763d13ad8ad1f108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9250a987d3768cac7a9aa7a25c0f14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cd62f98504d264637577c8d465e5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f057e93de1a68677c12c52e6e5d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce008520b788a40a8a12bef69d8b66e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08013f3ec6f03ec421c5c257a84e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bc29bfb4883298006e1303035dc01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619f6263ea95ec34c93ceb9db3bf98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b743aaa7e066226f2c4c60213bc533241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6a64684203d34664e4bfcc24553e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f7954a1316c987eaec9ffd1742fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006baf6a45c50e692ea4eaaa4a69360244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d884ef622945ebc407bbf4f506d20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee556e8d9dd16f3392d4ea4fc9a7923246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975484f85793f943c9296d5bd8ece8c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947513a36a7ad64898ec2b9a488172fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6f9dfc30f6d24867810c0f64d11f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3b153bbbbd25aa6cb297c69abbf32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03c3f457032fe29a35da26a7241e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf77f25fd0b0163020ce16ffb7d13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef366ff94496c84edfc7a562799fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508d59580d429d586f588e46184b7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8de5e933aa749bde204253ab1a66e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5daafe39833e008d80fc23689b8bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb2f5b616a26d4cf2323b8e3ab132257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638e2feb74dd3dd36865691277c8d33258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bd663f1db1c224c8da5f295ef20f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607a5246ef00932f4729f1fe82b4f97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20996d1f3b5d87b61545dc87c55f692f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561c831b8370704493e650eec21f14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388775cbced9f32ab2c67a7d3a5a35e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f4b7f2668c582a7c20a72e33ac69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c1ada63a5b8ec568e43a8928ef4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c17aa4b497a46c842a87117ed1aff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78829b24deb6b8e5bebee242a04158f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab3cf42605bc99ba0785ba0bd0ea4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac21e1477f90f14f2b0348414112e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6723721c4eef5701170161b86822d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153c259851589fb48b732afaacf7b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffa378e7407e1d463616d91beff82c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ea1d22d50302bfdb67ccbc69b2cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b981ea7f59eb0726f70590b0848052274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85760cc541d252dc50d13831c7143776275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf1b3ae395054fd799ef56ce5450f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c0a79e93ec85d66656dbb1867855277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081e3e3f05d01a2ac3a3211948c3bef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194f2beadff746332067ab06d682b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945026935d018811d6d4f94d5bd2be9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade70dd68c13a9c9b9d125658b184e34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50957896f313aaecacc3458ce9605282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0fae185ec8fe9d09d8ac813b3e75a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45b2b6cab8d08b54f50f2750e986a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d4857fd47d2f04bf91450669bd0bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c78171bf5eaffac2f327b00320187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1eee6ec0906c010644b57a5d54a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514786965aeadaeb19c1ff9231d9ba8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146706adf6c99a9a8bc673c225fba5fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403ae24e2688fbac713e657e8ca6371290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dded36f21fd36d63ceb820cdd75cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1571b968e4d3a5141a7feab35be6ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c2c99824b5ccf33681f00ea49d18e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ec9f3bee2bdba9f96c4420da163a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f6a9a900e62f95a86bc76be15e3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d58a72ce2d14e60491fdb89b4a07b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcaf16dac69ffc5cecba862895c5ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8221d5d7f0c9b4a478a10a756db9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935522c7b2435ede1e14ff036cb3715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e115ce79a337a1c2e67d9360cbb14b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85a4ed1c1c9966999881db738c307d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482bcc918e74f4516c67f22c95d5b6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8136f964c48765c9dcea683a8d9c8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf575c1ffcf9679bc1c21b7456f8d66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c20cff5ed7ea2ea4f80a72815348b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69b449ebda3d2c313ebc5179dd8b01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d2de5b8131801c661e8789f7a2a91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7fd189366cb0b16de8c8c8b2ef4ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f579e19c25ea1dae793431d59b9f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae499d354c177b28a563d677eef8af0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708f7256de5cca20d758ff5ae1a7d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1a2131f59f9b3ae31273742b20506312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e3949e19ab8d01b5d8eebef141b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e356d43e5bea2f6ba885136772057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0a5a0a180532c5143f6e3792683a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c6c4e1cbcf9d8e6b735cc471edb4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f284462630e33064a8ab555b11c86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e8e611f5624235db9200b933489ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165aeda26948303c4107f63ec0a202c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208fb64302a1279113b5295487f7414320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63601449b463f7eb175401f579134ab1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc9432b5c5b8dfb3b74f18171102a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150dd9ee010a47f111e6c83e8370319323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afc249b1786257febe2b127e6c145324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2466bf8e060afae9b62f6b9feef358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7954ba1af66f29860751dca457b6ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef5ca639950460485777b4268ec284327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c2b2c470554e789eafecba224c81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc579baf5c936c689eb6236aadc134329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa5b6d6dd13358fae990fa53b87f2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f334e1681f98521fb769e6cde12f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd0dfcc53d6b40d964d8f6d81e078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec0e4c8881c4d72160ef55ced275d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053671d934feb4eaf71b4845d9e80b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c4d787e29b15b9d4e8c0ac4a58de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a98c27614ee2cf60e4204b1bdcb4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d9d0c36471251a6b6022f556c2b95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a9f18ee3020d679d06311e176f7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbbbb1ac81ece6d29e1d174ef5d290339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbcb3edf8a395e457432b2e43357de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231942610e05bef67de5abc475621ed4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e56e2e35f15761d3355d10d7b1cde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7b7f3b75898b42e4af6ef3c0feea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da54710e52ef6cb2eb62bd94ecd0ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b208a353d740c1f127a666113f3d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5cd2d4e2bcd0f9088eced5dbfed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603790b217f81ff21f80db8565ee0db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274ee435801fc003c71c7b55a18575f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec129a23c2af9c336313f16221387738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a8ef638421b9ef14e17f21746ac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82789af2d9fec020787aefde5e3ea2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b977ad47f06da5a081b8de2750fb1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0993fe29affdd5a0bae5760078640d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ddf71f43b1f7ffbd165224b154f4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1e263feb7ba0ee395526c90acb35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005aeade0a96b6a34b9d263e9218dec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b36ccd9e132d4244153e71e5ef1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9b98df66d175cb842b96fb6755f8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4a2950f233fbcf40f55fe94ca606359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c9183d0bbf4e2137a94e423903888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44883d99cb160482e8136168ba55d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df611e1beadde9ae2a08d515b2e3d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41af5db5871a01f2432d8044859676c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ac243f116eff3315efba312c0c30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6545d7a59755a315499906e491a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c597ea80f661d1c437f15a511bf4de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb270f34aa8ec969e1e9294fe77a9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8286d9b815ae114ca1c305838924d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892daa6546acd290787927d994218340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dadd0aa816295389b68e1bb10525e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80d348257625ac618008c8d5a00e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f2aa4da2f3b9ed60b7a67aad4aac6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b126ac0bda2bee5e5c282663553a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880055b69dcac95741918dfe95d20024374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0669c0a038e92f1126fd281f834397375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b8baa52b2402d0ed1d9150686347376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc573b554c7ce5d73859d830de915a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18aed2f2bb0b658fbfce91163e8cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4955d4b9ba1c9433c74d0300d35af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6780876c50cc4faeff8b64f8f1573de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb6577a5f2671e3fea44637813e24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253dbfa12284fd8850f5d61ae8b10a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cca3482b793dbc27d53d13410a3ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a53a6393351a3b6e0f4472087ddc94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41b0e2521abcaadc8541cceb6551f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53159e9ed8fa3ba51fdca27b3e6c605386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198eeeb49ea7ee1cd982b906f31628f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bddc1d0defa44337105c240d2cc577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb86a83ebf37aa3f74b4296de7edb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb62f3d33f2be07c016370714ff0a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a202a8c51626a5e222eec682912b6c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683b492dcd72cf57c0fde4ff9c1b98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2eec6ed53215bf081d60a228a892393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5bc3e84fb49f5cbcfedfd593e521394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a170908d912940440ef980cf13e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395a18f56825f3ae65420f6db5d908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461ab12da34617dffdbda3ea3c857f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb03b5e4f91df60513c2d16562550398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df7ae5dfc93c9e89dc23d2b1f31669399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1123cc7dca70450470c5dd058afee0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f903495d8cc8c218e421bd88be56d7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8ad55ab0c4f9f4c05d187682f6749402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051cc74fc0da8262b0637006391c05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4383d75da0300a227291d4d671869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c006d2c35bd0aa3915413574686939405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c59e297c7353a769f340692ac94ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d0b3284e2d463d2bfe174e452cb09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14322989ce34a5224e6e31f30443c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2d6dfdd4a87a23f4a995575d8a54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89d3d2beffcf7ccd0649e08ef6bad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5054aa08c1b74818a44ab39d32eaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ad63ceaef589df989a833e075033412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a6e0523dcdffb62a01fc99a732e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b12f6abad88607ceae50d24863e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44543e3b57f86f6a9083f2a5a656f8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11f5998ed504c6f22530c0f3876689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775969a6c86c76dc1d3b61d99d9a9f12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8df79e0c2aaeb5ffac10e71db0ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60cb778397fc8a09235a863104a01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47508850088e122efb89a72d08a30801420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a46dcf6cb9e3859691e90a78f51d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5777c2f05dcb092296827ba8bd9ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd525a8196908246b310adb118169b79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7050f9f673392fdb4b67000596c71e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7acf9c604879c4a8d31b354a829f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f97d5c273705b9706815eb101beef2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ac761d0b0074905e5d399bf7de0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1ac148320298f53ccc417c047c82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962e1e5ed163bf878fb8c2b83fab28d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd316deeb6bb9aaded7114d4510e245a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca055b097249f7295fdc52b745d35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545620a389dfe10d62c25b95ce559fcd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55939b8e6e02c7b610d88df70351c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7c1191659c7c6eb592136fe43a2df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251bf59134e0954e4faad8ebba7a60c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dafeadaf7b9eab824a324c009d4af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212389479783fc0652ec49c661076845437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764da86a02cea23d194888acef8e3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da39ade7b081a0cafe9fcfb84030a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e03a7f7e0b8aa9a0680173c29110bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4659cabd468243ccc5781d0a2bd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1789a2449bc60613518e448765d92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c5e96d71aad4e67b3a6b887bcfea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316edf191fd7b19ff622cd9998155ce5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912aec9c075dd649e9c5e0a7101df3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b07feb7e03e0c4bd9a1aed6e56a53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e93afaf183c30ae437036524e9dac5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f30b7c9ab0d1eb456f4f448c26727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44532fef44290975e9de29cd9d5fdb42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f851138502ac223a3277879558dc554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1bff5565a1f3c329d44e1243616e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf78b0f491c91ed965ea9668d1251d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5743ac2fc6ffd2fdf0a43f4d6726b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a1615eb473bcb414f351ed7bfe919454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a48db9d65ae7e544cfb7c6b27b96c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145833a600d1b3d842db53ce6a75ca55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a10e31d60bfbf0d1a7349076502b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778958add31d02f065efb1797cd9107b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa7ce56e923a7331b50cd44e04d2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df86e219a837a506850987856e5a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbdda0f768536d281d88566cdb5fbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266a2281dd4fff2d44e788e8f9f9d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad16bacb6df8c67b64cd0e4633e74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad56b696511d5effa5abdb88c60dcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ad65e995794d6b5e0f18df7778f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de3125bdabd8f2e8022a83e6187f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c652df48114079ddf916b570969d6cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2423fc5a03e550d220c5e36373ef4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9678803a9c90c016aa5cec557e4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae57be7dc819d99add448c69d82bba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda81be03c481c15f3ecf3d4d6f1df93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78753d21a2b88102a024646c6b003d93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140b71bd327241a35b0b2aeea41c70b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce8b8c80a09032d19226fa3b2db97f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f6cfd8502b66d226fc22585425d7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b95e8b666a12ed1e6fe0ec635f3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfac763d85b36a232008c4d995bedc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d489659a74e70ab73d9a4edd4a944a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4a90a19810534fd598868c5ba202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315c9d8325e51e8c40223b98fabaac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1018eb86ec137ea5bf7d9a958ef7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce7b79d8c30b853377d3b18d28bc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fa2f33c87ef45942084323de1eaf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c229333fcd57ea614d224297650c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accbd60f3ba636a315df0254f4eb26c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b65e8861556ae97cf8f1990610ea8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad493a3e741e42a53aa8025095e8f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537d41f0394b03407630f5f6ad973b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cad13974455d60d42ee1894c6f7c8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f5c25a8baea435062ebfdfe513e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a224adb600a674363cc6e45feb54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814644b1ea648f39acc4df79818b0159492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c287d48848f3eda311250c19aed9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af837d2ad870f328168d78ee2aec82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a00088f90ad05cc466c255733f153a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fee125c8123aa2ad2b4d50e66680f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238c0659d471c38408d401270392299497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d2864e78c2ffbabe6820a8e9c2a82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1fd06c2e13ba8df6fad3b938a2c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3d6b9f1a89ba15792bc96a07da282500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1207f38cd94c678e157711f4a1504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4519b8e1188cd1c47e9b47d1b1b72d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae842074e79bdfe9aea83dfdff24a46c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6282242c128f5ddd6401bd8a7ac90f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd46e3ad1975e7fe36ca008a7c57c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc375a572c57eda7f223c9ce04d3c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564755a94f0f3047a540b5cbb12273bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed84b1d8a7530d424942a78f18a5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa95aba8aa05e4b0bf6e0005aa92b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edc6c0679910d2cf9f32fd3b0a8fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6abcb4cd31c1efbe6bac1c1b982c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef67071f0efc71135fc4992058dae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a323f7d56c461e41cc1f88fe8fbef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560c6bfbc9667537a20de6708d959ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62594d3a3c1d313620146e176d5a747515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e33179bad51bb5db42b0d3df7524e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26b034a6961ef4b7808c3c17400e7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929c83de295fabb492207525ff2301518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8922ff6f92be48fbfbf2d4dc8595d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf27b68e8337a61208a576d421e2e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb6655856778d424a69c6ad8006261521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99a794d6c0ea16957a570e12635c34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd6ceb9faedda317bc1cc1bbabb5ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366d85279c77061b10cb781b4fb4e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f5071c2f50c71b4b0ac5c61e2bae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39511fb01882637bafa23c0db202f4cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe746a109f04efced3e65176d268be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3b5fccd8b3e372c3b00cbeb20bb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f6e15089a7408b1b2988b16614b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189c707944c0c87824ad2f87647308b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877dd37427db2ae26ef09f9f3726bf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f04d452f0e7e2c8e48c7b6ee0646532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfade9157a00708ee2cc5dd6e7e2fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581fdfd8230ceae3d69963a1d2370e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab33eaea208964079124b007d5e1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e7ce14f6d9e935447d19fd7c7505536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bfa37607b6bbc65fd6c06f25ad4ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc08cd730779d4b858ff27132c0ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7f98908ea16bb1c6832cc6bce129539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ea60daf4484d9d0e446e79ddab63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1c5d0306082540a1968126549011541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728350b8d2ee0bb116439443f85fdf2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eedccfaaa5f3d2d4f67d84e181205b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa259f617d289f2ce19f5ea00bf41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a57bdc432732db457cd1bbb2f005a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f209715014d07673370cf36f8433546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95863c0da18354aa774f6da6e39292c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc766ae7131fe035f08e17d5ceb1dd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc86a56e7851e23cc2b07b4a11d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3832f67b8c08c7e430478a7f146a369550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07c29e74f877110ba3d6e6357a4442551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3d2f0741102d1636b4212548fb5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9fa892bf5cbab11a003f48c1c2482553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d7f70b70605e7b7ba521891f11f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6970c10f6e6d7999525d7d6890fdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d0181ae7f2a3442317e1cb9c09ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd49eeb6f11d1c4963d25df30e676e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbba464bb4815b129d0795c9ef1458558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12103ca90b6d77b4aaa61668f08acde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ecb7672190ab3d386c56633a7c76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478f4274629521cff659386ccac844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2293aa5cc5ef51810d53465906fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199dd63ae974ca60431ff8d6e8e12b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406da7f31f3d14157534f4da1e2f2ae6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81b31cf799b79b6ae095a4cf40241565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fffe087f529d17ad71984d5f6c5e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd1bab0b42708b691b424a2890324567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad676ba3c412ad84266c5f711719ea66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02c5bddb6a06461458503ae2e98dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a57c3117fb44ab78dc99f27910c6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84d80c6e58a34a4e918a05151cb3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e4fa8f5ccbb7bcc83d08366d60af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0d0793439f94c4f24fc076b9c2e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5710e9a8341a2d15f0c4f11c6266574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb201dbf8e7b8a74b2253fbce7be71b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa018da8cf2811f0ba426e5dac74987576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d63a212f37d393ce80e3b6887fb409577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb7f1f26553c15bc0b1975ebb6adf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d47968d2cd948b3b58f5505b9581579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce674117b64cde0952eae34bb08ee0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe798af99dcf907033ce422edb5ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0877463beceba1dab6b8b1dff6d9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff105005e116523774ebb8573919d9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead81c4d47fbf6b72d221aef324d53c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8dea79cf358642067d35d94142f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8df4ca31e45d94905e24ba307e91b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a44cbe111803dfaeb51a9f648f3090587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6cb5a1b002798c88ed1a803235aa6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78d4bdf883d3c831178ff05f2c9bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3889055fb0d8c17e20ca5745ba895590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0d1def46335a8173b839f08e5c356591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb672035fca9200a8f3746fd214a1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d63cc243365743573ea48676e8c32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cd7d7a5a73248623ea8067917c2e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47e633f7d17fa565f01c1db6cd6471595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dae0287fb3b472a96774032f08301596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76e2960d934f0c677761ab63d1dd5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8821477abd5b0359e7d8ec9b4a2e7f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01568f07ffc834a24a998bbf2727e7f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d13710edb56eb2e57ffa2922e4647600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f96e2de5d241d6f8ba7618f7e36a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d48ce037f11446b9149f5de734d02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b793253fab0e9508c0b789fe5ae95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c260c99b1a9b105f9fbfc474f2e65c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637adfef35283317b36f801d102f1810605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a19b58c92f8341d4fb24ccc4c5bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488488e0ac0cf25e3810f6408a40b626607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77d0b5c3dc8ecb3efeb914e083745608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787750a18944757319ae69f7d7e738c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925bc01bf82c5e93af25b4ffc50bdbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2a530bccd27a34a609980e30c0fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bbcfd58b0bed9ae95f5ccef11fec9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf284518194a444ab4a8896ec7a9b82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0605d42791ef01c2a60ed47e199bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc313267f6fd9a5a3bf93817b9a0697615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb16fe031ce2bfe052961b59d40b2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127bfc9c2cd0fc81b00072edb05cbab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd564208d601594414055e3c7b0f927618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43673924d57602cab65cf0614db98e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be35d7b10aeafb8f1c0e00ae2e94f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13071d8407f764e595c6b6ba80b8ee3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997846cb94fe63f4e4a49fbf923ed374622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc643f1a89da68f09cf61a554985ddef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8789ce6aeebf492868cefe3195a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93990df66b82a9e30977afe59524461b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe1251906dd9d08de8436cbbf32015626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07583549e2753da30ff192b01870da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372edb939321dedceaf295aa4f8bdc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94774c1c7453041cec788d8e1e22f434629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7d92002850a4814fd22d275c3344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92177e875e8a6614d09ab977645ae17b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068b4ceacdc3b18858967c313c9835632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceb9275bf04edfad53fca8836b599633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1625e8eba0a1b3982703be58a32b796634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21de9c4dd9e8ec6ad21edf4a17874635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fbb54a1b352be5b9956fcd4071e9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a9b600a96f1897ecfb55c461e0258637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff2f2ed073d1edc28b4c61375c5c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0d2f1146d7232530d06c48223a0c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac54ffd38369a6fbfea75dea1c772a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54fdbfcee92b9e5f29a05046066379641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e3837df9a88defcd2b15f8a81867642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926abca3d91ccd71d04f663a3419cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b62917b6f636fc964f0566b765c46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016d4c1a36abbf6365aa0d97ca7435a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ce742b71a10854cf769ea102431b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340356f6ef606b3a81f6d9a613573fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b01a9ad6b0afc56c18492559700f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d7bbfef358bae615bb1b1fc98fe7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c53bf2b2ead31467e578d49ffa246650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a21cd27a23173644ace6651e9b27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19617b521babd9430f7cb2c89b0188ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85586d284024aae809a480b5b213e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2336563e2f6b66a1f58d63d6d15232b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c63cd1a366ca72375a2130d2db19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382167da6a0641efd3d0498cb3bc95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52170d0c93a9972c390cdecb1f2306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68e6f2ede7e95deb6118814347384658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415844aebdbb84f0615d88c80ad1f7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3edf669a3edf62e9acdcc3e0812d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659a82389c0bd6d21a53b9e645040c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f10acd7d5bbeb9e3c6742947482ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c8aa3fa262a76e5f700c9cccf242663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db29d417f657496f234762adf7544664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588011d2a1e54ee268e4c300d35d12fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8f82c6c3dce0a6cd7b9cc8a9a1f2666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21641,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21951,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22184,7068 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="F323" s="0"/>
-[...3 lines deleted...]
-      <c r="I323" s="0">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
         <v>0</v>
       </c>
-      <c r="J323" s="0" t="s">
+      <c r="J329" s="0" t="s">
         <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>