--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba31bc5582eb06b5999dab91f9d7c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d475c59ab69efce7190d17a739cbdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af975603a7a78057d0d70443a19253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462e88bef61df05e8daabe923361e384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faebb7170ca14569f02aea352cf9775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60a10580a65720b40f65df20358fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1142fa93658b190ee3336e663633137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f5fe191aa5f8f000d1e088ad1ba138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dfebb34ab2f6b5a7e8afb0a8f7ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7097afc86c51c02f9617c5b62748ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf57f0d81731cd73daf74665fa5b4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec826db7ae0a7b0698360ceb702345612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba1b323f5938e99757167b83b8b9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5222cf2406f2f92d383fad459b7839614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a8e8368a9f1c27eef3b250cd48e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fa633aaa979d030236ed5e4fdaff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe79deeb0de89cc7a521bf232cabd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0301b99768fb80f028a8dcdc299d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a3a5bf6abfe02e660cdf00fd780219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b243c3fbd29cad4e2de33a795060b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622036e71ff32a947eeb9f655cb256b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61388ab35f16e8484453f74b52c807822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f6f3c98758413d6dfff100212ee723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541404c1282a256e24801c106a8a30824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9489d29d46ad2d93ff1cf3b5bbbf9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c18b137142e29a52f5328554dea7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b166fa1cd5a5e230d93c8e48941927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657bcea6d87be5fb08c8ffd16e8e10628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2da3e36a4ae5a79e3da0c1e0cea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4043f3f07012ba184e97192d58111d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3402b2a7f5d635bb9af80a0e41e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f963f2e92ec776df805d53797b121e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77c1f37bba662dcfb5235b214a5e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e3bd5118ed381c7a74541c3200c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ac0a0083ee56cf8a1371f544d27c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46fa81468331a50936d4d9eb8f7da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71976af8f3f949283a5252c9ea3e935437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5fd83d3b9e2bf3c47c3e9b459e46338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3cdfb8fe5ea4b25ac7d1996ac6c1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353979cb08cd1efafa65fef39da9eea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c799185081fa99ba58080bd84933a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1afd6f053f5c134057b8fe7df5c32142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05fa9c38c7902677ebfbb609c2c26d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699cd949f54a2d105a55832b970c3f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808aa0131e085984b3e80dc5b08cef245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814237c3da3b2fc6b5f3eee8753fd6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d82f7e7247639b9abac218b7820dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1546b7d142a0c063fe3a9568758448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85aadc98e88ba492c42ecca1e04d1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6103ed4172f1b453b68e7eb9695ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5535b05f7968bb74fc1293c6f77fc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b37e67a3a0068d276f6b3fb0c50c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af357cbbfa7828dd464265fe3bfe4f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30aecfa7db7efe398ee9fe8412a37a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3762eb4cd0a86627f9307d0daa5f4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e309c6911fbd7d9f849a4348ab9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e53d6277e28dfff9cc6a834b23afdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f847becb5033c71e439c810c2ca158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac980adc8028e2fbea1712c8d995f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a22bc7d211cd6072d41398b61a24d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2395d84fb12c66194852bc71fd55da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8152c12c3568f7771965f9a3d1a27b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff76d6e4370ca1ceb0446d83524118463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617fda350142132205d4807f18284c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d2861e9adc3bb1529f57d1fddec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71f175ab2235666c9a86cb91810a2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df1b89adcc817c9920ef4b0cb173867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592fe61cb999d1f9dee2b6f8e9ee8e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6011688ce8e66897eb4526512f29eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6458df06775cf440b2904de163ae32a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf629ddce56f5490508a66fac137f2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b132df74a2e3c32e7ab1b9e6ad9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818aa5624788e9de30bb8ad3381206f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f9ba8accf0f9cc5121c5ec5d32ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f510b1d94e09aaf5d9ee623314f3df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a063e7a69897d2edc8fbdf184c3ee0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66338db18106c6cad2867eecc106277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee398ba4b5eaa03dc5570d9b98452ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6b8e475c52a73e033238f93e005379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44bb8ab2b871df451c409c829663480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8424ed531c7ddb8675fadb0eb6f2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb4a27af9cfa4e62d2a99bfe56b6d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8f26af70b3b30db3b81a2c10eb2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c764a181c91eafbf45cec1163aa4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd540d6043b5beeabe7dee37f244d4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652ce8a27edf6c8d04139d2968f9af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98da15f4aed925d1bd4bca71a3e57a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e440da535cb75ae53374e008f654188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d65a973330fb6e496d72a31fd784189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46d2d6813178daed19d7546380b2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118f17ef375540b4996c092b138f0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb903c56d592a838ec05beabfe674292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8051343704551ed7ae58c31e49383b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88326e8b39118602ebc7c18f28d0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62cf6579db343805afc384c4e631c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15638e2c7cdd76dac62d3fe9b7ceea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074275a6b42ed4d9c7b57b590b917f5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad6d6890833e5cadd653ae0b4edc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e60436380651b795ff9e5e95c3feb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5120c7c3a122a5a896727a923519abd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3ea9ecb4f308541144d63d44ae1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4b4f889d322b03d490bc954be59e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59deadd64d5f26fcb819af45d2770c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b53f557005b08a00059da0d33652d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c701cbba8ce10cad0404c61b73250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8362157a56883b1b61e7e30fd6168106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fcbf667db0711db93995a67902e39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b70a50c09821bea0eccc02de7ac19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b2a132f8f97e546b9bf012de9610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccba2069bbc8974a2c01feba2934c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc29cd69e59417a6eaa97977051c43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ffd0e0c35285673d79a2828bd49f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ba957c75c12467717990a45a5bed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044dd905ebc215afe4c85e78aeea89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e77a5711f0a52177cf160ab2907f12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f73c506477a0fce389ffbc572f21b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810cf1db663d20efc3aef76f75c5c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e06dd43d7f973c3e269195427abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f352efbc691855d849d2b2ba7a52e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987d67b25f87cada0ad5db438112cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5e32f58f56942b11fcbdb24fcbed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b101ef1ca0ce385b17645a2e1fb0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad06c8dfb7f4212d13c8672b5771379123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d40493467972deb003a6b7c011cdae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e4712eefd80f6f3299a8756f4c591125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5461f33a33f9f2ada8f500f6590532126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b639fbbf43b7048fd371d3ce8a51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e5dca381a36d7c321bc3ce23d177128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a345faec20b45ebda3606e937d8130129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe86fb6ca6b91d5bd8f1cf8bc147f28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0cdba5bef5ca1ba8438489191a74b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a103cb461971066f0963e0036404d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff113921668111a4eb64386ed6b22d87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44b62266848c26847aabb3ef1396f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565518498f81e041d0b17da8d2eef97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500daad45fbf3fda9c29d71bdf2fa690136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb65944932193cfdf08b82e82110a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258b5b0f33bd8840d1397cb5adb973138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e887bd3828f76d4f4c71132d6e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362e88887e9b0a92d8a3bd120b4a6ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96cefae85f61dc2ccdab12d4c3910141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1561b864af0b1963f3471375ca6c19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c135efbd38340f003b11853328a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76dfd2697b899109bd8f1e39e22355144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1edb2a244cb9e9664be970089d35e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f97e6ae2bcbce3bce8f3c58b4870146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288539f988bbc64115e0845e38912df7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d636564cd0c792cf56dadbde218d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abe885e6c6b881af95de11ee7da43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a4bda5223f2df8fc8646a459ef29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4f2a9557ef9b069ba85a567f73c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203679c6ee0bd2d6f71466dfa0f2f19f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a42e582aea60344fb98f3ba91b0482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f6b390c2e78abf9d49991d185076154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c3d499ac27527b8170cc9d5a97808155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4e8b9a25a6c43d2305794cd83bb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96673309e799af15bd611cbe52eb9d92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ec0c8fdfe420870427513e758dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef572227e5d7c742d1c1448a66fe4df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a77e194103f9275cda0ce50a93460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3d5a793aba4f8f01a18e74660613e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd746fc3cf71f31c0e36258db7fda78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31665c3b7d31f1fb2a65d8477e32b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4a44da72df5185ab410f1da5d90e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b4db214913bf0f6d734f42f8264a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbd011deeabc5ac67404603722b6be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6f4006979d150e40a57271801655167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594bb1a1f8b0e565316b355934bffe1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe71bcaedc8cf2affd55473c72d4ec1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6228cc4992e2c4ee4c53474c827c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c1b45e53a4572b63985e90176e85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5758dff56451e4ba7472470bdabda64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de38bef3a95726339431c34087911b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43fe484f10156d0829ceb9875f005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e45a50929778fd9d471fe7c5ce9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959c7d30260142b9e8c0d9624e610c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f6d3f1b24fad4f8d99082bb7fca2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83cd347a9f32e47f8b0acc00d0549178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8442d7a814fb5e741ba765e76dfb8ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495aa265d7967d392644559393e772180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b022e9ea384e0bd9fab8bb1257549e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf540012d465e1b47320feb904598e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05c2ad504d5450128614dfbbd922de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465f3ee5acc488a03847196cdd6dc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c9096948eb83514b76e3f1992f34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47dcddb2698f232ba589b5030c943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73cf34ae1199a1f56da7be4e4236a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d66ee737fbdf1120e678d24c13276188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52270ac090e20c0958818c37145fc02b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bc16c9e74121f974aa72d0fc67c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3305144f8612f292b2481cb7f8e983191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bb8b037a146ede7081f4f5b900c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c1b06b5572f93e1c83b8e34975483193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3385d59aab2fcc74ce63e437434cc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3465d0dc83d874e54d6362909990a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b58fcd76f9d40f8931d38c80c987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316bb9b2c2fa70b7299c0f6daae184197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7ecafceb1b249f2b445e42e4da6dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fc1f09eb96b0fa753c3b40755ae9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f522bafd5c9617a8b4d9a93680315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54c4d911efcc4783d47ad55942cea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67032720399b470de29f47b32654fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03acd59ebd7602834a0b2c1169a5a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c446b25ba30638be013e9848fbe0e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3101ae86e8a66e2e54073432a27970205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70859a062117aca821bffd5507f22a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ceee2871632514622365d773b2fdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a867fcaaa43513beb756742ab0e4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224db82ca4ff55d6584bdaafa2317f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70d9957c189311f741fb1396ee9be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d2831f9a28ea2d3c373cc58a642e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320d1a42e295ff7ef0e88ce9613dee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9988724f465b63975f8ffc986ea31a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ff5a9c977570225923daac598f557214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbc76a079c3f43dbfa58808bab841215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c743fd0dfa1937b184b746c8435f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc546ec17e071f235848e811b5f9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d884e1348ab42579415fc9d391b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408a98e1591d1287364d98f8d5084f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17771774ccbd5793fab6cd2e55f516e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd00f580ef0ce5b9a8b56992122f34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e02a25b46815074b8ad1007bcab06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243c989c745c205e53cdfce7b1bfddf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc23d19d0412073132e9dd410f9510224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd016071ebd7e93f82aa9ab43fb2e0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58caee60b034edbb0c5ba1d36549ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020599825d0840cf55bb518866274d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3de3bab96344e651e2148aa85f554228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922d82131c89dc9963337aeedcb539229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4c3be04041161cb10fa8cb8b9d1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737359c1b78b3ec6f874e922db77faf8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eafc32619a8779e262d7666c1bcb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc1293ff76fdbec199dbfb7f79e6ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb315172190b59fbe65f37fc1b4d041c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5d1c39499ac32c3fda51d14d42016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e52497e9979933f89e0c71183873236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e5c03099d68eb185a1e6c91f6f465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a42a981db2e40fa24e0164a4cfdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062ddd68f59e10b0e121550b1e0c2fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723175e954f184a5d35139aab2af1546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674531877f093c7614a4fd118ca310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe68c4bbbb2346cca5447fee034c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5405b4dfd0a71057d066e63d027db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d39e15844fe60da14cbbf9c13782a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b08b0fda231a4e1a30675e907db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1ac16da24cb3504b2c32dcea3a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca1665b0ff916e547cb2b4fdc71621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1588ae14f3de06c862ecc8d5d8a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d76d025e4b5ee015dbcafb99eafe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742c97c7d6d7cb9964961a3ffc8843250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa95f7def943833ad3f05aba20cfb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd08d87fe422209c8ccb0e4cc237b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae9cd8e8f9d11f6ffbd6c3ed1b14ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0120d3ddc4e9493f22f5a8368f87d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12854ee5dbbf0768e46da640bedae94a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20871de7cf75425290dd7db7b6565f9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5106008e5a5796cc476c84d957a44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd67821f22cc744c956a614113d6b84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9d04ee89055ba5bde04c9ee95972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a36be7b9e0c7056fb0ed2e669f73d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1398fdb4dcc9d3d6e0a85b6dd110b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd90858d9a01f4fb495ffb472ca386262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ea1157cd9fa61b6646036ea34324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6b378913b043385c7dcc846d8f898264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e30dba8c38176ecebba2a88a699cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab780fdb889e8d43b3483e2809a966266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97247fb864956487380f0fa0b8073267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf29d80c2fd0952369f1ea89a89264268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05e5137f884560c59fbac2bad17710269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424c55e571348cacb9375a49f6bdcd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91db41a510d8db554d290d72974b39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6d730a98a74a4a173d13ef572171272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd73c6d7cf199e997d4d36a2b56aafa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1d44af79f66d462c6957b02f91ae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03262bff3adc51141b7415d54fffcb7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982cc26d7e564878a14c32637f5df6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece81e6bf70499d728f40cb2a1628a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b155abd1496a419f2d5f82f238995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840a71cbb6cf26ffe789c751978994279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8beed7d52fe6364b77f268bd30d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8bf1b4f7e1fe57b2b6fddba0e02a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6f64652773c06fcde1e911c832b59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac4369c53a059229feafd374a485c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120d7231a77f610eda6c304913570ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87505e56af80767737e21d8813f71122285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2ff28522eaf2489b0864d5bfd622a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b00396ef47aef51a64906db7de153c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb4dd983ed966686b64b44f133c32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5776c660434f5404a9c8a07e2b57e56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6054106516a9d0f09a49e17b8df4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f91b0ab90c0a5f92b3ff597009b314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5957c0390bc11045c3773a645fdde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd808e055be17f7e4296fcd42853dd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6779acc7a421232b41e615dcbbdf113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fa7724d35a13bc04e3eb1d430f10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07db0d10ded880138aaa5e0d28641e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631de70fa58ba4e6700953ded4da361297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5e5ef3bb9d44fe432c00693eb9a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc33c1bee7acb8a6af61cfadd2b345299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d253045365e92733279410602bbff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ac8ed933f44f4b205f737a8884ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470106a1405f22b161d77fe23f4957e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8e5cc781f64f0d33a6f0917e9958303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49f6d42916c8dc36f8255ed2dc20fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a0a7ecbaf453113046aa40c57734305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10890aba6b4d119e91aff8967c282d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66879db8416d9d0c9b85c849a3937a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea691865439fa2e0f4a61da002f25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d7bddc3aea7d2816f8eb0f1d26dd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b497e42037c23c2257f95a35dbcc89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0be117824ca44dfdcdb96063c8765311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc002f038ca6c5aa4630a0ef01e5350312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439af75639b1f04f3824d58ea9cef1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c4452084da4ec53c5ebbdbe306e1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be889e105ffc62c3d6335295a1362fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769b3303a93e0fe6a5c3987e75adce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d72a4d641f879139c311e3871ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b25ce1fe4c02fcb6e2633ee725c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8601f407f31ddbd25e91da1594ea3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a94a520468fc32c8c387c73fccb97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6f664fe95ba1c9f56f96cf2a416fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b016eadde02e3e7e829e02f8f0ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c3e8bb699026fd3c8a8f881e9f7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd6a4f904f8f77803b7531700ede3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ffb09bff70922c8b891cd42722a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dde8b75ff7a8f4f8274f567a60ae9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc1bd79f5dec6941dfcce0579688d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198b33da58e70e4fcec887aff53dccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e680f13282304a9e77a1e109391744b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7bf071be626f7442892f3fcdc3492330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4c2d042f1b06bffbaa4dadad9ddf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c03401de6d2413ee5e0ab335398e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fabaaa1ec2702a7b09d084c74b159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2110a13e4dbc159cf50c432b5525d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d9bb993d4e62380dabe0df78684d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0c46bf040d909d1688bf754c6fd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b6a4d2b602f21bc14d081b9e99231337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eaaa9e345015b814cb89a5f8ea229338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e3d0a7b92bf4f1f1d98c9c3655f29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23a4ffd53e461b60793adcde729ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba3a870916cea8d2bf78e5be26ad0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4adc3a948c817db8381dfb51c084342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc106851d77a5fe30657fb7c1192e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549009eb61552c7e81bc54cbb884d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864001aba3903dbd90e64b068568efd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024cd8fe205f40ef9078d29fc07898346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83e69d77123708d84842845e52151347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9526a652bc15dcfafa3b31790657c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d48aa8001358728920b70b80c78a67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55478973cf7d6e5e4bae6d02feadab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089e261ea5b6b46096c0552e1b05cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa1c0578ba49dfa5df2b144994a50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55dad6bb44a8834d0e01443ea837c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceee34916cc4d1c628ee16f0e6ba02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb0ca6ee5cfff95da7aa73e2b7c4a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140762a0f3ec10f60c6f9bb40af238356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec572dd2044b75d5c3aeea22ee71e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f37cf2f85e3a172e7269bcc96ea5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6973b501cab48353506bcb4c46a01f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb844ec5bd6135249082d10c8bd541b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0138150f45a8e1b025e5016de622c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b8d2614c7645a94f1c12719af2c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4903e2b48868520218787eb6c12c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675915a755d593ca2c9cd40e2251ecc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbf3c85e790522fccd506aa0af8b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5fdd70fca9838d09c099b6256aea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181153791db25092e0033bee5a67a1ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffde525c04f6b84ffdcf3b4b13d4b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae79ead58697e9f1e274f54131738b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c047f9e8370f64dd6fbc97cc7dc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3abd7ef7384ea5ba14f01432b069371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f171b09a3daa992ae4cd4d47558d69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccae944e00bfd1e9239c7353976aaba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ddd958b9aa3ed9717c55990440cf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2936d5416c55a4ff9aeb2500fce3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eecba392a77473115095db8b1f2ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80b84c7b5e7034622a1be148d7796377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43366faf21526ba05e455f40c690f823378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf049f40ae95e938a7c0ddfd388c76c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f487999f5066f663a8387e7330c16b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6b85fcfc7b55a4e69b4a7e245cbb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61149db482e8925b5542ceb7c648fae3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a9de1aa9a8eed0c6aaec2339894fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e40181c6d65f4673f69ff60fdc3be7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1810684727c7d21df374deb4b8b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72afd63f2efd46017d9399958beb7bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e9febb29e9fc9a6dc7944af6716a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe54ea414007391f9b3c12ea183cd46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc127dd0ec7246ae84c6079a574f02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe15c56822a01100ff97ab1ffebc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932fb20f9faad780e5ecddb84f6482d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443819e2f301785046beaf024a9e4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b101300609cfca7e418c7d454d7b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30840078a9f3fc91aee1ed0ccff21a53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe0eaa3cabfc561567405c6d236d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea74995723ad8741d37cdf4430c0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e0666a5fa8b65a77b6c6aa3a769d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8d821e70b41d4ea0540ec4f4f95b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07924588ab29fa856eb669884f05bdf6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977a12310bebdc19738e0f55f679b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0675b488303c2f7a61c6556387f930c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950455bb2fc7d390e0028f241a5a582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5762555cc468d4ffb7a701dcd544e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529cc512d1caa5a4f5a0c0623aa5519404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8be8b75ff7f0af30d2bd4eb8b02d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff997c085c75e5320f28fe1654ce1927406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba435d9df111cc63b3de3f4a69965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222a1967f28dca09646c2d02956afec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7e5f3ba5b710fa144e08082cef5be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534d1155b18177e382696d8a6e1a9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4141a7b85f84bfcf1d18f406c46e9e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7202147f4ed7f74901b3930fafe2a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019859dad988c0f40b4cac02d4017114413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba92255f136448e71569167bedfdfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ca946037a9ba2ac4d17023b6c41ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e081c9401cb28839a80f072606fccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffdb0595e31ea76b4b2eb1c48fa156417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3b361d53e29b13c7ab5b8800af2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49facc184415d176d47a193d7b460099419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6742831b3818fa0645e0c5f74948420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f30640af305423575f46e8c7ac417b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31128f8cdfffa241f14101673276a516422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb68e22d415c7f8be1c2dc209de7a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5649859ab8059bed204fd19658b00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0df991f283e7432dc14cacab7aeff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be5ffdc7d8a029f7cbee4c9b16663426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56c8bce45135c8ca37c1263db4ca97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9af74a2c2ec0b3b8525ccc1b5360e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e25f67d148541eee9eecfa8f1a40d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5fc850198f6bf9b82695aa2f302e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258cb2c13d92ddc18229112b5ad5e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dc1657263b9bc67e0e9f50fccc817432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be047c2c4f7f69ffff293d0f24a42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19d8f37b84535d2e3cc5bde07ea8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b51f97ac1e0d2a2b4820aead2943e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52384d097eebde9ddb9b7f1cabae3b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516000725fb983792e0575872040f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39e32459272ef2902f9130d636e5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec864bc3ac1ceb0387208d3ac05de205439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81019632f7bf5b9c3f013740770ff9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01fd72c965d66cd8f70e776d3a27e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405767bb7d91a851bebeac25056f0ce9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5081d3cccc496dbd2b008c34666718443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bba41e891d42b5c03c9b54a776985444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc2a7a620232edab2ca0f6a72a9c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402cad343f3805a18824fd7d14b8c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad45f917c7a2073e2b069fd5ed8a1c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f7b51511f1641778c03082589b3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95de20f2aa492dc8756220567454c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f72c96ee1c55fb837d5da63d36f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4614040a7ac199c24b02a92b8c2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df219aee8c74ca59f4f480a3e74e9df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105a626a819e9a22e918aaac33651c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25946ecc52663ec58e77c1501dfbc85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4608bccab354accfbd61cf511ad680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4f2ab5d80d4998ba7c846c24179a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d99de84f0c5cdda52beb3244cbda15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac65a5d0a93a10cfc9bd41a50864057458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165acdbb3bee9efcd877266d5ab59ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8ccaa4cbb234c2a9b64b6ca27d18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab073a4c5b7708912a7e61aa2f73af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf51f2260a5baa4dd165a84988e0b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d9ba8aa6be41cdaabf29f23020ca1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d751360c3ee060211bd72330a6b4e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab5e1e9b6718e099df1364e2ca81a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551a1e2f39849f67264569d5dc6441466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc941ebe12436fed41c30d1874cbf1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153ae8210bb7efecbe634221a108757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7d6be501eb22a7d607b418be33e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818f2c49ed7fd3f0bfa8f38c50b52da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c3ce0857eddeb9f552c0efdae353471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e815e63d5c442f841ac46c300ce840472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8938753bfee568cc591ffdcd89fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406569a8525cdec192e919b613f9568b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d35a742487694d313322750a30f5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445df000df29d0f9c8f8c8b1e645c4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a998f327a07a390bf4d5633a28be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5adbba731b07e5e9af421fecfde03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7f5669187d3b6c3529f2926d09ca7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542f6d743761bac43222efc0d0d57fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6bec0c86572df13893d2f04f3a6b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59ce257320b0a133e8cac09616e3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedb5c98e2ff1fe09381353a461846f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca05348ee51548b70c8e9e8b9d094e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565fdb10504e67a522fc961cd26fa19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8b1f4b941fd0528fa0f991fbe730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669461e94fb5be4fad52720d249cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d91638849f4962f9e04afcc216d048488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcea47caae47a3c1e63088e13336b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af4c36d6d90993d9c50b5d90394b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb182dc649c9a78c961dd60bd6fcbbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26afa96b52dfb4a38ad3785070fd144492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86d268b2b1c722ed63552f1f91b75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f53017827eafe8468ac10dd85460de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6297f126a4cec0c5715c02ee6be2389495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692034c867833c874b79cbfef2c3d36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b7dbb366bf1526fae96b0c8738948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff1e515fafa2a679434528681967c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda511c204274663b91f40484016dcec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c81810d7665f342f27ae71c5affa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a84e55af1f8f5fe6f5480af9bf00b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d80c4934db8953b93babdb171bd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b8675e42bb3623c30b4ba84e64f11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092eac415871678261dac9a200d05a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678656e28aa339443497b21d6ff5fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497ca001bae8c2618a1fbe1f51f465506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975090862f8b70473da425674d640d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44b19f1a4696342084d79131182ba1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a25ef34bbdf753d4ec978ef6a7522509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071edaf629ba3369ca299ab9fceaffc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab7fcad3b5f0f4cfa5b48b9941f30c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4727c943b38fb6f548e885780f87d3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4adc88f5e20ebe81ff9fac2f90cb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec68c25854e2e95252e7666b0c7f91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bead3fd760a03244612870876e859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566d22b0a2b86e19891f2e0f35b6615516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be5a8967a3d7e477246b83f32efc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135c3b700bd66c6612e8e155eb6390b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b8bacacf3ed9dc1e10731123cf07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ea07f7d1def573c54e8b0bb1ffa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d7e46830596dd48e99fc3ebd010e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8468b46658e7ad83f6ed07f2fd0dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bcd9da3dfea2be0887bb18f5dc97c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddac5b280de534cc2372961990c063524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49313656548c9e460e8455b55ea231de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f7e7adde325650555ea2eb1cccdba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a906c0abf8ce0d804f7996bb9dddf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d83e3e95fd09e902044747ed9fc3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634d088053678041f4886cd158b5a81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df2333be00bce1cc46c14a2adc53f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1e0b377119d3368e306c3dbbbfca7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a281b5dee3d7f9990fcaaf7c315b09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be8d59e1633ecf05acdf1ffee993d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff10faf892e04a0a2c34dcd336d6c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3615175bbce8c5bead49352f6d7c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0687a4d2b777f48b9d148a16b2b24e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521295463028f5f3799260b4953cce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c23b868d4453ad520721f91fbf24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513b9aba74d0b76cf07a065a849e1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46702c5018cbfda50de96e978ba0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ab3571f3d41684f739bf6faad22e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a281f6d08fcbf861db00a8f3c501b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96394b4e2b2463e2b78ae30a0b34e501543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9071ba84bb2cc283f199b654f2416a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23933e8b7feaeeb6ffad6c1974d88012545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48745813c76ebc24f529c1e44b2d310546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcb186d3642d2b700a70f7a3fa592547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a9d6cbd40dc45482250954edb72b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15871325c2cb61e305f46bc43ec4e2e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5f75d385691cc0aa870407334d8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b333178784cd1c57b581ea29713cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad1c062f4544e18ac56741a2d69b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7abd46e326e980b15044d5029f187553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac782969ddfdb856487ad5b5e561e1db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e632aff539e40cb38657489575e78c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1961d44f437bba2c48391d24997b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b1c21bb10c32208505292771c0da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0d3aa07bcf21375977c0b65b8f4fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d45f081a331cd011c5ceefe12037a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4204a50521e5b6d1483cf2a821a39a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce5990c130f24c6c7621efccb5fe4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb24da73162f8d91311e6ad07e0077562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a43cc42a3f95d40e879c286494e5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652413150f4ef60a22603377f0bc28564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122d0c015bdf09e0aed7b835599bc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1d3a5edc6c6f10359f2b6284a15f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8721b0094a26bbe2a99c50ab76bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e39d2df0ccd69bfeee81f6c750b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2cdcb0ed7ea565537440d15177526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f729d170ff78dd46c5f46b1d1f97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e280cefdb068a6fff041b05d816cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc8ed01bc7c0f3c990df7665630816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26219e150dd973417fce3f4977e1ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215720089aadabe90118aa6c90b603b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef4356f4ccadee800425a9633443fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138308ed372440ffa69480a67a2e4a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd19ff261a82685f66ae9d0686389577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b801d0ba620bb3760dba78b7c163a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a7e5e6af1f44d6394b26e19a448d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202656dfb2e505867a033dc7846f94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c24e386ea1e20a0829a6788bc106581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95196b72af5bfcdd50ad38df6f537c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a289ca7afa56f17a22dd03e8e1d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878272986cb4f68947f53684c34b32e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd77a9e04c582454c3eeb552ad85e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17cecf956b928a9bc413fc5f4a33bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe6e5104e64e3fa0eaf405f488a67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294389f12208e38826e75bd95352e7df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422715e9bc5683ee63ba5b23558eb73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411573be5a5f5631b37e16e5c38d92c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd4becc6933c1e75124f848ff66c76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b776e0df2636957cbe9dfbee0ea71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e88a95d26fcd80157a2adeef716c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ec21b0e6d6ed056179b01df374fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a0ac13619fef8bc8e3ee7b10a911595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ca432d5c210d032bba629ffa91e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9870aafc397a426a129e515a41a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a8e729e51f1db4b45b16dc7884a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7b75119eed31d28ded9100db6c18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac676a3d32a43237aadc58a47320c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656085e62ba5d728f65df62680078869601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38999dd85a269ccb179cb323877f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc05f9bbdb1d21b8c5cc94a353e83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1202d8fc711bb9b2fcdb0b08c95173604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d780fd134d9156490afb685a906ef9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a99e3c5181fdcfa5c5648f70b601d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd3b5a5edddc4c19a14568827ee89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a7e103fd3bd1e2e871ae3082887a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecae5363e9bd0c602216af058a6bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225d6ca59b244ba0549d76e64bbeb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2176b539bb4e3f47a311fb34f3ea7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fdf98b9e9f2fa4f8baaa9074a2a69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21f21cde106defd1ddaad05a4e727613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae4566441a0359488ace2f25450874614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f2b03fb1d66ec8f786144dcb2463615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c1ddb4691016519c0237b286dfd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317ed3211953ce25b1934c156a3fdf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02c489d989bc8f8f6f2db3a1e9eac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095837759518815aaae3c2f31c43f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b48c9b3a2c7fbfc65c1aeb526ecb2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b6f95fda2fe24f7bf2e78dd4e166621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deefa303da7c78ae6f5f2e2cc0a9ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e79455bebf239779a412468a21ef24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27ef2fc05f1b4ffef7736c1ff6f8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bcf18467ff10b4045d8ebd23a8195625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f9135d972663b294f448b37c5bdd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48484fc60d0a6478a2c76d1a7f8e94b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f801725c5d1c98db297c7c9e53b45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713089d63d932966618e0910362a3fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a883929beb9b8eb7bcab79643b3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f274ad7f0b84f8fcb39cf3efa965d5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702155bc31404da7cc59d7ac0d80948632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188d953573e9b1839b7b2a23022817633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c823a0c9487b56a38be71b55f257634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6218adb71f47d824c3863c079b072f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21b565ab3f7d3b469520384b69757636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed448143a8e5063b16e1f87ceacec92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b7b38f3ee444d41fffdf67303c41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f8b5f0edd2f954e566b2a3238815639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49341e1f7f690dcfb8960ef2c699d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25adc6c56d2a3d4fc836f8fbf49e3f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac687d774e0097d65a5b8bb6f23c0eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016172bc7194bc4dfe2d7d2af27ea13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e712ced54fd1de303531bab40d740644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f568c80d4185f4ba88e65a6854fa34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da41e7062c8e317eeb2e309064a5eb646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90ae8c56d2dc0ae5c125bc4d388beb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab1010e2fad8bdb1ca02c66d16c812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3a528773781e12e769b1854161453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee1faaad3bfd732855bb86e5cd36c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbbfb6ad31a622ff26b99ae3eac6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b781ccd309befc37fb67ae12ed4aa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba794716f61f7235cee7ff8aaf2fe8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120d7038bb5e977fddbe35dac102dc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078660c9366316fb451a0cd675642d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff8161d9b183d69085ebe0b62ff3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41139f820b2b3dbedc5c9542ddbe56311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93234701b87512ce0f1c9629b59684912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf0cf5c8b30da8815a1ec0b06ed71913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b93799843c26851e065223324fd8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d34d4f50812cdafd81abb9373782e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03341dbd72ec51e196ce1386e23ab616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea19c9fe62bdd7567b1f96cdb773f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f8de1e85c33cadbdb6e2de0d5f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87158d008e832dd64f0a7ef081740319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5c4b8074271e20ae1fb15730ea99c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f5aa7e802b51b6dd41168cf4759821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c6db8ec06bbece1f8e192a603b7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ddb8dde4c814de913017a66e716123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff919a1cad8038613832678fe2fe06ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe77295bd380e8672fe98991122e1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b82df6fe25d712ea70f1a836fe3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef38416762478d3e3073b0f94795a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96fb9205255584c42d1a2e54b4476728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb70a1460b160972c97aaaaeccc5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8ef0cdae89d4266f977d5dfcd42930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0a859eb0006e95379911553d061db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4721d64ba84612ab018dbf7433ffd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebb1d20f25ded85a546e52fb910b1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95390f18edc2178e6b6e285bcd18fe5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f9531815ee9f195598041887bf8c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e068a2f80af34bc5fb6ef5a216fc4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f97f2286676325aca1b56bd4954737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc39dcbb8808f96d6217123b65b08938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d874156ffafc9b058de5ada548c6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42f163060650594c1777580194e9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55649dbc725b8659a15c33309bd791f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15b3882cf470a5d08dddba105b1dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56fa6f7194590d47d8de69c86e3c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce71e99440208c92ff51b9027ef00744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92b2a86183aecfda952b1b9b21b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832b92e60b766d4730b9812b3c7c69546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4baaaef893bd75bf42cec300ee5a5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d687b6cc54766c8c99465a12a39b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e567703794df76c10dc86e4374f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fbc10f6f72fec573a9e1435a434ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104e276d9e675f527809fe9d1e379951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e8298dd942b58469d6ce8a1e56da352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082123ba961933a40d1e5d36c12a1f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bf2b0859678c43ba5da6d1f5465b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c2965a7ac756ceb228fc128c4392955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c6406ef304e5fc390628cc58d62656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129a7c2b547dfecc02213ffd9bf83d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e698cc5511e26de7cf953538db954458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd9f4a9308ff9b12ef145bd737f2e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c02c809ae9fd439b4613e71946de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e2184cad5b6a7d32d9512b02ceac961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b6a81b2c02c096ea94ba2f5be71b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2eede61d1a2751b733efc9fe3bc5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e16b44f9b69e1130bafd68d72d533264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f23f343df3db46bca24d22ccf04c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb93be5f2cef749ca1c32e0a379847366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e1f59b2d96a6a06613881ca5e4a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558daef5e9c07d19784ea195f76a7c5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b3f97ec4330f8ed40b341f58af7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c6cfa48e67fd0abf27cf79cd4616470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a594fb11ae1cfb2f7e8430c35dc7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a573889f55b21d3321d4fbf0fc5ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b1bc577258f5a5e27793686984c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace34f040f1d9306441b167350a6e9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b774ec4f3448b76dbdf8786515e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797665632aff4cc028632d5814f354d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c23d5c96776a78f8db8d92393dd82d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183e4f16ae78e2de2da3292ddc3c6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7e721bb1c2fc02217cad096073ded79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242c9bbf5e84aa82677d472fa3752180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bbbc7116b121912d73db41903a35081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bc78b7cf0c724a9ce22dcfa09881682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f6d1bec3a8198333a36e2b77ba87383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f49b16c53c68dad70a52c349cfa3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d899b5b92f517169571ce759ac394885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4bd8a9cb5ddb979fe9149f727ed086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01f090ff211af80a32fdf4a01c524087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e9dc30831dd0cceab953781627c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06acb508b97ade77b95404d7ad8dfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa60accf6b1175fca37dc637b29daa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe39d60093d61131f805c904e5cf5c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907d38f3477a314bcd7f8f919f204492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b3379243930a2f6f3ef0f729dee9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ab5437955f017eca78dc27c9ed4c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fdcbbb427f571461539b5a6faf58995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5026964bb5bdbbe300fcc47a3d2802496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b7d79cfa70496ef09f6a3877c75e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef761d4f851a253ebb5487f9508719a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207628d9a98a8fa6ecbe8d43d2a84a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1c3d7e2ceffa78f455454244e7eb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e17e75caff3ed2179d1225e56a1f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baaeb954f6d51c98a862c81bbbcbc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f20ce55846e69766f25df0c3a791103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715514a40869c2ef1a9284ccb811438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc2df6a491521267071ed15dc7057f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b3e1d436f16e3d8a21b2cd92b3f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda47c893d82c68a29735d56e39ba3ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456fe68411b0df96fa4491b09182fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a275e66ead781fff47e21427eb9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e55ec7209573156a26e87ccdad50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36c7909abe1a87e2361352cfbea489111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04331f4943544fdd09f75dd644660426112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6dc6475a82263847df530722016c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421968f28ff1b7ee52d32a157833b876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632716650210f7d32b3c7eda0f4922f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3355d65812f74848e71dea77dedc60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68b3a4216e698e147f03bf927b813d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70c53c2687b52dc6a259d54692260f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877804c292ebc8631268ba420d727021119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a05afcf99eba6672fe52d3c6c5c5ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f764d1ddad91bec80d4876771596b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324747a089d28a1fa16b7fd2b74cf40b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dceb000bed48eba1509c8732c7981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcdf0a7eb6a7c901ee70d801d88ceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf289962f2123b7da14b0ac76622883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58587d1604b7e17c3604254cdfa1cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a722c0f17b58c7b8b39369d4349ac5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290aadf40f1a759762fb23b65c2037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c283c87b5bdce590beb4789a236e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf1a0cf2250bdb0ffda0ae0f521e76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e9652b663e27bbc64ccaca8bce836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e5265f41f12d33516e447e93105c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e5b92fad126d045073de53007154133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc615092fa943617ad8f9d4aa84dd332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259a7d20f17d229c2ebdc3285684d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ba944fb39440dfe7482a87e01f151136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79bcadfb0385f4b4bc11b7c9bb2319137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f4068639957f6b8617a8bedfdf3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a7b847e456fe9814638624907dbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048b6f770ce1737311b939c82c53a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f3a9dfd9d583cf5d6a61e403c34fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133071c1597a51dd63d95ffae40a120142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f88ac9cc2c87aa598c887bf2a40e93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968414728f2939ec921e0dbc8f00916d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513b3b8c78c61bdbb6d4d3a01d6c0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906ee66931e6a8ceaa1df689ca855b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75ea464b921ec7c5225fad65719ce7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d7c7ebe74cf58c15c28df5d42fcc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5e8175db8c3ceb5b2075d6f0cff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a606dbf87d2e9643fd25a2312e42a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babf6b2c6b245badf279fe5935c24e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4c9db0b0b19b506b045540460e0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec8596dcff3f2f38aecec81df3358b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b0789c7dd491f71797cdc380c6f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4e2e746278ceab11cdfde2e72698155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347aecaf4b5a917ea48179309ae955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c16c5b896108e82f02e99f80b07ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2399529705f76bb122bc27d394bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b97fb9e2d907f7af3b5399562e38c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda8e7110d39b162fc4ab572a2b2d88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6e47f4497ad9fa723bd8f97ce7de1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69a13529637047187780940f7eb59a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af42d23c3e7cf6b9481c366d988d91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da608072c90ffae21981f5e68c0da2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c6cd37b5c4ecf335c43c91b11081c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad1063606c0d6420817a9a29b456a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0782d651c6fe86efa472d1b6ee95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3a91306170f5f9563e14a7dc1953d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2eccf22bf6ad10c1972a38a967cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ad36e15c3e81260e33254e8cf855170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d864051efb618ba4df13616097cae23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00312bd4f48ba2e382f329555a1468fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd504154663c2b7b59105776c63d07b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb69fca7f091e0ad0c4d084f69b055174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07319f1efb058fd53122176406a530d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebf802ecc6d056a596c30426b6820c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470c9851514e8035c8dc018bca7f7b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41b8654fef4a4a983aac223ce9c97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d0cc0c42dc25298fd89d547c7c6e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2454b6e0e563b4f4a08ad1b6d37f6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aaed6d8c9ea8f91af2f6d1e508506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa9f6e0425d3aa011cbf8a6c6f2e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bac877ccdcdd075120ad0b65e9b95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d4b0f408da4083607236f23b838e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3302120cd792b90fd668302a6ce7c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770d12b4afcf91d2949d141f6b580dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390c200d2f86d14942cc3ab375caa69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987b7ab8066fe29c93190ab1a5f0220188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008657d1c831e48a17d4fa7b0ee40be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ce560c9a2092ef76ae2d51abdf4e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dffd54b29d5008ddeaf684d15adcbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96902a8492ceac18362acb1dd0a52d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191cb76e59efbc74dfd6bf3075c3c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebe9326e1d66c65c4e365add19ae8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe75e05d029cf626798f0bef0c0ca58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0906600cf2cf5303f1ef21fd62f62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b300ad4f41c401c0020f3ec4d3a4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7997a070f7050d5465d8965f46f3905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841d953b390f51421586e4e6090351199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff297b0ca1a14dfe563154162bf2cb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0f30e89b6b3d3294810d011d537b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d85f4a4a3739a9aacd197ba4759ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfafed085e3f4bec1f4782acdda33b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656dbfb347de609ba81669161b706c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcad12404d32423272714590725db3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa7257d25ecb1db5e1ee625fceb06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b6a92a4fcf310d39433e66a8b0e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4953d00996f01f812dbeb42b237597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6202b8359263111a1338220eb15e5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2c2be39a0ec33d6b6b79bd84b060210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de63ef02ad073c0624cc5fba235a443211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c490be88efb6ae33c55840b568131d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b51c60531874595ae5f4d388b436f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa148573ac9cee6e59332f6bc64d9b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111314a510b3c0636fa902d8d51dbd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a48c231d6686bacdff244afabdfbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1bbe133cf84dd5fa47f55b936016d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871062797c498b07690a13e112236ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a2f26b35265c64d452b02c144c43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634f098bbcd6c3fbaf23bcd0a29b1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae986f1e3a9916a3b1168bc4b484ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce464ed95416c75781ca09a2a68f5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb30790d1e9ce95a5123fa60ebc1ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef40cbcb7809a0af4ba013c205352e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d6fef7599663a449ed18b2f48f5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100d7be5f8135289b670fb593df3ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b0b4da599a3b11ba79b5fd963a38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97278b4724d2ec53522fd28034cdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc6242f9924ee897e8fb03c69c6e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd482fe74384c766d03494abcd16125230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66503ed5b65b9f8277f722c9caf2af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fb19eb2d154c53a2516896e213802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069253fb8366cfd89d24ebcd8bfb53f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d8fc03e94df7023956a55c60c612234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72566825bc50d46763358f8e30aeba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d2bfaf6e6223e35b3f4488fb613f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27daef87bd9f8cb60581de34c0ddb36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166d8e7173612a59dac20e18492250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7cae4b141d335e559660ba91b812239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc481999677408bc12ea327973228c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b04722f9994ba2867269e61e4f4a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382430adf7d1bea1dd59a5c5c99b49c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b3635e527cb88aab707b3059d378b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae7a1262dee58a2613d448fbd8abfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea5831c032bde371d3f1d513587ce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51aa90e21c0d7585e0c3786ae59bc16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603dabc540adbc03b946cd1bdac2cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b08706e54e5e5670cc035eae988aa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a32815b2f58ecc9621c2d1b3aaaead249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf5307e79b7e3f95d06edc2f0c9cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297819d250e2a48aa5dbf4c9d055a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb4e85b8e8f1dda513a9ce096f355c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f6d722ec40c6535fa8b1a61be69c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09fa593bf962c9e000ef0b62eb3b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9319bbc2d80c34c70378400ae2a61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4ed9f5923b6f3e9aa28b62cd808d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068830c0dc037946541f76177f7da29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a97c6ee251ea792e44d780ff915fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621066c5e01432676b46eb0c0da4262259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285748110acec7e70f14dbbedd3f5fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763a5433258ed3cd318184e8e6c02ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9bdef19476aa02942ea6d0b916ddc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e6ccfc42e3947e46c25ab9c88b87b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200ce7d61894e87881c140d80ab1743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb7d359da61de5de031209bf930581265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec719546ef0b44ba1565f630f82521266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b378106a22a08d3c35eff7753468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec670237baa6d9046b570d8dd6eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b50820a6370a6e889f2d48c54125b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f6f16040b1b68d8dea85e3c8152b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693d5a8bda2568f3641d624815b8ec0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e0fa030ba17fb2644c0632372b8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6b78ed51393cdbba508f0d87d9c26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decf907ba332aad32833dce272ac4d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69d2376c848ac5b52aec86f861d94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90669f8b054ae5e2a0cf91be80bafd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a72218e9f049936aa1ccfa760e6709277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a69dd3122b6ab61cb0e4b690f8e76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ac27fc6562e04166dc79109648444279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6cb4e9b767a56965cb49ca61de1ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4bdc645b6f8284c6e43b7f5f5b038281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a2d91e045a3400f65d320fd8d498282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78264494b2e007a9af8d4af8297db99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ab713de66b134e25d1b6d4b15945284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e69f8bc00b740eae4d18fc67fdd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb5ef585172532e5e9dc3181b260c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4a2ae3b1b049d4520ee9ee51cae3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cd085ae52da98b152c2776fb51636288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30994ea57823681e8cf13c35ecea488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db775c62561983e2db205d0692ebcd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea61e0f206220c22882a90a53954a90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1767dd6e61e6aa1b5f9fa902fe005292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca7729006353278289db7a1688e978293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758c516d145ee0269a8e033c485653294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe30a1aaa5c8dd0ce80f6dcd86be2be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ac28b608d67b859f410c4955b4f6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346910516c06b9a72aeb2d24ce76762297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a624e54335115ea371f06e699edd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46502c9c79e8bb88683762bf7f00ee3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d499325ec471c51e635028a2123cee0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ac7ce162633e0b6c15ed1f7aaa237301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13176cf08eda35bc3d43713eeed77889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653430204a29092335f94ee74ab4d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9522c0533ff319bf52bb2005b687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725c5b953b7c6f4d4308d225822919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3eb6bbd8bfd3dd64fff9ca41a2d9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df019e58c9d33913d10d40699d3eb2fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434146fd17095674b94a7f81b1a4fed5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5428931edd1fd70922cf53c4962e65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f052fa45470afcce38ac0844ce639310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f82ca367db46c44576b64abeaa389311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74c2b03c5fd2b32a8df6dc0e19d07f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da2c1f9a38b5b1bd732668849a6cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477b53f5e15a50ef453119fbcbe62ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b51bdf70e658b4d7aa74815b5af9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a7be790e6ced8b87195dd3c3cb33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676f60b67863bf295cb54d470ddefe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53901f5606f77d7c30ede23b61bbedf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67217e7b177762fead7a0608eeed57a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8267152ae34afc41428f9df2c5d179c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a2269c723545c8331bda6fadbeae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62dcdb30d1de3b7c95bb063018c44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4892565ad909f3cf5edd4bccf7a898323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822437b1dda22538a7cb327d888034ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4a08dd0ed069988b4091b1ca12e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f8b1cc5c54b1083e1925c7a13d47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cf533f9b24fc20cafe2b50653f080327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ff18ace51c00a61b517ec50420031328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee9fe7a5ddf28cf650e50c53b3372329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4d6e83328991a97a222a8ad124ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38165aac253d7b6debb98649823a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca0b4c189701c987e5765dcfaa84a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1bbd300c9fecc553f2d9daba3fa1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd77ead1381d3cd8f899b481cb430334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5e839490e54ffa6c250b738453d75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6512740a05b17506d4f617ab1e9600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737c8c47416e640b3140980b9b6e18a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be329f76d58be1cfb2196dafa16137338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb12d2452a8b827911b96c0fef05e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6020445d035d3e37bca9d9bb509e160340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f0bac06757e090cb3a95754ad8af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99442a0227a9c1650bbd68f2752c6a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dbc4bfd34ab292f60108ccd8993ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f90f60426a2ea97495fbf8a86245344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ccd14127c05525ff851ddc7a6035345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242daa1fea8cf9a3208bdd32a42e67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e52368b50cca7cc54b69d452b11f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1c491e93c2d18fd0f0323e859805348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3a134a6afd287ba7a5b88925fb6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be25e915bcb84e7b82b5b634b9859350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cbf1c96eda6ad065a59636b175a1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f2e5feaab71c6ea2a9deaedf4e2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523ba9381c7d73c896d0c901aa83a7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0badc551819af02f6a2e9fe4c0f09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac0985d4deae6b441b04388d27b30f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b61da35b0c7f74e54128ca62e700e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea4dcf4ab59bc6dc45ebf3ea59c42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bfd6849f574693b27887e7448c810358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa1162c069ac98c6ec978fda74480359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b58096a3b0763aa2849ff12c88a1e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb4e94978d14ab2a60f22453c85d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178c3f251fea896ae9e11b6e341531362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a6dcf9c47cc90d1b4e497afbf37be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de1e43ca61d9ac9c513239c71f525364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e0297fad0ff255c5433f038efa90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc3a43a97f687571686c1c431fd720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ea8dc6a60b7f468ffab5fa5b6ab1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8dc195b6e2d43f090ebb3b8bfc318368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1770eadd275f832114ba43adc09c6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d3be5509ae7ef0a386d1de30d6c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46550ed0aa19a8840f5ac13b786591371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a57040dcc4ba83fed9b933c6d7a39f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00240216ef404463f5d47dae57758c80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e0c936958eb743e6c1420be7c189374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2381d31ec45818eda36e9b7c9acbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0826ae31d0d4d1775068290e9a392a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927244fc494c2dad4822539fa622203d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eccba7532c1a6c98c1c68b274cf23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ac8c57caeae5b8ee2a313fada695379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f30e28133f822fd907e19c2883318380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5014222890a3b92b89e5c676b94a8c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4c0f67342eadffae7e0cf81aa7db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32409eb37eb52dc94318734086c35cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfba831ddb607e48a5f9bb779b42ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2abb7199414ee962721bded315b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae1b96f33d5a99d390497564177d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587fe394cbb4c38da9da914cba58ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989982bd0efee2368b03047be78ee2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e350b94a56acc092a6a67018832b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d177f10014e0acab493657083dee0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1292e5360b21d239392e406083ee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551eb9f9f1a191cd86b9e0f2a88387a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316e29d2ff958c8a97d9bbfe87e540393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d9f964ca126074d376f02ca9bdf02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acdcf6094469b1ebf0402f5a9d0dcd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e21cb532966a899418a59738bb03b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb0be91523e3c10894bf596beabbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f386b12851c670d4489820d8973f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22b224e0d6dc0ca57a90358a3f021399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c0cce6a46296df89c1b425db8c16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e414829a6f00573bd85a4c329b9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83a297bcdb8c3816db8e66af2ca1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac272c8fa6c610bd0a2db5ca60b2c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e3f18854b5c813dd971e0688a9d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039555056b0d43d1418ffc3cb1fe6355405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a07ca271325ca921c40dc7b72f7f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6479375e6fce71f5c98667a45352c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6f699f9f02dc0591c3b37ac28cdcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e3ce975b31f77444173df68180a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01917ffcc6f44f7ded509717d9f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e9060975bec77c7b5047700c2cfa2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b797001ef9c8ceda5f4eca658cc2881412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee84cf7ccf837cd50d04a88c3ca8905413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a410d5b5cca07bc3dd619e95c4995a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620304eeb90ba47689c290f01d984b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb7b37e5d4e0518441b0eb55a071f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8394807c72bed500e0a6346945a8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb93a9c1e3e19c76328b627bb84f5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6722d500e9609ef7c3f4d38d93c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53671c2478d324cbb6197cee0774289420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1826cefdbcbb45ce0500830d670da34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748cedfd476d505e4e41fc3d61e905422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1997e21527172eb5b1ad4c13a0aa67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb79833c5352d0d0a2e52864e56ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5e57c8e8ab82f68945c0a2e47c28b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fddea8f7bf34f58faaec1fdd950a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b645948e235bb650349c0385f0ac7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee47848d793cb869859c32a3a8264428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ee8b415270a20703f88f665cc4ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8b51df591db826682f29c4b2eed3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbb173f1318b28a94621596ac7c854431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf88b94b85fb9f2b688419fa2bbb61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c581f066908a683c38b17947725dd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6cdfc2d8968764839d130e43bf41c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23c1d8156ac8e95977b67f62be5e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa8d698aeb65bcf1cc147a6195ec7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe30489b3e46794917aa655b263bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299cd046760bfba34c45abc3391ef04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca3edf472f2f326edbab489136e508439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f6ebd69ca4efa156ddc8a8c1d5a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f10fc5d426e54e8008f1a88c2951441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151b713031537744f051697a25d0c73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb98e7daa84bb145aae3fdf825a1157443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c713d1214409bbf08bb7a5ab491760444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e630a8dad9669a9e9d5d30352015445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ca0a0ad5ca27126967aeedf1bae1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdb7ff7962cd1754c53eede234b6e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401875664d6d2120be88a0748eaaaf80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122e98821326ade4188a7544516590449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216d77ab5c96edf38056829f48aae55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c389e4575e961d5b37d6a56e6d3679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a79b8f2a3a656c5091658f8dd214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef4fea4ee2cc864854e379001c1b04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8dab1b6f9d1e3dad9ab3b20638a9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd80a24ad0642ae71b52f4ccd601ad5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea93f28f263dbf5a0ae15b58dbf626456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229440130d71950a2837c56d3fc938457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5a66f6cbd4ab38acea28da2aa63e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801490a136681e9d1faf0954ef7772459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff370a2bd1d2b710ae1dcc16ad9c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86584f1ccf97c26f0a26303509bd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b826783ace65329fb9eca0a719a31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5003bb53a8a2ed5927033be376f94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a928de3f0a292ca1293dc00025b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ecff4f0e8a1987124327a8f514ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25a329ccebb6bf287da77648cb31f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff6a89b93b7846f904711c2f6316bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbdc8c2521f48f76c99a340fb5309e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc40755309dd4b56e3c61a9a110715469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf642d398901d71699f01e7021c67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421133a5872faab195a9129f309cdf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4accf111760571229e987be113f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aeb55771447de46355a5200bc8d62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8fde72a219d18a154360ec0533df9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03013c68787bd0816ed6965d817bc66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be61232619adc5060c62c178a3d3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30bd1bd2b0eb889f8bd75fef34fee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc5876de91772e849c62fe185127b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b812db82aa81572aa94cbd8349c586479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584755ed9c9c8210ec6e557825f381d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b16747d85215080578efa91904b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e74c71c0352e57c6e7939884e179e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065092b59ce207c8af9e05c56566645a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ee2d0d060c135985a6addc1762379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79d11088ba96f32b5056673b49c934485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa0ad1ecab833497e8d4f4bdef581486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b96047d5de29308a982e61032ae5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bd635ef2598158b3bb01cbb08502a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f65de14a44e96e131b44508f3ce71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f54c0d42b95180843b532ea7f007a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7ccd79e25f5715cb568e522aa3d4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ddcb175a1c329913bb65418a0b339492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f132e8fe533298c44350f8c8a5219d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acacb02297cb84a789d4f3bb43628f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052622aa0ae81489fe03d8817e3a446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd5985fc027ef0d1b61976bd4b8af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd5efd0e155022dad5773063a228a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2252543a97e5fbf42be348e5101c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec4ab6a27deb6c06e1dbc784e171b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51dbd47362369c833c405c041dd00c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660392d3f25b8a41b1afd0165277e783501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab6e39093a4b03f4556393f5743df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45f5b6554df877e7a693e706737df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4c379bc66fd8c406774f70d2f34df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a096251b47bca6396eab6b1da7eeb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b7a11925f5f95b971bf6cebdb839c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8aaffe6b25da35cfb396c3ec9b5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa2b53009323f0b75a161eb5a1b65b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb19450911d5d787c66dc9b43728d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b07c04d34f43e5bb33674a6470b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6069fdbbf6f5226ed0ee8a09946949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa05a44003ca4da7fa0c0eebf88c92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195ec5b4570ad98e61bda30d941231513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c284207fbb34fe287b9814bf29ac41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a1dcbc83622f169caa11a1ff7656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9201a9546ef7b494a14e89eb50135516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2109464086db900bfed6dfbfaae901517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3d52039c05b6ca600efdc147dea8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374ee4bbeab5013f818675cf2ff4c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5618094ff10c8f29e33b74c9f00d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d8841dadf6bd1d36632d2cc65393521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b12400cc0b954afd99bdbe35d27b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278488c4bd0c1b6ce28971b2ca0f79c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcd887b4d07bff4a6d48a191548395524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c401a0c2d88d5bc96e38754c8f5dbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7fb5ab2c6189389c62a8573248feb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93befe69747f9e129a70933e9e88d384527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfffe7232df492d3e156d5a071f5daf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fbaac684ec121c79890e7ef6db838529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a242f8be04ee05b6cd5448bbd0185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4fc80d9b61185a8a9923e1ae6600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd8ec0dcba6069d871bc7d1747722f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ac3c5ea38e273562f941683bfa11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968f98f168492db2eb62b009191968534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f99d735341d1d9f1144cbec0a5695535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f50c17c58a4c9a7596e6ade08f76b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748a1a8616c81e32738c357003a8498537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90ca586855e1bdef4be945574f41ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c722056b052dd58e02ebdeeefe9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5366a9ae9af5ebacece172badfab1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec4b0ec7c7e6f63a5f43bf622e0f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870ca0267957758a6b91d774c44ebe0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c3372bcf3cfa99c3f3811bdd8a976543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f690c58a0fceb4f0bc51209a27244f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee074308407341b5b1bd531ede5883545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685772d81637259fdbd7b5c92f3db27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050262f447951aaa58f50bf4b434a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bcb38e688d07dc9de3904f9d52e72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16277ab8588c84caf6b650f16df01bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec40157dfd2885e98b1258c54715a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9205073f18bb58462f5c900c6a5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa729cbbfdf496acc8a899856e2a8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5f5cc167a554a795be44ea1d1a97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5a785a8002cb1faa5583df21196d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbe01259a0e905d66931342df6a6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51f275806af67d0fc18612b6c06c52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72986178b7e6b4bfc7133ca13248c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97390876a2c0cdde61afeff252b15e25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3b2f9b0874a12d2a1d837c6061709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569db5187e38dc6faf6d3a6320a85c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aaf8de5233e247940490ef6878ed4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabfe1d92ad8368635a5e7b735f9685562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571ccadb377f5d748367ab8422b018563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2e578ae774a374f2b4e1d117f343564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e544b60b63773f53ec6c263affd12d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df3c3e8970429dae39839360b3fb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1aca958fb45970ed0beee8c7307b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc8586994566d951d0c31416030e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc45bab1aad459f374166427562518569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645537f4a78c0d010052577e95000d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593547f84388ec30cbe9fb386fb6524571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1512c26d753eeadd4ac61f01c06237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2f59e8392b3ad73088fc14e54f5e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6a3be837d8236c212edd06ea7106574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff52703e581eb3636f90481a233417575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4339728abf8866b4efad5761df756576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4be5a3b99124155579211a2ba7908577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbb0e0cbbe21dc51bc30b373f1b722578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10d420c084daeb2fcfc31cd34c3a45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadfb469ee8743c658f4c58d5ac13af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c2274f02c45e596c60570cb36796581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957db6cd87052acd2d5c2ab6feef5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6870d9dbeb33294511a60afad4727583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47fc7ee0e93e8f19f1e0de15a60aff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985a531580c42b49c36960b96641ba6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d233eeccc2e7c7d2441a6e2be2cc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186d48b8d0dfaa74fda2d309b669f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6619ef2dbd56325706431a5415bd10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65681b70b2849bbfd3cb12355f258d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9103707d83ea3055012cebe41ed9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ddfdb27c32567598abe14e2e5a43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16b56bc8ed601e23b1297eef66f60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d82b4f97995e22c2f6a8207547e75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f68edff5d1527df6bf5ba5f0b96c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da6cde98da542d9e1d1585f48d04f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456be6156d932d779f6d841a326cca2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0b5f63d910e9cfaed41c02fd60e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e2a910d3564c907915e199cf3fc23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eb864bcef84a9956387381f7d63f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250de0856a4ab263a029af33783cc38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf18d8ef8b028fd38f88b539176ec17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dea9125e591276def2a1410d3472d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db5a1b80484e9fdde4b181bcccce1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e60299b7726ce0d889a8ac01fe5842604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584172bf8e63bfacfb91a190047cb3a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc05e70a14265c366dba42d8e59500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab5fb787f775d61ba0badf3117011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6945536a74ddf195201b6eba908460608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426dc3abca7a0910067c782966a034d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d436d96118f828becd3c62701be09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19ce06fb15b0425b66a36d37d9830f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842710187754d98f674d587629a6f43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfd26f60faccb59e849a1feaa8d7d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a64101d33933de6c1f09701f4aca5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f884212a08a2b4f3af90f531eb62d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b50271b3e45b9467eca55a3d86d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6c2c9fec31130fdf7e895d33470d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840bc8fc4f11bc9737f3efd07d5b10f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48110c5063824324a958f90ef92d0f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42f41cb191917a4e87397e5453bf15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e7b12d1927cc8bcbda74772baba4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deb8b7acdb5c820653eff370ee9adc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c34b58bbd5b7a2c25b8e2cf5d266b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360aede78636d3e64f1b62529f0f75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162507bb27f777917a6def5b3357003625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a546c9b16015728402e1e225a820626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e8e338567b3af39abf645c1651e1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d46eee841c1e86a1041c944b70a59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41598e6ec77951aa2153d2e0db7b4e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a6a139dd27e5595351f7b760300ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87203d1159cd24665da65a81ee97f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df3949b214bf50fdcf8e9e8dc87a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1827bafd556766e29e049404162d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9301d98be970985e2061ef31b1ed09e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864986c9316b7c1f74fbc46632afb86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebfb4783093a19582e5c31482613ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0455896e3bb23901288d1e45e973b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f608a0eb840c4ca902c367125109638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c55b3f9ad0c207844def79b4e2017c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaace6b7dc97955daa12546b4a8f868640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bbc7dcdf2bf3bc708a461afe1298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d551ca04e4ef8f1ad1af1cd5a042a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6443923ab2819c209003bd4772b678c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47076c6cc7d1eaf96f0bfdb8e43635c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3a419473ec46e6d296b0c81346c6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47e0c2a9c03e9cd2d3aa85948c15f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>