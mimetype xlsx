--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02de8bc0fc6e36e79f364b9fc14281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6c6afee208eb53f4a637d46bf1be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ed7d301d406c5b134567385238b523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b65b8183744c347c1781e6b4d220c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ab45f15181903f1b26f1c0ba729e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb44527ff7e69663a68a0f961c6cab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc664bb61ccef96b2ea5c1a634b5727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f01941996bdeecea418ec44ef340f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a2ce5d3bf923ac16dd2cc85e50bb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca71142acd3fa598e15194cb942f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938abaf99c1f2e511c5ed5daffc1ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f62c6641d442d7137afccc1d678c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b5d21e2ec5112f1e4de4639ee0f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc26ac9682ce4540a5a2b6cb61f29914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1f62d94cc3974bbae3c7fd37bb3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8e27dbe9f0471020123c4a77f6d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1770ae874d7ed27c2924d092de207917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0208a29f710c838c0b0484c01346518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80ad1840fef2b86586ef017ce6fe9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d005e12fee5928354dbff0d9e0a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aadcddecabf8e7d4a6a754af3e9c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14286ec26cd4f54bda412347a058d2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b235baf3617726599fd663464ee0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc288e6298f424a68e66e85c66816b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b5e00315be973dc9f546999618cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40195507e814cff5d3081c127c9b4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ce233fadc9bad2968a263083dc3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520214a7f5128a08f7042f5bf9112b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f70872aa763b93327c7cb03c95c1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333aa6e98df4e604abf1af5f04e70830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7792f4f0e4dc7c91bfe8440e95a149831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d805f742b824f95d9f31fc96517b55a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066095974630be0fb960fd11b4166f5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aeb52bca69599dac07a77478e6aa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35f8811172700d0bf7335effbb73a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f52ed1372ad89af3c3ef8e8fac4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf0357e010f3278edaba95b2393a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa09fd553c458d6838d30e49886f5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f13e556fdd1b102091eda4641f4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d7e4199409bdd873a28cb93187af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87f7d1471a45ff6af462d9327db65941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27380b2861fc0d945f5ae3672773cc542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e0f74bf95eb8c023d50462b5bfba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0bc04b0afa5c50421d88bc59293e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44a23bae8a91d05b138a01501e0d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d064732c6ee2bcd88067c9c96023646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a68477051eeaf0ff0b5e1ed09ec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef529d2cf31056863819b716690cf30f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7431c66b2466f219a5a910b06b6fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c474ea6daccf4c86b72bb63ef7e892d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec749ce23b95a98daff4753586f11e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038409474125ad539f0f165e7dbecb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62e67d7e295ea86dd34e9ebc9a87d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88744b245585bffb2c3559f02e1c590154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b31581c6c91c2f30b738309a676955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b6e7d8eedace63564d5e03bbba3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc3d5be3681177d9f97c1404ba95357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3744dbacb4c4c4983cc5e4bec5d10f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d867d2ce1c21ad076e72fce9e98ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab2b83095292ce601a41d6eaba5b2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0be397e29de2fb8900d02edec6bbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe90dcfdacb1c95cf23f0efda55b5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d95a6a30ba2f27d31ba97fad0ebc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ddc8a9294caeae78b97a052eea8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80ce7adabb4f5b22314cb98339cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a43b19859453a02454cde1efc54cd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00758fd8198d0d474a51956f749148f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9371d345e831a4ced272d1aad5a1a6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7035df9c9c287a2b3b13d5b79d7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac9451a5dff8acf7975a271718087970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e666d133227b7d82f2df24735e54c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d10008308fdfd1654dc9a426a29a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b375915f0dd26ee14e8ee9b9a3a11b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4b4d43f28638e10043493415f0d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d882de39e2c1d61a54a16465a7323475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc126eb7ba1aadc19f2f79c4c37d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a1bd441bd0e0024394ad8ad5415277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be57f66149203b6a27a5c387266f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1ed80347d6b925dfbc70d569260879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc1e277dc41c8c20c407857ab47d3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d30cc16aff399b8cc94e9639ea32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe17458ab6b21fb1546fb996d91f12682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272179e7bb202a9eae705f8e85c36ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfadf9c26e4123f45e1d528d6bd61384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db180038e7332f4450a0bcc003c6d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f541f96ff3f7242e5dc7822d64bfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ff4cc8c2f875aec367a160ec53e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4078c6a4cb1a9bbe26344d97c3db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f892fe980ee495f2855873b77c8f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9999b6e519fa13a620dca8a07e9044490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546e8a822263d222ee4d126f700445091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8ce9985a3af912045b4d026de27b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e371aafee5a147cfed2ee07c85ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4dac9b5f3d5aa44862daa87656e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281718f23dc7a12c5c701857c56ce095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7503c1508b9598cccd4139477a11496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac56aa1b8a22cf5f350d14839b970b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38559ebe17ad21f311a0bbaccd3d2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68dd0958fe95dcebb1b8da87a472e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b340e58e88cf12952733fff27acef4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf670a6b84eac545bc25554c39bf97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009a4edc6a908046a1b8bf3d72441c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767cdabcf4853caa8fd135da7591b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188fb30bfbfb9383863f2cf3fff51d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51c604a408dcc2a3aa2a435905639d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e28c64d987381bd9789cee8205b8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89c7c66a450fd3d746c0f9e16530a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6901b40f55518f01e8d53c27a869e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5b35d5ceafb51436a70d0d85fe0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1026f654f22a1af864b7b8569a2c6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1956f2feeacd86be2d71500145797ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abf31f039db899cf3c3deb5260617112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e17a08581bc2e42d4d662fca74f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e8b64ce08765e6a9d0db1d9a5acbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c53c1b5326dcab526a72d2cd1160115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321186b66804d37df8d68ff2f5862e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ececb3a43331e5ace784c1eac609564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e4bd3a099fc0e4a81fd28b2602b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f76c0c855a10e973319659c57ffd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad456969c34caf4115259a2accabc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8c6c17f2fc75a4c9151b0baf9c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91153a35b301ae54861c83742b6c7f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf12e8543534359032ec44318cdf953123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034fc8eb4ec7920217590d8ade7ca2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff37cbe50b1387453d6eb5f1ec142af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24704183f8208b540ce11761be4db1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0228337cd63838e020dbea0b1816e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf5c425508a0eea9e3282dddcd876a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645fede5b60da848898acc61f70e8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7ea0a4b9aed51798ea761546a2b20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe5602baccff4456128f59067b586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a146f8b76cd739463d9895ce8565d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5722e62f88d0c8027fcc63dbcae343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6de64cd7a1a4fba51f0bf886b81d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfb1fd959cfa9fdec4cc3dbd70550135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b3e9e91873a456fbe0d3cb44c271136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539775dcb74a1068e994889cfd56475137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21c57974e05dc8f7e4368888a45cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602042930214835f7fb164d2b721785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f795838f5669221da17de8cedfe14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ce9e37efd80cbfcbddde800678df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a436e8145110249e6e2dfdb68349db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abee6b464437066a2d7403acefeb7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc2caf4f844c464787e706b9827ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8dddd5699a1045e45d55d818ca03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcdf6b81fcdc61c7135351fae94fe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacda9a0ff2d971714d7e1207d52cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565694c72edc8a31e28bcad705aafb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15dcb83de775180cfdfc14c907ccf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330de18ac0e88b4a0b343380c3cfe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6773acbcb084adc8c1d3625b009c0f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e20abd66c57725fda1f922a145e25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2261b6a572891b0cdbbad9d7703a31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab5cd64e70d2bcc7cb411e2cc3500154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c93b58b925001269d9fe1e50524c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838bf51e966e3ebb5778c5bd05ee9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aec1b5321db8d683b456a2e6c9b788157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e4de237f01a3bfd3434e1d6a062e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856c6f06ded12dfec6aaf0702a228f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc86ea247725f5fe0f5732d0d5461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d42e8518bcfe21c9c713608e27c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2ba5565e511374552e536e02a9b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6095ac2c2118cfa5fb364de2300d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df500da3bcf9dee356a4ce8d58a431f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f30dc45baef0ce9cd23d7c33e99f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce599cf641e03a86c1e22b7e734b7a22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab9d0823568ff96dd934d87876db36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953125cccca08d34ed3847bd9590ac00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2c05a74179eb949c11928882ed539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e234a117ecc429156c7e01ed206979170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48bf5c6716a553b2d6a814306c35df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6bc733b39aa88a7be885a5c0f170172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764bcc2a1557ddec03f129f7300045173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365cc96145d02692c9955e23bf7b4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a9fb418d634186a696321e5388c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e1b1e7600f82e9982a85fa2ccebb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad35c48410fa7ae8f62fe6c060100e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510d495ea1be449c8d69060f089cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441213138255def63b9adfc5f6dc43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf39f1aee81aae26797825b944eca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc45e8367970bea354854924dba5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae654ecbe6c427b54fe1ca1db8237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f1019ca57a19e9b4aaf372f3169f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d27a1c65e1e05e0837d91c5bf0d02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6468b072c761a5c78b37533337c87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d074afde88b6194b10c74885f89d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531522bda8de6969b80696afd1d113b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164732defa9935407eacf8eb7d37435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debb5966fb1b9727f97f6957ee9714f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb170757f2045c8f647c0845fd28f08c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49da85875609a4728c019d5964a480191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a35ebf181224753748ba43010e8a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fb43185038b099f47c8fb290d3ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293163390a2f8552cbbfaefd61292e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217326350aec7fed4fe4c9bc31b5e344195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287b67321657620ef8f2bc8381fa6f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec5379e00a5b4f4b8b849d492dd95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669608c41877f64a1b8c99affd0ab18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88169f9c4321275e5402a4e742946fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09172b994e16ac8f93b28e01746e2a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a320af80535e2f534acd9e9f35bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cdb2813852dc13f060dce1368c57c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c1ac2d1d5bb4e6e3e9d50a13975a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2d19746ed37f214cc2f240b622b57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985359dfedae5d2403a5bac3e43fafec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890102a0b892c285c4d3b7067558fb2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391cb610f78a09b22f8ec53c25dd1b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3cb168965d6f257ec1a7f424300b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093d0f03d7be5b643342a573cb94c76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e498cc2c6b5796bef7e5ab798ea8e3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d146da1f1a8117e90a1deafad72f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c643f728ace6ea7e5397d89f2593fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193689b0940a796f7931c536b5532c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f7676dd9fee74901aabaef2aa2f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1966bda105e98b9e8d095775d00215215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181bdd354a4c5349bff4ae709fb48a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1265bf2589fa0e85d25e717b6685217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275dbee2c96cb0603e31db9f289e9d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01817c2b78eb4fa1f7c543ab0ae01ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d6ed48aa5b3107eb054fce2abc34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3c2242b1b16493c8e56a2ab41485221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654253c6aac23d16ed473b14e7881d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1878bbad1d4d07ad73333fd7bd98c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0f4aafd483ffbeaeaa2419db743df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc056965c04c9ef0f057b26ab84c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd18c099bb4d2602de3279717fa1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb6b812d8069f0199b75c585fb024227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e5f34cb8825c05f8a30e20f890d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8dafb2fc9392701baf3206d8abb65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db1e2aa94af1d7fdb5df5bfe2283b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ebe05ddd569cb990477e5b590274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b495b3a5fabb44745866ba306bafae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701b78244a13ffc758f51e8634a2ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81637eea710aedc2357476f280a4c1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80569c69b682c1a9f8a1473b4dfcdd1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0780533381748abb643853b263641c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17fbe2b47ebe18dbe89b27a0f5e81b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe08a1beb5723c5d75dc37556dfee0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414996c6c87e2eb1d8204fbbbda71c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a04381bf9625c9dd2aee492d5ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c01e45531af1a52aaa38373e27c58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1829e7165b9c28fa05e1b80c09b46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2940a4af854b017ffd8cfb04db3776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef5f781d07ae01af47d91e3bbb5b8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce84509306fc5b6075d9cf520606252245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bfb3359b431d9b55c81ebaaa11fc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ce9041489769f0a0b88057917042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfca5ec6c33084bfd9a859fa26e2dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5722a6cbe7572f88035a4cdfecbb3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92f90690faa36373cb3c74b88df01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971678ad7f26d94aba9d1397af9aeff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5678fbecdbe0f003914d44ab82d33f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f0adc459292cb1da15ed3d3311f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900963cc9311008cd2c206c15571ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a7b4c29536fc0c56f8ae0a3c641fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef451f4ce596bfde09277a357603c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27542490f9cfd778ffc9ffde522e8e5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82867698097c1f144cf4a3b9e403f7cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359cfd36c0ab8cb67f14c5dd3a51939259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511cf6e50cd414f58f6487fb02442c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f1ef344eee414eb0431b721a6791261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950eb25ac3a263e646da62cec377826262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc74b17a47b361eb3f1cc02427908a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed9752b79573e408637eb089cb3da2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb11cb0a76ba8c081e7a90c2768718a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd637bb8141fc53ef69cbb65dc1feae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c0d4530d652f146d100e56e431db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a7c4d802537ecef058bbaedb8cc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133820edca39f6a0ee97d43edadce40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eff73e725f1d90533623aefd72ef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d75647633c2ccb5d9f2f60668b004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885089e5a8d239a66e8661c2a1b225f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7feb914d0a200fb292b6541b81b34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce072c4ea320438b3018440190d8315274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16055b63ed986543e2cca4aaf38b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56161cde85d766e7da1e753923f862276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93e930e07d80f46e11a7abe3dd0ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf754b648085f05a18b56f272989c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506888a70aa248408d1511b216fbf7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582f79d1506fd06437cdb8c5278a16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df0b9126ee07498a8a6fe1c943445c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b522a72a2c847ae7880cdda2eba0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbb0a01ce9d7caaf1a31f3c5e15246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13270890f272bf8eb16a47a17653050284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2675c704e21b93c7baf3d0af4a93888285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466f3805708139905962471a05d6cbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c665357f5fce0bcf6287c5a474b86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf4b1a41829a127f6fd3ae62c108a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14599ae208ccbe346db0eb62eee107d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488b5b1e5d064d194227cb5956cac6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e6a12c52602b52ca54cc6341cbb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7b6a4ca7316482551a78425f5485292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de558b36e9e508891dfb736c9aa7ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d772d716dbae407d236eaaaf08a2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd392b758e984ff309753791b2e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814480d8270264cf2f72be62c5d26eb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad9a052c3dbe4afd868650fba4da16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c97f962229fa67bf1f1421bf71ebc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610dcedd42d9b3cfc90bb50e97d6374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129b313ac2aa082efd0f9c1b4113aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b7fba57e45ceda77e21ff343133a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973804322121a64a6fcc911fea9817e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63242dd81332828d0b212c06ea2572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f8fd03ba98ec96a93440549fa5018304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f32463407c8ce1efb30afc038959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc56d8387f49c179555c2c0389abd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2aa694a7566940a055699c4207e17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7e05cdeee47f267b4f0505a30361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def03dce6efb7e49b4ff23ce5194aad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae752e23df1161c7eb3726584f7176310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0b8cc60f8905718d1c191552f00b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d43008b99ddb45f91bbe11d940814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8adfd3c4c0fe628263ee9be249848313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a5ece772710c0afdf29aea26ecb8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331bdf7a502c2b17efbf1259f21b198315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8696747acbc83a1b8e6c670928fd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df260cf777e90eec4ad7dfac403fa6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac6409c788b6e7e5e569554b7d7099318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015367c1368e6ffa829a096165192b02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c95841297959ef97f623814b2c0493320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2e08f7d2ae8197bef6526ff44e57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d41adeecb8e2fafeba981192d01748322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb91bdd12527628d5174e5fc6cbb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f35b623429b4734d3eebb616de2759324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dfa7e351ebc6dda11e7b22703124c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15adaa73b1c52d21bec73ab3faaf2c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553693b4517e2490e2c52a82e462f99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88950bdb72ef2f52ac944afe6fea9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206cdb70970eb61a411ebe3f20568e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f141972f32cf3a2ae1165c27cfa4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115152b77c44e3d03441f38fad891a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf10556391443e58a412eb03f8822332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab54f3f77615a0bd94a15a973f83db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603e842365a132b98978f66a600ff4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f3d9cb5c7691e581341ffe4ccf2d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3700e315eae6861f19e118bf13f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb2e7f88bee687066ecd8bdd421b61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9cf2d260c22c698f75ddb64fdbe8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5fd1a7c47285da3564217a4412d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c96c31042c687fcd1da50319859453340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70b9993903e361d45e5f1ebff6710c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d7fbcd9268d2f5f5cf8bf49236fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fb9e642dfbc4f7af9a0ffcfa6bcb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d17e1ac1b824465155fd5641cc8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06940397bb92fc9440459c63504ffea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0e3884a6526ab2aa9f2bd67c02e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a177e6ea7591995a4531731c607bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a554bbe4a2d8375b2db0a71ec1d761348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67cc21684a66a64e110d0371dbafc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23037ec4a062d0af49b7e1688e4bd76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddd87582fadb8f5219cba9b9edcf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73bb6fbc110d2bfdef3a97e32fe7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38394a2453b35326c045ae0c485b4e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae025a7e6478b04a40ab5cf1133a6709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d02234c6eddf67eeab29b42a877332355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348af96665664e6349bda87017bef3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b90dae701cd92292194cbfc1578926357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b7b9bf7410bab3d378d82f60d202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303217a8e4622ed2b7a8d6fbd3dcbd4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcded5ee666f3977a27ca032c3815ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2244421a6b760d839d9d5ba4deab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea295d02b70e34c4ef98fb9e0356c40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7152f8002d3ffdf6bf9b9938c5f4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06021f221d18543809bf8aaf2ed945364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02246432721c480dd93b4f12a8c6ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282c8762aa394d417dd60e768c97a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc670284bf84276cf9a4b76c401f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88684f04f0ee3a7ed0a587d2cd45c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809289c8aba20cfe7a785dbef374bd21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa10bcd19fa83b502f892541b05e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888984940b876ffe27530654732cc7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669771d21279fb3ac6ea72dc0d46b9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68110944dd01262f577dbc62d1c27c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b212527297be96cf7891e1336631b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1ef6d463c6c3431c812ac5f2d72a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc8f84a37bd728ed07ba83e36cdc26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6479923cfca84df70b2a8a51444cffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67316c36d097fd1abdb13616046055378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e74b590239e4a01d93726690b4d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e2ee41fd454ac47e83722bd9bf69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd4243e3753090d81e93670a4f8604381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8424959196a59c81d5d0cfa9a7e48a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8157858e22f3f3996228066ef8860cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943fd2e265e0f2bb1ec33024c33926384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c06e0026d4c104e2638eedf4417fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd7a12bdecdd6614c18dc83864529e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db07821c377360fdb7c9a2cdb4560387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ca2632774cc10f8fe66a0ec27467e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ef9e63ef6bb5b166ea3e0cca3abaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50315ae56b8518344b5ac4628d0f84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e909fcf36be9a3e6c6262be0f9440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d8acffd28a70726a7e7e3c15d9f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daff8ba61aa619ed28ed2a087fbd9cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99647e93fe845489eb9a643a2fda1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453deebb613218adea0fe2d114b48ae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d718e09012844440639a8165c6d2ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a053f594285fccc7c52d2abe1d783397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4f39a7354bb1d8b8c9793d6d02116398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666cd6e1fa8711f07c1f29b54a3457399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7a5f9a87cfd540a982e23432ee7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8653eda0c78acd3805ee2f408845e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3b18aa6acef94d21e0cb3d1f80da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188d43d0205ea64e8ec3560d089554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ff317f6715418b4024228de2d7f80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef52e2b7ed3a0a6f527c85d03905d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa6dd683ccf2edb5b1451b5652b92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d6a05e82d700142b05cc5c48b1a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34505c8ba98bb4a3f49874ab7254b393408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc8ae72740047260bca97ee4e69bfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bc4baaa105f0f31f066605810991c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf0b3a12a255de6175793b160deef7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7ce69d315e5d88994cd78236c1cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2012817704fc9249597ea3290a09968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a50f10e242617410bb871b4952a22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43515eba1dd69374a50e33dab5de9d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779420549e6922c9a42371b96438944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce6ace08497d0ad8eeffb62ea3b0e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68739266ea45da2c823df81713b4f34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a6357468472d3eabbb27f47645c21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18fe2b09e2120856fd2da7b67cb84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1a5ced6b031e470567eb8513c696421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921ea3c4ebf267c08de72d48f1f6c3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2e391424691d24141136c7a54ffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132595e6315fd160a2a434b5675ea688424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819316a76e5846c453515a92e7ca3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f7232f2855268e951df02df28701426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9092461ac9b51f8f6ef2e761afdc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86930b6a118ed312fb37dc47a6dc1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d1318cdf1e256cc8132b23865708429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118018399a38f3fc5c03325386ddbbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a92e1b107876addcda6c0de8ee1bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc12aa8a2fa356095b3dd5e6fee79a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb37ce8870a6528eb4ffe7b0af6eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1cb8fe006ba623d5a03012ad13952434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b759894c91bd060302ab8fa59ac86f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ddf22a296aebbf8eeaa12a74aa62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f41ec8f133e035b3586fd9555bf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4f723b19f12e2ddc55e4f643e57a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f9980dd945ce9186ac97d1aab516439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3d8766ed83a98b158b3c7f24a938f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb39ef9f101af2d025f910ce960433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c2a39107e420eab2058f5f168c3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542595eb0fa93eeeee434a5178e077b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172338037f3384bfebdc582755fece6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cbf34bbce6f6c27f04401855b4096445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257bc73bf993a95961ff4a7544a9e79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934fdd511c1ded40f2358a6812350a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827201841b34243133f20603df12b297448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45dbd79ba4b44d5a982e637131bfd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e9e2cbfdf554426367e955e6d3ae2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a53e1f1880e4ee481ec537c77635451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306d486faef44deedb66de236e2f497452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c7c665a6062020f9cda972016ba01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b673ae5c0b0e8c029d3190d3f009384454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258d5121ce10c61b4c070ecc6143a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283439aa4869047f21c8f0c7a07b57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c3b3ae6b1017fa503281c386f782457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caff3134df1c8ad6380740fdb7151b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffafa3185179f1b323f7d02691c2d9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3770fe2335632c48179d8de50a297460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061278effdf0a463fade5d27ccc78b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f1281edcb8689b5b40314649917d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1bebfbf7c4f339baebd615fb06117463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41bdd793d59c07058d3900b39b8fc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8a287abd759f69ac3399a630abac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc049ffb962ed35d70aba39a5b557466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8318fd2ca3935bc8c2b608f786e33fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6553c251999d11d2e19635940906402468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010fce5ca45155f03eae7c0681e334469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dbc5dedeff28c27f25a352d7b2d75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d24aa512c3c585e9102afe339a378471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358345afc8afbb7d9689e2098795d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc57dd70799b9bf57ed18659c2d19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68a33e87b9d37d9f3378c7026526b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf375140a51f4e40c5a631aac94e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75bba0facf6356e3c3eac423b28274476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e97a08cfe34a19e4d5dd224a101b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3adc3a7069ca5a2bdc516ca61ee9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ece4ccdc5e98452ba329e73d8ca14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e05ff7ea603167e1316a1ca5cee990480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7f972eeda9705ce5b31e00b1bc49c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e528320243b66badf816920fb65f7f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c3ebdf7f599a086bf806e52e39b61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671deff1ee2e2340bd73ad274485082484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064145ac29ad427fd97faf636da3ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7bf0aab44a665dd414998ac800769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255afe85136850da1d5e19f3da09c769487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893d90e1cc94c5f5c87e2142e1cc57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246fb738267b0d28703b657a17b1a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c55278721c2e49728c8089381230490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a689725cc3d67357fb0e7fd6acca8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae63e9ffb477dbcf51617b026b7e6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83be8d070d49b1ed0e1baea952639aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a41cfee8eebbc621f25edb8cc052494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462148b3ccd684ecace870d499c2317b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874c4c9ca84a9a6d9876cbcaea8985496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5003f85b80c4c4c052d3ed9049b482497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636737131baa16934fd44e03f87efdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f412b57b1716e7bd72eaf6e990e073499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01733a9ba76f58051c71849b91705fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1a6619e813eca041fa4f8e17b11fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d45ac5d6150cec1bde13625de2615502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e93c1e9985c8015bdd6e3050161b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8073e065872ccfbf190fe28bdbd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ef62bd419dd70bf106f3b30021406505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a177b5eabe6101de4961c693c86df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eeadde37517891f4da99e13e3a2d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608904a4e0f77f2010751a92acc0b10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b9abf0942f4443e8799962645e83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cd1228140f674614925e787fa19a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd854a8ae99b38b989cf72cfe706e3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e3fc8640428a88be72792686a560512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502160df0a7a4ecd364a6f5964799540513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66133d607291f5f5748413c93277e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbcb3bf113019557c9aa90a953c699515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6068600be7a1ce9785301b2fbf225516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe01d09d91ef5d0e5c32b5ba2f89b10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7ddcefdfb628c1ed1f8b41a242e52518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f75d365f1374553c944caea5c131519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4df00fd618f894b46f85d0d195224e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf66a642327d4dceaae5a73a3e51d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6ad65c1099f0e70d2fcd891adb46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dfdee384b23f3b3b839fba1010887523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c31efca1d731dd7ac4707c7081d158524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9631f89510c6029fa658bd42fd55d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3371cac5ff6e093cea9272b4c2d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bbcbffd5c12274f45632a31bfe9e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87569f7679a8f066051873aafa20ccf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a407cac2d4f3935fbdb7f1329308b94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823658d6ec6ff320c19d3c02405db2da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491df30b64cc0fefec4da296c87d6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c382bedd5090646fd433e51296fcde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d372b3322ba6266b75c4b59bb1846a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b3bca57fc86a9b84af2e49f9b0f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c128d1dcfa819cf6ef2d6368f7f87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ca06b36684039dfc6b62a76ba9ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d4fb855c4308bdd5b7e51ca1d19e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989491e303806b02b529bfd65c9158b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3c9cbb048884d302f5cf578c2e66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae576d5f5da588f43acceee1bedbb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea40643132b8dcb46e716530d8a4959541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd907d669c59e69d9137bec2ac41b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c1f000dfcdd26010c2bae3772ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c68a3fa459ffc5f020ed188ae68cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a7847aa723dd9c7c20c771572f65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c887ea06540523e57d57e4cdedaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fc14ca0671b291b1d86baa8b3acee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed045b8b53ed7f4abf0e4eb261e38d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a680d83f6ee3394b7a6ee0dbe422c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c5b5f708b13ac9c90b3e58c5cedd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a6fe2597fa14a427d02548532083551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce55059481abc7d46cf0fc79f5c476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e0229f73385464b93670eef242da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a60c9aa813180cc71e0ae24d5fb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053bd755520f4e80b41486a8f7f761555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f611787b1ec084424edf8b59b61dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bec5c71af1e9b7df332fb6fde495a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb372e55a4f75dcfb8d814a6ad04816558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fefbd77301fd3ba731881b55e5654559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598e261f92eeca668dbd1ca8d6cbd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9728f34dff2db61016c21f787931db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac10394de232f7669237a4ee41d794562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a782f0ec257b690e5991b3baf505563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631d1a009bdd8e3ec5425c7ad02dd1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8722bde47c78a4c1453dd8e54acf551565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07be96efc94891d6b2b0f2e9def0118566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e730044dc01f496bb3ec15b3b876778567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b97ec1afa453fa3d71a9e102021a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3e68aaf15dad9cde7edbfe4635e30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2988a89ab8b166938b0361f986cb01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd46c32acc92daa51fb23a5277e2500571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a9980d4b40cdaa5d15b63391173b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae45b8601b6b9042c542ff9c96205573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f199a043ab1032c194699669270cbf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d5188227f3e38626f7f4e5753deab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49c81e8801243a2c126048b89cf1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f47ceb7981737c7291c2df746a97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b243d89997f089156c3f0af0e493c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e183c3c56763f06ff619794f26d69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287db5f1ba9a8cbc3bb856df787075e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabae7a454321ea107d2a36813bb99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9666f21fd14e4740f257f497f2e598582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4176a87e394b0cd356770a23b3514583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad0bb0da76310abfdc2e5d13c751e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa389e99f17e1b4e2fc3e600796a54e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3fd2be5c6ee7d380a3e67608d376a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b55458c2894ea73caf1d2d9ecfbca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d90c607769519c262a521e9a1bd6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289249a07228307e717f5a9eec0633d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37c40d25a49532268b4e926357161590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c850a86862ea99471b88828399fe42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3f3039fe1af4827bcad33b33850a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd3c2251958bb5fc5efc265a492710593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8b148078c986b6e4c0025b909f3a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e89754d55203d4b47c2ab143296bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7647fe398a42932ac1302c978bc54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e094c1ae9f5113202182384b3f3ef0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c14c21e0e88631f5bd6a069f297481598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f2ddb3c90d4f81ba22cca3de8b89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f07aaf9c8f2d560f598b1ca5f6a12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb239f6ba1e61bb6a667fe22d08edc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde057cd572cb629d81ef9499cb8778a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94422bb07c6d840fa83c15e1d2474c72603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ad5223d059f989aa0286457aa2a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c9549d8c9c314ec7dbae6e4a5270605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a93f047f6eec4df8ef19ecae9143606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12203a47bf80d2650113d626846ac897607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a7b655e6b1b9136144d4c1322ec8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dffbc687bf19ce6d7fe7203601432609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647951d2a652620b44159831c5d899b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a82d03676ecc2cf8407614f240fbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48981dbdaf5e902db3f16ed9e071c591612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e049a3eb9f36ad6bc672b5ed4c9f95d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da99b27cdb4653df9a61471a0758e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f81fe14e2c8b1b3797b778929cbb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c1c4037a24b884e245a0cc9185e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edae3ce4710a3bfbca9d5967f4a2bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1740f19f434928bf9bf98c95cf0bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ce05c0235268255491969c67b7d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b23a5c7ed11c6836f72fc799acd35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d21cc770b93bd9b0ae20a6e4833a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407aa512f669818d1fa9c175fdeadf8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ccee274cb5b469af46c5649a2968623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c65b7db7874eeb81f7e754a701a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40feb41d3d93b3c23f0f29ba9cfeab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fff6fe2ed98ffa09488c857dc02db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aca12e3e3fb99326d4d7eed1aa5a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cfa15c7ed005c3850e0ab90ed286b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8582186c37beb353020c596eab7f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516c8a9ff3c5981f330f56e71a235b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ca266b851ca3501bf29a2b19061f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229903f26e8277f0158457b80758500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4597ed79de4c4e0edf90f7b058ff8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65339a00118ec0051870bdaec53ad9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640003f50d292f9bab93486a46ddb594635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580c2ae8453038e52eca905c9f7fbb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e34b472f46ee3121c6490ae8b3d14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a01ef66a03a178ebac3935982d845638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e4c5fd14b84c0600ab1f22367df7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1eae1cbcbe6550c7509374cc8f49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520c4c869947306efff305a84f9f5da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacfbcaa32fd2a857797fdd4d9b1b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449bc5a664453cfb0e297d5f2ad4a63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8836c0adbd6da4ca409eb4081777a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa787edeff81fc839f9a05a1b31d3986645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e40bd7d1fd49b1d42a789ca750a486646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369140fe3609479c8f5db7cd2c596781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8236e1dccc96cd36589cb5957827b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5bba31737dd8a22b30b10ef14066a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf183189f1dca2ce01806e2d388d91794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953d80e5eea028990fc0d36d6fe2765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc8d7e24cced2ed613826361481c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0e275c4be072ab002903631849347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057c901c5dcaf1643815f7ae6ce6088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b32ea73b6da519c5079ada4e3945269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd748fae9a25da280bc093971d5e7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31a90271d7d3730798fb3f5cf973611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1768de9da2ecde9f796a960b5368912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719210366c95cc880fa850d80f4e350813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2214dd8270e5271ef26774c58d3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74e8e2a43f0f0a097c6cd0779d1ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfce5a06e41b276006869d85b4ac7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17d03a0331d7bd5d8603a82e9d609a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d81458b437678ac93431a5d38c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e1d7628e55dec679c6436bf70ed6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519847d8e5566002f4b0321178716b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ba05f503d8613e6923aeabee7c0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0d822c090201026562a6334089fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1802aa4a8628dd2f4f95b899b0e82db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9b2393dccda6790f0be2cd8abc1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a0b7bc676a0639204c3079750192025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677205389b2698955fe6ce4976ba6f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180d89275bab6f6ab28383686da85127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4aefa1bec42304e847f96ec5375b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459f9fca9fb5cce24b088ad4c303ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb77c4be7a5538a1202ee40a226fc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e749306a0af98b42c8b3ff9aae25f1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d635997b430fb4e8b3f8f8afa954232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae8c515eeabb7bb1a80cd20bb820633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987600a34e4b05a439f15ec61dfad5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518a35f6653cd5ada67d61af5daeb5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f811b733570201abd599946745ff8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a629069674992ac9dbcdebbcebd4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fb081140ebe0266d8817e9e8972ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf99453da74daa1c691b79bb66c46539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d2ad1b603db71150cf3f5b15449cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9fa5e896c560e637be2b432e94fe741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef602e5c7ed798584eae199f3d93d5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264aedc67360aee27b606233cad58843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee315ca13f3edefff5f0b1081072344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc5b76c9c65c00ef742a99916ccb2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85dbdd462b61d4acae5495226d0d2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d2a62214266f0f0fe117b195885a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf024311ee06d53269dcd0ec6e96856f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a242540c02823ed0d7338a90924449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372311989c43e1d091adf9b0ca53c10d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b43efcedd20c82636d43ae4c42008251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e28de4abbc231705f96a287bc31db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab94aea9b1f07dd1021098b5ac8ff853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e510d805c0cebc7260b5edeb2fccf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48ac0957545495d527633c6eeaaa155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dfffe0341a4d137bd7b92fb49ea6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fb1a10f733f5c20959673f8adda157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878467b196c32e9bed8c864e3edf6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc85dc9c4c5eac7a4f469a74da494159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc2f59269eecbc842df99b9fe9311460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ecb2f0a787d077789aa321162c1f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ebdb1077989ef5413bfc2d0f9f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b7aae0c044b36df5f97e98f1c82b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2c02baba9ce81abd63aad0e2f02864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07847a40a0fcc5d66f2c2b3e8c0edd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bcbf9e2d89ae341af9033007e875566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2705f0938f19e2e5e793f134b7762c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7b8d3037563d5b2739580013f5e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51b5b17bdc56a1e16d1772ace664aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f3ad4319d0f0fabe6de1f4d21df870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705c0df08f01d66c01b6e58c4a996fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4416952beb4d8cb7f9ee37fad17bc3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681eb88f42c837c325aceaba74294f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b7d30c371a90493f0c2229f8d69f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ece5c64326b6b6a2ae2a0e22cfb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174dd06705210f5a7ca3ea24d767f6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753303c100581c96376d1ec47f46872877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c20d4bd8ad94ba1114207fb49feb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48fbf70f1c3e0e399cde817d12eaab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d160f74c83a32646049236acecee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d203f91f8730ccb11f212ae9cce70b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb21fd4e7ff732874649ea4624a39a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316f13e32f761316ee0ab35f29fa6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392774390b13e53a8de675d95179a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41695ba51451264bdf11385bf7935e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efd7c4256784f28606b1ae4810ed186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f02267e21d916889c5d8dc2e70d1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce84ba8ec76be0538db873627f587688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c3036bf72d1f9e6ad5d8f8a454c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf814f6178bc02c8d54ee09619e90890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cc30a6388a0d2f27d2314b54752391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e151fc2acba37b71c8ade95d1142792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71176931c2a2f9a55a2447ed778642a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2eeb99050609191239e4e67af96994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e690da0f61ea9f800a488bbfc6dfc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7aece28f932139bc4dd91db008ae996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e66f5fc961a9d1a80dcd71bd2eab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a03c78ac9cbd00d061a5d31cb63b0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de42734542c25b3370be102c707e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056994b1fc14862a5516322cd583b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281acb86c47e4104ae8714545472f2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21badcafe3d37f7c5a00ed21548094102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e5cc2f679c464e7bd8d448f1c091103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc011ffc75337077002c13591af0efe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a214b0893b915bd3e8c535b8e45feb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7b44b2bb4ae84d2c036732150509d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281bbc0155eb4ea2d755518d32bc668107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7b79cbe6691abe089ea936741ec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045778f8eb9d8ec68291694e6d67e8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034125ee018753909cd50e27fe82f1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b048799db8fa86e547d70729dcf6d44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae17e1eb156873b9c9b83682d56de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d976039193d0574e744d367d59dc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f507af7b9e478becbc5c1c0130e5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e6d6f4035862d796c5293e36bf30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9a8f335da36474e80b4f5c0549a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e94912fca8c6e09c38b9bb5827eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8355544e4409a0b1c907e0071126d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5839bee320f8d49e2413a9b67de2bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c4ab2f01261992f9df4909af01d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b9bae8e4320f682afb7eea45afa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e8d4b7ccba443551a827abc8b0e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe86161709cba798895ae55ca493819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5de54b186b8b80483a4d96eeea2d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61546f62a4df8c11a6613d2249344af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e22a91079b436fdb32e6c6561b66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df4e699a4ff9591315754c94fd8153127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ab1dd663ea346eda231a1907dc28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66004778644a71dde85475ac5ba59746129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e33fd1eebf8d15df1bd5492e32a06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2798790377306fa2d2f5436980288131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c506bc3611a88c0d60ad36cc58ba38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d647f6eac1eb04dbbb41734c627530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082742edd5d034b0bb332d988bf38a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3813382395f825851663969ed3047c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7dd54b6765815376438c9bb4fc2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a5c99b4abc5fc486fb5856dd0b4c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3fa251f63ea5d68dbf4d335669f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea4bd98885cdbb317f4b2ea18380ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab9b090826896d26e0b31d72a7353a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e60cb84db4b4ad626c452536c147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5d16a4df1bff903a33513ee44713a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2e61b50b6175a4c8defb01cc1f3eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53cec4786b2f786bdd22a59283b6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52137830fcaf3106bf264aee3cad8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce45bc1299a2a0361a93ab088f0315146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d7c70b1a230eaa3ad82d41a37320147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cde7d23c65f6804c37b4416cefecf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257699ac4bdcc81137690ed8309e1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c846641220aac6a11dcd6cea3657a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad03af09b228976b33baa013a57a34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809f132fdec216db09c46fd44eb36ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0d6c330d44127e9bfd41034cdbcd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa742a8aa384c31edf428420b13d193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c60a66c4c6d6b13bae923752ef4e90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b1d3e24a64ac64a3d564e9ab4615156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac2ffce1bc33eecb4648afac6cc62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e690c17ecc0865951a554d854576d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d0d3f8dcd19979d559e186a1e0b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f1536233f9475c02932417f52f4ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050018cef31a87788d3a8133c04b2e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccda2f416b10a702f8db4e503d958cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783f03a9e612fe523d5d95a61dd733c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d3da50a08bf383c3712f4b206302f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb942644569f39fad3817a8c22e4ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7104e5c4bb5b20ffce1fba94a2b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac0deb58bfd370af964f0c7db527da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65b34c26be61e547442d48c1d5f5f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80aa04f565fedd5f2ab7e06dafeac7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8f012630ad5e563148c507c438fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783743a206f439abc4b7a21ba08b50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88d72e38923592468cf89ba5826eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744118756a68956d046aa3a66b9cb48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f3fae1a360ff25de11eaf473cea85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036515c18e45df60a3360de972052c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e643d47a5f4768fc1500e3446fd828176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e4116430e00aefd6c288e23ca6989177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade482842373258bdb7e9355cd428a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5ff408ed3fce38883d2a7acdfc3b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9ff9d3b282f9822c1baef8ee4424180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80274dbea30fd8bcbddd9b31edd3bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed315bb25c4b1f74a1642afaff5a24cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23784a13500ea0fcaaf84184b4fdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b541440958f23474748ab74881f5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646084a2a6c4eb2591d5035c9b7e1033185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a7e01ea0d7d8fe35e85425788ed5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46c1175a80e29fcc9d0eaebe13013187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819ce76e9cf2f44362fdc4f1431a929188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ca1a80a3d9215587ce7c98d88e7e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e06a04311a77bfe30d69b4c3278793190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fc95d530310849f3cfd584df5534191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906b87b6a9c72daf99f0d8e3a02471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eeef80442983e9e43c9e3bbf0964a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf7cae825022ad244e488a4c970c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f06888108cfd67f4e91b17d498a48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa13860a3769dfa237219c486f0fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d01d080ad713b097e6f2abefb1374197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcee10e075530e3a69f672deb55ff32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d1aa126b6d036994da7cddda4e14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050623884b94e2d98d1948a730e9151200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da0aeb70ae6e3652e61e692c0fc25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66caaa8f6ba2a15728dc4e5cfbe883c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784603b53455fc0620815d3d59bf7d52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48853e0983dabbcda1246c5401eaedd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb8869b9800f2fbeb1a532abf1bbdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5812b1e0de46fcf4578237825e1470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98577d4300bc122ff3fbc37b40979826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838276a5e5506882bbd690ca40a470208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b065362a463fe8c5dcb5e6f53da06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acde35c273d208d78c43ac124104834210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b0d5819e16cbf353b21949c16ce3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e15dd86b05b711d5408d19d11fd52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a7b72395b4650f69b2271a284886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6355757c2889814dbaf975eff6f7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831913ebf9789de76ba687ef1db614f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea14c7e560ff4831f31718e39b868a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beda94fee920d91d71644a58886f1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d56038f9328ae79e34a05e68e37f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fb6c6f4288736696ced45d98f9c3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa436618868e70b9e315c492bfa411d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2cd7234ee197999194e87dfeab928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd6ef98f8e58973bbe8bb3c5da12b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a3b336817ef29c245404be03b18c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1a8ddeb4ed2edc1302992c6d3f74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ccc2ca02147dbc96741bdd54117a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e9742b60c5566fc5244f3be67a9b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706d950855dc788bf6626f33e2194c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f155ba969815745f883175a92973228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf42e1e774154790d01b6a52245b9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ee7839f82be640d0e6d432e9e2931230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594c237b8ce361384c808bf4c51fcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7ca4cea73ba3c6cb894b5e838e8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8f9a241126bd7bfc87d78af284856233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8fd2141654bb4dda2f341bb698c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20ec2df9cd4a0b618e559a44094a6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a3310559791128bcc5be114625e08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115691a0147abf490e7578aacc6a465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06417acf02f1bb6fb197e445b6617ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f671b3dee4e67433eb177aa45d02616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d35539913a2777489e475d519036240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f03607ae49af2a396a24dfd7c2e03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730482e87259de25665af85acd07e3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02c05aeffd261cfdf3ec0ea2bed02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9c6039896c117cb4e3cd6927362a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d1a6360810c5e22943d51ed611e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c33f99db77e8db6197806dd541bad4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76995def39c03b48b184a6821473b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53879ee87f104584a20edfeedcad8e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322442802f6dc03a2ecf0d56dff5cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba568359160712729e6ad2f9bcfc6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b505dc7cd29449a954336aa6a92d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab9c9a1f061251be29769b877f7a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53d57896ced54ff3f0b9f32bca843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f84b14233a0f8a7995d8b933541690254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06135f8392eaf6cf25298826e61ae4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff8776ac9ec7bdc9f17b7d04ce9bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48384072b7eff557e21555de1dd97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b35ab5b4b3d2e227390b6bea1321258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561434793612a6f4e4cec169fcd123b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599f9ab92f25fb7f850ff3c3a049f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2c3207805dbd7ad0ba2111052942261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd61587d50d4d1e30e1531941442efc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc421f7d79c38d687c358ed844966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd2957d45c16d9e260a87b0d70c443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e278309b327aae49868180da8192d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e2503ec60e2b280be7c4f12159c7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441f29f34cd45742d504df9e33e798b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9770f28a5bbd2e69ad6c32d824c3a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58aa56eb08d60f3c038186d4f74b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544c7a9ba73895bc4099a000f24132270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc7c376d32190bdf03268810d4734271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e498e074aba40528025a711a4c39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf024cff91a7d91df2ccd4c8e7f2dad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80fc1507c4b0002cd7b87fe97823c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764172b0bfa36004b314ff4fa0da63a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e61ee7e133fd2f23a10a811b332d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0470ad9a54fa7030625d85b41bc33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf15baeeb31291b7cb237e762a324278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e435db855be497a518b4e9f77695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf33268939d9566b531dc81c87fdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb80070fa267c16de8f8d803dc3a6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354bdf4f6c089389c170918c2253ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c804fab4a3de8985e7cd0d59f7c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0ce7940f0dfec9710fe93982bfc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfadf3226bb17418d1785bc11c8e16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51296a79296519e1062f3a4aa428311286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c13a78d8873496c538ff1fcb3260b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43800060c5b2ebe469b8e6441f4b27e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe2c2bb69206c18cfa4e8b9771d88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1798010676c8c6b2aba645ceb668a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624c831608e912b9160a9e60634c1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fde92b3f0f5c81772c3a374db1199292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a9a903cb340708f912dbfdf910774293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258661f2bcc169768519cda381548d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea9e27990469b4229ed34d38e8a80e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddeb6daaec292bc88e3d1f60e64125296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8185f19807a08de62cd1b9452740bdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc7e8c8b7d5a85c7e0ce98a8f6301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b28cdbf84315e3b26ef52b780a83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b350efc4709036cb91366eab483a5db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e426b3cba8ef382affb3f79c90751a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341336cb88f129e9913dde851bc97ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e697ac1f25ed0bb9b81d3e5bbfda76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa79002fc4134a7b9440d651cb8a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08eb05c82cfb85a1b793d8259254e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26c8ba39bfe3773e06bcf3150be4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8084e0e5b103c5694d5977fa77b9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f08a97bc694d3a5aacb7be093b9c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bac27f210a1e6e89ea04b0e1f0bc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d32dd4847a27ce149e79544a21293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d186640f0316a277f3e19c57da434311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b19c34ffeba57e76dd12cf6f02428f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c87a54078edb6cd03d2961b130fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b7020520d954a262827128fdb7d3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed363f99010b0aa9bbf99344086e50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522de4eb82d1e30a5c9957045b1dd9e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4ca44ab0c407af3c3f60676db95a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ead0616be298b439e28a6d2dbddce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e99619a93b0e70005fe66004abf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427a7b343539950d195a690452a7a9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0ccb06dabbaa223cd3e1ca3e104ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53ec87fb11c1c50ce95d99fb04768b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb32f37dacb7c77b11c36006fbcb0bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509629976cce4540d61668b62acfc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6b2c37eae74d6d17f518d4b92df9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b9da00b0281501fa1868c50a73419326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8f94f6b1e41c06643766552f7459d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd5a6333838fbeefa2a1834cee7dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb05a5fd0391b5ec1974ddcc1f9186e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4527ef6aa1048999d13238dad668e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311126efd41d1abc06a51db7f2941f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a328013db0e70a3ad44b9f317755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68baf638769916a8e976eff5a7bce9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ed4ea83b939e529332608401a2d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd32203b9a522c7b0b3bb2057c10e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b53660d9dc0609207ff7b22dfa4a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3613631392fce4a4f885bbb4b5a79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aebc86d830ff6c22197cdc751d864e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde73c7b4493dbb34aa0ba0955c5186339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b0f60e333f67e1247945fcb8b205c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5dbdb7c7255c2e1de48f814f6b3c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62f1db5ef7ad3dd18cb34a5a7d708342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9b08e82f252f1b5c83b3ee1f7b4ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e78f9ac30cc70a5bc506e07d84aec6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7209b0d38488cb7d3c9c3f1d8e33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c97a460a563cd07d2dcfdcd7e77c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0177318c9b36f635328342fce9445347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1da2f0cd6877a499e42347104fabd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de1f0ee858a38b05abfbb6329e0a26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90c7478b102a9c3a40a849cb8fe8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac07b2587bd6d9ccd2200982b37142351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927aa528c18ce0327d9ee76121c3d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d993f028a283671974d76762974740353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f3c2735f8968bed6c978454e8f3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e3976ae7c54b97dfbb1aa673246c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4868e3956c051d662a44eaad6838da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b248570893735a9ac950e08bb607a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dc448728054de47d39c6f38b381ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee62885253013cf36ddae87f7a65a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57727f538d455ab90a15afa60f1764360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658e186e0cd473f67bebf8b49f8119361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0de274e4d06d9b1f3e00de075c122362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0002e8efbe9240eb6cf653f3141f34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6fd0bd453a1504a36892c553a87f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882ae51c4f4b334b53f57a349f177f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf22e430140445df9d956338fd36ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06fe85e465ebb5707705e9a28cb29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f999fbf5694228a1fd75be9eeeb50d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca81db974356c3567d34e58caedaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590559a7df6d90fab8cc53c5fb1ebfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeabf6a343fffc0ed37456e9fe8a132371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8bd13ba8603a309ddb52ef1cb68da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e27d83c99fb562caa1c2b504c7b71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c4f239fa296ae03bf9fa6133f3221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0ca2a8fba98b21388c845f1d82505375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b17d50ec182ae9384d24853aeb2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0925d58d71f037c4bdcf837e7fa4da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c15725916bd1d913da25940d1de74a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4684d858df9f124a8cc753f84b9989379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0da914446568f99367bd75eece2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c4407e69194019b6b11afe7e7a5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6afab548d40762c9c8d0f0fbbc2fcc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93178148a275505ad9dced9cb960a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b876e5f93f0dc9ce8b94d8f2da4118384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ff4814b334eef92bb3fc2104c08cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c130d682cb01127246af84eac06607386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da06c76812edd3be77d8f7a5b881710387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a66be12a2c4a16bf75f8daa2058a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939bb019a72e2daa02f26e5a16d2efe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d73c3e7bd23cc719f3302b924029390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea971df498120355881987bc97b1c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cdff7f99731102aa10057eb9e4ec6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcbebada3e87f6331344bf561e9973393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c215badc19e0f6c5e01cddfb5d1a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c4b4602477810443b94646b786f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724da71766d73d7d5c4f45521e9a514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceda993c04df4ae1574a0f30fae3ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43514a865942dc1e045405792bcaab06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b6f17740ca8ad64a8cc556fe68447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e2993bd33159f7dde37a0428fd36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63d8f112fd98d9390192756be89184401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96952667c1085edb2d9b0707a44185402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba0e8f9b5db4e7ef86f48f05f4038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47be74ec33fec86eeb1aca2fdc41c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a3b3eb94b904132ece916c724071405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de0ec5443d366bc2e438132204a0bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8bbcda2ce3b440e237aaad119994a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2b6869c2b163629aca9b12e5d1ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523c90b8736a87a4ae024283fe9de7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53dc52e6a8799a9cbcae6362fcaceb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546510fd3ec922b385c7b0f2ae013259411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51893ccae6c74efe046625fbe68b5ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea623d74bc23c2b5193693f98de12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52f570f1121af354bf6ab96c2d1c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199171609c7ae7b46bfb56dccf84730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1bc18c5b4c24a5e284e12b6250071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d97412da3c28f79b20a75c4d9ad00e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c13e4b2e794b77dbf306d3687651418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31c717ae792c1c9d65d34b9846188419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647540e4be61dc7472938002a1531f52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12008597271e1db3cc4e47d077610a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7857cee6784ccb90cb54fa7a9fbbbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c260f96a7e5310d1f2e3b88a194cdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f34661e905ef297386b305cafd811424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971db000495df61dcf37700a2a1e8503425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f453b3e9a98d8209c2afe80ab7456426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120b5d98998b4d8c3f51211c18c876427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8ee0f15ed32b21481b7033e69110b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d4441c5da75524b82061fdbad77f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc515f81f33b112be9bd40995423f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532686ff62f63cd00286c4ef11c14d82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f5c48d9480dea3b00df6311a2f5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81042eee7fa97309e390d4d62ea24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa82aa224395750e99dc77433c5ce7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5ef41992648d17a2f6d987b7b9f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67fe09dc905d8e77956f8bd249343436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7305be2c30d921741b81ccb946aebf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d430b43e89cf333bc15073c6304de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29559579c9201f10d9f1820487b38c9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b28881e4179870d3bac27dc73400440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f9d18b4668a36089f0bac94915a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc2adeb138ac4751146ce66096bf31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75bb9df56547c2f1c36119e13e1a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5c7858cac1b46b8e40e1cbf46f71b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844431b096157e45774418e3381e07c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa826103e0fa4df845a1fa1061eed79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e9a98d89cd297597f2eeb02136e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238a955d7cdabcd65e06f91d9c3aace448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6090824b9f6938bcb6e9c7701d274449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92c4cdc5c3b59ec7553ae8c01a474450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547ba53a08d02d768c2525228b3b5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60dc1c961f76bfc05bedc76571347452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e096fa106582e16c256852bf5a0a107453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037afa1321577310306d37255cb943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d494ced01942a2d42d9c2e4da27d700455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f0533ad1bd97b6078016078abbb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43359abf45b548e2e1eaa2b765b255457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41c7bb28a1c369898636913372726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5167ae9934664e0f1e30a20d4e121d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fe3a0ca2f5cde467937a6a1d5c062460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678655be53af2fa2a194577b35fd04ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f2d4abff45394a004e410df372013462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e494bafc5469b2342516700b21a7af5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8384b00b47cec7595eb3c51734db0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c422896e94e5ba6ce5c5bbe583e391465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda1eff6a490f30fe4091d7155c456466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9903dbaa0b5a394d26454f67f179d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225c907f48cf01871d920f6d192e19a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3f0d1631918f12c7b40de626ccae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa8870f9b0955ef0c4d92d4a40947470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeeb858412f4e378953fc12f646219471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd02bcee3bca807a073af1d0d1b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997ccabd71b618e28e5e998444272a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104cac22edc8401a25e4d8436b76521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567c842f356d4b564f12eff975fe4de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ac0937640ee0532d8489f38b924d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb11834ab740e4da6e8c9932ead027477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09fb0fb6a06a0ad9c76e32849cea71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874f3387c0018df245bb9815d8a4b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667da610c4d1d42c93195da466d857f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc1a81613dcb3e45162c23f85302e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412328c54554ea7730c53e35e547f880482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe5aa1ed6ce19a42130ce1dbf1b3a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7b3af24516072e3f6aa74a5e14ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fccb66ad110b8fc6875b20de6423d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1ba544fab3adcf516aad071f30c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec96564a2bf986f59956315e154da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27fd3ca3ffeb68c84c2c2b903292e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a4c3c7e720aa5293e01ae2ae2e793489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa984af3b79d6e6e37213d0b02b31f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18929f792ec7a4844aaffd04ecba388b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f858a35cb781251972f236b02a49492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700952af43142743e8916671a951f7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc3b86ad3215a8cfa20b72bd4a18ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355162de6f7d2d43149276174ed352495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1e06dae63e9ac5ee4bfc930553122496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf71e1d8c0d27c588c72db395a6bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ce5dbf569b5c76055e815e78e0b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05800d0951f4580616ba9fb1924a7cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaac3ce60a395bc9948e6f6fe84e17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4083d5de93238592c254c55d2a9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9605ef20293356329b4455a17221b23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112304b76d46a9fb23451827949ab2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a465c834a8483aa7ded0b82c31ce7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3b52f601141c2bd62c23c7cb3b75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d07afeb7740fb7d4b6bee07d03a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e8292b1ab9ac566e29c167cf27ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268235d5cc6d9372b8077f7c75efca5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc817f06c2b9f9176eba754adf0415509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3790b821d4db6558a27d24df5480b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9bbc9bb5031cd34464d7ce904c718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b9041039e5d7fd2386276e3b67b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ef2762917c0f7c48efcf94ef9dec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62257ab93abb47292bb8ee2489cdc14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a679a566593d94f96ffe2b53ae4de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecaa70db40a9777b72ea52d42ad1d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42e09dccead0f7e4e4c61e220b09c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b4410a22d9186e72492d2def4f6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bb7cdc9ec57c444fed24148040283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0ae171d43ae33b0c98f867beadebc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ff38b2ed9ad741bb8ce5a4253af0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c8bbe70ecdfcc930a374f1a18f022522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4729e842e25589e490675e9290f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076c5913a01865c52f94b23a4b56e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2eae754d5b23f533d76fdddc4725a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c215b9b73b5c783c0944e99e7c6bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26c3e7c16238aea3be849cf6f1bc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707979d604de35ff9c2daa145623537e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc284efa542682f42e8c4768abab14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f43e800354c33179a7b351255bbe93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bff987d51f8c61dba9f306414df34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc395952260dcc4521f9c597bf8f31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e48f8c977f26dc5dca99fb1621c37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790deec4f9ae89bc618d8d980a44374534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798458ee358d8e9eb29b9f7bc6973fd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f18150a445eab6b1d3b9c1a2fbe9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e647b7b8e4c94fdc132d32a8bc317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a6cf61f51683408bc41ba4c082fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470554f233c39f08f1110bd257a7bde6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f3e4c70289e31c2b26b5542a5773540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068a149c41599afd87d2756064c2c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b669e779341a6268300793e02c4a154542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231138df283a921b1753859957dd321543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7217849a0c01a094cafe982e56497f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03ededfabda3d496efb58999bd25e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e58f08dcfc6894c8ff90a686e634b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcabc10c4c43b3f405799c087d8b21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbbb832d74f2f8936fcfe1f9abee08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e31e944d9f3cdb6ba6c21f893c6a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022726969953f45ffb0df5f7910b0abc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833def83f6f5bb9254bd9a07950df5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457f843f0fb24323dfe0cc0e753890552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0a0ad53eef95592f0a23e9481c2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955c50bb16b768ce7b4839548199ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecf4e6cd0db4feaac69dd889b00c9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09d627903efe99469b1da13baa84e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b165c968876dc1cabc71d7eda4750557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cc37e3ad0cc45ab063d8776c4e49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb076d90bfeb69d4ba3a31bc0336f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865d081902813494ee94f48df71bf09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7fc35ca65870b5d0ae4d21a800f16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32fe8a973b3bfba374f3bc51690b0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8168404b5a8a92ccb9277420dce8b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf481f2b95f2186424061e10e20e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9fe28b17295203ecd65aab2d3472e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675b5def8cd2a6157aecbd9b1378f09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c9146e632433a31780d556e8931e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43397a770d4cf90f3b63521aad2022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c204877ddad9d4d11977ae2110fd1a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff169f4eb5b3b247db70e86c229b8b9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b27ab4af2d654624d7e19b3c97b81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ddaac65cb58112888b221f987c52b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a0a34b209d6fcc057abfee8d0a8ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b174c4310f710cbb5c6b21d175c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05014c0477e352f9f38abc58abbea01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbade434352b94735b5bdd9063a8d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef161e8d19be39bd025987c8c0b10dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db83f48851afedcc77cd0808bca233a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4259aa0eb0c91a632ff01f164d44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361aee439d407cad035b69fd0846da7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1c56e7715ef85a4912d861739f4d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682a2ba8ac167f86c436e695b38c226582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3475a3a5fab8fd9dbfe3b7d61891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764131971a430f21c8e65826e607dc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cf938d1948e02d348e0ca0b3da4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3064cb01df61e88a8f12bf1cb9597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb70c6d53727c1a9f53ec6fc09774b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74961d922302d1cdb394133e4f6d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f9981dda25970b45fee8a45109ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827520e6e6a2ce4c117c3aa5c3c48af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531fe5bcce92972ad594a36a24faf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2fd820118e50e04ac351740082f01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cef24873a67fb7257c1f30d180363593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fdb0ca8297dfbc9ecd8ba7a310659594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b823394a7e39688da69801106f5e73a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ce191f002dd0b5287c89c88c535e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dceb865a1134b4b213644e986e26c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802717e23e9042759e44f1357718f72b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5579be4890e4b0ffc73d5815ef49bc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497983d0e3d84e4febb086530103d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d32b35299d8308e65bfb4582d155c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f5d62b0680fa34357f53a5579b51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f2088f2e3ac2ee2fee719da90b70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635353fbcaf818d1005b8ff770dd75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd5e528e59d54ecfbaaafb2a2cbfd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6cf71ee7684eec5e4df99018fad6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f8689a5cb0bf78512f8677b8f241607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be56f7d0b3a51042b2654bba05c49e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42cf946dca58eb97f34c31237e3c82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b4335c4610d80181c1a54cb2a911610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedc68dc69f2b3de8d78d9836b85f43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c92246df99e12aaf2fb810acd1758612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27178560046f8b90a9e24e49d60a662613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a010791568bb56333543955b6587af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f17bdb29579cdc6ebb500559b8975615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8de589744c6c072f8183bffce6b28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63f2af72576ef64ee6adb3caddbe66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc15a6ec821696130a3db660ea6d08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8370048efcc8e59f8a286ed295272f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda9a5d5e9c4ce0d236318574908315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90df104a84b7bab85ee89508926fc7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7edbfabfcb571bcd206429a29e5fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1b58d4b5ee7fa96fc074710b6c9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023936f0f32f9c3cb31bfbec94fd3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49a855609fa1489c8ded7d4435cb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612426e78e2ac85d9ec18fbf7497b932626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf1cf76d0b5aab02f44e642b59e51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f68af322485dbfd07c5545cf6d73c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674afc1ffe3c006a1d4a1d8b49853d23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f65ae12ce07ebc8135c5089be8289630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cb7744c4cd1d380f2482175d26f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaae7f08250991f4cb6850db4b3a19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9093da0c48514feceafb900220c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcbc2ee478423a83fd1ceae3fa7695634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c69084dfb1fa6f9a240684e7177b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be18d3f0704a4f3db4b83bb6af52bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f10779884ff2f7f74b22027a8eb3e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272863b3cd02965de7770a6b160f12a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d141edbbf1119a87ffc63140a5df4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91208a6ad3b2bbd33c71347fd017b56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856677d1428ac0da04b9a001b7abe31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b477e1b78f5c0d57a4eabb91308630642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09f6c923326930f3fc7033ca6470a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e3053c20f2475c8480c81f7f2a373644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71df1daa1a76bd9363fdbb5cb1abb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c47ef4bcbbb1e5193cb6f1207e99646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>