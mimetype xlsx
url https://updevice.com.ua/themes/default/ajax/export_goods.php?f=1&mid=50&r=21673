--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bfe104792a5341ae984d87e0efd241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e1900b2b9102ed39f2ab6d6a6e872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb4f4ded5cb8628c18c104b8fb76e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2c772e0078df0e30c354fa192d04d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f0c362e05478b888bcf4a255ae305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188afb5faf7e3003ea83e8689e8e6c0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c2f99ae65c652fade19b1abc52227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2484bb77e23da390c689f063a5c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db23fc09f5de4f28c23e64460fe8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c6bd1d1fb749997aad2db57e26f9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301fc7edff72bab90b729613ff6dfad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409efc02815d8b97801b9dc19e816cca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd39b3033e9ff3b32df2760870eecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2afdf06262f68cafd89c049e93c0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc64bd172c2495658da16e30ae2b2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b56fb8611f375a6bfb3132baecffa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955847779fad2337243b0440299c3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f5797b4e1bfa000c81153730336ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be8b3842f0a60d1b7595e5928f30819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127532de91502f785e752d035835eb3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8083d47f1ff529d8918e614c04a4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477c6f3da32b48b7fcafba16507fb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e352ff2ebedbee21ded3cfc19d8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81df88dee4c8cbb65efb78f34e18024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcf80ca7a45a8b60acb7a515651f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0355ee507bf298eab4a04c9ad2c52026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104392b7c1ca4193bcfb5d6219456d8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf99b79926e0dc951acdb4d4f050e1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2c4d3a60612c153e4cd53b204a0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242114dd9f74188e8572ce56e135fdc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f32aa79f53c5a7d68770b2f34ec6a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f9c9a3d498e2627374981d1a0fb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d4cc8d72c5e8239e9dc8ec40706233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34d22e8d0b56847ff8b1b6589ec94b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d8e3f89c94ebd93728a7dd6d1009035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ce6649083802b2442e25074a003036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2b0b31e6d847fc0ca01a03be2fc5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a87dee587152839038b5b2f8df3e5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89d08072f7910787f6c6d10bdeca6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543fc1909ab8174fac1b1721087fea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f2a6d6a865a39aa9b2aa3dbaaaf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c9bf5854a83faa04cef1972080e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0353ad9f2f38af17a5079584c43dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1479d2f28868adfe940989a9c22fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535dcce6815d11b1e9621cfa46add6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d6058fdd22ea82d1eaebe601af93346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a123ddf7da4ce86e6134c1cc11bc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a40c27d51e29f769768df54610d49f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b4ff76e3f8bf26231d08cdfa812c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ff90f4cef03ab78306f45045e11850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673516f22accb014b40d10cee2e433651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5bf47a76ebbde7378f07700fff6e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df631a6156be4f6697c8621cf116a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd830d3bbe2549b75207b621ef8cabe954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4545b9c8fab20cc00d58dbb9c714b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5a4ac33691626ad6ab25f3706f88656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e8b5c388c0c61169db7434bfbb7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f75afe47807d3e3140016cd8871158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84d732ea9e5a60a3db7542def7e8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48115f3bc4d60c14cbf0f106cf64b4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c98c088ef3309d5c1b8d41d2f01e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3998e180732404f405f666e666e2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df4159606388a21e6758e765c7298363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e838ef03869ace84f1b888dc4e5e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ff5df904b874365d3544a74052b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72ca58cd358cb4a2253b0246c86f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91482b4f5cb1ffed33a58dc6b14858b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8554c31e166f4eb5568017250c7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea37327dc1b48f6099a013c05375069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12bcd3c2e74e159530e54bd7f592970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bce1d95f8b073e9f0ae8d22c2e6771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a9b58e66d00144a3a9962cefb251f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c7287c1d917a7d4e8a9fca7a379c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b7a20ef1e4da3ea15443dc1f358074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8112a6db0fed382e9d19632abec875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaafab9a4a912ff1b170acc4a902ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa7d9f36f04f6baff78ac6accce48377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a347b43de57e23e651689f7a62ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbd28db493a6eb9c4b4a928c035e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1710908df007dc61704743008a6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593b18db0f8bdf5892c5fc2c468c6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ab32a42941bcb950433f2d7343dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c03c450244dd4b747d2c723596acc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfacf19b19fa6826b55751dd5ff59884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f464e1dc668f4c175a224f03fe99b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be51e421a66e3b242aa5c105083aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f809e87997d5e485e208a5fd6f4364787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0a605df483e8fa0dcd4bce5e579c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37516b520eb0dc112245fe69664d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2aa566879f2fb5fc56b43241e780290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac006713dfae7ba7854be0cd2d85e64b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8859e300bb385ad548b85aaf759211e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc1dbf8a479e2279babc6eb94955fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80caf928e0bcb9d51c31bbfcd5e535a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f83fda601bd281529ce9f0ec446b2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda7a90a4fc4fd780d78fd900175c5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7231f6eefa9ada9554461e74b2f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a1f8f400e34fa9e6c0dff9c8bd57898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e53d3c178b4c282b14cd21ae29ecb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc845429a01cb99543c00cce051958b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554cb4bd024f71fbb616bcbd5dc37d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2d957195f0625ecb40f75623c93bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c8b429e93c666749fb48d375fa627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c6fab5cb240e5693add8cb9f1fc89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e5138e50f9d10c348058c45227e1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3237f36c4657e95a4a401a71c6dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0880c3c0da71bab51c0bb4bcb69ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dd33ef2a7c9c1aa3f914ce8c8675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35828bd1fb2e3e250b61fcecefad76c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbae6963ffe614b71e8c6a97b4ba6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d81e1168dde6221eb7dd65c322cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de5bee55c7c637e094e3de9c73e23e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e953caa0cce91885a7e9d9b73e83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad9351e3934edf8eba4e70d9e3218114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d51d5efc0f41f16474f167fb5581115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c3786f7f04e7ae5664b7d05df366116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d4a739e5f707a83ab78d718d628c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111241465c92f66522cf1d390efa4fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb98414609213e1ac6d4e028c2e0afc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6eb1c5652b7ad48ef22d76d509952120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4c7edb935308402683c0f98777824121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fa22901b73d8fac1b224e9f690530122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3d83ab2d4724e5a1df32105d7ab2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ad5aba648a719b5685694204945b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39dc6da063899b2292a64d4b70d78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d60fc58a73a0097afe8d1e6fef7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b91cd4cf56453cd78a0b8afc9f9378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facff12412d8a1e54cde85b13358b06d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d6bc3e75549f0693ee535b13412b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac4101cc987f45e807144662ec812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d5f18c1b4238f3e7ff1258ee14e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42676028c8fdb1922a615b90d785a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7936f14cbdbe7272c9683eca41a89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e9da82751945980cf51958f74386a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d2c0c2e6a8ed49cbb7db46a4e154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c30c2fc45a750cde2f5afe03539e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5ea177311551d21d46fb65deaeea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428192d482db2c0de9220b8724bfa3f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206899f516778d86d1696975358e895d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a1fcbc3ab8ca57f87163fb737959a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14852b862dc5ebc768e2c5f54d0b75da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24debf5d8fa1bb2b4b6a1793035cbcec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0f11a0ce1d9159d36699ebe7344a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5b40102a7fc1677e5a216692d638a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2bc0b801b211c3687e6392e8237be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679e0b726c67d6081208307965b8b4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7eccde28ef3f621b132a6bc9527dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a4bce07eac948c54532bf5d6b1c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c4abfee56838f6ffe8122fedd5f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c459108fbee7f45af13dde85e0746bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c725293bc848dd364beb7cc271100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe860a62efa2b7219b41f0543fafabf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6954810a48af81d469aa2499e33b68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7552c366eb79748d976a4cfd306d28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bbf6e9c362826497a87226f06fb14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649490a85876fc5b74c63c7440838a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966339aa9b2a23dc70f28a21b361a205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9288c014e4f457d7ceaba98c956e0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c109e4aee8db8ff78c6135c13f20a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116bac48d2a42b3e95cf77e7254be21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da749add260a073224538adb9564eec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb07a6b6acf2b98e84609534eb423e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1b712a04e1af74df2b0ad8eb97b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad6a61cd7e6c203de0cd19c50dec16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c71d651e0ed5970dffaa4d41d290165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd71679bf21d4aa45950d9c2cef319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e080a86b4d0d81c24a9eadac9ea2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa1d1fa643fc68d04da0a3df91a771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c11c0420d9ca26f4d4cbe225e820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ec193be84bb562ac55f95fe9997e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb1ca5acb325c728468149b8d6641f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0a435aa55e8cf902b83e80d7d18d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec75900f1319544780027ad09f8ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d72a4e5d2000f98b2743cfcdc400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f8ac0fe9e9868a7141669ea0ce85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba8e8bb36c0b6832908f669ddaf17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168d0f44ba62bce488c09189b80c1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb7567e4a37fd376e6f98a5e10f880178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341e80710ab2561570f995d872c7a98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a589d4c2d6344ba78bf4ea3ac185f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743daaa758d2345c82d2668cde25503b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b611a104fc0eaac5b285b64b3fec759182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f175e1863a341f995ef73e0fa1cd9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfebe1698dfaae1016aa6d89e9a6ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874ba1998aec7afdbaedf3454eb53fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e86bd482689a4da61853e819eddbd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083573de63242a7d5886f73375032b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835bdf63e50b5775a5e12c5d2ce95d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04beb456308d9b04c2fa505b75dad87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef9f45da342ad3bd4a93fdd582b960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179521a96de7ff784c1c46b789276a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a23b3a826909aa6a8d07b6c630dfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c24d4701f9904d76c197868d3ad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fafa3469ab286e1608fea9ec89fdbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb77dcf054d1167cbc3737db9c620b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ad800848b1be3ea1e0ef489c7ba66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383943ca271f04199166e4e72bcb5532197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bbc8c1056270d75b241fd0d024a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227434b89067488abc0dc9812c82079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a81a9112bf74f387687eae7b510f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7914927a95614bcf56ac4df80be75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b668c28c32df608e435113012d9fae9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d285650e5363c36e9c6e8eb213018b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b4eea0615f46f02ab7eaf10e1aa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf9e2ddb48673d43b65d06f1127a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad60052be16ae91defb03cf53f7128206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d07ae52dab8535d9b17bd8dfaac5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db40efc1ed2cc2e357ca2b7553ed32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f1e6ab00cdeaae1bd666a6087569209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca2b8a0dbc8d7d9410f024f5529c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326a49cb1353ee14b438d72f6124f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ff958586b4d203836669bcefe1d1a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625d147797f17cc28ce304e0f60fd0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3425c1bd0b51372086335e71c1296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53346ff698fd8e0dcc4c6a8d4aabf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e26f61bf6127410e4d3efb3e86786216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddacd23957e9b21d2ed919619e747b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7451f273712177d5b65c764d319fcd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7786afd922035408c478ed0d30dd973219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aa2a6687f40bdbadd4c6079cb070b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7773f22fb3d9a4fc1b0974167f15c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8655e407c0b9cf185c321b01262b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabdfbd8fe2c27106fd585b12958e8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308ccc5b298ad8178305053b057943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c53a4099be270fb0643ec5c1cb2d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d4dbaa8b9397d1d44506954483de3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aec0fc632f3826d2f93b0db8b450f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93a2cce58e030ffa678aa2d13ca2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e584a1b5ba0cf1d15a46ff99d0d3e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f09e24c4010ec1523ec7448827c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c45710103af7a06d282a6f6d2c84ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d4fc217970b28a027fbff7be2eef7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b98d9aed0f175a400522d15b369ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42974ee477d3772f48cc6e8b806bcd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1811019f19e618bc2983eccb0620b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef414830ab296b520edc717839d6bd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b18d2bbe9fd15e9bb0e9e28880d0b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a300f43a3215bc92fd179c8bdd4fad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f9de9580b01525ddc35c97d39567239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a6e79a9c837c7e98357181160d4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d9098609e6556e1b416a335503543241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb8f832d777014abcadb02fc57a9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ef479942b63a17d6055c40b1b0813243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ff1d935079f1262bfc9592bf6425244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db721b0a074983011f669ce6c582bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe179ba725455cb321392d077bada2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749c163aaceccf65dcf67ea18d1555247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06dd528a3a7bc233bddb570f1cbdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef48a2dc2344f58d9012a8ab01c60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1301d639c467a298dafd63169bc2d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556864fb2e835d4d0a8ca4d156b2e57c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccfe9f4ed266c245e5f59ca77da036252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec836d73fbb8b18349b459a21500dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d7cae674aaf2cf1709ee2017153a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08646c93247dd610e357b0af4766a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2afb17a42620d0283919abecbfa70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7f866f7d3cb7c25eab84b532c49d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020ec4b1bbab3dda49d9f98d88c04d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019dbae3a1f7d48c635d6fcb4b0e0a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd1a767ed755d56bcbe5f030226ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab84e5c7e01f2df52b66c62c4898ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85d1d986be17581c7ac7093e2b5a5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780a95487b85e1773063ad82a62949b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c017fd34224550ae0d162072fe0ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9e1680faf79f0a064ea5006959f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d73043bb45b859457a7844c7e445266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d615dc81aa6d4e55c59d4df2d200c47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f4aee23cb06af9eaa0c97d6f93e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096fd321b8394ebbc658ba3631a3332269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb9388209b4c9878e07c7ec69f725270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4675993a70bdb3e518afedab6ec57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa26faddb41fcd4ad2661fc4b32b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48169a0666031a8d8ad44d9999303d61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c39a8141250c427e51dfc0d6268d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065afafb0db5b68b23474597c8fe14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31513f272ff54f022ed87c30dfcf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19bd44a54b325536abbc097166f953277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28c709bdac0f9fe543a22969e3506278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f09ee874ee7e8d9b655b95af7f325279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5810a249309d51ae175a8ad50ad658280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06d869b7b74725dda2850348a2f586281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26e5fbd9857dd584fa57c414f71f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf184dd1a7a0864ea155bd273cf87283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05310250cdb88e763a35f4fc1ee29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039138c6c0bd2280f7f6a17e0f9d12a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daacc99b0ac46e50032fcae814ff6fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8889b405c44ce47f2ffa37cc2945287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d443b3ff1ace961b54969749b8949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7658fd282051d9bad2294950a5fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7dd4302153a8352ab1d5dd67320b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c59a9feeb484738350f1aa2ea3a2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12f5ed5da493d65ed475fc2295090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441f07e13bbf453b11ef87ff784a66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6fd30dbda8d9e6376a7125f0d129b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b6ebfb5318b7e75acebcefcf8fef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981f9198c942686b6c059a9c09cb9dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e7c7abcb8cc0e8996ef06be94634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d4e374c885c7717d4ae6d68ea45c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876568e1ecab1d5daac79bd3d70a8bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bf03698e8575810525f04c016dbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e2cba8dba01371c0435cbe08b907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c9d5597791bbb82bb783916d9a254302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00527637efc85804c9a910610685b418303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79b5855ba7d428e2f03d5235a65c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8432512e6542bd262fd915961fc7f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf7c1e3f017a034b799355f2c0ccc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c802fc3358bb0b96024589a473d9fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd052b5e2af57aff1115ffd84734032308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588e6dc8f2f530e3432865404c29e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111d3c3a5988a161d9e9d61b64df3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc9b2bf670dd2b1a4346e4311f5582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3ad18f03fa43761795db3348794c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da62553a9738130897417e29c60bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9c4b0da8215005cbbdd1d21b2d52f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c915ccc8d8552eda668953a8688211b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed4559243caeb18771264cb8677ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2850a9ef5f812bdaf4a482b9dc9e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4ffb819ac965002a956c59176cb4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffdc417dde27d1465a0c74c3806e54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5477395d5dedbe8946b240e04707320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c29b10f5dde2e7880e87b672c87c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560538d91f2d2b65977f499dd4323f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d84a68ff62d90054e2d51e66a487d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f1178152a51d0a59b01bf4fa89c37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631887cb9516b66421dcdfc3d18a8cc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681c79cc91ee9b17b0c8c90ccc4de1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50c50119c252011a04f8a0d516d14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d66fb0225be9ba436012abf9a2a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0219844185cc2ab7f2148181e5beb2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de055f69d8019308ae530d26f9d4d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e57ec6bc570ce94e44ce05ea6273ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea47c377abdf19d9588348a22b904f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12a5aeb17569f3d7064302b7e56799333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfeadc8f0bb7afbd21a5d016537835334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ddb7b77529d00c302f0bcd7101bb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c1e10c79e03e1123dbd98051b7ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b03304c7cdeaabfef323878e2134337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580442c87db95f4dac065673869f5410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7943da9a00c79eddd30e8a698af304339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094b5186390148ce51163fa3ba7cbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591706c8c6cdb42255319253757ddd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fed934762d551ad78ce8566f1c1a43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb8df6c4e5e820f777456a5cdc3aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d25d2eedb9ff4b2aa34b31383035344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374b51ebacddd83d8a07e26714ec19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81e83ffea50ecf125667708c6e02ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109863a68a472e83abe2f847b6af33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b81c0cea6c583e8c1cbc0e3d44e02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b56b9faaa449da6af0659bd854d60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0787e93d96e424e2b85f069eaee3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e18d6f37959de0fc49fb46d7f0548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f9f63bad9c7fc1061396f53417301352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001c51e10d06acaee6669783da91e0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79859e0163e2a4337c9a2ea101f6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3505844dffbfcf388ac88fe42bb557355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b50c5bfdeb238aaf96d5bfdada1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b624e8646fee01262db81aeacc14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d99309b494baef2e54a6547dccc8a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11146bf0ed34f23233a6bfe6b58965359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f47fac8d49ad4e75b46c13a5e0a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733486933ccc9e801eb48eb0adce93a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe7b321fda76150d68a9d54a47221362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775fcc09668fd926843720a7115888363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428cea566d781b82527c67200cc322364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8394feef7b67daf4ff6431b221d3ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61248ac9ab96d980154185262a392366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e41705216d928122a527d07cca76b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e4efaf2285086fbfbf4acde08ef9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2522df93791f4d04ba363cfd3aad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9f2fa6cbe7faf34869aec968bf9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3167e064ba7720a16e96f14fb5880c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c5f2d774622b5fa1391dae94819c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf85ee0741123db0647d573afb3a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a775425ea8a1348c65ca13aabb2e9e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac41523c7cd8ca6d9be73b6af9ece35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f52be4219fd63d0c4d7728e2ad0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d4b14c1e53075377a18c65db3e84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596714feea33512ed5f5a1209306c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f09cdd63339c9388fe373410148e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebcb5dc59e49eae8025d82202a55d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df83b8015f0146cdd180363980aed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606f74a0d05d6038ed9958fdc594134382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb74541641e49bec753986ac23cfce8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9dd7c1c43f784330c7200a3129270384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd08a05969822689d3eb415ada6c8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e20238d1b46cbef2e7a6aa9034f75f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82802a495a6ffe34b1a5a28a1b0d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370292af07c2eceea7fa340c1347e76c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1988fcbb110e3b0311f71517ee81d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adae9c158168ed8622fd431aa1dbb35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2280d42a257930ec66207619929ad36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a2b90bf5f34dadbf67043fd568d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d8cd48f86d7288a23a961452915d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a64aaee552957692a8b5b34a37992394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13700dde2bbfd3a6a42af257f6993b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbaf1945df8a293442e99928e9a58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60281b48732e06e8dc33adde1a2a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c14819695b5af9e4b7835d76d0e6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a0f00513f79d26bc0f7d509e4e432399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d325b8427dceef70e855a9fc2db5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a25630f9cf0b111a8e7f60be38eb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dc04731d3253811162b9b7fc8406e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e79ad343fd12da77c203b6e5aea58f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8eb331e37b9145318dd6c2fada746404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8cdc5b107f2c35104781ea54dcb0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169b1b8d48536971ffe995ec2c5cba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b7e59492801a4e6ea809240a110c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7d58c5f4896ff73313339173ebda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f366dfec31ffc3a627a0506778a5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999121b1666d6beff1ab257497c0a0c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d4179c979fb32482325bb65f5b6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780f6372bab33367f0633254cf5eb17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d032cee6c7ba1e78cf14d0fd47647413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e34efca9700172ce0e39ebf619197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b127d9062ff1e321a83337bc6f877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3166068a55eb9690ae2a0e0ed64e19c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f76a2d48c0eef74cabb1b82f0678a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc45ee111b102664c5e6d85ca9ea79a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c77ff720c123c7a09c36f315fabfdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3676ba505e4504b27fd319a2fb2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079812a176ffb4a826dcb71180398c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd53ebc96b4678f8c9cea577c139f28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c576cfc1e6351783c748d8703bf3d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929c21f505931c4671b5124759a715424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629733d62527fe03a38295bd70ed7de2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1b1046ffae45973957703212c8750426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bc374ff13eef3c7aa63c5aa0d188427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e224a7ef68fc5e2fa87e89caa77e74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610cb0e2651c3d3a376edf41d54d4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72958074809c24a01400f003f7133e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccc7a58932b4a6d28f68641278817431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a3d75eb126d2d0b75f0fe99e416b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9672ef596bc7c5272dde49e1c43e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5576746d60aec5c04b4fcaa4b560434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3991aa9f81f55b136178bed2af1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646763b216482035e6bba2965878f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5c9eb1063ba82be3f5ae68e2680e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc301ac2268fadfb3fa5fe39088ea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516402df7aafb7d3d39b62038962b04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878dd3df46af5d603096b7eb807a14440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2505d7fb6d2592b1f8ecb39107d2a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec04826647f0b68d248d31f5eff16a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277faa15414b4ec098f36369bc93fad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c0d8b87af4213f86b7738f52df46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34f6fd209848c4ff0bca035ba96f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248c52b3ef7ef01241beaf80fff17b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7200609eb6593d3e25deff76fa68c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdfa9a968ecd231988f2c6e1634933448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa3b5a5fd98d1a5ccc5a61a479063449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44b271a05ef24cbbd567fb55e42c4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300e72573e35cc42613b3f98e01bedd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ad31fad1e5e29af5561a658163f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d6700261d85333027372880b0a671453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53307f61457e1aeafbc4ed82ef2f99d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fda2d5cf4b038d001dac420c6a706455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60eb9e164ad3154ac88f6037ef6a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c714ea5383f2952fb603fa074ab8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0399fa52ea0fb5776fd2cb2f1452458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6dc0aa676d7ce54e222c2a6e19973459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7a7f4599e0f2056250fc5ae02db58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db4011321ff5d5c8fd2cea4b6c5ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e2f049340ae51d90d83c126d88152462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086a1651ead0fcee2300d7971e41a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36635931c5335f47845987809cf273464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc354ae8393f4ea8ec18a3140de9803465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d4b931906595ff9a0f12130258da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22441d4179e077a1d081d8b08ab244467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf9db436741655e1e050607fc9f69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1678195e82ad0b54aedfa20dffb0c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4221d53d633c2897596f4a617f0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7767d46f102bffbfe4540757d5a5301471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30e4a17ca59b2fcf102820b872dc6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf37cdd2e565af90c4078b8381a2ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b23bbf126c6605226f21b38e0b3d9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd801d4a7b46a650dd70e68c609c458475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612f700eb5b9d7e15d4bdf5ed68d56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed2c6d24d806b67eeb7184404eba4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0de0e31cce0496f0cc0abd8ee5533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8039546a4a8847df1a3e40fdd029479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e063b173d50f4d809e4d4e3dbab56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2cb935a2c357a0fcc89cd11845a00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6a10878615a01b4e4c29acca3658482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc7860f04dbd9ba9c2357d30106d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98576aabeada11e7f5ce3d69c4834484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94dd36e379e27354c0688093aa2e14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac726b7189cbc7ee49273cddfe733d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857eabc50b74bc836b02f2effd22f74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3474239f844ee4b49d8bd16ad29e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332798b07d2325b56aca802b1a712674489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d94b0d30cda3848b729e1ad3976ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b9b070c10e74c28cdd6274437c63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656c5cc7c44ebaf1fa31097fc63c573492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf470ab4cf72d472d9241f0b01e9a2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1a9e5a64f1525fd8f847c3c9a7ea2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8846865bc53c8ed1335d32a0b1141a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d8e842abd67b87a2a439d10feae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea07578238a003fc823c7d665f09017497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05aab92829647b68558a20cbda90aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be69fb31b6c8eaf21b283fd6215c66f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824535bee2317c1776a4008dbbced8c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b846ddb5a7972e084b39da44127448d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d195398d5fa60f65b11378a14f33239502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30952a7acfde914d0b1f310ca6c176503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adbf149debb3bd9ea1dbb7b8361c40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62605dfe8e06fa8f1cc82b98c2f48a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212812f3f86873865cb923b413d872b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452829b269e819ef101ebd58d1a1632507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d10c76d07911fba9c7b02d487151f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765d8617a18d66f3592081e88d71b36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bc2d6844a0a89f15ae69ff61ccf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fa1a5806d87f10f29f20414c8eb5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209f1feba25cc1429bbd011970f3336512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa7b197508c44852af0bcf2f542eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84242485e8cf886093a41405dfd3275514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ebf4dfa202e989f835641362c5bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df92c2dc8fc40ee86e8658bcaf7337c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5fb24489b7914b1b312688cebe21f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35c452f77d66fccf6afc659bc50838518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb06aeefc44d0019c11925c13a1547519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594211c8e20e16756ca891e8f263ad40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f14dc410c4b4daeddaf3c6cc8a38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f279cfa07f5b6e28fdcb0d34642187522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a46d162b947caf6e2f0b351650637523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2e1c2bd724edfcc6a63bb3b9c96f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737952d1d5a3d950c1b6b0b10b2e6bda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1794f127dfba7675d9f794c0ee393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8ae57fcca291ab0438d9f4bfe2a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a96b4ff1b3d0029b619515a5c4cdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e6dccb44c8a528438390edd56239529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1000ca0977f0a7504b27073094add1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494962ad263d06b908e8e44a3d5cd52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69090ca1c432c7a3120e417894852e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042e128dc05cdcede93ab4db3dc9a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06c4a26fa5738a2b0cc9b45f1a6f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff3b8871c8e900cfb316cf59c7157535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576aaa33f5ab1f8c1966b09b7a29e94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91389dc9863b3c5444c544893a3cb585537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144626f01e6ff95197522963bd71b93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a92cada6b168a705dec4d9406d6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2c30468d77d3f9cb9518c96f1a2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da220e81a45809a6094edcaedafbff9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55652376af5671e65272d7991e7c4e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a56e6e6b4b5166ff322419378c2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc22aeed96ee4f9d61124e2416c98e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29627ca0e6bb1502c8c681b0c67cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8394feef7b67daf4ff6431b221d3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347ad9ab95613fae679196e285c2dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396719faab7f49a412ed566c3d35bb12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4529805644c7627d5c9a3247c4ebcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12243bd152eb0d83419f971caf0295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc869fc0f9668362d90b6813da4eed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28a7ad0384eede2cde9e4f2fee6ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4901df473c39cd96edf6f377850b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b109b9055202bf4a145c980a28782554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b982d82d1ab9c73748a7c4a6554a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820db7078397f49dafb16431c04e5903556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4301760a6672e73f2cd154db7b52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a354638174e6ea7e9005bf9dd17fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6babca4217cee4cc12cad211e8d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6831b03445e01531c0fbf616469ff7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba71b763941851e8fa5d31329afd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca99922935394482356ae81377a19b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859293ff9679e2cd6d1005e75cd9083563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751dcd6a44d54209c4056088147b050564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850f0d8739f33ed0b3fba7c70b106b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d733255d46d2b5a7222ecf2b5507566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f159683bda57331f2eb4e7373f67924567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71fcc7fd5a39bebf14af4406d27ec2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dee27658cde0e1c962d61da176ce3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3b8cbe165b61bd0ce3bc78282d4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed26b3a8fc7162e17082d3b109dbe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4110a51210d8b780a7599bdf529c2ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441fe643ae45c65e8b21586d73cbe0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e25aad7a0434d68f6542ef2be01e44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d471694dce5d282e58d1d122659b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69761736b2b042e5959890c48bb7638576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f321711f0a825b32af10494835cc829577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394e02fa532eba8e9c434142c203d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374f3a8a7e602c76aa9542de9570ef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1f8329ef8237b6e4844369b6ef3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7dc014f34cbbc6745ab7a75b86bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240a9497ff87544850f08a14c335c2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4291f9eee949023c6fc0aa8462520583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d4a3b5115ab80e276d8b54e2e7cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec6caab9e15104c747f56dcad20d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1afbddb3e431025324508190c0a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce10cdde171756782effd288e31863f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b058515d0b2c13c92febe16e64d7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105181ad73e751f9d8744bfd6af3c35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbb2e1d53723260872fa36c3491642590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612b42e84ff204865b3224ec9f0cc22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d24d831af0a0e6007e1ece58e53cf6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02944f42f09577ed3ebc3809a9b9078593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e245b2807dfcd8d94434f85d8c86e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafac1bc900715af77de806673a7da8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec72868f0e8b35fb957acc1578573596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d33668f31ece9a123ec8486fa91e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d716b42e5c71140efada83e42ebe5e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4606c11e980c51693eb1fc7afbb261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899bdad039c0c78e52af7f8016d6082600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0414519a11cb089ca6565a3c1b6df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffc1933478a21303794ea2897eed4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb01976a69b4e98fc7ff5efef06b2bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1d555e006372980f87b3e1737dd0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733082135450f6c725089031edff18c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acb06ff31d66cbe5a58303ebe9ab2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d95be11de6f8177c9a3829f9bdb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021aade8a3e6a960b06931015b37bcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf985bf2a3a9c04431d8b2bfdc0719609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7e654171cf5442e2ddc84f24d65d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ddacc3ce9ed81ab3a4111d22b5849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d701ef9c004dd4fe22008065fe42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3349759e2ab9eaa9547f44496ef8b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4662ae79542a72e997b3d9e520e5bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b85b650b39935c0771a214959616f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91827b275f0196e43923aff3f0bb3fd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a26735d2992f7d02c9d86a8d189191617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de6aa1f1e5c56895134ab9d614876618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb73d41837d7431d4cab40855aff64a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d78577317ddad544968e8c4f030b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a498bcdebe91ed31b357254d24937621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae43c4127bb7123acc889e0e277ada622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf209cb18c6a5d4f2c4f4031ace98b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a029a63aa89c175c0935a6ecf4c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba221e01be3aef30b9b3bc8b04f606625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c26c2b605203bc5f06f58b8f38bff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ece694da6dc839f187f78048b9f9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b102b9ef22482ecd1765e386a64e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b0386293933b885fa03cae788227629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3394887b63c420d28698f3b026b6ba9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2aab145f460b097d6644af5a98db3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89eaf6fb26fceb9eda9395d76e73bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c18d5b252e7d8ce797ea8fb79dcd83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59ff5fca8d0e5d9b9e09f87d3be14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91022dc4b36d39d94611298f3566092635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d623b39a7215029e44e19c11bc329636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab986b374c251bf10c4555bed0f72c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28370d4aeee55ffb2846bfb05e839638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683496e17cfd2b6fae29faaad5ae91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1415360e83ab4e9d08873fdb6913b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82111d443733a0e1d3c3dbea85e9229641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a74bf0209e452ecc1b25890c4c89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883df68b78761778548c6012be24b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb978ef25a09f4ec5531c126b0e833644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c7045072e0cb77d4b51da4444de5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac51f98a2145c94adbe6b407399347646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c0150a4f5a5c5d0202c1ba062ec391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba21c4a05773d7c1b1e726a4aecdce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bf834325f5f3504a2998916f354ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9137ed1a8eb89035f124e5a2f060404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de83d9b4a21fd7622ef659c3d01f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8a5f165dd8b6cc2b3beaa173a61d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae58f2820e944d71b174d81d869660a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26e7a3495c2efac51cb279f881154a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68168508d9fd474b5a13d1073663869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f695a6c5e22a714c5477e5e47f7765310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e05ae5ed7520166d802f7b6e2f3fc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab95091828daa60a1d1f3e85095ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48342ef295e8ea5f7b4a9f5bc79a7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47edc80ec2865f2c7b6dbf2c97fed7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416613ee4aae699fd5ba3afc030dcd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165765e28dd22f035feb74d3907cede16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfc7523e5771e7378155f0c70a19317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4853185dd4d0769e3286e1af68870718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93690f2191695d6f454ba30a28183319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546ce1d2a6f3ba1cf29ffd045f414d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98738317ca83fc3cf4f1e7712dc97ced21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931105ba224d62cfb1e9feebbd9dce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc26b1a24fb4fd9c4808a8b51ba11923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bdc15f0c7199ca23cd0cf301e14ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dfd81e00c9e4c2d7d79f7c79112425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21d169c61f03ac144530f35c24a6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0b53fa9b6bb44c838e5f1e3ebd0e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1844693ea3a6fe764db60efcc50a1c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e463d3344fb46439685710effaa8ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35f105845db7890ac244e0014ea60c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1a192d9ce79a4602ac125a15513c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d46413c79413c24cc3b346025b25f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba10b40a02d651f1576b43137c89933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70515ecaa2192edeb9ccbd8f541d03a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c3426380f37608f75aaab0769a7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eb14d9f5adc9c97543060064c7b4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854d3c03fba1f71f5f59b728dbf807837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3b437ef7381ddf567c8a064d63be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2ec185efbd44066ac0576d44c014339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025213a137d64cd601899e345282f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8112c701f2405a55479bf09c2681341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6b72f154f1a55b3db50f0761b7a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748412c310706288b687dcf4c7b83f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125963f8bd83ba3122370e4ee86522c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab214ae578bc29b9e1aa2bd5477aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193024f63829457360faaef91dc80a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e776b9cb029ffde875d9e3c66a44dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7452af5a0df0af5de0d4e20af3742c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1fa1e99bcccfa1d7752f1681ddf7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3f8dbd3269b344949ef6214a2b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20ad9b8b2f10d8bb616fe6316da03851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aec4dd9c875937e5ad2e54bef9d0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bf6f43d7aea200f87c1d5cdb121753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c2551ffe5d362bc5bc369c7ffa5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13f43823a3d9b9e12710dad398d83955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ba3663f1ef44a032125278d6527756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ffc5a48d0237bc3b60101a7fba82757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10ad0ae184c4752085f822e3446d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b41e6381c8905b035e41870c949d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e69cea0d4d007afc87742877f61f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61dcd9eb4d4d4c06acadc5e53155e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370206e6f95b43b18b9d6f31efafd5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876dec51d79e421f85ec048e6d3e4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2191f548789fca7c446cb39674cc5dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f59ed0daec3af8c7320173fd67b4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6771358111b97017634366fd57fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f93aedbf38c3f5d7553da32952420167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b66e8d71267b187c2604655259c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e06d5a71305be9da5fe83d03f0a02069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4a1c0243a02699a26020c904dc21870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930a00a7fbf6ab86a77ffa79f44c9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e5c29a375e90aa52521b2a5226d6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6de91adba68d8fa8621de71d487d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bddf02eed0d5c295df5bd746dd6d6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a81f94e56a65ed15c563d0d4575d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8381b68d4b8d3e4978c44442f5b0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa4ec02389ea06cd5578fbc44b77577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c789c8d244304d224d1d9b375b7f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee87ffed7fbce1180354f5656de43d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5327f363949fd132e34d2716ce32980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fd9eaeb722fa7ab7d0dcd0976ad0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b4b55a8516ca5fee3c5b2edd031b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb059a7b2b53d52af7928b3aa0092ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4fabd03e4509632758364b1c552b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e8a9d655b9f57799e7a465b0ba3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb758b6fc56ed52c703b8a2ffc2d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a969d3ab7222f59c7f287e2d30e6a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd046470680984a3a89b23a0c710b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5546bb5c2daf32221fc5e22d899e0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eedec815413a29252fbe87e4c777d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920079c4ab5c9f5fa78ad16d9ac67aae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bbfa94c2e88cdbbf4bf8f3f72b90892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd78fc2d94790271ccc1491935562093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c53a181e258f6a8899a697c30743d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce2c7d283f1f387a36c8333fece04b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c078e7d3594fcae181f380d651d3ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc7c0da835791dc72b44056f66dbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6c5596dc25d0b07c7d02042672cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53950947dab36c93fb20f3b5e89888299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78531999596913faff078a854e4e53db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d951709570172400ca9cdee1984e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365075075ee809585de72bd690217c52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9f2cad8256318fe0f92ff2d566fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdbbb04ddb0cae3a9856b10db389ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e9dd1d7c9739e6d82ea6dfa865b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74555df95791cad538fe128bf0d1f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab7082ac52deb80d2d106ee289030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31b2ae6e3c26b8f078e26cabf9bd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ade48b67550a25fbebdbdc33f7bb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3e5fd535f7599363055b48427f384110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0158247c152873cf9c8ff5d6b012b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ff019f3197b14b0419e780c9a97ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394b0f5b546c109adf627411c4f56a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7c8080807288b6de37120d2ea6ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1acab7b54e4125bdd4b89c0710a06f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94cb4da9540b575bc08a8a89c5d762116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9a6ba780b658293def010910cee72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4275e9a0d5793c40214ff2be710a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d2bb0e3df916608270892eb410dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c053f821aeb264a31443f2373982f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f5220b6988484dd209f1c2d4a0942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ebb364c18deba9d89368bf3ac679122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e7a62ce72262fc27b97ce8f24718123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f064808205240b8b95315e98168fea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f943862e1b08abe1f2672285c3106125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eecc4af4019e4fcc9bb59ce2cffe82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df9e85f8265196a1822a91b352825127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47921d972e42ef21bbfa44813018c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c52a5d7a2e992d32cc8a269a3bca3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a597e75b1093187148f7d2f9257ca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc6a0f3f802524549a8a3739a1042f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053bd9af9d2c844dd1f5e4c5ac56363132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39a42192105fbbec62f702a99be42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02c923d02f7fe2f1950280f90b30b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a3ade8cf42296d7f218b17d9fccb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c3c157e6201864dcf1ce58b5c9ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284d0bd0fe76f3f31ca333d83ecb15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacba732436494aac2d15bb282dfac24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5037a030e086d926fe8987f15cd92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908b0cf34ce950f09e116e12dcee8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0879802990567a836a48f89605730e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f35b43a8800538b57dcd3d15466184142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21d97bf87a6d0e11bc77b8e555b99e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab3a7e02a291d94ea951682cbe4fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf742d30dcf1af841bde61afc2c5d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f6d502f8fb4e2790cbb9b76f39f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d9015a0b8df5f598b75de469d1a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998d990830118353957f5a8e5ad0f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba8cc793851930245b0f860daea9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d9064ed468c0dbb89d77677bdb604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afc9d332edf9d5505f8b3947b3dab1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38817cd6720da05a109588019c01fa92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097977c06df8d86723b92d84ed85c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc2138a54a3d892fcc8274e1a9834154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075e166403ca255c6af668795c5f610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c88bedfd2992107228828e069e8062156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94191a10795072bc76066a28983bc868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b05907e9f036c01f827675adfcf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bf5bf9e40fbc283949aefd38b3a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25408b5c04bcfa5fa5f39b18f94d4211160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae897a637c10d23f07c64e7637784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb3e27ca3431fbd0ed4db6addeaf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5fc7e1c947a2e5a31880eecdbfe05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581c2191fd9ad3c53aef0eb09d4f4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d6f226e4544d100ba196c2fcdc3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ddb2e17d0e201d13479414c2f1a99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339122f676c0e3e7b61b3dca3a659acb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d08acd9c863cfa5bcd25a63af9e02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a5fb0dbabbcd115c20724b06eb71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa5c9af7da7597f76be4db1a71fe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d70cfdd9dbda8eddc175583a6cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e502c7f3228afab94f3574e3e6d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76783f5c939689ba2daf86e15f4d85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55617830578d60c60deb25d6568ac035174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d47e3329a89e0fb6e3121a26506f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63d0a410e81bb625132f10ecb6ce0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf2e0011e90b8bb45867f29adbb1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b798df261f39c4c8a8c077e71688178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c78b17f2584c82dc45ba65dbea9ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36bbdf7c6126e92cc79989c1ac19ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e4ec9725b7c616d6e573e7babb81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd301f8ddff4550721b05635cd2a37c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666b30f4e84c2ace5bc3ae585abab83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c7a8314e922e633fb829beb909e85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc10bb3a51175009d481099653d274185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f2d4a4668f818d0163860c7ab466186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454024488f921725b2ac85b59292abaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052ae5614514fb98ae694814df591d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f430c7ca00cbb3feb37892b16a37c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceb6edd222948da284cdf64aeb5290190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae461223334ac4fe41cf1dfee5a06b5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc786fddb2c4f4558f89fab5948c1da6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935da2059c8b59d89d1c468c54d98eea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece8760e09808dd192cb6c66626bcbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3014b3c872f21456acbcc196019dd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01ef43802676203d54cb99f8b17b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940c63a63f35ea04efafc4587bb2a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540051776401a615939a83548d7a71d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c69bd1372dcd688030e044d53867b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275be670e98f6fad9430e5bb79731b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba6114acdcd6f55b690af15ba7a2a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8668d47646a3965d942e84807abf5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf2d5d2776c1de27aa9e99b412ee5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a72c11919193e8a3320bde425882e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a70a0ba5599f2455a7808b5185566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031373b94f3f1a49be89864453dc30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d942e73047539b6393e913106ae07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0807e5b700ae9de74646872ec331b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f78138a9b1f27b29af2f7af5597d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150bc292bf33fbe23ef4edcdfa57625210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b09aee9dc64696af7445c602087f7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc02d72da98b3af531962e2f9ebc57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb528707f2eaddcb0a0bf6187547fa06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a56b4359c5765a95c0cd2713a6e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa9a7aa5cd3d737d1d9a23b0d0450c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e2d5599d11b16caf3b316d11c035216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eced0909ff8e6116e9808ba7996920217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58b024bf8e17e2e24b1a14a47b4ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bf205a296c23ecfbea712275acb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169db7a327728bc3381295c11c6dfe01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a497a77958a0e6bd45cd5dc3e81657221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300707c806e884b9025eddd6f35e77c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e7645488e142ec15a9fadb243016e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1f73305127b4a5f91a6514e2ea84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c036629c93bf6e13918efe9a50fe3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c6999439d89803fbc993136f4858226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f69ef54be96efc225349df4ed37d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4dba506790feba5fd39f496c8e97d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a6fba68a743d3caba8c3c4b9497c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf3e7cf93a5994567d6070c559fd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb28bf0ab5001c31f98d61939c4a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcacf34b1b341d337487175348c9155232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bf2496be271ab88a9e06ae420656d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530cd6f0cb891b1ccf895954c8084ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c96e4484079b2ffe2c8d659be2ae97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee19d12bd8fe312798550878742ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13c81af3a29bb10732642e8d3a8427237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74b67b4f7659edaec9b0868dd592ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a15440ae414b077fa0f62014877d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41808e4ecc90b3de06f7561cfaf173e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a326f02ca95eb118250f975e540317241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d22d7f14a9f19e5ed2ddad426b54c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8467e15d079c50532f851557e2cd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275ff3e795569c5fe28891e520bc71e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f245a09d875bb8267f3f5bd2015b319245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0632cd7914f451b2b0ef818fc1d48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d7aaa80aafbaea46cec7c1e199798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a719729c6a66a2694fe32385cf39a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637e9ff527572baadf01405d101360249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64f68096e455285877cc6ffffe689f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8a690219ce670bc2746b2ebc335c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab619a0e956462d0022e69bd4387229f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40cb2a87b79816e18be28e9a4678e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8cd169d26220c784ef8982c36dd8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3d44367df284bed19ab01c48d8477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e437c4b57602280a248c4668fa530256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01bb550f6f312339e97fb330a941c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea89338993914ea7e63ea33a95f3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b61060996a3b01bc3895759de1f83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91c074ce6a094f79ac6bd71c5bbb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb46ed3c78c7271c7d5a907ae0835a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1d566b7607c3add145dccbe990940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647ee815452f76f75123d697a072a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754513b336c5c596e64179bebbc3cb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a307e32fcb4dc08a2dce371d621f97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e815483f97ddc21812661faab4e81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a6ba384a1c4ea28f52a2b5f0b5b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87354121b9e9474ac248ba39a8c52594268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea258c590e41d0861b9b5a61e2bd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ab8a0f8ad5b10dd5ccc0d86bd4d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e29d7af8ca6a5a0110e70c4e4d88e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878e3c6b01912b389c714e0f08c6df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fca86f2f7bb79aeffc52824a747a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3154d97f5b10791c54cd590d93a05a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ec3bd0a89c61cad82990d638bfd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1157997c7f95801b93fd049dad0a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb55e92382121279881e8087d573328277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7dd34bd938a417562c4876c888aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b56b45161c76977f57c2da4d1784a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1a66fb3b08d260c247fa69cb81ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2c535b370ee23309912f1a9d06a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d396e4117b57347c45eb191e88ae6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de617eaf3028abdc770e88047666b57c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133e673b083cc1285c296fb052f58eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ebe81f99e980bc08e167c23afeef7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b3725807166d1b824bf8da98a37a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57afa1e5228c61f2669c5aaa0a17b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b1b0a3a9307d71750699aa1b254c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e33a0e82d1ae2f4e60bfd5f0a458a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2835efa131ee293f0601c6a5e3eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf3bf182a11ba2328c6417a1636f06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52791efb95f32e9bfb99be4a07ee33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b7f27e2d99a365df8bc122d533975293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038aa880263c2b5fdd30d3f4a379a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054481a8f4abf068d3351034680e54ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d49a83c63e77949fe6b2390ec804b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b52701cb4c2b7c97193ddc17aaed0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c365eaa3f78a384636187e28179a86a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc8eee90d5a68751c85c326202145e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e86f6b2c7b3377ca0729792984cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a566ba33477b6d6fefc5d50dba423301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210264a9cde5ba246ee856c3f0249a6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff7b8f97ff8fcd9ffbb64ba25a7a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a1feab5f57b4d5c7067445cadbed3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d8ab859b12b559ff2291e5e024fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcafb588829fc7ca0b7ad30fbc9ebb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668f77ed04351484647e6c51179844307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57fc3974e0d89865e60b3d41050d09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd436b3bcea210203161de1c0077925c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbc6f92648d2286c9b4d603f85d6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674cc25714b7cf13e3465c95cd8c2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94510a36b8b968eae05e74f8be3cc2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d64908514281e80a183e9437a1533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e3e901aac9d3040084e21bf92713314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c53bb01ae62801060daa93c323d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4e91b47e71ad996c3569f543bb269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64d152146287d79a38aafb4d65322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12968e4bf9dd5d12d23b287a8d632374318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9553251ff29b4062590be14d5d92f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a4cc5e75d2993dcd9b52ecb2a045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608641aae97f36d91a72c5af4210d6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a652f3b29d733c04379376153756bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c05de35bcb532a85675e7d93a01fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17978d512fbe74ef7d1f779f61183205324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001689b5a531d47d0d7045dbf3949b28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b300dab09bd761943cda33cfe912326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ddb7f1c4500d38b03f37ed1bc520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e491dcbaf3b8af6e9a7d547943b3c40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24b336a63f7d3c240f9c2d58aa614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bdd0b9befa2de688bf0f19b0d39f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cb365552769905dc9305d8ad205be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1abc5c9bbea558c0a2da275e7c9b9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b3d3acbe1048946b3badea917feaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ab1365dbc7c5d3eef3bb2090ba68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3648bd7133cb4c50333c59113cfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c7496f4742b24f24e379c176acda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c774e5fe8fbf856b79eeb2ea35bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e55d9a6f1cb0d28d93bea2b94d0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3d23ef955894f774aeca702569b68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114a3f2f99e9c7d0f3b1ed7bac9d6bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f7987d63ccd544baffae978e866d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16f88fd2ac8ae6ef783db651fbcd7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bfe35c701523d61866908ee212f15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a299d2b99fb1f78e27d43afa6b87fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68474835d314a9076aa89651419bff42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e692853d31c6bbbc104df6af49019ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121454b4181d6830728df5d4632870bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb4ebc9a4baadca60fcea73a769390348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c890cd90e2bf96e9626a18cb12e4b7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d923e20450540c1a93fefcde1e00ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8078102e21900bd89aed93eb9442e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb1fd181257921dd50b5e8b4701088352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f39526295b98ea91ae6dc4d84d63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d54a37cbee2d53084d47c4f6212c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4432069a57f4073098d16c9b8cbf4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec9fcf8af9134eabaa4fb658d8480356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e030eac602f8ba115ab41a980c73357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eda476a94bfbf80ead9ccf6e375389358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d70ad27b7dda7c4fe7771e45d8adb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22a23b864e30d5dc670b442d067e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5f9e9bef010465bfb64eda664f43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5997268fabca5fd574d9b65b0570d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d122d436acd48fbe81e44ac4256a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe85996d7650db45cd31a9ed9a2939364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d4422816aea23e5fc4a7c4b6ff3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79aec2e66eb8a471c5e28868a155b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00fbca2d1dfcd3dba83a8a7a5e4aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708db10676c578cfbc116aef1a0818f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531a0067f33fdb05ee506b051b7513369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6def7fe607c1ba7ddbf145741f1559370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54575a9e0b93c664b8c05cf32f8eae3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997136affd68ae4430985b8ff5a4d970372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da081a56cb7cdfc1a5da38e36cdc0bed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702624a48a63bed32a20c61bba5e303374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aafad1d2b3608728c715cb61feef53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb640ea5f5ff5d39cdb8cd5306c3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b819c6e28c11d31ac81f42802e79b6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5a04a22d7b19f3016559eb1b8e92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b9d06420642bcfbe1ca58c817914379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19adb5dcb66e75fb11b84b3655bce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c45675a321570e4cc3e441999ea7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508de5c5d95a48e774ccc9033b67846382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a548a33f0dad92f3824b282645969e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fb58d4df44d7387d2a0423d58cd03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f41d7713a5b77a4bd8d52f8df0bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a10906a97a15dbe2afac2ab9b16677386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6100cbe6c493081928f6d75b1d920b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505966d50408e38cb8442233961aa2d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483e958d689d94ea254dfa69d4ae0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b080924170b4e75b71d164cad596e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7013597dc92e20f3f9c628d9d7cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0debae74b9c80c67a4c04c99071955392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c355e86fc160931bf422744ab1c2b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825ea5fbd07676b2fdb013ebcc944c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc734201d77eff1ec003be664dbadd0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754ffa8d9513b0a5da3c97f785efe59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea427a43aea21d823c8ee95c581f42f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511a8465309fbe617f812f12f7227b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21e8eaf5f875b385e7f8b27ea9c50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c65d6bc0f1f4e382ea09312008ed4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79496d8b47ee50f12e1817df6bd7aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b74ad6e486213895b0dce4417cdae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21431342ecc96990c215e80bb2a08860403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f8411b3ec644db4e3b5c70737955404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4274bee7ec00758086400e7f6f6c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44fda0919ae85363fd2a4165826d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad0b0276fe76dc6109f01be445b0d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075e1c9e232180072849ac56f85bf1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b562a3f4e749b745210c11289927a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee86ac9ef870384a2c86ae667daa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f719ca83f89ba10f9a4ea2066465c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b45b692ca60fec093e546d88d8777412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97106f3511788520864dd407b5b61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9506332cfd583c0a82c8d5f429e75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1da4acad8f5a4e8ed1aaffc140ceec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71b7905032d08986790c899b04fcb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897aa1b8925abbda95f231f47e99be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca34c3fd31338f0fb3ca57cad00aff7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc202e1b5fbda85a278a4a0a85490419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823605a46e206e44cd14faaa10c59e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c874822ae58384f19e1f8fc20fb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5fb8064dc8d6c4e51a357fd5e851422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdccbeee90bda5b4d7c0f8d135cd38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1d510da5bde05f792ea955d5d3d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca130d537c94315c0fdd0cb71f5ac81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd65ce89c45fe0e83d20a8336b59c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2e4136139f7ce8027975e19c3fa7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9ea5c44cd858366aab65df31e7b71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357719e0561d0b255de3c980de5615ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f44bfb25e9ad2a13cef4816dc80951430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91aa87b83f60e9512a357388c740f3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8e94151cfb0fc030ce823896aa7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232d01c27c67821144fd3498f4d111433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfacac3d6aefc8148cd39eac39f880434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb4f2b60fea94a1e30dae195553fc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b03b143c28c4a150c65aa6ed71136436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b17047919e7f8b37f80cb55bb73dd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba75e32aeca17da67dcf8bba60295c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f73534676f85d73f548b04a8b0b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ee94210ed9188e82685fa84a4d1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584916cfab4f66285faba0a976a4a6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20d20266baa1cee4ea6cfe64f9df0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151fe56aa0426d82b404b6e2b8bf1a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b556614a28ad5bd56e5440dc92af25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70731db4a7606ef9cdd7336e561f0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad37c43dde22f2f10ba343afcc4e1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243afaefaefc98aad5813e37ab7d62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9343d699c6591c7fe4aa96de510d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca06fb6e452fdb68de4bf668510bbff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841cae075578360e56ab0dc53b7170450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bdbc7e1c1f3edb053b27c35152487451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e54f0ffbe3d4f82926c14f3e4e335452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5a364f473308040f1eafa5f5e2bd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cfd44d171ac97c51a4c04a1ac1661454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aff2bca120ebd7c1d13bd0f775fbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d116f194f4cb18fa8aafad22b4f8c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8333fe894ad5e9029c6312602abd8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2113bbd65b3f2ce39df1ef5bd9160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46fbfd17a1597cdc504b3e933c613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6923237b24b7d86c544c1f275aaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee8f6de78c905600f14c2d44ac08a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af4fdb5e308a559d85ef1553582cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a5ee8b5a1d79acaf335d55959be2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65db8e4fcad9f6e54bca932ada221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2781d724a7eaa55addccee5e6e015465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3c41323d70c7247d0c20eafdcf9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41380384527ed417a2b64d261fd20eeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca715cccad8585086ac759de1bd4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43833b5d00ba4cb95ecf4ad39b5a16d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbfb5be94f35ed1ae9a70f2cbd0706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217ff0b3f987cf2b8ea189667e7791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8ce4348ab93d8e1b6798da753a5d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5682f372e0d605d3b17c3cb5dee2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dec65d41e55710010b4c74ec857745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d20f91baa3b61737842e2401d5b843475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a3859a356bf34a4e939bde0eb59e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904c231b9f0b1350b0c4da7cb70a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8eeefe5d023a6612c286e21a6d5a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a600f314457e1b477f97725ebc028479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47562a0ece676c0f843cb385d53554a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6f9defa09167bb5d528bacd57afd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0d5362a21a5b67112af1c9b7c4424482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2454a22033a3298c4c5d05e48a08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44cb2f82b6a45acd310eb59ea0e0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daad7b8e1814e23a1b49b5c10bf05f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e33c8bc3a5d2812e90991581cd50c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb228b1542d560dafbce403aa219b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dfbd819383f96010ddefceb48225a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609b7356e4c77cae9216e00c18ea3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a99fcc552dc7912cfed552c5c819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59250ad2a51c03552f5e16a581ebe19a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5d274986c37f688dc0ee957e368da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4026225eb76b3fef6aa9e196f271eec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a68f7786597efd5ec9196bdac3be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14090967ac3282ff5fda7d5eea746022495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb658174a6758d2950903731ae967547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d369190aad888a73c3bf966958960ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f31266c9df0a9e526c337057abe283498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4538feb4e477e0d442fe51f90254499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504f825f928805893796df30f2e2f9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b547d1a1a38d470c943e2def9a9d55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379bcf85e478fb1753fb14fe67043fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ddad5a5813d395752382e91a97a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd961d1e9ba6a8e4d9890ed3a12b476504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8adadcab0adf18aeeea735c85a3886505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fbfd5609cdc7d6e1dd1c33f92e829506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb489adbfb586a377ca1ad7601a9f59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec73675ecd1c09c64681346857209ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f0ff6eb40c26ba5c5425aa251de3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8aaef8d2a723be8d86376eff060b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dac292db0357576168b6aaa58c72c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe855b1b92f046f052f79b9e3d2ce07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d01eacbf26ea1d1932a6ead8d8dd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94eebb733c0ef035705e7917e21c92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bc835fb87e0d5b43d86a9a42f8c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02ff62712bf728797f2c2f68e24fd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1612049a54445d5aef3c9232f1d3ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7132667b430c74c422681c9e06db9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8b5f4dc736059355ce8e2be3c0cbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8419cc4316d61b942871b5490530a37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b9a9bba15158278afb3c6f5235b7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0b5e474e3afa656e1be14895e126522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54885b7c73054c73208ddd69d15ab993523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286030da0307ed6e0d27b825636597524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469fad31f7e5de39cb7f39e8def1ae4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166f69d80b32c7b300f1800b7c1e87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a39541ac5cfacdd3d85d8a460aec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f794d0ed885780e8ac3ee467e9ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3decb98c7c04950976cb593a8693b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b1bb0c016ea45fe02fd04c1600fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19bf3bb93d9f3650eb7c7a24327ca0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823a90f1fe2855c5f3efb1dda26df5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7280f4239128f5a6266318e94a0739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee72f57dd8722939027ed24919b92d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeea25d12a92f78a76df8c73cdc9a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59f5eb0ffc6de3552ead87240d0772536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e921ab9e21cadbad977e2ec1edede73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0fd394f9367a89bb2e19b78c65613538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4013d6dfa9f4b53f047a6af9a71941539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe980b14737f36ae9d8bb071877e28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d76584ab8ad918c637390fdbf8d45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f425dcb9ec6175edc11d2c0d20aefe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9d16aeb9a1c304cf264225970b028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a896c56bb2faaff9d8d25e6fe3337b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91b00bbf501c54dd4d43f4e8aa7cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f6cb8f8b3a6cd51f41e2dce95397546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217efefb3a5cf470a1276f34efcd996547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3cb8317f7db1b8a772187d3bf79c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960acf4ca9d5de11c1a25cbb7352d7b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab61d2e75e758446b0ea2296ae792550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8cf513491bc10fee55a2826ef7b19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336c71ff0b83b9a73a2a7c326d2b28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86f8d2848cf7f61e866722f9f76b71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dab3c4911d19515543aa965475af1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d5811e733ddc2dd71bf12e5531b9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fff5c8adf7bb5dcb8ff3876608e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80f162455b8fd132ea5ba013eabcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6b30c153393ff0b357cc0b5f250bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afab202b13b919a63fcaef8ca5f535559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f28074382ab02068ed29484ebffe23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95562d6e9b3a37ac0b0665e22a739b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898a3b3b3d298a42cc824f5085879e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647cf8cd7926ab49ebdc62ecf5acd58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34729e6459aa742e65c96cdb74a17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b528d3643921fe419ed17c4eda779565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8196ddbcfb4bee9f4987a0e93ab2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b18e333cb60a0247a20e0340d23cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffadacef9496ecb9f9568a75afdb06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e53f56bb4109eac24a171b479431569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227164636c71f04c80049d9bedb3b2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baaf80300d1771b6393014ef510b0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1337465d3bd44cc5df537f0790b8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc934513616eada7d8b62d75ebd2569a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d828124128a846b82404f38e72624c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7104487d549323efde3631e2ed7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee02037c9a55bda289f876e164684ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7418912e2ed0d6eb1ae9e34c6f3f39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedad2e48ea60dd3fd32c19ecdcf4d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d2a93be8e0a063f1f983f578a63e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d1038ef210533cca334ebbf1610c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba0c8629870d8d230b0a3791b2d6b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a348bfc356404f8f0bea9bf631b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57e467c636d6557eb9136d694d415583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef72b0b55833e2e8201f3062c7645584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdf52650d87b4085a7823db4a148f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40d6d9ad01f570d753a4f5d6616676586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbbadd28fce9149d039f781ba8a696587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41181f5002cd54b25fce0090e058f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53652a2cca21f4fd5518c217f32008589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc58ff90111f2239cd7ff88ec13a4d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb51ee4fc331ed742ac44b5f5d1686591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367572b1fbd3e295bcb4dae6b28026d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914164137c7d113befc7c901ee1ab950593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9cbaadb02626c190f0733545dcaf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a665f80599b86e67d7b1d0e220bbdfb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b874721764e0f9936446aefe392f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4dc4dfeebd54b7032260ec947f9c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7d1a045a44ca6468b00d62a630f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0226d24b3406cacd78cb4f14cb772599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f915b2fb840ea73009a3585032bf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9e5b241dbd6786055eac7c9745f88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9ed474f7237db3913fa96b31dace602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426bbf30a87e7511cf840f9f493ab0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b1c5f5e6393bc962a8e6f489e725f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac9853eff8b73ec2c54e84fe7e12a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e96d9769f2acec3d9cded29ad65027606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a896ed7ae8abd2c48534178b56fbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd530d6fce2a3a22e7fff7511f51ed9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c8a7e32a142b82ec80aeab87fd375609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96da7776a0b5c125e05562afa2bddd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12f45fd623dccc3a1c7ca8488d9ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d586be8c4c17ac39a4ed987f1ac41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965069d9d3944e76b0a7bc1e97807b67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544464efbd0a63cc9c29d5bb53da520614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe0bb6e24938281643eb73ad24b6bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517fa63aacdbf037825146d46ac0631616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a864ec6547398c7c42deeb9df42578617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e158ee7bf5dd4e3077e74a8b3caf59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71721d9193dfc1dac2f0e9e6d698a48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff64e24044a2cd28ad886461c7c63c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623970de762d20bee740a43dec5d30a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d63f55e747f83de84b7aa3619f5cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb884d60485e8d4b872eaa4a4956847623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca2ff08fb359b0ac679f3475d23c93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed8cab33bbd28fb9874b1206a437d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e27f1f8c6fd833ca2c5057be16eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8461f8b6b1b73f9eb2211e12de5335627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c223e31513bc0927d8f94e0d67b9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1354996989fbbe573a8cb09d21a3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1d88e27e1d3b955be7868a06fee9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df0be5aeefc20ca2a763c38c9a361631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45083aa0169960356e67a3a75d902ae5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc9bce660153a2cdeb6c0e8715185633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50355f0d0b316714b44726d9cff836b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd919f70dee918d51da2c34e5a0758f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696234dad0b2a92821168f9fcfcfdd18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc5511dccc67c45d56c8ec79141fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f80630a25c03b0d39d3445afcffcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101557959f63c54966aba8371eadf82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0981fa98fa72a4f2b53e1b8ad01d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1b4248248169c0f8c53a5f76bef8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b07ad8d96754f1eff886a9c1a0a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddde1f38ed7f5714c1bb2483a648ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d739a537b9e6aa9bded767c3637b9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02047922e11bc841ed4434ce09e76b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68db9099fe7f7515d432b0fbbb1bf63646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>