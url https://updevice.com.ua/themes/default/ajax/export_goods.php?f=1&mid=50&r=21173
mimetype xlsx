--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047d6f715e1d25a6ed1d1464bb33e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848feb02ebf3e7d7c3336424ef20b0602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2882b635007c28ececc998f9c5703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d82abbff2ffe97c1d350ca6f312fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da2c12cfe4c15473b677418140d4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320f7519c89c3a83ed0b10850e10f586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb53230054c64520ca94bde3165f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab3d6c74b7c2dd44309025eb162e068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b63e12f5417756689798955e73f6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ced9d038e23f28e03a56d264b6f34810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee40d9cfca081bc5788148da1b56f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821701962bcce61c37aebc8e71b6effb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcacc8c5f4c7bbc539d009a13e1ddf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678867017d8ed94b6e8b2fa00d7829314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ac5c378d004120bd53f1bf94379f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85733cb50122486a0deaff4641b0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e36d03389ce2c26ebb06b36cce19d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05966ba95f707e0fc1fa41a45710182f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019988a35946e5c64933fba5cd53a62c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab917583af6d4cc3b5c6f369a193e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe617c89641949f3b6877c1933118121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c444aa03f29d55a20a8891e7ae8cd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b99cb52c6025ba517cb82e76259eec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7be7fd03b46dd3b3eead8865fdd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946326bb0ef553300f8c98426a34d4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa48d7d977b2f1010db8b7120075f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14f4e90a3bce2f2068d0d32a355eee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10122055bd30bd2ba7bea9fb15c46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d562cb0c54dbc19f839e55949571d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd78f7e031dd13623f6d2bc1be1d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb89c022cf9946221319c4d193f927431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859c4bee673a557828ad585ddfc3bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8588bfdca52334a6f96ae9e2a1caa0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854e140291fde964f0920a8153128034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e621f9bbae7f95bd96f0d5aeb814a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285a5e57a0c94f5efe1cdae9cb0a67c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5cf7eb1211e6fa819d4792ca53f6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489981c896d65afd6d4614704b1692f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ee9ece0dafa4d44dc920a2b17471a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27af0bdc241c0ea2fdfc82ee92b23840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c43c97978211c2c5b816cababaae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6ee8517fa7f70b7ea617247f267842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d5bd059134d7f0d750ac27b312c0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c753d71f4203c89bdcd50b6c53782944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3eb1b4710a344bd7984c8596f3ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251eeb014b257570d6e827ba99269bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36dee5d2467c38b268160b5318c6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0cc72d709f8a87e969fa2556d0eb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d74d811d939f3fbdedbaf5f98d8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90ce9bdd5b5a203e6f9d8e0c6d590950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587d4454dc412c4be0c138868ccb8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335dd447b508bc1aa3f2d736cc983c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb393ded375e7f986044c5f6ebc73953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256146374b5814d983d3295085a706fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d638774b74eb691b2e6f28eef679e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5535beba564cf67ef6ec6972492756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a2c2aa7d635c3f77cbf1bc76475457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a883d3a0d6b1e93d3541928ac3a4bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fb5271e19a66b48759bcda0807e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8fe48502f1bb9ef36823b087067c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c950ddccfe731ed67c1c651d65b21161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a76322efc391c61b5ffb4503a94f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b28e1e9b9df67bca2af89898590e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0c471511c3d3bf0e6b8b93079c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c54e926ec9f24e28bccf621a032af665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8add710fcbcaa41b00bd505087e7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc584da4fe63ba718dc71cdcb7bf77867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf8b6b10fce54ce9aa236c8bfbab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da79dbe5614c9b341d72643d2ac29069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753bed891bba50bb0ccbc609f8430b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725d0ea902c0ce12fb499c9a672e26371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b646d290258ae1521ad372e86ddec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390f119fad1d1d08bcdcfb6bdfd94a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1b414c46b818d69ba2aace2ba73274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b4052f33adab7695d5d1ef59de4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba4bb94c7a1022df8d3a21e91f7e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09c8e81a20a2eebd058c14723017477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b3f81cc642a2e9b095b36c1f6c1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5d0cdbde79fdb2a89c255ac0deb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc31dec5341b01e990dc2fb0b86f6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3668ad81d171edf72e3627839db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc1e291e763f7f251ddda52f68dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c047fdf4deda8618d56bab20710de483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e2348f38ca33691024b329516dc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a68ecf7a267b24b5a00ebe22f1703185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b017a2bfe69468cb4d6942a702ec5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202b8058179883b12ed2e3cbb551d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d35a9495a4f0468a9a1bf55e3ca1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc44a1e8b625a8fadbc0f9eef9c4b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecf9c3aec2011a2b7ae2baee1a35590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696efc184da70a316fc6873349b9271e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b565d6c10a7fbe31311292ce692958092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048ca050aa20876fcfa1d7f19706b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f7eeedbd83bab3139b53b9b9c4d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b6494f3932b8af31255dca274087495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3f365b877eefbefd86cebb12269896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc7d57e120d2e3db73a45be9e25ea897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde46a94d0615df495c8b46faaee8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f01a57ed97e56025cce94ff53109999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a74eb93e7950d81d2e736d67e55f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260704dcfd4687ff60ac2e8ccd57da58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c3841058ca7076a2c525b0769a89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f40956b790d5b217b54b0137cbad9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa9f643a66c34937a2b68ffb0792d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a36cc8f55c112716ecb1ffc32b94c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f166a59708cd9d17dd5339067809d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7df2be2d000a6c3af926e00c3173107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbe83cd43ea0857f7d4f5ddb2e9dcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65488c679287ae6b4b6ca63dc228f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc2112ce5eab720cb117cc62c2cb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3435cc242cafb4a2bd16c12de46d1c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c7825320e2d5aa369fafb540660b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558eda302bb340e41110d1040460ac0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644bfeccc89f934c4a1d5d88e3d7a84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5cf7830df8b0990bf4b2325009d76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c19afe6388745c85e2115237abe45d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40653a4fc411c4ed847de08bc4cbbf59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290732465bb75305c477e7cb52ce767118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f48ac422ae672d1ed9395d6e5c160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d234b53bf69f094edd870f2d856c48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab5cafe66ac2bf408ac9c485757628121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cfb475ba86414323ba9206696beb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267086b5d31d01508c08bcfe4412bef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a861b73eda24698cf20ec14399cf73b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dcdedf3cff6a96567882456c70519125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd29d3afcf9893b1b4d4139701b4f19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9fd3c5110e43cf5458d89d162c32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625cc540b33aef311604ee8c6eb2da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680ea7aff4f44ef68f25ecef3f0bd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71d691ec4329041cea2b5def29c1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896b10a50548fff7428cf0f240ee8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a121b116ab1eb87376dea790923e04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066996b39825ba6f7bfc0cfff2607317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c9b8169b1aa015dcdb774f262468134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdd9a3b2872315b00f878de7cef9d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ad1201ef4f223fdb2e682c3ca4ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc582b5b048ddd58ee9f06b1ff00f405137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93173c7983003aefd693f8267d5cf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc1cecad9b125137a89015829ebbe4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7a024b00cd060f675681fd76a7561140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51610ce91feef0a623775ab6348448141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e81545d98cdeb7697a30880e503e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e64ee04bc3424589d6e96f18b0724143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7453ebb2679c4de30639b5f0a0af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698cc3018de0c35ed4be21b476feaef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9109f86e226524b3bc85e15c2d487cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b93d03ffc985487cda4f1c3a8315dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03979fbb5e1652a972d3638b03943f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b165b09880ee234dd64311eb5a1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2b1da1ef4c72cc361a2395781203150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff390e92ad196c2474c0384c0dae386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea7eaedb5c6078e4b86d50475cd136152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcf20f4721ac4eecf12f461f5b113153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e94f8868bd52d70d724c109493fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee409a7bc450169f2ec7440916829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f268935675f8e12b9b87bf9fa93e32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3aaa64ea840eabc850b387502181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b9af22abea878a6c90f8b9100d5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd962b270a3b3b2db40846ec374f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048e6b129905997459a3e8bb22240c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff23215b3dd890ca7ee050fcd93c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381d3c80c06d8ac28464d7e2734fbe1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57caac0d94f4b35fec03d946fbbec5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5890fd607e0cafc81558674c2032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246c2605fdbf0de2e4be13f23d659d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf231e7966728c35bafc8564276dcbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512ba34b0a1e80cfef8a6c379ed77f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5db5ac17df47e95a30532bf1bb48d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162519395a8182e54e2125d5753f8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf6bf4b1566d702fce213231230757170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e43763b2613f792297bbeb2d1a3cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736226f7c49c6e8b4497089c0b324656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb9274062cd61e0bd1ccb736b6832173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c8c6975426b29b5f9d993d78e4a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b669a968a3cd3cdf58ed79ca001b89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a54af3790f84459d6c0cf73918e07b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d38889f5896b60cf830ebcec0a5c4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1e8370e3dc11bc30e52faeeddc76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffbd45e76ed74971c55835dc4e0ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f850058e77cf47eb3d403307dd7484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996ccf96158577d8416f3a530971e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fc0f8571dc916c5181181e953ec34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ad3feef4c0116a79f11e6d48fb05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d6adb17f250527a9acc23849b3a27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b3047beca2792055a5668c856544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295b69af203e3ba4d0b6f3f417bce24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c67842e62ff56ca0e8ef6e15648c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfaa3841ea5006866067591df3bb08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604a79945bf656326e073392eb1ea4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85974b2962a78e90033b69d7538914ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2faadf31481efba813c8896a85a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d8e0dba2c1518814b99f0481f0f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ebce0ff09a364b16ad118b3e90bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3864e159eb082974f0f70ee6dc43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8a7df7b0babbed57641cc51bb552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352c18e27a826f1697eafd439fdbac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9dcb6912582c8e261d48e9558201d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a8c3d7025036216d35a08b9b47409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43404e280b6360522c6c77b1a44e442199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7127efac63903149bc757bceb11eec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b066862ddf5966e023e1c41a700ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef36de514cc8b59bc25974d3d91b7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4083494484aab58229e6b6b855a708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa876138e9715f82ab002779d9245b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d3ade03ed8bad3865e11b253c3335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e117595c2910af8319b740e8dece9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f93285795222364573645148533b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329529a6b94f744c511bb5f1e37abb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0928617816f64b40f5c987d2dd226af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29308fc75341cc289ab8a23b65ceb30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07373daeee2ef011c2bfc8dc1531d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee14c9adf10657ca2adce07ecaea1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d4a993d508e98b88d0439e01ea21b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915aa508e3125d1ec7987a00e92e4b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce486c852b064e3ababbedfeac4bf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e523505e005d7ca866c8b623e06dfc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fabe12f18b6cd6a9e3c15b9768cb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7681a09bdb63a2ef75cd4226acf7d38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14486505c5ae365324938a944b0732f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3c9b8cad1bb87c5c86f90057eb7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fded8313f39d5d14c0f1d9758575a87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb19297c5ab3e1e134e8910101a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae1be9ae07c7c7e2a3bd344e29fe8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c927236e1a513a1bf16ec4ca9a37d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69d170df3445f159196d6ed4ba67d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d5f1d81f0666dceab46cfe183cef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64dc0bb800b4323d347b3a4304d5f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5cc7283cecc804e40cb5d143a2e4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f43f7104f3d184bd0cdf3c65175e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dd3260d04fe08ee3d526512ae2a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6ec8abf1c612ff394c4d6e2dede7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b873838d04eb4ee9f27bf4db7deb61d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481829b5d828acd5e8ec3c002e9543a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18492c34815d387f9f2036f53a1cb944234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0f0a56a6dcc568336e4721bfc717235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a00cdab8ac3cde0da425c281f344c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ed81b9ff68d0f4aceb5b97d586bc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84c4bfc0182cd46fbb6594f5e1733238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce085c08bd7edeabc23acc19c11b2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa01ccb08d7c362120b6d5cdf03a8fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a14866d1150e0ef79a54071f158f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceee63a0f9d1a9266dc7affba9c1bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5987f03cd441f21aa4f78645c3e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223d94048d1ea7b365772f81f2782a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf0bab33818860ca42c28b0f33574b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29c3b7ee8011c142c1859ff954f454246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb50e272e623307c5f622fa5fc84898247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021b2808f5f64b23b4f82481e40e77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d884a7c49e0187ff696ac18e7414249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3357eeee6357c7dbb675be2fda6238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392d150b95155d10c70192995b92c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960b46e61b6b18d4846c86f9df2c45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295acd127f10519bd741f30912648b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778536b76db59e02a38284f768652554254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680788024c796e500029e6325a2ddec9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771a9cc38a159e340bfb3c6a6bd306256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba60505c0998faa8653dfb825a8495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0afb41c5d4d453c3f6482cfc3fe4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc560f0d9beb811f43998aa19a3fc4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081bda447d64c94fe8300a866df42d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f229f551daeb5c7c0342674656a077261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b10ef235907cff446b33b0c7fec21c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e729ee2dc22dbb5c36b21f8c48a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171dc020777dd7c14c8b904c860b88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f474c221cb75855e80bcb691ada7ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d72da4741af11a99c44a9c8590a281266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1d41757d6449eff985baf1314040267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c58855ca328e8197696dc50daacda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c4522f51e93652e3d57cd2725097e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a098fd62bd4f650202ea70419f8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b738a61e6644bff7a9fb2e3eca67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03751c57b1f438b4e499aeaecf9d6c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d6ed0f0dd891ca086b30e609dad0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a86e3958c7ab943686930151969c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d01fa15b007f4ac968041ccd2ba5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b056de2ae7c6fa9930670d4f712f1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75eddb5ceae9cba61e59b41c7fc29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec2c966f5b8c5db5f2b8f5a469040278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c77a2718513855bc7dc1a471605ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e718b890af08581f04d8938438ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb886536c286549072bc43abd1840a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe4b1137077125fe32de7cf1fb99c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4eb879288ae7c500f6c5062007871283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d0a15a02ab08a5677bf6b3c0891c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1780fb2aed6aa077fd6d700fbdaba90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b2eb83ea5371478e62c1b2e89ca30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba5c9670cc29c9c68c7349d18a25f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cb51608637d18e01d2d0d6738c810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc164f6ad1bbd22894bb279a339605289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a9fc3eb6949fcbeb78363f7b7ae0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554e274f0e34b69de957d21d909cab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f072c7e00820b8560bbf09da84aca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695590ed07e0d86e37f325cdb70b9ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd143273e72fa8366a3a3150dd5308b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efbd59cb0bafbd888738400c03e925295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5183e3a60fa037a3a7642c3f1a88f9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edc31649fc154706b5556e910dfb6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f248022f4561456fa056968142d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7417d0b6b13b73c2340a4b71a6cc9a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e1c3e6d8787691c9b1dc96958e1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4264f6f340d02a0525757ebb2995a6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7951fe44fc43446f584ba0c5d0e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de4db2752386131e9ce1b48b1c2b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485989f3dd08565d8ef16b4834cb84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8944d23e5e3439f39b855194aa14cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9265ad7286b520325916abbe35cf41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9e7f9be3cc69a740e4a9afdc91771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199760e5e68a669c2952d6770396947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eae31327da966be79086e70a87dfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ee677ec2cb21884576cccd914042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ebf97b3838b287ea9b5a9200dc2d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0c0bbf2318b4ae3bed754471fe700312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec13a02b3a36e9f182562c6c349558313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550652295f1bb27f56be5cd3f828054314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e2473be94394b01663bfe458b695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60355ebb176d78b191141fabd3959316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9566def982033b2aa1a5564136e7b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5a7f6911c6acb25046ce3e7cd989f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425bd4871f8dfea4fc04236ea1e3f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06d8d5ab15063520ec739b142da57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def78d28bc91ac939da643136dbe46a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c6e12b9a5a235c21278272defc05b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207c5842896f13268adaff1e419a01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed9c621c5c6bc00dd619d0602a164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4bcf89674aa2026c2cb9ff3135dd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ef8312f28f256e265b00fc1be471326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7c123c3b16ea58237d6c842cf972327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463813580bcb5951df50e570a871bd99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc186f6aed620ea4c2a093de1277a493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efccadba3b98fbf8a790d1f2c947ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8cbeab433dc3aeef6aeb6808136d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b5d4df7afecaf1a87903968db59ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af77828caac523d219371bc9eeb27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4d97a48344fcd89f5ae63e20bef7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179776db585446ef96c01dfab92ba84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474194663c26a50fae16286c6d06da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1c9d72bad704c07c05f4a78197fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208895c602e98d0391c74b4eec7865338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006575ad72f7bb5e3f2c0d0327ff16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454812d9f48b5906867481b5fc49edc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41fd4dd155f8c7dd52d09cfb32e66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d045e6fab9e2331b39ee202bdebf01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9f6c6659240d7df14e664fbf1220343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f716e1169c7727f45fee1a8a39c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c77d431c4dfa34a2abed517b64c0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bcaa9654c7835e9f0175de3114885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa58391abbb72ee2ab05fe16707ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cdbc18ea66c6791af9da74d8afb27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee964529005e1fff53568609c684f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4bde5206fc3359a2b47747d6ceae4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec932b86642907cddf48d5203eb6c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58cc2c4aa91c9d87eb81db48a0b70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d595764a903e5aad0c54fc35e1af6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f487b9eb068d19a2492e9f19c65d03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a2d55ff6546493f7ec7e4559dd863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae982a336c905e4403ff74c0665f6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155df2b2964e1c3bf201d3fba65600e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449a1ce97eecd24376a125d3e6e1f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0118480e8b7225e30db25235cfbc126359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c341d2fd7bc71b31ede251cc6caae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016642c1f9373d479fd1f5b71b5a7a44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1d14ef69b0d4cb32d3a9c0a4d491d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd86c4c2cf823e4d38096ae4de701363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d902e54cb76ffda5df21715c050921364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12510852ac0934b55af7904f19fa14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757189beb5355ac5cf7c8c1284ed559e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f482672ba03f97ed980366bd4f555367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec18efbd3f34ac2ef6148bdcca11b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6cb375f70a9f99652d71d477db4fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438fc6e0addfc1323cee6ef5b4f2832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5957f7157202d5a70c9414f1a4f775f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa82a2045f89fab06a66e581b713eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ddf124488c9d931f2658d56ccee4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a91e663f901e7d7f4dab6fa9250c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbba59f01007b47c4eec5c4ab715fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c07bac6d981431548836f989b7d01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603a4e509ebf52482af82a228314a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039a16c44461fbfb56202d232c89a17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423df897c33615732f9e203f7be745e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27238d4f5d52cfa0c32730ec59902380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d935cb903d925a5123de7c2bb8ea3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff71541c1e6f7eb7d393a40f792eb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843d993b558b7b5c03e497dd68c158383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f9fc4654e2298aa513cb49f52a1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775611da8ab9fa24d92d228d309487d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aaa9010288a80bf8fb95f008890f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890688f5978081652c735a94ca0ac1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83fae482dd1e8c8661dca6e3e57ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec76c375d2831d732cbac797cbc97d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5266b39fd0263f13896661787dde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc850159e5d420cf2448c756e78c6a84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216a25ee2c8381d5ac2e2af2d950f66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed736e68d0a55c481c40805e029d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507e3aa5b4e3a7476461629d2b1765394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6e4e981201d5f5d61be4da1c5efbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521d597a85b93dc41dcda97acb682b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71ed91722745f57c093c1084cc5f23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a099f6b755499be3f3493fd161ca7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2527c44771b9e95bf986bc3c0ca0c06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d0d7c04704e9393e9c7d63451103f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670715ebfb7b4fea8891f9b95ff8d2a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67721ffdebc772b014b16b67de250c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6ea8643fa255b8e87df6a4c7f8459403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca883c4343f2fb846f6bc08fdd6a20eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798184aea75982e859475b84502512e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627750b3a130f5f69eaa26da3e9856b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c2279551d6a57aa226aa7fb37157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7102d1d72b06662d9789371699465408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036f23af4ae8253ba82be3d04fbaf5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bceca757be74a7d45976d374f0fe8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b4abc2de8c11d21aff560d35599d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8e7a49db69ed25ab60f7a272bb28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf92679d1d46f9633e9e7a68060fab1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c137083db44cd4d70a5db29d3a9a68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac15df12fee28ab9d739ff5a99f38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2709a625144ccbf119ed7c0ae8ad4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a1c2591a274b2bf605131083bd1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5f65b6973aea375afe08d1ccbd1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2a4a4b94e3809614d53d9cef2c29c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d13811afab8e1ebbe198e21d260a5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025a0ffbb86d9ff738a5d3f03a72ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2501291628cb524f9222b3652d7c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70fb707ce0d59c8726862815076ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e00afea62fba45b950b9afe738c17f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f32dca5ba448e648974136dfb487425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6391506f4aff30ce608845f9be33ada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc146ba80976c4640e9ae8a9c789d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bce07feff9543d6c255a0bf8abe35b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd20d07303e023841f69ad7d21a5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230e659d7e87a8bb920a8623e40464430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073200587842fc1f851ccee607d908db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2596abfa024f0c8540b0e4681676432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba93bae25ebf1a777c2be1177c6a125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614089913d79cfd3a25385b91ee2ccbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee7866581aca1260f9804ede4499b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877c59a7c1c0e00fd5c3431107c531436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db53ec809022db3017321b59c6f30ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfacb951902628cc45e996f7df20c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94393b2fe30ca5fc8525f2b14ce3c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ac2f20454e510b189a4b62166ffc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009daec577d0f49156f14150a8b2fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f55f8c756bd8700625aa544717f5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c89e3277edf881536e17f9e8dec55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ab981116babfdb016ce61aba0f97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032574c48b8763ad55798603acac81b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaec22985009041c43622f0bd6b593446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce7f68ecfde9483dc0b46dc7a0848447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03b8bedf661dcff4e198ac6d728a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3885af8e13f17ee4d155af433d3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abf31d07aba2564cde946450f702e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7779d28f3a19dd4feabb387a0a6b8a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac23d1c13092475e7bd75d5b3d3eee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bdb62224b32c9f7af1c7857f781d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cfc58370863c1118610065d445088454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2621f39a1e552b2ca9a5d2a6e8bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba7eb9d926737e4f9998cee5d22b78456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5d2d15abaa852554336ef5ef7285457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b97ed1a86a884c10065d87892ff1b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4c72697b0b25f38140bc0c4eb5a45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8523cb7b728a6ccafcd966c5673692460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e23a1b0bb8ee4b6facbb11a5dafff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200994bf86c2ca6612079bfec0b24fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34226940bb89c3c972d6a4672a86da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3547937946182a175afac0e28c436d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0decef9e47b07441ed0d5ca1fd669b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a6b8ae178597df30f2034375d995466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de717852824ff584b57d09b119a2d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a73073cbf6dcebfa45cdb7bc8d60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57325728e6d3fc559341794891de70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9afb2e4060bfcf5cdbf8150d9d47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871ec882299d44aabf1814e2920065471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d5c6f2dc55d1a3206adf644ab46e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bc60f7911dc2a3eb1ecc527103f2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33213b75a48224816c85da1b86dae5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619be8ca06e19b8de442e5f61b44a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c9bf58ba3bf4a80bd0b7d4ab6ba5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9023022a99ae6c6899c41037308fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82024ad31a9eb01b40dde94dafe7c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47037b29c7c36f6f4fdc782248b3c16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acbeadf4cc2b78ede73d109346192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a88e866dba5ec8b3665324976a125481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c216e16a5cf8f4fa59c9230b0aa02a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690e5ee180df725a40a7a6516929d2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74573eb9ca66c02ec8c65aeac38accb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698a5ca973406c49bf906b7246202f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e99c84819fd548632dbba27d72ea7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51994edd11cc59a01cf6e7e5044d69ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06eaf244bbf6d0f01c2c8209d835e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791c58e8f9461bbc61713d99bb42923489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47a4a93b136c80719245980b7f51a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc685bf91e84130a815f6902577467c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06aee0c43a66ef6f6192752ba4de95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3019de53709dbeb1d753d7c3d10f11d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ba96286455123591a5bfb92ef256494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5870599d3708235a61a80ad0b3f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cae50415e5147a756aa81f13aba22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9cda06209376434aa291b29da73b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c45ca44e43f67f4b8a9892397481f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c4f7975865abab5bbc024993a5a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a191eff3c9ac0d9c0cd219f1dbab22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917025b3b56318c0c0cbead5aa06ec8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60234acb17310053fc095a6861bceee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987fe99ed2240689bdf28a314ac16ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d98a332b40d92aa1d0cbe5d0e12dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a12e21806320546a7b6d20c2964ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722cab14dee5f731bc38b99b32438e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205c93f0cbbf162b2fafc0d7eec4c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31f8656b7c7af302dcb46b07db28b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479c8b53fc4fb5e3a76abc8109b539b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5e25aaab8238250d2ce754a6c986510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47243ad37fe0b757bc7cd3f123fd8726511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5c5d3003fef419cbfaa8cd1988f66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21f67d1a9b05818d23fcd9c7d243d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f289a049ee4084516cb2ce1a70d80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d028296fa9b242aeec07ee137e3cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4032cc8db33b1e4a037252904f75b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e59898738b14911e23f2310aab7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07590d82e8fc434626348ff6c11e3586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adaaea33b6298b5c6acf04142b392f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e75f544c19ab5ce0ab9b86c31f2326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06787b3b0f6186010f60b4ffb91bf459521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72bc63f8a904c2fb18c9828c6b6de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cc06046a35f991950a372f307f215523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e13067d849c71faae974793336d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f60fe62e5199a5da8a074d9addc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d5503ea5aeafd0d9d2bf018e04ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef609e6716de719a39d96a2987e678527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80cb90ec5f7d65940388e0ce71c66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11d71cac41674680a5ad1964dfff9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0603a0d7d96b2dc03d9a30bd6a5e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c390107f18aff964c1bb5d1c1f19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422965e965bae0b4e032883363a363532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96be3c108dd1f61ac4807ac049b801533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd90df5a755246dd3b5972cc2f807534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fddcd62bc63fbc74726f03488479b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a685692d44b82a978ed36716895bf3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c2878223e9f5d9a9a7a910436df13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80ad85b0b8e4c1f96abefafd8e7f80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30eccb8977c99ec35291364b1619fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c9ae55786f1572c999ac2d3b0b3cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff33792440bd4b2ecaa0cefb38a022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0a0e016172b1565c75dd9482f3ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79320b93b1bb07c5700974c1cdbbbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7ae6fb2908215cc30f6a9c527d607544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c86d4ba63fdf222bad4094d562011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff77553904476a281dfca3abf2f00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48698257944a83fab7a1ccf795a43ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97f699a781f09ebd5ce2babeeb479548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7050dd28f04c877e656fd728c750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61851806e82376ba7d8b3c9e7b09a1b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4b4015f235996bab8aadaa1e94c20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c6eca8d213a07cb4bbcc70af230b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11463a7453aef9e6437beb20ac54bc01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f45317a4da40ed10bd53f22c1abdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca05e4c0063daef18fad4a36f06dbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352d37fcff872c927d1f20e6ec1971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e4c9dbbf1282c67bf9baa0d073b7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808ac0422ae37d859f00f87bbebaaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e425b53d85e53fe83e04118af9f702e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afa90230799120565c6da186dda07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e232dec1ba9a837211bf72148da6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783bdaf8329f5fa96fe0630227b43d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ecf041b1e7acbc9e0547b98065c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38eda6ac62466af95386fb7c639e27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babdd38bde7f940ed7d1ce8ae5f661e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a2412dd020ca1aab6584bb709b6f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3525cdab6318e0c75917e3e4f3d981b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a5298bfc6e95a961cf261f3faceee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fccad8b82562b95afb47b0c31b41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721be5002ffaf07fd227e21266dbeb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9c034b08a79e66f550eff7b57a56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669097040c2a09fa19b1771b74ecef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92795502ee54c0a868a646ffc19dad4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c50378c45b5db4cab0ec57df61544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b941fc72b7c4ac99bb82f8c799670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c81b16eaed9c8131ac61d99cb6326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012162560072f48ed9af5b97ca040a75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401668143e6c0ee504c751744f2c5342578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e811cfde795a9717cdbfa2da5872bd0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23972cfe04b46250df19d2dae8d79e35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990ad097b1421a643f50c10a8640cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dcec736a5076591fbbb7e5baeae1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5976f121e10e24b1901f15d608658a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d9bcc4fe423ef00b883c244607c85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c5d8c5e478eb1106ab6a284c5f59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaff128e3a3ce04769c43387689c53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7cba9596e9d6f3a7157ee3f33094587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef3fd6aed7b0a8c2cbb3e5c910ea33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8d7e79d69f16af982707e942a0b67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527188d208848a98f9d93ae7094f69ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da780f1d7bc1167c44fe8d8fa416634591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6aa388f7b6baf39ba64e86bca111f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aedfbac04d28dad92d07d30011ec1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab60dfcbf5047c212ad58645b622e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7889f543625a3982077d157f184e347595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09be2aeffae4c2a57e156f370610b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f631ac1736abc74f114e9a3ae1a6b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19799cf421bfc3cfdd131b2b3924a427598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671cd053a954cad95c52ea39a817b31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd5907f87a270c0378eaad70492d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e289b70c78bee7662d4b18cf17e2fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830797a6426c235cdb5987ba7cfbb1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b5ebc0fba0fdfbe1eec00455fe0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9fc213b4a29f646681d0524641572604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718cca00836ad6ac12251d8b10ab9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3aa18b93067c6b90aba834594c311606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719083c7c59e22b052e7f2c4c7bddf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c723031499e90f2595f125c7cf198f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41712d7968ddeba2dded192417ee575609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974006b7785a340bdda481b523f6151c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459550fd3f1102fb79b411cc4c7b7e13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e5e10122aa06c605f1af7c2dff7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c80c4d68a2596d0a84384277c34c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5009dc33f623795155fb825daa0c79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b50aa2f9a78390aa1cd1c9d979db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9df478ef47d7e053d0f81753542bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db1c33bf0f42c667168de1d1e5356617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00b7115f940671b6682579a8d0c6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591ba8d68003af01857605ad327492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46e82ba528f645a836542a4ad3b43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4aa4321cf09b94b56db8da43beeb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb85d481bb3db615d27b2f1a61f9bd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ae542d522f58081250130c8bc913623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d6122b7d72506e9d5dbcb147246d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485dc68c91cfd67864501dead679e41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452c6e92493442864d6f75acbb9bea4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfdf5c1696f8dca83bd0e1ad8d4f02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b04088b40f59e0a2e436a23dc4f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540f8fc3da8bf4070191536b96efd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667b6fb95a6c1afe565ec82f766dd9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a82bec154f92d29e8bd959d210cfed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db45f61c1e74a595456a7d3192e75a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1131a3ee2013437094273e3a8acf02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fd7a6c769ee78377b1456e8c5ecc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47799e3e5aac2ff5132df902f10398e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd274a04ef02da8d90139973f0d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960686878251d2b8dd871699ac5170637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d88d576129f9d82df0cb520e522da1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff48c12c14c783dfd00e2cb474bdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd673a7ce7d9b9b170a2b9f45ae345640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc975766871020b75ae49942f3bf48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00824163ed137fc0290c04954edf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71271d251577fe3da71927c09332099643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c155d1bd7485829c85ad637c9310644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858774a247fbc86f73592d5925362d14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b730be660100c6e2ee73468f9526e3646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2daff7fe074f838aea5e00cd26e291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31444bd6cc7623c0e23e85adf9620902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a341f96296d8def903f95458d78b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f15fac8b03e1bb3e34ffbde1fa9634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cfa975a841597569dd808200934d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539bc111ee0323d7b54ec14964427036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61578653c10adcd04f3164056d13fde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62041481fcf1b4821ac16769df2d93b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fb0c5ffe810f4e395c5aca2d02759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd8ab17823ab76fb937c51cef322e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769c10f00323957b0dfd9ead4bac26811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18dd06fc00392fbcc10eed3c5a186212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a27e7c02200526bf8dd9361f44b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17028cb731064b4a170eb7074f3cb68d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df142e9e7c184bf40bed279a806f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a95f714780d3033911b8509b4b78416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aeb71b8b1d64775f8f408e6a8267f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52e9a1818ea919ac686ff0c11aa9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36667759d18d61f957561f8ac031026019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0dd71e02367fea80813e1d5c4dc5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967eb6c19411a0d076fa0df4a8233721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc4ab4dedacb0fd80570646429e0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3285468b8854cb3d84b21ccb7be023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbe6768f0bf12b389cf2fb6a356e7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75c6598801c8a98d4f1f48805d1d1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8ce56135a512bc48453d4b68f96726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d38b65c6a9e1eb6d62abf97d4491827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083dec8bf5ff69c6ed9f7c7aff1b5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b8b3d2cdd1fee4c2a144257a2e9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712ec629b9d57c5aef85c43584ce27d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd13642a2e76b4a105f2c28990636231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e877b60a2b12f3b71d7628b6f34553c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7169c339d24297b2c548eef15d653233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7a07ca12455177839619b75b86b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6157f92841408165ea0773e13d3b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc7299d6e8d7ab3aca4d7f02d7b2e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d777e1e59523c31f2ccd7de01c612437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f62de38894839f660b94c5eb77be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a25dd8f6be8f13f9e888c13da426b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6ce62c878c915df69c9d45213875740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65ba313c43f22eaf76c402eef3500741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a5a4c59546c854c89cf901ae8676742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb87b16b51014e9df6a346db5998e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342415186cd86ea67c5ce892715a49944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e89007871fb63ba7a8c9cfebef8de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728287d79b0b86d9a641db1f5a206bb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55537e35700ba2605afa42ff8d1a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640940e780f9429a46ea242ed135bdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc68ef1bdc159cea646d72c0c9abbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad9c10d35492381ed4b8e1b74118f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a65815d1b4d789e3b9dafda480c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b36447b7e76501e35080f08ee6e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a391406fb8d009436dbd8b695aed653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0da80bdaa2513a691cdb13063f4d3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d223379c647465bef390609b5a4b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff454d79f4afcded07fa59ae2fc598c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390a6a694ffdd7103856625de969f3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3b4c6c372d4d17aff4686fc997e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5f2db162d45dcd570d633c4b3500759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4bc9075e2363bdfaf758287b959f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae4b68476bb35f61e30f612513721161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa504b406e1b8b4c47cb073c170ca562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba73c1cb343d97c8f82aee3e15fd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8738e66b401a2b2a37a79b392535c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763797b77ff2716a569ee563429850c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c056c828d59837e35bd58bcae18355e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c2b4d6e2d5549ee1690a0533987c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84127a9617db79a91d7a715dc1d0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0172f75bd691bb4ddab5f311ed45269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d4da0e39114def903461e356ebe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937386181180980998e51ab96cb623a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36380adbbfa93d8ae2f972b76e165372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ddd5dad323295647c05b2a741566c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060b9eaf8e7932bc8010934a01836374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41a66f159e374d2843a24346dcf55b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c31276069664b65f4f61055d024d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa677dde380c0f089840f58da114377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069afd34c1a81929e8c59911560233b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a16a8c59d72a640082774f76a04d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e613a9ec4545786cbf40899b3630c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bce9285083f482555203ba0a61b9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1491e7dfb7f582688f5625979485282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55555c8cc904e28f99d30c8145b43ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680ab8632728d668d77a0aef3f97a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe1df87903af6ecabf707c97d38ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b52962642797d5766d73136f016f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a356a9559b184f3041a8988fc4dcc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe60ac576c83c0e9e91544b4ec25a5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f97b05ee709e738420a33e355ac34689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff106b34c0a57389f32b6b2eaafb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b430e8be5b9c7574de4e1216924612f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34339e54f1c8e8db004a17a8fc27c60d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05845bb5c9fc4f3dffaf9809cd68c0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656595a0805391c63bc4e51909eb7bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd2df900ca6c082cd6118919bd6ec895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276adbca6406ed5969eab8db1e2184896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f5c3acf452b6f69b4830dec4188297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce7ce26a8c847c86a63e526435e05998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b360330e3c2b84ff83d8918fbde2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f829a94194e5947ad54de6084f7315100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ee4ee475eac92ad3b38a9827217e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ebb323c5e51a5744ba001c502cfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c0e3606ab5173def7ac73f98fadc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0ede9a08585c046ec3a47868c27f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e363bba4fed27ab6dc4576fbbb134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d089493c5e136ac34297bbe2552b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9f9dc7da5fca1faeec5c9217c8a13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b57a2e94f53b858ee4a60b214768108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485ea17ed69374a9fc227abd487b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d934de2043972e0387eca5e075590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015148424641faeceb29482c3a05ffd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148ceee61df6dd11f6cf7d11247f22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adcc3bf5ba2d8cfd43dd69e942a2e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e792e5f9dba6354f8ba886c3398c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be6f139cfe772d751a11ec688e30a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8232c3641ccf753424b2cecc242dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873865881ef719da3eea6f8baef7a217117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac2bbd80d63ae20cd7c64d6454cf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8806ea6a8801223c0719a291026140119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79747c88a069e94605eb4e9482735f21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b38c38866b8fbc82a420fc13842f7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594701e174dd5eedface1bcd3a201b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0c926d2fc1a8050ce7705119f1cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b824e7b4e0c44b1fa477a098baa2ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d666853f0dc87a8bd7fa8aa768ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af5ca065de6097b4f84dc030ff061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915bfe1663d0b7326554f77800df6cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138e1574f402169174039055d116e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd69af37c69b163bd7dc70efe24e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64735b8320b8546111b1db7456c3dc74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bf9479a282c1131bd543bb66cb0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405465334d4bd4108c6f8d27841869b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098dd6eaf9354b550c78d362e9c10a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91069542510578ec99808323959a5de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5be7c5a420d7f6f9c468922d9eaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0878228397a4adfd9855c8d096a0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbdea0d8b74a9f3d58f22f01d3b951137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad2f4a360ef95103d57c9628af8c50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391474475bbde473ee401ec592784e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97410273195678cdd896bcb6e7d9226140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91122478b4bb210b06b6641df105eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e918479076e26e7a03a77ce5f732d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4329db92ec3d4ec25f17839686003143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca5c8ab26b3aa8f626ded83d9bd3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e74e1c60387c885b337487f6fd056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad57efc266abd8d347d088a9a0104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c66a15820f1956f5a76a1a88c337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5832ae8ac3c2af0411a02e5e9c83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744e4c329674d37db034c7b967f71cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8647bd046d2be03b17bd6243b8db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dc833edb66773e9a781f9accbfca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb250554db40caa7b426b9c97863031152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b926ae8699cbd0d6c7d2639d019f100153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab5041bc8666e13fbf55efe5524aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44b6d9edb30b5195167f25f55b7ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c86ceabb9e1835ebc026a4cc08a6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a70aa8d9d8c5f2ad62f381dd801a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb202674f6b1976eb1de3b7c977d3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b2e1c252278045e3d74e9a6e4c78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d1bffc1f3cf8b19b16a3e74a45671160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7973c0286eb8b3a732bb4872f42c8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76077da5fac061155a91473bab99c75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d394d1d71c96ddcdd61db88338bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d3bc3841a2ac393efe3ef9db87c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1832e77a86c312b722be91863f22dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbdca101f82b51bb21e36571ef852e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbfd82f241d837fbc073b6e7bf7673167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f4ebe68c8e8abe3d3e5dbdcb349c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d9be0fdb27e2d1a98cf01c39934d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e85c01b3cadee4dcb5fca13daa826170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057698ff26c156586c9deb793e1cd55a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e995e89ef633c34e5f8bde07b12c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8391f15968ad879f7fbb096ae0ddbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270f7c17c610eae70336ad599f8dc73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce75f34c3b43573d62ba86a652b6aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544073dbfc509699b394cbafd4d2867e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18512926dab5198795012afc900fba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8551b7f18c2e677574809d15e8c369178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb7836dad71870abb30d89226d2cdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3999338cacdcf8056d09e295a6357180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae2edc90a4606a3e20c8b3873c7fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec51e69338b14465953f38bf669ec3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa717f89b61dba4828970ca9a0324183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dbb795535e3575d2c72968e853b00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151aa483c95a1aef899c27bd19def7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735683e42ee7eff7201db3b83bdac3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f0ae629ba0b3bd78c42504db942d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3b64f3a0c4aaa11d6f2e598cd95a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc25d9368fbed9676ad22599561ebe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a17df8f417628f8a5fbf2ed6dcc9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8134a11c9e326b4356003509b75c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17db8a3fb4a53102b0584bdbe5d70b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d31935098c4aa12f82d2f9285b1af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158641d53ee02e5c0b0501f8ec290f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ccaf34f0bb8ca55869086330c85d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800ecc7ac4b7c26d4154563ef808f4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca58fdc4db43728b6ee35da45f8d078197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cd19ae4035e84f1a44302b594b65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25fd17cc2316c3a7fb7024918f2f51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb1a8906dfbc3f1a7115328982c218200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fcd586cfc7855973b6f12ddfc2b2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676795a368703167c9737f9ee280b0e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4666e871c055a4029194198d7e91e15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccf8d06862e8d6a4408def4b0107c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab0e92e8db004236f86e5da1806e80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29209c865edd36759d8734752c6216a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd20f2b74420827e89cbb6a2dafd8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d5f88dea0f47fd21a6c82e3100d5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8eb0f5258e9183c239357fa3e0d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38da09a44f6cbc33ed115ec1dd21e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa889270128b523c657db87d7433a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5fa2e4f38a754b52d01cd20b5c6f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9720f6194f6367bbf527dcf8169157213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88687b953004302986623cc05249cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134624a2ff123154e4ba3150f02037a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361c937fe3530b5a0c48ad70aa3a29e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdccb72144a21c5ea3162c7b335db11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f046b030d4b2ba5ed8b33833f850218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbe5226de758f793a18457c44bb086219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d1cf14e3adf26a7fcf177f113d4d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaa36192f5e57501ac29ab8610cc2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7b674960870cb2adcb7d8194ceff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2688552bf48a90e73c8c3d5a6adec7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb4ac9137cc299cdd59df12b5a02f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b315875c78252e682513b043007e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67b5bc126d38fdc81a3e589c9cc49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b101915bc361ea5596b7a062d982227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0b249cae38b67eb6a3de268dd4e7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce0f859cdc4637d825a8122f44077229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5035833364fb662a585f7972c612230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a5668827c74121ecaf66c9df1d71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb371dc2f58a430ae437598a5f5b12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b160347c32be9d014043510d9eb4c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ba3abe990bde1e11747dd80e261b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7765483460efb8fecdcf0ca19a3dbf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e59ba2f38bb9fa8172815359aeb8b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f86e79d5048df9441d19ecfa1b1c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea57ecd8358cbcfa43426e9710fd00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1a872d464d22854d710d25bbef08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa18208a90a4594737b4c453e66c65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e11e070f669a4dd751ef4da8fb90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670fbbc291839330401028f4eae8d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fb373a1b2724444490fe9eed44ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020321d30f9c2873c8a283bde48e8f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752dea4532d61ecdadf0865c296505245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac5205aa1b39da8fb9fc850fb78d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813394d1c908d5a865307741714ae1da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c8cbf692641519fd011249496ca02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ba61b9d3123f7dc31afbd7e0b759249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829205b25be7551d19b558055a7b066b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892ecd21770a38ad200712e47ed842251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff1e9418398c52807469613a7d0816252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbd86a54829a34227fc87beb728a06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0caddd1cdf74b246af9b268ae2277254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc72e566a4fc1ffd273cf25b15aa0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eb9dc1de3217acf1ec953d8ed44f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d7d85ee4e3a2152d3ac1c1c41d64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8be3aa73d010f6124805033e781c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b09a42df378afdc591b047295541b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87d895773420f4e319df0cffc896e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ae0c359d4c88a7cd814c31894c42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db71e729a5308c0b21075899449f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e02e67ab391d30c4bca5c442284aed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5ed886ab298aa31a2542463e0634264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7004cdb4cd8416ccc48df8fc643eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594529ce2294d7c8b71b5f2817c757c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26e47a3ff71900ea7193ee9212ac02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4575b9cf25ae90ac76bb908c0eadace268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644723e9558b76c5fad939351698428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e29aa91ba5836e77f369fbd9bb54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c854b9203c252396ae06ebcbfa2a164271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e0810e76175ca9ca84546d9de7ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ddc4535e10624d4e0cbe2af0eb43a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c8af889ad1ade09526a94eadca3e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68421e098c3be305e57189ba14a0f77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f1887d2d3d9de4b2b8287e1d7da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a862a9dd919d157400704147413e1d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eef57a4279677a3b3ae1623dd7913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8089d94cbd1b37f148d86e56605a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32008b5a1ab6566184ed95b263b12af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c4d9cfe6b42d657ec33fa2d33de7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7156984b1166e75695a0346b0963ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3907709e7277bf0ab5a09f4afe303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c04e70f46716a9cd3c10665ef9dda3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e5d8eadee059310c162f9ccdf36f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135a4800d13a7f927f23d02874c94c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6a99e9d7182c6bda9f5311fdb13a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8b2ba8a402318c817274cd538bd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c573e893b8aeac72996f7f642b49e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f02b6dc0b68782b4fc75f12b3e0a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6aff4e321e685147592cdd7fe7773291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f3bac28bc56c566a348ddbc019ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc201c0863f6b7cba88cc513a66c6ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e904e3e5c100adba0d1fff65428c13b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae526d3693e78f13b56b634f49571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1413cfe228035876230c03e0da7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f8124fcc9aa57a5213cc141f4e8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699e604e61e2c0740f46acc69df1473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dce76e4afea1752f666ecad3060e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd3eb7507c4ca1c845400b5996d320300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f9698e941b106f992def3102f7a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cfab694d9dae42b106113354c11b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b7e5ea016ea9585a1a137b0f7a18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61172789f32dc941501c51bdf7bf0c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4f3295942c87fe9239cd86d95d60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e7c16b53739c11fca1d6b2a8e407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0b7cdb0cbcacada349199be1c478307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13343281c9eadbfe10d2d0e286e1a4a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf100a85a2861556a9ccae9a417484ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7f2a20bf4e92b04dcb5ed69678a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c98c4a9543d9da7ca47f2798e249ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0fc1ca82b81a57f417430596b7818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775c9befec1991a2dc61bd020ffc24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9231a78d59370c3fe8bd0888f55149314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d01868b765f4d551d48ea20b0859315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8daee21179cb8f1190fb5c0c9c794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84309fb1de2444f46f320c70e9aa1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b50cb7bbcde66fc029883b3bfb4d8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901c708ae5522b0cb9730ada8ae7b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7dbc56c8e9c031c458d990814504320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea31d1781398061c2d496363731af34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadb330ec8bcd5ae7ffe7e0d0e3838e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e7e69a0c8faf9c6bc6168f38076a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f359fcb1ae50281d3ef76daf177283324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a506087039a36225cc2d3a0a678ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd6113e7fcd07a2390ed4d0112acf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f765c48f80790eb5d499400371be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ecb2cec0c5635424fa9bfa5476bea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09a337a37d08e68c06752dd237d4a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a59caf2406dc64a98756699103abc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ade688b404d8ed42a98366697ef5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157427299544a1d12dcfff87a86de5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847e0a802a092c4a1b521b521a1b24b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bbae0a6c154a75714c2171b6f556d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e83dee87004d0fee34c509fff81c99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b781c8412aa570eef2253dbf8f0b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3990292879101b23f26e211597e011337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a5f0688c55cb52032dec24446df1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a52c2d811e6eae56faea3bb25b92cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e834bafd83c4c417a3221b02a229340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0419dbf0a5c9b24d40f02bf4fabe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032ead99888d2aac84b3b5e1a882a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4b3eb1675be9def153e5632c53d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d14badb1efc6c6962e58314db5e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5b872caf4d3456c3534f5e4987da8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7866f30b2071f9dad9c1ae4bb4268346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e40ca553aaf174fa3d8c2d2eb0dc63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975b94fe0b51e015f3bc75e547c37b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7dfcf861f7d366f9d2017db20c312349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04841d9be76ab835b49468ab2b3632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8ac322c4190330c4ab8b2867ae347351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779ddbe5c6b9db47cc8f19ab1783ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f7ff938ae32aa8c82ac830921570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c7cf4934d6ef9127f70954580f87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78670c6815503f5a5cd4a050bcf8771f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85e47ea2fc7df1652d232010b5ddac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a3f66a7b5f4db7e12bad952bbc755357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff166ef40cd4319f382420154b0ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0fa24c6e3727ec56bec0e71cb9f2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787aa47e1aaa7154cba3b97f2fcff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6de4165e24825b88761c9b140a225361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3da289748fd8d3d3bf91133902c08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f342038bb707cacd9550f3bd48b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72dd8d3549bf71f497790f4d1beab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ae3b233b88e293be256de1bfde7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba410f5ee5970a15e66bb49dea09a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb90e0d670ec778d7f6d6d0f6629b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f1a83e642a320d195e62fd77b489368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe59510690b9776701734b691464047369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28db32af4172340a288d6a39b2332370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02c4cdc1abfdf05f45116e7ea9949371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75999a536538f54761f912876dbca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e60e4cbbf4bad1f6bd8caa8050ee0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e02b68e3a0f935ae1b8d03ab33f22b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702a10fbb6171fb81159d4efa71053d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d7016b1be3506d02b682420223bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d39066443cb596c8ac115f7b5bc422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f8be1096aad8d2158d00dc103b14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa179321d74334f3bab4b43af4f8f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a9c2c6a4703516fbd598bc3046631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a39a8f45ed794e43a1acd4107b96f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c5cf809631b622f775b83612d22a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b07e2d7cbddb563faa5922b058fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503384c5505fb50fbef110baac30231384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af06d4745815f1ad3d50398a1f1890385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c59009777b9edac33e0b7079024fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204fed80da543e3d04f612fab418e8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4708388430d3e2002113699e9dd6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c16e51b132574f9bffb5a204ff2bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa8d7b7d88165e0eadc137a222c30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087fdc6df9165f0a11b66af14b83fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3862b4ec7d052264676cd8ac863d5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13209af897cc5335b668694ba06d803393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c3f1c85e63cfe1c5adedb12b840c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248b81e162ab33d32dfce7051f1605f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf4462be472896082dcdb8afc08498396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962134e5a0e59c1b913a9d476adbfad0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09466d72152bd0b3b3ccd4fb093201c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5716458ee9d0fca4f52290a0d2dd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca519c2557198293b57c27e8ffde5e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e19c39f9c8b3e55b4a1691718ac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2431cb35a76ffec2eb175fbbe8dbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff04df63be3da1258cfc23d51a03f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3201a325aae8bbd21fd9b3091461b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e00dc969e73a8725ac913891b4b5d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79178de3ffb943bd5ebb6b15edbb0c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065c2a41d76bc19fcdffa013288f7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c450d90da814c508ca0bee3ced636408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ff7a742327eb51319a6bb9d64e67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9612d724381e01d0ff60f13cc3d8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcc4508e5ee52495d4a16e6f4dbc05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145e876bcc19155416f17a8b5b151c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a7754a9a49b5a92cf97a2c6f8b6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2757eb2988c45c129d068edd4f33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d795ca11ac4a1739c2fa939b1a619e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5155473076bdbde0ad16f383adbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1136768299719b5cb045622356bb31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465d78eba86bce5db2f7d7aadf8da5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f5c932b56b9e21047f5b27c9b135419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b468b9cbb07b17b3d57f5e49c2c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae5c83d70879c93f26d34f0000b68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e692bec342aeca567a27ace6684fd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a014462396a60cbd4f37bb9883bc167423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba5ef6cdbd4517edbf77e7b614ae2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ac2d531640615c5f4fdd83c1c5d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85976adf8811777f6bcfab38973ad1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ecd80d6e2c29f00b5404cd259ca11427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885c56385d0e250c4cca8b1f1f88fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246efd0316b1ee93dbe77c5f99ef4252429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bffe936eaf2e8bf77375cc5b470c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd8698cf897ac945aa73d79f2b2df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5ebe3871db0468b04e2c9aab674c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848228a219b7c2a6f37b2c00be697c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e906431f795caf5828c15d87d16268434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae88e6e166a16c5878f6b6d4304314435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998246fa4a9550741c6571740c9589b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be6e0ee5dad7d3fc28157a3c934bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9027e6c42765ad549cc4737ec17f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b94dd7a3b1389d2ae4ebb2aa04f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69687e61bc38a71abc457cbef88eb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519ab39a11921845e5ddda44fb63b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b695f8f867007caa216816c2fdacd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe110e9e4118476ad5f0b54af139f4bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b551fbb9bb6547ad16be29dd3c4398c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a2762e28049e924afb880a7599fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9355a9e380fab57684c71247c1dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075245a63833ec4a521779aa64721a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff5da4a5ed10eb9c970f5ab12fa8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10d467b50419a0e499fd107d85803449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3144caf6c6251ba11e9d33b425204e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f63c3c84721572ea754995add8adf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16eac2754ac7da97472a938e3a073e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304eeff521d607ebf9fcc643af1b24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29015a210ac92b61cff62a00b0bf231454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e5bdfb2adae37e368cd66741d6110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b3ace913bf08f533c0cff2165462456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497822a03f525578ec969b687ce72a80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf4c880d189b06851ccd6740665002458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffecf43ce26e1d17be9ef45e430c7a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871421953f8b5c256150232e0a82655460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b4a06eb5b9493a46784bab9366646461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8624046a24aef15e179f8490221e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799dd1ca802509d7cf34993a28f9302463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdbf9c3612af4024b65c191319b4f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a283190269f699c5a8aec0b9a3a77c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816f4d83843115b9c85c73a269b97f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e4ca09d74c8d78be5b27fec21778467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fca1b4606bf0e0e8eef564377d0273468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ecc4a6780ff4eaffa97e6abe8fd6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b44b5d9719629b6c81efac05cec7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b00ea14ad9032977c0317b3c96f01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaaf162b0f6a91886eba95eb116818472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253989d0cb33ce91c25887e517ad865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc76cdc57bc4e7ec8dcf75a8255f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe72bde4d4451360a4b5f7879f956d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b1745536f9fef177734ffb0612b9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c67a8aaf12ed399bab55e80d6ec5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b74f153383a163b0d74c5ceacd8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0ecd4e6ec5625db2ce187341cfb86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3877452990bfcfe0c98edf8ce96dc7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8cc09d6330480b05a509f3204cbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77bc9bf9e54cf6d7e200c487ff559482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80978c8c0076762d06de775c23fdc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746345bd500ae36c9604352d276cda484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c91354450afbc6f98058fdf980cf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8eab3029422761f13a01862e07922486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bcf0e7f70bfea3fea91f1e69d76c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3c5524e0a87f0497ab38fd271211488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6dec4f7dcbef5aa6f8996a593c5cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176affb190b4a9d810f81d6697a66e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafefb947cf8ac0ea5dec52350872c7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550902d945f3aebd1dba9dd91cf1658b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3a01dff66d76a9bc0e4a971d89340493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326aeb2c4f3b724cb470390193679f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5269c185b2d489f50e25d3561a2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5d76c374a51b961293a49083ab4a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d19c55b42d5b82118469bd4972d31e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afbda3a77aeeba63dbc6d8812426c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91c4eeeaa24ca106a18bdd91f48f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd6e6a3d1e85c5c3dd23e4b8a2761500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea57432aca51aeb9f2a51eabf5ced501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3392cfe94154b8f97af83df55630502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f20bb25bffe806dcd0657ec81ef90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88083a0dcad6e11e5709674444af432504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b640ed2e7126dc848d2fcd630011d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc317403e8f54327541711931a64ad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb049478ee9243680135aaa8a998087c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0104521a32fb7c6788af349ed597a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499651dd5da47373c03916025e3769509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481accc6738692d623126f6e571de98c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125951b4be2be14fe78b2e831332f8c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257a703d40d33a2dabd6a1631d34ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b621532a4d66c19b3262c1c3c4a7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c23d6d01754bc633d9259743841b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003007f01dbc780e67bec7a8f160848515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e48931ef8156e76b8bd4d4013458c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca55a1404fc18d18a44b646d152d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630a310f383cd9b89840d845a85ecfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65589742aab2ae7d6aa95ac437071ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b8a4583a5c654f1e865ffd13f2ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105f6ba1a9083186c1bfeeff9b1a788521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed7c7723d15f43575bc96a9454dd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295fcec8157bc1949ba028136238bb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e455eaca2ed753b8ff1a59c736c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265decb55cd51653a7709076f000b46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d0aee89c7f2badb636c02a58b6f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c07798f5f1c5811f0d575c1668046e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae08594ee49673db826d5768aa177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13e3dd89f078e6af938ab0f501c362529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75face37d774a977bef1ec8fd6496530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbef565d58f2c5c73e8aa367f4fa11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9aed83c330fea9e93984c03da2f13532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fd66be81f2eb014106dfba3d2dbdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb180033704fcee6ad2505368f57e71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1398770dbca37e4f834765204245bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa79edff40edf23458b42b92520789536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5958a1edf2fa2c7e9d2401e4e565d4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadab054e34aade709551cece10316f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6150719710161e985249bd651b27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052323aaa66e0bbaa8fd3688cdb0604540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba328b823de3ce34e7031071ce89a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778cac124c1381b00ad7585665e0288542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc4b77cccc308970f6a2f4816b85c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42635060bc63c2a802c3c894e48b5db1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10458e514b6db3d64949ded50f1621f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9aeed010442ff6e94d4c8b9e7074546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90db1990e591665539c03517d5bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568f55e5ac55e99a6a0120ddf2808cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c062aacf143b3ede3eada40c48ad067549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abc3976ff23ef89cdfc2653d7727ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94186feb349a483e47409901ba4ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930bb1aa4aa115a2a40feeaa5b88932552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef31507ff17f7c04fa8c2790a6d5f7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde091887fdbdd2fc9e394f302be8a22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e616bf548053043dfdc81338c578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12fdda504af2cad686d58a03a6a30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e64499b727f1ef6d3773aa3de0ee5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c02040fa4468030709af7eb17fec5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d754b46ee1d2dc64352f4ce3f2f449a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68efe7fe864f419acf3fe8144eb935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a031c62863a3a30fb19d2faec19af5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44c2c70fc8dcbd08699c6df86dd4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b851502ac2243d4773828729e00962563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613de7b39f754e4c5e9569632a1e056564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f88bbf6257386cd96ba7c6d9bcee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327910e1dc1a923a516168174b6a8d2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f865db6bfe5284787c0ab16713d0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7bc1b3e2d995b630a9fd25130f7b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395b54270417606648bfa49b3d44233569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675290b5705cd17b6ba731d8e53d70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bee9ed9f72ac79b846efffbeb6806571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ca1eb02d31aeee626182a7809b5fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0ccf523d020b8de9af501713ba6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86505fe7873dc08953f3f1372f1d5a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671fd4bce00f4b34c6854760f58c35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44229088d61d6192524031372dc37d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b0671c41d116ce4d4fe59d0c4c32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17210c578c705f584e5864a29eb2bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453f8c150e3d234fca12e6883965ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d985c514185b738b051df50f83a252580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aafcab32019197f4025df7079436f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fddf1c039babc0c639926a649c9ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194f06b2d69070d4aabf15ec07d16a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08c3b9753790abffe5b5e462bacf8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77a6e039f4159a52c04a2811ca9f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922d1e3d48cec1b636a60d44a30682586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c3659e84fad69c7faf38c70623f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06781045a3982f4d42c6c09c46f2cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141db13609cae3c254981e85d657b63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671d726361c6b032268ee757629111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5583861a1dbadcec701cbca79c67c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e489d2f42c944695509180f1033b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4611756b2cf0ad9b1c0c992b137c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105eb4dd47301e51b149da799460cd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315662dbb968f53bc8e70bc76200fe06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a78714615fc752a1c13d0ab39c00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d11157be6ba3da4fcbab27a6edd71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa661ee3e7d89fc4c0cb73a31184764598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515b9c3f29bc5c6a08450926e29ece599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a09f9e9b881fe3fc949d31ac8edd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac47b9b334bd47f461faf0b5b038c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c8c4cb71a5e80ce7b961e8ceb459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb064b5d48529c2e11d769812ecd1e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9923ea024ba0d7481f8501fa0d5b59d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bee0e97402c695c00a3a94fefd2c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0576d5647fbea3d83ea545f86fb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b40b7e3f4183ee388a6493d029bf82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d872f197e221eb7e2c5c0ef490bb3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a599b24b3a4ff8adc559fdd4687ff82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34119ea401d5103d3ed028606056b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7f86ca98fad88853a629fd66ac76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d976210a0fc73c9b213b34b2c716612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43521ffaa0f1ae2eb9126ceb05a34dfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a308842fc305f0d87943b8a19c01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aacf9349c642b3fd36368397320dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8698ba49c9a8330f9f85000bac8c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9986e09c1227f10eee2e3cd31fd9af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537516808042f113e5984ad6b07a45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747281183842c6f2e3e9540637411bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6783b49c159611fd354c484b9e1db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97996e4fa6719614e1bd7225ca1824d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa24079e0d21d658e75fafc27f172d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf9835070b4a1b55833ccd12d35c89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4769bb1c48752323733d7c4d23ca4c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6792316258ff02f01acc20af695403625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b39f14771a030cbd3db63b2174bb02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfd323c5cf3eeb08b5e9cb8ceb937627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86befdc61241aca43549b2bcfc5e376c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7683cbc821b4674f61efab613d72c34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb64a3b3a3e267f74324aac0c679d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b218dc70c84e5394b634d8c99babf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec21683b9b4e6ceb29b5b2baf834d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1fb2e1be5c10a70d2b4abb5a6200633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c699f1d1cd995f7d840a506073a9dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55588a0b37807664641aeaa90121c932635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae13039cdd9e609f5397e1cd9615bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99842a4eaa008a6b70a51585cacc1058637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4217683174cd39fc5b4a9a5cd6d31d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cfd56cc7b78541f0df2713ac04065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0fd4fb8e54d28f121992393ce308b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3669db14d3a10f94269de973eb212f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802da1348bdfd2bb378f2375e81e15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59ce491977f81e9531e50b7c920e26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421548eda6d031890225b1ffecdad856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e5da84105230051ea0d0dfc5fa2bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd443a1cfe6ee61162b5bc4515a71b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>