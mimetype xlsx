--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -2311,51 +2311,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057192fa660185885e9d1a02cd9740061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b603fb87695cf54f9d40ff2ef175b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646251984103050fdd1928fd6586b7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bd5acdcf807db38cf50a366cbc18e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aea249bb141d791dc672fff8d72635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263294a22b814bf1585e4495f29994256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bcf75c4c6e75dad6b7bc49b38c827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f0a2eb742e32aafa2ed4179a704268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151cff00289e95dac73c2931cf6734b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d6b661692b1e7593b7184bc6dc0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06104c4fe1cfdcad9145b49253154311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419160a8cf52fa23ddef58af5a4c88ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc060d24c608b74ac7e4cd35c9e6f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b84b8de59b5f47351f8afb60821fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca69729fbaeab0755bda9e53502405515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce22e04fcd6cfe99da0a513cd170416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58cb1c60d73a5c5d9d28c2f45082d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ad0c4f332d26f4407e24ea9589d0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bf30f5a10b8ba348e8d6984c1201019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096453026c0c06f432b9bfd40054eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99534341773ad196d9185ee2599e6fb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c92dc98f1b1e4b386d6224a162a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a007b3d4facffe22d7422a75a4709a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63962dad72c3dbc95e9d97a1e2539724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f3d8a2a2e6463f9e79553ade48e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b846a8bc811ffa1385d658c2d63a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39590499d616eb5ee732bf9b3adc7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcc2e0dff08dbe002b444034d3ee0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078e3bf0e5afcf237ff959c6999685a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f9c8040b8ebed4574320daeda406930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f3b824b29e983714d09ed55e5787131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dbd16dc539ec427d8bf62e2b5687732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8b04c72fe0ea719452efdf94c623733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95581321488c0c946b9f2dfc8eaa827534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31127c7aeef6055099cca911ff90523a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735e48d3e449e7d4ad30a0b969578c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190bbdeb9f0dc8de2a989af6d25fef537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e5d603c626614a71f473c7946d5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7fcbec3ae82456e07df5df464c36539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7ba0ff427aad16a7acdd25a61376f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eafcd2bff8c4c46087a76b965f7af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d6c157ac10293bc950b72841df5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d354816494e0935d1c93998e8570cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c143e425cfe98bde076940b0ab2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e610d7ff1928a3c8cc42a4fd50b3f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904902427a967292e8d9314ff8b9062246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643d66be1c4560b95cb8a9be05ab46347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ce6a24fd819fab6af4fa4d28c4ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a62996980250483f10814e25d47db549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4a6862b098f9efd45a5e020d17f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238203f87c8e5c13dcaa644ae1684d0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f000e8c0c99d6c7eeba175765de4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db659d7e31e70cf921944a0eb5e09e1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccc123c5118631c346a72c362249754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d70c7d5b1ec4ba51c5e5a3dc527da855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8bc4a84d335013e7e8aa16e19958056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738874eed06610f5936771f52c8295b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a7ae00af62d54deb44b57f488f3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e7b74df19deea7873959ce285c3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3ea7a99f0737bea6e334048d0d3d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db38cf89a75249ae8ec0e43e6400f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f624ec2ced642ed592191423791801962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47591cd2085000a5806d8336d7ced63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822014b1dd79082793cdd2ca95b20664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d2eaa35976e1ebfa110b7b596bf0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e953c94275338950f3f6364bdc9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae84db55f883ec3e0f4f70594800567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a21e7d0a15f5061a675d32ab6665e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe586a74777f072106c3cc7c70a47569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28475fd70a2d6c0f490168572e0938870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972c5fa264e14fb032fe828cc5fc2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5db17f133fd847bbc0770a1681aac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763332528956dfd416805b61078cca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549735bbe14b7505efb13add3a256fc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0aff31a4f2d4e371acff84f8a96175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee72a5a2e842a7ed25c16fae2889a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba0b65e79b372912ca8e20c9fdf1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d6b124ed5d663fb50d8839bf365878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e996c64f5de1a490246c7f43fd504179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa134784e77936fb13bf7c0017b97880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8cd8e26254c35d140923a8d546f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436150c298b1b9ec8a591c3ff28aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f8c7c8b71ec3b32b9483fea056e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7399eafbed928ea73c9bebd2332c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb2c70521dcf2c1e7d89c61eb841e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bacb5d7553f754970d941b327b2e4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959cf864a1ba9b0b8f476d4243454be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66504e9932eaaef1de5d8d59b4be7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2da5c2bf223ff7347061eabcc7e72589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6f367fff8f99c63d8b7e14ebc6dcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3616019aff81a5f4a7c69a6f36e2d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d28da3aa56b85b0b372127c9767d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3f056199e7a0d5170e900833b62393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd233ea45b1a37a3e4c8a47d7ff6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922f4d754db1e3d57ad38efe9e404c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fed5a2838b58375c13c77f182cd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27edddd1967c58b5878b081cb075a3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a66c3f5a50545f8c21350c0e639898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd899be85aa2f12b9a91173f92a1b8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcf3ac68797e3e515ab49702541493100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8aa80b47dcf1280c8350de085244101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dbbb5bb63cc873641ce5197bf25f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e21fbbc6dcc5a7513c48cb41619a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962b78aa23fd3544da62239a8a66491104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692b87fc83657feccf581a9732a6dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4e32324ffaa7a4c0b2582be1c7f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac3aff0a57a4220542c249cba16aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d65a568591bcef298f81ba51c655108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e54cfaa5aca52701ae6a53a34786b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7154567663ac5e49ffa47b76f65a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624500bb29b5d30107d87ea49bdf2166111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88c25ae31a74f8a2c8c8bb28c4947a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6fa2dd2165f832f8417ffc7754e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948134bbafe7163c9f0870aa4d64fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ce4c3b6353f577b1f60db3def949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab3ce3974d8938557ebead505aa12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479db70da038627f3384f36e39a84a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fc5057734f259d4d8c83216956071118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53d89c6be4ee4d5a04b86f11545b07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3dc0bebb4a967350b6d6eb9e3c7a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac9305a8d537de0546b35216c27b6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296f22bd355c0d3203fe080c875ce8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0fa47806e25c0f1a6dee9eb2c8c80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d19d84cceafc4f45bdf9567964a96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f7249ef92b85dbd0b4c66af42b8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da3f46695a25a2468f8efea53cb19b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcb2c07ccabbe2af4b731c0bd9362127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb241993d48d9a2bdbb0657275c66e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa86e737574d236a086569fef19c1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec115ad5bc28ccab2bf82c70f4b9a5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ed13bad35dea645e64f9fde08b57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c779bd6ce11b6ca51d551a31a3464ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f8d4c20a834682578d7244f286bcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44ea8728b61660ca84061f70758e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635555975bf8c3b2aa08d861c0eedb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f423d28d1b77a8ca4b74eb4a5a54215136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3dd3d5c90fb95826d5b2735158b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468f71d9995b0ceea59fe5bbabc21ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888d2b2e8fde9735673a2cd9f1ffa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9130d68e208384b243c6750a428c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37fb0a7819c4a19c8bb452b3b38e9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27e9b077894e8e06b80946af9e1c8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8df42eccc2ea0f7bacc378e73cf0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66cb52404b5ed5d863ce51c9f59e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a5958bce9927c9e5036f01f36834145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bef630ee2475664c2a4a4f14afb7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e08ee5aeeb5a39040a70ee938e33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28e8c478d6ec01632062b92004dbf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd163a5a14fa6dbc55046f62a1a94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1eb24e0786b48a98542fd9d034cb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995890b765f4378cd935f7cbe0e4de73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d611016ae3639324e64eaf3da894152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ec33d1d1717be49e45dac20c1079d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff154587c5484c0929d5179bd8f1c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3739bb8e8cf47d8f05bb123b88160e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bcf171f1f5b3be6c604270a93c6a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9082daa2e37316a37351abf63def85c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9371497f002536e75a2d3b463b983e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed609a45ca9787abd885352beb4f1cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a58e582cff3578ba1a6cf54d4b1ed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc40404514f0ffccfeea1887a13bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322813369a3981db39e85e44899a687162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c62ccbf2af8c796512f936710729d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b44bc8d85f7f1466cc31de0cf5eb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e04b3eff526212f56c73a6de0350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b9d477e57601c46e9e9969ac69f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e371ec3ad581b119da534c399d010167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ea25a5d18c8ead06a957830f41ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad6f2888473d0fe24d267f06966b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776be1f7a645d93603f1147ce1bdf70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3648afd1ec5fa253d67a8c90be63538171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc450a0d2ddb2f9045b0afb68a2d1f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b79a3bedc26cef075b4cd427084c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206cd7ab5c80f481a2fa2392c1224a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa756dfe7626a3f66296b48ee3315af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f497234a4f250ec578fc9703212c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc2905bfeb55d7b9eafa80fcdeb9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b7fea30934cff265eda511110a3ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06692ba0c2154beaba48a31cecfea29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce726d27c01bd293ac21b8f5556764180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16be25ea9ca586910c132a019dca60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b484e7fe0146c57ff328cacd71927182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e666140f0a9a24b529b6dfa1cb55ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c11876ae76661f171057ba962575184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd147b8c325c9a9987ea4a227afa9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5cdac16f54d22fa3137758606d3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a17cf62084f52be5417f504825ce1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b4cacf480bd8dd2550d1be73a22b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da734257b435fb9345f9b154c05468189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c066d5a4fa6abefd1b75dfd4e446413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c6de723cc7104f2cb3f5280ecc45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d5615d22018ab7570f416aa2b4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9bef0ea92e67ec22a61fffa08e063193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932f68b3c3c0138a5a7e4e3d5afa11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef22db0c59bccf6ac8578e2eb28a2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300e75dc3faea8baf9ad5959494e4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec852b190fa6f1d3553429255ee2fe04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cef7e0625e071516df1f245c6a4011198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9e0e727940f35d051832a4b7248f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe80a8dbcd8b2ee9df611ae7491c64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3dd3e149d661672fdb903a8b40a68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4183808b64dc387570f8ee43db67ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2bf9da059f63cdf4904e1f3118b0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381581875001345cac8040aa12e922fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a131e56ef1d1471da7032681c166d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a9906ff8e494c6a9bca44f841b088206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7299839148b54eb6a5e17b19040dde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85ecf87f0fd257c76dac894800b178208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5d963d72060f44021ad33f350f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929023ea820b930bc3620c181c25e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f40e1c76ca8584b2e51c59d13749211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aac55b83fd8c7b200df7e92a7fa09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5002243760221301b40c8ed22a0d747213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef90474fccfd9b2e4938a5451e90e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16272ed233d3b187ff9853fb6c3e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92beb5c36f100419f6b59efd7409f6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde820cb70ab09608919643651cd9d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99accb68434b7b1e288e959a44d4e3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd5a79d5285d7cf69305d137cacc56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722f98b27321df714d6150f1812a1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a2eef5b71f2965e5a4ea2c9ddd36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41316005ec728e4e19b58c65f145ff4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9be1ce2a9bdf5684c3364186e4269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb92d7090ff6bb80a7fab3a75d36f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d23950408b48923994dd2dc171c44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe277966bfbf332c913a92468f266226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f625621151952fdf58fd6a7c0b0870f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45d131c6d71697b873901f1c5ebd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f562bf36b3d990164f763976a257c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f9506e6f39a3f4263ee11acf72a93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f5c7d1cb470877f4d72eeb5134886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c51fdc4d1d6f4f408ccb343393d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87083396851242eaf9b9b6fc44f3cc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75084b162c52e15dacdaa12b5282b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111db0db9aa239c60eaab5838d306e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f63ff38579aaef65b2df04390148e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75d6047365daf0bfe1fc55bebae88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff646b271c76628a379bcd56e1d3ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28274f40a7784567e048477214d63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b7e79d8520eb10210846437f3c772240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f988b87bb3188415c919b606d840d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12cacdad36b19fbecb2614c03c5a17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ef485a8bed6ac09c2d7bca37b2f2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9ea133e77e132bf2c418db480dba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc416c7f02e39f79848da18323388d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44274b21cee60c15eccdebc3f29daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b962f287ca6eddf8e5ac22ed035a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb57126a0ea5d486fedd642a950d69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8267fa987a27c1630c88e269e227cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d2cf61946b4ad1c9cdee6a0b05edb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb2231592ec0bcab62f2a30a8b406251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c010eebf6d755ff00e226cf57976270252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642a9fb3e0849b05811181edbec842d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d9de562f52e1415936580f8787e27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d0e12dfe5d64050f72a0168ab62aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13036ca462d4b2031033a8cb7599b2c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec547f7cf520a04eaa0ddb761d3d0a23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f696568aaf9aa21b1b9035aaef2a38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665693a550ed1742da44d8e553b72b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613cab050b8e1103153714c85861f48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0969daa7e1787c84fa7b8413297ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32c4f8b1b5826a31d73e36607634c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd37d226f1f0322e3ecc41eabb6de30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f753b3dc4f0b1ab9952297b2387ec9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57900e8c0b3902f820f803fe83ec7822265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b169d0caf12cf3e94fbbfb7c25aed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93d6fcd3b55408a97b6869a6472f6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319becc0f80df5ebc7fb38473ad48c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd9a156f5106d01a909f23753063b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be78b5f104341da69756a62e0aaa7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1b6cc345c47392fa3dca694facb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb050894684bb836a7632a092f295c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174cbb58679a458de8b81b0c71fef0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f856677769202d5286fa46a9f276a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b82c7cae2ce557fa5144f97980fbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbf53554d809ff3ca1af4b687dc2bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7cffcb92f21e0d0460b9227bdba25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ccda2db6d4e135ed255f463a19130278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8c1dda5d2f4bc60f522333e31304279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e253bdfeecb7fb2d0c1d5ef76edbd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e1cd5e86f23a55b6aadbe3ad7d84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b5fe1bb0c60883b2d06325d5ebce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de853962f97652183bd9f89c3861f99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c265cb4d2be475ab53adfb21a75e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0a60501558444dd902fb970e0f4d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3954c6cbfb765658a1a4aa8764b289286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076444453bd9c7e9a459f1a6f39255be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b58ba2d42ec034a42d816ca4ceb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab9cf13782632710d70b2a587cfe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684814799d5ba391d8b010098861638f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f653c9347c730512f2f4ecd38807291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ee4c8a4aaac00465b083315af6ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834cdfa97d39b30740726535e8b1c19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140a6c176140e2cc5b24eec1ab28eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d310b7cba67787ef9c5e4f0b21fc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9b7093b3a69658fee1423a9a56ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dfe9cd12de3b881725437c7426a39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67607eac45b6e9776f92a8ba742e80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d82688132c827736b39590f40f83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736abfd3b9f3bf64289639ca23564f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a2e47b2571ec1fe1fde802c080255301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb454c6aa7ee7d53f0daebd972086099302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c35baafb9c872f386542d225e363c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06de333fe27534fc3408df8f2612fa2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722bce0555528eaa154f86c1b18966305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b6fcf3fac4ac4e2be36e3c2967f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16840bce94a35f4bc7625933a8c44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f16dd905ebfe0f0909f1f2dc81b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa8a6663de2e1ca2ad873e40250b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c428981985f7a80e48ea22c7b12e2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75027d4ad51fa850aad7c19c3658b0b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2bd55e6192afb3ff686f4c884f3d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f757759ace549e734936afa9ed39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeca2ab0f83523401f5e66eaad844c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea637c4f0bca885afcf8df5870b7c4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203428da4a13e9126c22c99925a3047316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a291299e4bbcea3abb68da75a468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee84700244b1c2a108cec9f6f2abb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044511b7acf0ebdd0c0ae246f31a15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655b347ff00e359dba2a217f2af0b2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13470d1a93eba159f794e17d5b9deed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd9d3ded52d100d83f4ebfcf30bbdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521721691284f9ea1453a70b7f5946323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b6ae9d953764c8c4826cb87971fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf3747f74334204ac6935883e65b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62362b2deae87fe89e18f813fe3ee1c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca85ecb75404948a7fca87afc3d86d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec2e087ea877432a1cfd32bbc663e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2809a498ff3a0c5017b84bca6e00e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116fdd521eb5454b0c6fbe059b71a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09503b47f29226b522abb4fa5a05bc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d9769ca2e623ba6e288d6eb03c62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f527017b1b6fa421303ffb8133af1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6b062409c6a4835541cc7083fc1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bec11a354721f8f3c08149f7adc58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3847f57a17d8f5f59646113c9961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508864fba5b6eb4502ce34a3915290337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e609cfe808aea2b9d2ed280143735338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c7686ae0c114eb403fdc0d5665a58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a8fcee9262e0cd4d247bb05644e58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ef6d3fbf80099b70d48db6eb0af19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364fba4ff700881fc3effa96661264342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb544db0e71513c95f314972127399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4d3d9929a76a69f135db415c8f40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b0a537cd64cc2130bbd64ace58ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15359b3304d288c568a41e487d7cff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1af5b1ab8a1d910dae65cc317811347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573c980464899fd260cc3d17e46552348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fddfb6a57bbaa2ad93366dd94ae43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc60189512932dbd8fb8073c172cd39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e52bb894b0ef45e53b1010dd0762b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61092181966a6dfa06cee1198c522d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7496ac3245ea2e900bbc9385a26a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a841c9049633110448ab611b2db3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698e282e7fa9f82e929ffb230c9e9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225ab897ca6b87441e2479f2d272348356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec44dd8d2bfa26a845cc312578276d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb4cbcbd7e36a4c624c747be422bfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2c72ab9d5d9c8460cf05947563a47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f7cc85df6ec54983f342942647d06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c44d6de975f9495742b9b7f4e6cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad7e8dbae3d1621e75173996492eeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94677be51d380b623999c03dfadb8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da85311902401575569d86f6e07b16c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fec23970aaee3e3af5bbadd120f54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266170887eddcbf4186ae408a84892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187037e0f677fa879c9633ef48bd1f19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8c33a3bfbd0717aa72aaa18606ab4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885bbe3fc5a1153a44a383616d727d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7c3080203d99b742a92065cbc5642370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb1bbe737f15d1495f48a4e8d9707371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53870730a218ebcb31bf67de1f552ff3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20249bf4eb8fa1ee552f75072b1fe08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d702795f902d1de9b4998813f0e4d3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d6930fafc676449beff3bcc9473e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca343d06e85efc92bf2e98a4b0aa585376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1c5b9b76114e22c49e403906206f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a931c0fd2aef67cebbba3d3cbac1e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62029e27b968d3b25838d11408752379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb78ac5c9ca105a0e805cd391535b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b1f99334880a4066b471b2cbcf5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f518a9a0e88637516791b2698fd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd82e1aef986739680029cb9bb2822383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e60d79d3ca5978935abe566ebf684384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4329af401370b0446e8b98d886c88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ede75000b41cf832f371b65d7a78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce4cabed69edc9d52c669b1b7b948387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f565791cab7b105b7e9d0ad367cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266858a13a3e48757fceb0ceef3e6be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d932d212e8e92ab6480a7506fb5d10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed692284547eaa6045a97084e4df045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4fc96427c7eb2910391b2d1a89b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc9ab995b17e737df06b2a007d281c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6098479f97480a1b8eb223f4ef95306394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cda0311b5dc5854dbb09c927868b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0049236aefdf6f56794c2232ba84a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690399b82b014a0f8481345770de6040397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ae1eb024b5500645ffefde8032cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e858d77ff4471ecbeb12624000f06d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4500b57e2079a5a17cfbda18d2a60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b32e1292685bcff28accd925952e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d52806ac8c8536fe881e0dc23de3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea1a302fe095abd789727d96896dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132e5d566c56c3c938b81723d9869cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6c4042f3b41c06bfdb083450d6a10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603515d9336fefb4a4b2c03988cb38f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4072b1415b536404cb68e8a0f94e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25400e28bee78ece706d01c9bc600408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259f19c69d2e87d9231b14914563d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9680a9f277e2587ff3ac2ce65ac4d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa38ef862b2c9816740c3f62b622f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599ffbca2be2c24a4801141215b087412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2fa118a151c17bd4e3de73960bf24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb8f71259c259109bab30c5e5a24ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8912ec35b1542b2bf28a0f3069fc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd7efae50bb95d3c7212edca79ac52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac590730577df562f157c8ed97a22b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468afac15b0bf65c9c30d1a929d2eb0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f92dfb9828da2f64c413ca588fab9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef466b8e6b13259635b1e4b7d2a1ed47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b596fbef85c2971609cd461510488421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9889df922166022b4ba55dab634a91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6cd80f7464cbe53caef4cb52a9bd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7176d4f16c7b65f917e41a031d02c85424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f0ff8461ae00f78503651c989d4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f85f2769d2a8851818e76547092af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ac2ecf4dda51fd83379947a7bb21427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f26f820476e4cf1c3d73730ea5be0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f707c0fa538c66de53a1629163a31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4d281b0e7c12b3e47931b92aff2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1bcc0bc320681c694413b7a1d9f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801aef844a1f8d30ec042076a5a40c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2572e862ada1166116be493cbab05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d9ac078ed44fc9dbddb2dc3975fe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571b1e7bd843e4692a69c150f52514b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af686873a88b2207d721793c65435041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794babe60c644cb74fed2df68a8566b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ad90b7db35a2159e3280a893971c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92039962b494bd1014e9a3fa4877f3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6d1bee7c2b8a68b5d16f998ef7b15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f137111d19c7b7f2733f2d8c43eb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c098217151061bb258726ef059d46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8af82b10bad652443cbc40eac0df0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654e16a00037576061fa27ebbace066444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed9c46ae7767335923f5d74c02d26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59429f97fdc355866c63ff7dc54e754446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651750ff569af7788ee52b661523d95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdac3741886511ef2579a340b77609448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5a23d1124022d058bb00356bdaf6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3228f7b94032ce5d9accea99584b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec6c7e27eb1c44ea5ea89018c1163451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e4c1792346ee9829087913fa0b70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440475e33b10177c111e6cfa5c2ce2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aef760c602263f0f80b5af8c0e3f69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3eecdc4769f920e59ff6b1594511455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754caa06e23713cbe148b1679eacb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4388f26e3c914c20495749ff279d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12701328610be0568e0da7ff420318d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305010f4866ea7077da111773f4994a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1459506e03135e099c8d6cd829c2f0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce267223ad3b6df74ab71f4c3d54917461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444893312f5458bb1840504928f0c5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade7bf83ab985b936a457745119171463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0240dac144b79a3d92320b39e1172464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8fd81714ceac4c87b4a758c40ea5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486b7f371b63a06499f2a1a051ccdf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce63c8bc6e2fdea4c8d21eb08b0e71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84791c7b77acc4e3afbe35c74a8ec7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a394778904eadd7da584c4afe84bfb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16225fc17e3c168cc84f0b8cd69e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c33e428ed484c3cb28cad32460c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f8dc10097ad7def4662f34206dbf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4606e9289edf91b98643c451b44883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf453add836b264aafa86c95128db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f719601cc26b12413f46939835a44a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a511411486387205cbcfc0956422d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace3115d79c51a2f9acdfd37f629d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42545be88378a863913274bd6005de3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc807b909cf57c6ce6e917f6dc617479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc7e7b740ea79d340464eb8d26b06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd474422c73dc7412984d1818cacabb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366ba963dd005abe1048782628eb71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c3d7ede2106a9f36cd05e349eba38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdbb5fe2e65ff9b6fbfc7f1dbb49a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a257f2d862319a5053b800fe95fb2a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf95947de1121fbf18c58e764603fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952399f5a31d8f0fc1114bdbb44092bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955841370c26db0211566efb5905cc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25529c3afbc81e8accbc8e2cca2c13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d336ff898457c198406008e18ab54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfdd070ae2c5fd838a430687f02bf6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2787eea1869a0a15620d2e1968c1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e918074c7ca9e3b23a9a77ee51959b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017424a32f317e4666b517410e171d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68b4ce4c77c7b47a6aaf527eb69e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a401742eb04ec331d384a4dbd371496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b2d4bb58dc85b185c2f61a4f030f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6073abc8620390801c36ce9240e01d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d226eae5c2dcfae3b5a87a036e6fc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626828c5156cc780160b307921c7ce1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814103decc1631ed26da85964511e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440dd3be7c8456b1080c1d066aae0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626bbc56cb8fa8316fd90a714446ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28817d036d638db69155c37333b2417504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83fd13632c003b0a07b0411aed19f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef1202ae175df5778513a3c65bdc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad5245c0b13bdd718b98f8df5e3f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bfbd9ab1a20a1a7496756c714bae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929aaf7401b04df1d95cdf265194f3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f127fae055b633e4c6e5b010e8a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdd379b2d617b35ce9167986dc5a44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c57c23f7015f31d20703f268e4e72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81641e1a88e33387f2988f5d0b05e8ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4a6857d46d389d5297d89eaf2ed3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205a704da9b6db25949845bc1d849c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cae18d2807884889196ab442da98b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b996c2245b3945639615e1f0bb1863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62aba8405067aab7953af1ebc1817518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88dfd93d3b77da94079f3cfa14557519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c676c6225bae08a457202961af74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269a5c6b83628c2642d05c1b33369f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69ad3bb411d41110f4e5b94f97042522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c786f520e6b8b40f3b9b56e97cb6d18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864992a731fa1ea8127d7b04013d5a53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5999d873ecd2d9f0b8c4bdc72ea406525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cedc29312dfc3727f95c07ebfe4db0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaf3c62eb39b73c0aa7a1aab265395527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89feaac1ec012d94a2027482e1bb974528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed97df3f9d2e54dbd33b21b3bb1ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ada875f2e84d92ddb9e931a566e0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879973af2482c3d7b735dbf6eadf3ded531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58562cdb9fd95e71e977c322a7053532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe47da51220c2f69a9d3e49719c28b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda4a9c147f868d2f812896d90836e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6bb363a8747898ed003e353f90a0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c777f9967b82c020064069a1c5e6fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e28dfb811adb24d7559a2ae4be18a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f115f9623fdbf7a077b8f16458df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815fbe562ccd64610fe208052ac189539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c019ca696d1a1bbc89d85224fe388540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad16db3a5a6a05715af07a28acf66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7c6a82ea6ab4bca5f4708938a0b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ffeb4c395b7be349fefb723c645e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d5beebd7962359bca1d7b6b7236a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a67488483b96935d92f281571eaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84056e385d8df3df0d879c251e1149546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17055f707a8663cc815a06d0cb344cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb4dcc0c596440e277d01f3113255d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9c415fb0545a6df62c71780e6f5eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f3c8c10100e0291e1e44abba738eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743d22f2a1080a6384d7a9d8cdb3ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c0b14118ec0527010aa3ad76466a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680146f9f431757d7392ef4f910a266a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634fa3c2ab0366bc0ae6a6237ab1c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedec4eac57c68df257dce8c345d957555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146261064be952035fd7f904a9d2dd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52e42ad7858bcd29a6efbcae05520557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea6094bfd605c7f6c3befa082c0a9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a74efdfc9a2e365b2b16346b84469559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9942cfa9d10945f9c31bcaff8b1d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afe05ad739ff889a5f67c73a9d23ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18830cb738c1ffc4bbedea4c4e829c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618fd480d9c01ef46e2b6aded4d906e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332dcc22830e5612721674d3968e9a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e1deb4bf0d9bcebb6a4ff7bc575b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f10534f545c9e87f6812293dcb7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc5191f451a18b2689e34d607e958c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1519e9440fd5bf8cd492a4c0a410cbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bdd4cd1d175afc7a848014aeddab2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc332e1f73215e5d0bfe54610a5e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f438ab38a4f4cb1241468b4f33e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c952de5ab46840df046343e1ddc27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4929c981699f5f7067037ae442e20a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136e111dd0c177ebba654a44b614f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512fb8aac62a93e7bbe779adff7ffcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94836e79828854c2c1d0e301d37840c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c60686bcce651037293c31ccac869577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3c1ba592ec222ec71d333855a590578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ec2f5d2ab57f7ccd4a0a57459ba6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276196f92e74acff89678ff41f94285580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c2c4959ddda1b194f68c6647b51b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ca3fdbc78d3c189742ea16e16d93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893431f800527f18e7473f91baa4aefc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8f8ced521e7fee4b8df63d659cd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff885bebcc43d769a5ef35371c5784585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290605abb00df749daa7c7b9ae2ada41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e614a9be282e3bbbb51aedd7c7236a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5969269666a3f0f6ad40fdf7828ed7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeccfd167f1981721a21e9f67e823f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbaf1a59b8f7d535119607143f16f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4472c04aec001d557f3632efd0a2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc746a8f325d4546a9913e76d180bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1134e53548171b0c284ad32ce56ba5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a807e05f03c6e5ef715a98dc6468594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf0b434b00b812d19a3ca83cca7204595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a520f46bb5aec5d6776980c1ae549f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee56b7077ce4198cff23a41251f5781597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb1e4db98795f4682eb2f8bab1c0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab2a86f8848c986892ae57c04567e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01352c93f49dbe6160d0d5d36752761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055584324a8dfb290cabb544d029dc7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d421adc5d58c8d2367998bb205eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbc8b0daae5eb4827c28aa2800d0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaafbdc95ecd680c04cb9d1c69fa088604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224a3fb89dbd4f6129c3896334c4c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2850e197d136ee26de77aff3cd35b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467211526e161f095792ed483ab781de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6805ca50c68c6c0fc07a7eb83b46f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d848964a9ecae891d4cb6e4e9dfff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aaa1f7e02ff39b293a08b0d3d42ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7431e15e222623109be696adcd7b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c72fe7c062ec74e54eb74019584ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6bf2598ad78f34cfbe399d3aa6c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6511d494ca19b250dfb7c14ea458614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c2164087f1d37861af701ac047ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9318f8be9a4d68f279f990edbbc33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024febc25630bde920f2d044dd8e658c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa807a530539437a2a8b0db566a63dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e69b0b0b48fb5a4727dad5a982de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3fb3d3dea9b5a2954bcace5cdd300620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494bf3079252c51971676bded39806621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6eb58daa65e7f3d32e6fcb5f7eb80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410bfb4e5fbb3ec0faf2c8f64202ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd6c7e7351b2d37fb0f9471ad3bbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52851a6a4cc172512f6695a530cb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c252a95d9e8601643412ab582591f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274430deddff5c3c10bd2d8ae4122e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8485055f46a2bb54ad71faafc73e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b54610ffb27ff574a69797ae570d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089c6d736dda8f4db34ef83770bcb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eec6316dfccf841043b1d64f29cc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ff991944864dbebf67c0519a446ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc1da4527be6619507ec41be7cf32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab53cc9a8a63ae7bd8c27793cb079634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd353db30364aae6616eb1e79e04e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466274e94218bbc4b6569156cd7c9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5f5bd92b99f50e15ab716a9d9175a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c35ab3035a1a544de9175dc19efe2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e2842d0a0e67f96052070ed80d84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c33523c1fdb9f7195f559a1f958c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aeb5d1a7abad9f386b5d07a9a49f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd6420f9f0f778f7330399f67956f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1582f847f58005c00813f3bc95248a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2d04cbc9bb580c3298c0aaeff1025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0362e3c62b1df05c5ad9e984a9f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306cff4c2ddf4044776c4236f03dcb646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e45c9a8e687334be12c61fa347db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5622245d9e31860f585b4dad4cbf9c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc7b362ad46a47df63f0699b2a97f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c6fa1809e88330da888ade950cb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530fa1ddbbfb5c3152cf819c671ecbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c878659e7d5f149564c398b5222896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cc2d503b8c5f3b69d3c46397bebfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086dc7397c4f335d7dfc66fe1d7dce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b235cde38cc05e89da117b559c0f139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cd02fb053a52d751621e8b64ee50510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d226da78e354b91ca5a31ab53428111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72a34bd9cfcdccf1af81bd47effde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a28d08814866e14bc4dcb1c30948d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029748f2068228afee9fc3ce07cc2be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ee18965e01dde4d563c40335f59c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e8b1cc3ea65c74314ea989bee1c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859da89f1ca09911714ea1bb5ca81717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6605fd8577745318e1cc2d439ee69d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c315cc12f727daa4f5d6167aefd539e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0398be9337e9b166aee563a094b05f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a145935a6dcc4139bb3dbe023282221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f02fcbc0fa76791e823176fae28722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61198f9d41698135d7b1146247263bf523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c34686755181761343dd42623aae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8242f47784fc821ceec498480d09225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06be3d3cd4ed6478144cbe453159dd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e6f99bd7bb6d06da2a864d9b23a9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e4e5c72263a8ae930aca1236fd9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcb1ae29c50499b70650fa074d467b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc415fc1402e869273da2bf3201d83530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cac4ccc6f5f5b24601d14437b372431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d452abe166a25f4f75c627a5d521e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73553833bc98aea3ac2d4f3a9e364ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb27df3907fbe4bda08f3609ad15f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850dd201e6cc967b52164a85480e5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095926febae99aa244a5de85202e7bd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d15e609e8edec8bee4eb3fde4a14537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca383235561aec15328e0a89b6e4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5ede8f2f39ef709a72680fb8d68539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd6977a1aaae005b6686acbc5f7db240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780824e2fc2418bd4b21fe800cd3e3e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2aaf58618e7c78e3da885aa93303d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820a176b9729311646d75c7d69b8a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42e990d7d1cf2e25a7b99b786185244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54e8afdd8b5aeda08baa5d6b5fbc4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb548b10ed29c081ff40b0f6a74b9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a711d63910b9ca56aca6245c41555e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1c2c0c12153ead7a72bc6c9b625548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc56342967d14384b285fcc492a21e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82dfb098204b021dae1fd25e8bdd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b531a22e095d8076bce24ce8777ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c17acf032021c19d120c871c5c5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5f01f9eadc1cc54a18e5a39d34ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db71228f1be3392e0610543021c21b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc02a624edb627baa116021f36b17f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b5efe05e20cb8e1067c421ddedb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013515b59cba56b3661af58dc057cffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f49576dfcc90451abc230a4614ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a146e2d9e4b1ed1ae73e21be8adb5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a974fc7d001322f79fd9b31a6fb01760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd594fe6a496b14ad88c21d80fd1e8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c6376cbc8d7d6fa127a22a4ae7b5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f711e811c0d36e96182b07310852563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc65d0c6d85aca1e72dc85e0814c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee0c31f279924a3eff015750c372f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfee2051617d95c7947ae81748d5db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a48d9e98c985fd0cb52c7eb6e88fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b262a69b348d5aa202e33327c87cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e408535b82abbb67a7c1215ded13b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76609ae6f871a71bf231655a825e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c24182f5cacd5b13ab8b07ce3c52071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd87cf99c3aba0f937b8b1da9bdefb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad0dc381f680abe308e57f46cae6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85ddbe1f9aba69079b42650d1d23174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900887c8d4dc3a94888891fa2cf83fa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e9700e49d2ab16e716286f385d3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741df665b359ab69f9274f537f4fb0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039822f60218b4622b1b5fe0733726778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac301b56a2cf1e39332debce2841bbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b696a049d346fb22ccb9811222e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd90fab846d8992f9c143eca09b67181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9056df469ea4eb0c6202cf18daa6f9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c9d8395ad717470538cf4d824997e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14f4b523fa1fec87f8e678a675bb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4995fb63f3dd89e01f47de986439d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d75db8eca14757f879892032b4f97e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b2589e27efa6e985e4960d82243f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54a8183175312b243ba2864993e3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf861ae80932704fa06446f0e13d49c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18efe6c94a9681200e94c9cb90f8cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909810fbb399170024ae6183cbcfd1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91bd752c8dd1f4e2fbf86ef46ac9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966866460e6ee2b7ce432a313999a2b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe9320963890ec5c07414337a6b1b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd1f02592b201002fe0c7be38964d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b3726e6e597ed695d86d092f032a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c53bfe9901d9b0437e33bd42e4560d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f26caf254c59405c81a6cc27c08e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eee80ea54078ae690ae9a444b1bbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fd7a3c47c4b2b7c0af7c6faa3083f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f849d7b060b0ac855b8365236f1353f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f23047b85db08cc3eddc3cda5252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24177290b7681d10e22708ab0fc5fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087ae135a627c17f0f51c1c60834c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb81dfaa590b9b4de243a90fccb9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f298e2d855baeb4760c5083e988a877106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b944f3441c0ff71775bc0db1a67a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9591275bd231d2e643fa08ef6c3fb33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d187faa497dc88292b2a66eeafbc9ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8420e4cedf444587d9c5da5e5eb644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cfc27c592aef8f48189c94ac9a47e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356ea141fe7b61d3bc270cd7ba49f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcdcedd68c1c28e58ad4d413bc4805113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c848a51c52ad6aa1f1da77044e3e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c1751d3a86cee87fefbf1dfaf049e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed51e1834378c22496df1f705ec43f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea439e26f71c1f0f81e82435c0809650117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28965aa2b56e77246ea29084c40ad76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5bc11bece20060a274bd37a8701d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555433065c9ca9911c916e35b8434eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961b601db60ac0ab01eac3475707bc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8d7fa9e42d75d90c4a72934341c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336d8b8943dc1f22026ae97b3419a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb46a6205ce70550a0c2de03222f1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5ba44dd7064eba9862d9e18ea6ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0417d43e9b240c86b7782caee63df87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222e6f435941ef78c2662612766608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce4c0a1aae4945b88aa987986623a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc371c90b5c9f1d44f4b1c694f8af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4775f2a21920b36f9ac8c9c2c05e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef06d9469bbdd556e4596ddb0a486f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336e73fbe20e1575ff214dd81fb758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aab7cfeb3ef830b3727c43d16b3c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172d31a7b0c1196ecd3d44b1cc1fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae3949d57f2bd8bf1222936a3bf828135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e97ce05702d6cccab3fb5c0930e175136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a275f7d611aa58cc314457a0c0f59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110987f68ec6452c8da2e7f763ae957b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3d3a079a9c417fb1188123ea8ad5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5589f7d7af9e019050baa60f1673140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16959e3e18d4e03db8585bd347ea368a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a872e02f039af69107884f622ebd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eadd8872c6753c8499d46a47a780c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b68783ae59969ba625dca5d00f11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b364021616bf671c94b4350d3869dfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a611d6a54eb61ec525fa1be6537fd90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41a4434c45119ff3883e9e1d99c53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4da6f5b145bdf716b72328d1269142148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ed7eca59ca8f6e2ac9b2c5d13839149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af529f69647b58bc66c0ba4a399cf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c00555985d9449b96d8f8b8b4220f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c9390ea219729094bb864e74a485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279c9158c0a4144ec61ced905e5e8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4d604a12db87d07cff1fa996b0ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537928843de7a554feadd57535aaa381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc384311203be7e6b27ede224b0024156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b9bdfbc69f292f86f7473752d618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42d0d66dbe4726eb12d5679f1fe33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2ad74e254d81f010dccedcbeab307159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b3db2c0fc359a9ecde6d55a44b89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3852b529c65fe72bf2d58820b2c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d842051e1806810ade4f7ce2703e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c257cc3fc20cc51064164b9a89e7fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4156cf5460d74808e19f7f13d166164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc0110a4f2907a109e7e9ec58c869165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f4616e44478296558e9ab94ce0ffc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b145a67c40e13a7e387fc5f40d108167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da20be6e3432a46fc0244cdc2963ce5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05777cdd09f9ba114ae8cd5413c1f28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88fcea503eba930e94ba6450057989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb87725950c0b33075cc3787b22110171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf1c0a104566ecc736efa22ad2a97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38461becad892a3ea565da3f33324f40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31d3d690672df19e1cec5c99cc5be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443a2f83e7c018ca27939760adaf5f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c7f9e483b3ced9fc38d7a4322ba0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34416ddccbb632c7f5cd17a7c2be03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5ad255a328a101fd72bb233b7541178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239271561adb8f07093b979b367f154179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb61718d807360f243a1e9a47cec420180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d16d1ec98221b56193eb157d8262181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a244cbadcd0dca9fceed28f024a46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62b81bb4ceaa2243cd2c0ec1a6588183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bd75132bf6933da436fc1cd5a2206184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d9e0eaad637b1c47aed49eed94b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229766e66304793849fb32a8901cdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05be2c801dd697436008721a14e7856187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de062df43b0bcd69e66a9460291d250188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d580a104c5f435de1400688bccf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae412bb21e1aaa6395205f252b74d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce016fa464ba5f21b0d041b5fdc81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da23ca3b6de79b0166f6b93b1ca30b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318bbae2427e08b68dc35863b894858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b7095b7d1d148408ac0c769c4732194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba39041bd50f5405d6a98d820afd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc94c9bdc822b28d93e2cc5058925196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef8b93468d2600b25092e2dab7b4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4cd2e15414d11374249ce06b6809b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86b9ed8293d2aa29aa4626f01ce3c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803bf989cc979025b7246ddd862d54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c779338f2cc8a9baf93c43a5d8ad162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529aa602e09894611706d65f01833d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e3f66116d21dfc17f0e51843b8f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f18428843cddaefbc106f45bf7053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0a801ee4d7eda02b0fb53f9d1a19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f66113a01b52168d3b047249ccaa19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464f48bf2be45fe68a8b24b59ae278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6971aa932fb53290bff985c0952d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac67b9f7596b9fd9eee4140b6d6a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dd9db6fd435e1fdfcc8069aaf00d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bacdfb8041fc579d0eaaad2884987211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19512dbc7e4062dcb77fbfec3b4e60a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1673b8c4fa06e0c4e9ee6d0a7a010213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b71e9197b125d30da404a6f77784ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e5e6f7877b14b084946b4038f4adc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba771bc11c051397683a5f2a0de382c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cac5ac4b7c4b53838231985f3966e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce44129a4261e9056503d40554d90e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d9fef9f08a3d5f765129b160824df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e73c7c32370aeef4831c87292ffc38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996f703be57c32d537432ac11d809c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32242a216b6df4fa170103ad37e83e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226a17ef71f4c807e1b55ed14530e47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ed1d1c5448b3a58528d48e1d8d66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c62091f482b3b4bbb5dbdf147d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a15ab69a7a94f7542fd4cbd68cebb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233221bc74e13b295300ddc1dbf22b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb186dbe3e4dea39a996ce4ccc81e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7ff57f1def2227d72e0dd8b12265229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991584e6c03b1e3ac1f987a86c46dc59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa97778dedda260ebf071677a6e2bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279aebca3047059ca477cfd3a7a8f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a241fcc321e4c40cca0986dc7e599e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237d72b6127e0204c7f9e2a8d437d7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb0b865486879c899fbd827357ef3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c8d243f3742bf085ed1602ca1b0b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0dc61e7ab7ad7a0c243a6e42a982237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771327c5db1ddb107143a192d7b56417238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875635f61843129e590dfb8c6fa4336239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28783df7098a77afa43a618b88709240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8b3c6c3fada05a02f0c3423943b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37aaf0ec14dcb2c7925a809f0dede8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff4ee02c4535440fd0e292b32371c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c505734985d5d10d3be7117293c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181714ba45593469491fe1c6f76c5654245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae6314198969070efb70484aa95181246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc80474f3f8c10a5b6280479d2edf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74259f9a8da5c4550dc088cedf6b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cbef366e1d19199ed7e6d89e790a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f006de85c1ec4471107d8575ab532c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e2d36187d0e5a39e45186fb19aa29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40272dc51bbdcdb650a890a4fb3c5a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134971b6e8c64d6566e0b3a3f9ecce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf58bcd5fd1e81cc8231fb50c7bb28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca59a557548f695b7d1ff6a8519f3f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490c44248ccc92500235244456c524256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321299b7f417993bcfc43fd753d11ccd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec7a0d740188fb4b7294c29daad5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a553f71908f73d20ba4db08661f0c90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e372a0c04b8abeb605c90a2fcecba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcd3af98c9a5442a78ba4f94fe1241261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2614eb0128080e9476cda197caeac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb6da6b102892eb659277e31410a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b850edad7c0835d9b47d1a65f7cca2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d436346a05854e3644fb3e2281873c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b0a1371d66c6ccbbca42d031bcbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ac3aae8df362cd8e9f1158a337eb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c0685fd2454e7a025ba300562c13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8764c681a621918a7619791c1859b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81972c0fc0e340c11c5bfbb83c7d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c8fd6d5571e308b1f082d226487e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7b60251a370c5b0aa3789611ed7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379837f0a0dadb626b4bbb238c24aa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e240d5f8a9fbf5c1761db0d34115f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8019f4fbd4eb11e444b7f4cc24fb357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a6d714eec48d803c21bdbe6eae9e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924c502ad696a82f442e9acc5ed9a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b6a08187179062831c0b503ce61de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671a4497b7d4e21e79955f8e66872e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023cb858fc87cbf915d12106587a1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f92cb7498ef435b360eba3f9e02c28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8176e765d0c71eeaae90d627509773a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49877022c8b96974458083fa22a00a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c352b766bbebe117d2c999a9de4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683c3b4e6981a0dd79d772741d8f44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a89067082eb802affe848ee41d5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673629dc203cb0c46137e3b3c2bd27d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e34c2bdf1f547533a35177e76834288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cbcb57d6a8099c1f413c2e3081340289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6e184f631a4a3817d5d2371a8cfe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d9889cc0b6ba571f8ac26f32fa49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670e2412de3afedf976b672fb99658292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22627f72b25e124a7df47455ef1200293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53f792d980a6674202e77f0fce157294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b04be36edef40f9511d15bcd76ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ac78e45a33c69d15af12bfd35ea2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf21b06cc70fa0d48d2090b1779bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285786212ec6cc7b7ec9d643107ab7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed8cfc55c2ed07660c45174750959299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c453b2202cff02e5c2826c0d1263bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605174b06403aa6fcc79b8506f0f43c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c380e00cfce43723f080aca5af56b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a522b2acf111c1bde58a950df085303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549366e9b01bb186e99210096a6e68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684806c7eeb6dfd7093cb2416d7b8e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486a6fc1c816b0825becaa6289be7c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984854711e55db8f58337da50460f6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a02e77c7a7b218c3e29a32fb5118308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef67a6e1649b51e2d1b9b915bf8b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1745c05327614f88fa9bc97bcfec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46931a932cbb9ead994e026966cfada0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef2c4574fa23fd1b04bf5d0a5def3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0817ca458cca0f4040ac9d1ed29b52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4decd9aeacca0a9c83f718735badd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658053b5464f1d531e4b7fb8dd8bad30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb107e2132a743f28f1cdabfac8a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c191c7bfd947698d85600bd0b3f286317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6dbfe63c8ec4ffb2bc3d0c2086f7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757ddab33b7748bd03871589df42f2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd3ac61dcf00cdd26d4d85ba64d85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54d551cb83cbaaab5be5ddc01b352321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c443f2009aab460ab6be20d093d5cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bbb4360c09cd96be2ecb32bf5bf08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3426e3aa2b091ebd136d7be06683324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfece2b05875a1ac44d53aa58969c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d503e4aa0226c9851ccd23c702874326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bc61bd0672718d34e5c9e8ec8f1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a623bf1ee7850abf1241dcd6d6563328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a12c188974659ec59366a985d5e9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6462af818fc8edcfdde749e93db896330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981cba85d1df589be1747236e766047331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ef158161f4f644e23a1bcc899f22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f703c19c33baabffd4eeab04bcef84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa8f3ac6c0dcdf668062a520ba3de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0ed8fe5b2b46a82cba87899d2b749335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb38de45efbed906fa0a8afc123997336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22e88680eb9445e46ffc0ec569ece4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5dac9844637360b166088353e04e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc44b32b4897597dacde13692f5812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c300189a424da6724485283fe535a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62031a1e7fc949c93b152f057fa4579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3e8507a25f8ec1b1f53f7b904b9c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8bc71962d2e32230d2106b8fba636343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a33cc7e380b535d5f7a2bcce8d78b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4acdfccd61b5cef2c2da4876cd9e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd63bb1ab60a1520776591d3af1c1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ab3c6ef31f3d9f31712af3aa1c95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b73214f9fc7a30bc7405f198549a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a320dae73c6e1bec6debe5ca61330b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beb92f50b5d4702dbe96f68137fff8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b4c7d345cf425caaa3d51af52fdf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e3d58adf1ebaf96ed5c6c7ea1c1fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226279d64c5c80d63629af8dff994d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64d387fecd453d779dd6c8509901f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf30a96c2e93e5792e2945f7997191355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79da3c6b71999886ac5a32cec1e483356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9809781e2a30890b6e592668936262c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d93c47b30212c740298cf551de905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8dac87f01ab0676e5535e215a2bd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c85c8a89c52c823faeff2c2515ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43ea0fab7cd224037c28a5320e79f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5dafbdf13510a2d0c3a2ee06336f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167ab789f9c765bafc02b294752e6c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f4753f721b34451ab73fe0865820364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507839989aff93f91ffa113d2215ea4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85821c653ddd1a71f2c6e21de7c53b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251789a8bedcffb4e41ecb25650271c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb602e76f58c79359cc0cc449ea159b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c48deda4c6adb64bdf5daa33e7d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f5081983124afa3febb7c44fb67e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b69bad9db932a2ca79ff2cbdc9e66371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9321c3b30bdd002e35ecf76e23b01b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071533556f9fe2c8323c063428b48f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c5c5a418349b85390b053405ad5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a637833cac017bce133a43808ff56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aaf83859a811cb5564b0d15d296c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fdda36cb7e68a58e79cbb53703a84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fa35f76497a4b206aa79e551b13b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d4148e734be31c76e0c2733de288b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1f1478fa640080c4b750a6aeb7625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bae3fff0db9f0899616fdfa751835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487c6c99727b64ac39a0c2a946ca0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c44fadb7c62f4a97ee73e8c7bbef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3af00f836515c58cb38a1196109db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e046505daacf2a801693ba3009d503385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cff37875842354dbecaaaec04f0e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966071ead8ea7b411ef4ceea678815387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2e26e7bd3c6a2b566fabf0900ddf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05ca40aec8c84379f3e082d40e8112389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16d1b311779b1a4c39e5d8a5fdc8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303b0930a7df4b678e4ee5af583b8ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79a3177fcafed76da483789b307d35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b30f6168cfc4e54321e24dac7c1b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38545e4314d757e00e71b1f3695fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e13e56123063b358fb7bf994a5ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898936515631497bcc6bf87dadab3e65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777fcf86ef82e32cd99df9e05fab9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf8e2de471f582b0d328a4883b0f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add36f6dde20dbba1822f95c021ab8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce6bdc77d4e7c4eaad160e038801a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace90f44dbeb25f46706ce43581fa8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e1b7da727fa1d926484f323f2b20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb07d0149fdb43e713af10c7163a286403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5294cccf792317a060b854acad8189404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2c2776cfaef20dd70d8f1c0a563e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0706e8b240af88d85f7ff53d1d9c3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd9bc83cd26a93c7011cbbe98a0f94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656caf2fc0795b05262eae008963d68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d36ebe018fdbd61a5e5de78a3208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c6cfe6c7c352821def80a9a3aa83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80b86207d5d92aaf48727acc050a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140950a2ef8cd6420b3bf1eaaf8d675412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05fd9105248a0242186a71071f07b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54919c8e6bae5ce649c2fa40c66b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d834e845fb92966cf9248548987905415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fff89d260a3c283be39666c338aa59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb6ea37e7b3c12aac03bb792dbd122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966a3c175b795d24ccc086574f91b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c52f7832717f6eb067f496d63df67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272dbfac5c5b2357bea690369897cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e82e1722d8c8727f51f1b1ce6155421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf6a1e0e0872c37590e95c1b794479422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6482c53df221847d181ffd43f528502423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019be6eb8f799505a1baf8ba55c5e19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a0150af455f14a239fd3ae2b82b07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4dabb387392ad9465b6f08668441c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f486df32c67ea09e188e03674ee521427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26877ea80937d663c151d79489a241428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dccbaf370f4fc4bd3750596e38f73f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd561ba7c2d5d7877b3cf04ce208f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b1cc50abbe8bab96b62c090be390431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca788f33e6cad31f7b0c38651cac57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de87189bcf1b4ca661ef286bdc38409433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ebbaf76e50dd7e8a7f409964c12a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eea7c018f8062731a2d883dc31611a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aeb4ea522cb7b049224d7a959242f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e5891c29117b0a725168e171dea6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed75bc60f0fe9445bb741ed658d92d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e134dc4fdf73c3613ff0f09a6d24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046f3c6d6b2fd1f5d1ff0f02299919b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2447a6bf58ae46e842874bb76aae508441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97156957c9034a00228d28ccd59fdcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258229004548880e26db81dfb4d3f87a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87102ef694e13efa6e83e6046d27a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768009369952a92ead13a21fa53518f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9e81f22ab745852d13cd34d1c4910446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567a6c04a0c7e469a8811fbea0a9ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc48f65f58e801a10d68c5cea62f4b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788c115e6292a719fec9d9c3a6b7b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2758117e6f9111b9562248742d31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29942aa63c15a5411b7ed7e417ce7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e948e4bc89aa25f0ecc9589cb44f85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3538f2c142b7472b92e23898c912a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdac89ff7b516722ff93e0995394fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb73cc7cf9c8ede018dcf443eb660a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c4d147ca3bfdf7fd35087960cc76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663243676eab7c217f5e1bc42b549ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0efc1a47c7d8a99569deafd2a7f28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8069bbcc9a643ea494bb386f00fa95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f7e4b02cab32886e5d0b37783353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6e7bec241c540ece948c41761eba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dd7e6600ea7e800bd8a538e5d46c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ecf769e1f0e26fb62365812898d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711340cb2e5e1ffc502f360c137987a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475c7bab1a79253a2c780549300327e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b8d2e3b70a4fc50261bfbe23aac9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bea2a57a1a228d2b45543694ca1c88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3055d2be04845d7b780a16fc126d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437e1a707b742d9a9dd7cadefb244d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c1eb40e286cf2ae561297d2fcc0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109493a9234867d2a470b61c76d59455471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bda8282ab0c2b019a3224c24c841e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70dd95cb55ea949a5dd9728b5e5ce3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b06ca5050aff00243cc791114f4a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdb41a42b590c7f72d5768b190ffe0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955c398c10ad29b60cecfba0620771d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b600e14f3f1e643fc44cd7c8c263194477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d8efb9e9e3393cefbd619fc57bda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ec0fef8592f7fc1264aa31b01ee6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe62d2c8039595e4655dda3d5b005480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41950e9b42eb6bdc79c21b40bd17724481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae079c157b70e409db7c903b3d63886c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043aaba7be0e827bad97ffbd4fc2a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563afa0de17d1cbe1c80d62d23b757a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43a74078cbd54ac72358c0a8ddc5f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77a7310e7761619d6de68fa78cfb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394517c71ca7c6497020355cf4fcbf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b0146bb483e85911252b7ea51f5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831863971470c7ddea583e8092869ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e4ff400766d7ef8b429cf716149d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363988e2d1c33410d4b51c51eddfd91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c244f15aacae01c355e4b854b5ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b052bae1b4d0a425548028beaf4a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b11c46042a18aa47110afdeca6084494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602895f926fe489573cac9d04c62df5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf540fbb46688b456f81e774b15e04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04716aae8cb6853121e0dc79434b672b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c51f47931bbef0ee5e11c2965327498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c0192fb10bdadc72282d383d8f2a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8cc1f916b6c04aaa38b06f9b80bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ced7909b3fb2ace021b394edb2e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d813553c63d0f216cb0fc8c3cb392f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a024098a637df2949c23d12c6fedf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42461f77177efe7279347a765cd2d885504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc762341e27311fe62f54454b0be1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d9a1695e099e56cf638d1fe85ac9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921bfdfcffa6ba265a63bc8c6082b11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d72a704e9b60c7542d1966a2d772b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83a2f515b2907cdd71412d2f699fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0815d384773571b796ed8662ed941f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31584373eb29cfce5ea6694abf28ced511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a9704574361a1a88d78c2561cf43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551b7c8bed80698f60fc0a52155e6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad5abf053fcb7f10310c5f988cd5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81a1000891ed1f8768517362f41187515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b56738247cc7ad11a4469d7a2722516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa2df5e003d490cec52f6f9b19607517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1e8e58543b4919de2dd348e117a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04da4459f5238fe3220e35dc2c8d69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d48a7a21cea9fec5e365b4c550fb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abcdddc7597c690db2a0bea1816de5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac8eb176e27f4e2a6be9a8974930d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5bcd759ca9cbf33475f76cf9a526f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032436e701f60bf1e6a3ce0b8e4b542d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec7bdc29a550ba2be00ec525708ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a3cc8c00d948fe93afc8039b7a6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c738e69571d85b9baa5498bf858e507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff10ce2841198895409bc51dcccc8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a83bc1a1f88d98f7ccc0f4c3d3918529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b4b195e86451cbbb3f3f1fe60f84e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227ad4b191e02eac4ffba3179edc2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8207ec30dda32c29e6dbb8b4a8ecd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293c3951d798e8c318405e18a542b8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dedca0381d5aab7a5ea1193b9929a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a68d71bacf66c442c4f9c4695ac5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4349d75508d15fb5e5bcb3640fcd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b37f9440704902e67c3844ed6bc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b8f352bfb5da8d309e85ba870a2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d35da92c1298d5be10af96f0c363539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057c82f66ffd106b423e2e74fbe598f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b070d7572de835347ff730d82e3417541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037228b36d4c143c919643e7390ef7b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b3b318a7731966cbe211a16747fb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9bd32c402fda104293003a93991e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e7391b3eb6d0c08153f13b2b8d65f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bf52c024fa387e2b840056b02ecbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b04c2a188308d35165e97e13fd7bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8189c1274e5664e8e8db042e7ce3d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888998227462691c68faaef7b248e7b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e829965b9cd214a0b6986ebf0bfc6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55681167a74dcc1965e06b0bd8fe18b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5ac17d0ed016b977bb553e1201f6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe638e164ddbd982bf670d716408f2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac1cde55088992ab33fd48f9925f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949d4173869a0f6319719cab0f6940555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998215c10f8d486b0b641a6c8ff5efe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3835d41620e2016be796666efc7c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ca9b2ccb2e5b68e3cc709ead4fab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d034e09f3964c5f2a9e1783a01372559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7584425b6c6d94ddcfdea9d3aa9220f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65300dff1f4b42af1e492c0b704c0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8fd5728fb87520e91dfe9b84ee90b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60922af2fe1116186d3fa0548e284ea2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc55f0f82a747fae2608d17c29e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf6c02c13bf73a71625b300b9d622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb0bbd2228d49dd17a585ac046aa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585446f8b1741af5de8d3db079f3ba1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe321e05f947443eec56f6cbd816c516568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e37d0ff9d3d4a306a12e7e6f05e36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c7bdfa07384e709763138ad7a355c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae51ba9a92827518489e89bd383f9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470c73bf84e0fa5ad90c3b83866921572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffda03ae328ba4849ddb24c011adf44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed99a341ffc94e4148dd608862514e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b26b1496c6917040f7fa35b06a4ca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0fd597657e1e65ee566596dcabcbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52908bea7dd9c0e60a337a5595cd03fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaab1d5b18fe84ca5fb58a93d026f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d76e354b153dd598d297946a1c7bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b7588fe2167126d02dc95706b7fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140457cda2fad009f33e0b97ea2a055581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7765ec36d604d8b8635ac8d29a304a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d0ed83b13b582c78b0697487baf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593724af33f57756162c98794a94a1b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5276684a0ecff2a5d51aeac4ee4df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa6ec88392304e6b9255415ad6f37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578956d62bb509b527eb821ff8cd81c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585175044927b03af11a1168bc44c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bff2797156ebf5e4b6042505f7163589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa22c4b6502d086d30e2b1e16a7c09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b32e9e4efbd042537f01cd6027b42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0caad59efe0753f867aa42b2ac9c22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10de2547f86e8fcd7ea93682370f8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454044a41336bc0e850dd4afb7ee7224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71308b029c04b840c4768ff3d4a7870c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28065ce808854734aae96b2a92c2b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18a6851e1cb2831ef92195a85e6a04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39b70d7165e280ccaa6a73dc0415c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e8c70e225eef85c7287593397be92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420619607ed195639992e6547798ed7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059c109a3acccb43d62cec1935e604d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a23b4afc801502426b45e4f57aad7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8d2dd2406492e6496757388c21c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43d35e64973c926ba9afe6c28fa74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98601ec749f3e0c192bbf32ecfada0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74b8794336cd8c0f2e2e6bfc18eb36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f42f3d03d5c7ebd12f4f00e7134b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505de424dde7db471e7096a9533150e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4104a20274e18c21f6fabbf34b3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b60e7a23f56af39f8bd4416a39a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074631813e810cee5f9570edda642f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec46831547c68bb039ce39cb554d8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8dc83af6fda4f08490febe62d2daf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a12daeeb0cc78de433064b7e709d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c49e339e540789e3d7bc644253c69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598ffbbe34203f4606655a8c2caa149616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f75550922bdd5d86d0b040978882617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4621ed8d9b223c3ec2e70606578f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d915758e40ba1d7af3bc3855d928619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd5b59eaf9a0da7200c33ef4414eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb4363bb0ecf7bfebfb00e1c77db18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573401b18c3658e47e8b08ef7eeb74e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea13b1d6368c2197e085136374d98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba15cd0c6c42ef9c96b9e4ecacb23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54875d55fc4971258f0c83e53dbda4f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7447b3a49bf8b24eac3a675ea37d61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f07081c9c90d7b9fcc65696d68167627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84edd115bead8677e8000ca877ea94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b09a21e586a35ca728f1244d6094629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d472dc26801ad4f3de59be17481b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c6ef8422fd538e88dc0db89a1f742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1ce691f4fa62395bd2c61a9e261bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894e2224ae1fba3af60adb64969843633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e3bd5826c09918bd3178d5645f7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1757b9aaed4fc55ff151328171de0ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0b07125ade09ec2c88020c53b18f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379987cf4f2ceae39337e8fa6b82000637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a47e632b86d1a308413c4a52ffdfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91961ffa0d6f2b98a39385f70c3bac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3ab095ca03a7aab0450486269576640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b6987bd571ab863283dc8ba4a880641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ee564021a6c5307d200375cb2bfc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181534f4ef5a28b6dce23f95033507b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15de08e5d0ac62fb742d9865d9c746644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ec464c1c30f034075e7d5566ea90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda0ba3c77ae9114963a674ace87cf0646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>