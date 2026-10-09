--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="764">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2359,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7937c8b7e5e7689c985898a574141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ca531c68516437cfaa56c04d2c4fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b81c50c6242cde420761cca9b2b843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7982af1f8c9d76a653061a650da3594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb12e963b3f4b744ebfe569aa40b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61902694157e8287a9f42535d19a14b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182b89070e52f83ea08c0f4d174f0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2789b85d8ba104611f62d24b14bc798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d93b4534449609b0758879881aedd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5807b55b92816f30cfcff773ef96a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ab0d450b12492de151128b2d6e8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833f1b66b75ca1e122376028b1dce0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ede48e56484225dfacfaef407fe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979f8054d5f85578d98b7df47bf8fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee6c661111a65069dd3411d821ded915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b6e877b4774ff6fc83c6440a57d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b694e92865adc8f0239759d7347117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c8178f5990aceb0ddc6614f8b454718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c086e9fba78b4fec6c44d29a56265e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa78731aaf53bb8fc6631b2c43bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582813de8184d03d6132f40ce719c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdb7c7deab134e9c26af5f56fd83022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d53a33606ce72186ff6f05d66e4b4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567c2056922122d861f00905cb0ebab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0580e0f5607cb99f50d0a19f1e59825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d649945229eca167f68297b61d669f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece04a62a6c9787de7bfa2fa250aeca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7feb8efe4e530da213d8a4ce980abd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc54067cb27cbe02d9d1486f2905429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966dff8732f716d6a35f0fb721bbc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36b13c8bde713c8a433e7237dbd4bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de883830891af92d7dfd1013c7d7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238347ed2c8fb85c94edf014d52af833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea1531a3e279a59692ddddb4bbf09734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492fd1972ccb78fc61ba349b6b4d82d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3256935b3b98a90da94d5f293eb5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca0983069dc8fa7a46e25608097f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a58bef04566a49d015a2dcab69dbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e205c760b09fc49f87dde186d8e0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4782332d5c7849058f8f7403ada6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a08a3c59e68548a25d186604d604641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f029adc1710f3e99d1e45e6d6b3bf342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9af510b489ca63f69ddd1d8af01043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060b53d529c03f2d753d262886903a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018b56e02c938c30559ea19b69ef99a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b795ec970408d0361aafe0bc6d2c4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ac812b28072aba5cc74945b2123947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4031dd42043f8d1798f2febc7847de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3972beb29a88a2fd4514a9a59933949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1ae4ba09b77edc05d4f03c417f3fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3e421b71729bda8729c3bbb6191d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e626e7d0bfe386cd3b54d008f744e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a38fb24ec7165cdf479eeb5bc0c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61c76be854b4ff57ec6c451f026d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ffb9501f7d4d53f390308763e48355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece3a373f77a9f294149f55199113f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76af5fddb9a611e593bbe0ad8643d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d5304226de51a28416e0c88e27a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6022d1b3bb340fbf106bb37f14f92459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fff5eddf66c95f5626289ef31bae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d435735e7c61a3e62c2e0cd268876161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ffa3360d7fe698cbaba06475341d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416acf1b1ae7497bbf18ae150e7a2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83430c4ba33f087766c76c8bc12464d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe568edbc8aab191cd3a303e262ab8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993170191153bce2762e05893e2af1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb236741ff5b9dd5499f491d41f237767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2acb81cfa1d4ac6b0fd3197ff2d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670db908b1252c30b770c45297693869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003ba729deb4c673b23e9ebe32152c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e24e769a354f6cbe89493f9b17f8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029823f1b1a2f52136d0fd5cbdb4409972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2bf8e3802453e5354580e49c0ab5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb92047124f3837ebb5224f39e683d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f65811bff6f9e5f545bbf7cd5c64775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d66b64da249e4b31d9588401bd4d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1f4c051178faedf18bef3437f00377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8682835085dccd06e3104903f092278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dca6df2efb3134e473a1d9760899d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5a483ae279c8bd2e0e88d1477c7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46024a5ca7fdb06b9a4e3e46d4343caa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c31172e19f005c3cb7ed3a3217e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e0e4497a506a9514510e559e696383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4971c83e2dfb647d618938b9ccfdcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f48622605b716410d5a59281124e9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b33a9c523a03d1c1733696f6e060ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6f6a96c1e863b5ffdca5d421b94287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc1215a998cb3e15fa3fb410f8f9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c38d2a8a059f87c112f3f8b1bef7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607a4f011b6ce10bb2f57b06cd0fdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0711eb8ad5d3c50d298c42285d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f805b7bf61f968ab7d30eb3df2705a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030309f1262d804e79f07094adb4ce9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206dc246f923ed77abf919f14bc4e9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa49a6d3ab31c8b2fa903d4033218495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce4e09976a9fd5dca801c13961e36896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc195ed23182a904e4b21e42a91391297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46677bb5db62dbb7696c728ffd09a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67afa273d02a244275b5e7bfd397b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5288c687387c2d772c27e9996c9e9a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e374679d77caf45e6ddf593fa941101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b17c96aee1fa0405a057ac269223102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98508f641416d9fa520550379845b070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f13c5de4c90fe438066272a80d965104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ef927c9cdcb10b020ec5b520abd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c8104a91bed8566f8f1fd45cc1e99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14855ed27360d44f43ae1c1139e72b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87ac06c159230b6faac4796ee92ac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f14feb42e7924fb3afa9b7dcfc7bc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c3677ecb135a0a38f4a5e339fbfb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ddcf544d777e47053e656780ec31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96812aac16f4d628677d98906abd4d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f862704ac436a17a54bad1aa7eaf5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30048c4eb3506228738566ce87ecb4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b190de5c585e952926140a801175115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a40cdd6f247b12fd2ff57c2060a52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9a37264ab21b5d7dfaaeec092d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee610a3bb28dea3c87cebd77aa1dd32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8e3f6d364e57178399056a5dde06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b5efc420c98d1ec4dc01dc942c066120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594e1eca1b849c32e08c2de96e1066f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca75108ef888dfdb38c08afcb51ca55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a5eea9b6698be7eace8ff80fff5a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476739646ea4916e0ea3849dd5abc805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24a11759ad7fdc16deea40608b908c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a965c016334c499257f208603342b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081c64ba1a007d6e7ac2ff57b9fb2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e76a91e69036b7c8d10ecfd49147128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22933887893acfc39e4517bf6f523137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26051951142275f835eed8789df479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f80c13baa2b67f1f89d4bc4eb064131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c57da4932378e5f1b001e47f15c19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81f0a442132e99159735b13dc3b54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085504169652f9fb39aaccd007f256d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd726eb6c55237c31b5234738b1683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc88095abb9bb938911bb462d0840b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961ec59465d478abced6edb25701b9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb6562433e1bbe33f6149d0c5a9af6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e13065e8073d12bf90d13da02ab1e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d5ea0bb205c450d794c1b9c285e31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b293514ce6a54712939cab707da9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba201103e3e1f8716bda676c7c250385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c77bf87b5ef6c85285c1170c475f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f860c8c67ba45e77536479691a793144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd47bdeb84dc9ec299b111c6d2fa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ba280d7e6757ef4e67d650906180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d2904c62e16d89b12a0b6c7a072e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a1393789b757e815ba0728d8f8296148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebfa3a5172eda4452bdf1d7412995f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c95fcaccf7f0cd732a8731cce1dbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35875651998a13d627dd5af192f8a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587d328024d938bd9c03c823a35417c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657806a30070699db049911049151baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1400871ab7be9d668900c4dde1026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c98c38ea1809f308890adcd28f1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e13a03edb7c7338804aea3d3ecf22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6d36dda2fa49fff9b8fe252529735157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667903f83cf3f67c21a48192d5d97d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed9d82717e7a6fae56233c00812a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab18458e712f2d8db8eac6ef5b6aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a88250416639988c8f075d4d0dad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fad77bee03f6cbe7e833c06db6d8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc51c2d7483556f1595cf5524705cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69912b547d5796dacc46ac29195e82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17413eb0e463e1b953ed8dc5fd4f83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1b5c5e06a30a11ed2de2b91898a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18de97b8825e28341e19668378f7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b146863b28eea0b3c7cab1ba3e6568168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d3fe7be5d9527520e775627e51837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1f2eb473459fa131542076d8c1b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b880b1dfe4acd7824adf6941b2217e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090514c878f19b5e5bf118aa287cef91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d9b484f8960c05855087b771fa31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b2f6a7f63113207f75f17117df448174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1f32de052554b4a6a44c68b84cef1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967b5a836cf52c0c3ad2622ca4b3689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57567182447c7ebcf43596b5b23795d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f184f62a7ce414231b4ccd80851b46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caad70de980aa78ae019e8a747e355f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95052e3480ffa2432b791e955a6610e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9227fa462353e6bf5c7086d56589f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa61225f3ad8ad5aa870d34facbac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940a8d45309aa940c5a32d7762063c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b6e2f3a12d2a52262895df17891e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb84c44b9e4ad2320fe2e12245cb62b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5766ee6c94ce7e74a8086c2a4389f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9044586d5e38eafe8798fa3dabb65a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27739fb71b0d94b95a221aba04386188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350ca7cde4c8e7a7e2ea74bb390982189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46668af71c2fa820d9ff156aa4165405190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a78f376bfa6487b9febfa9774c05be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34a772c886718b2daa3b5338ba1d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731432c7d58ec4eeadedbaaf844d530193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2208190e7b1b27402df3baf3142f2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971e218f778ba9c0a987fa30721d1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5dce1fe5a872aebed21c5f4fe51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f6a34feb15e527d3910875c403bed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a1df200455c9fe81afb22de4477ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc432f9308077f9097db3f22625edbf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4347e859711504ecc5d8cfbadfea95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41491fbe7a4cca957d5c3ed3015c1826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7eec2205fd0a2caece715514e50ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc2aa533ada07815b0852ca92a8d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6de2503431ef75fd67ce27ec14cda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b58f3db7a865252189353dbb28964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d51b588c4062b335d4104ae64c1542206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54112434632a8ed8df45c6ee266d7e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a32e0286bf22d6d6904147856eb4c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d521cac61012c7506c241f55428f0cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b7f151cfa5a6943f9bda4fa884c48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c658c6b59efabc287913ceb9baf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aaff83ec9f5c30f877d12165285db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0b8798941ba3e41296db7d3a7516213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c5d753c9603a5b1bbb8381e807dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a15234f30e10457c0457824e2cf34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4495a4daf59abc14e131428e0da37e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d8eac8a440ff9625a0e6f2e0300af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816ed213798ce9c8ecc0b1f5e1ebd8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a2297d905ff7cea59cc69c3c6f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aae07cafa416b33c80f30fbe3820f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88df5fffe94ab4cd61556d3a2fd1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d2ce11a97b624c167ce7534550fd8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f2a8ab434259d5c36b4cc65a41b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc841e2c79ba205149d36013c6eaca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5648e65e0e132fdb1c6978d6fc797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c849ba0debd07737af1259c9e65a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780b239ad08e131abc8d40931ea487227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b08585350c98968fee817867718e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4fbe962c26f5633cab2580ffd8a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f17f4e0ec53ff8d27d3127c4fed91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900b628168674b0ab42f3fc1068716231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2314e6e2bff61d194e13efda8cf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db221cc478336482ad34727804da7cd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4df559dc0bfeeefbe18a489a756c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d58d35b8a698aaec6391e89e7e094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98241883146ab78dc8301d1bb3bdd24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d204722fef98081f73c92c475eeda2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d3b7373cd898ab00fbff48fccb387238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9d7095f4a4516fda4e8c67c8aa324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc8ce8f36afafed57c05e0e9bac77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d65f63224375de5eb1fd2f34baa61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb1b4fa4a10db16ddd43877972812242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1655add27a55efb64eb1235e7fa263243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b7a970e567924297985880542f40e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165cca5ea10af33efe66db1c40eaba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a325edb67b9fd3ce967111b5576be6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e3c5797bcfed7794d598f5d3e8b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab979ba9925c52ceab1217a78d4283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423b29e488e95ff3d145121fde9bcaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb22da9574945242803a989bf149d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c390c3eb5956229993b8e234e56a07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2e342b6ee5da0ac64ccded9d3ed25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1360e3ee5bc39414cc7f32af426430253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d108f1463c8314483402d78603606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284af468f351f0d36b39d9f0cfea82f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b057699bd3061eff0e59768b03b411256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570cb090ca1413ab08d20877a4809d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b6d8a80ddabb81a5bb9f9ee7cb7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758b95bc3f21108f8bb4cd9146666df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81611bf91bfbb642895346f75f69c89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e869b0f68f69e4fe247b164ff633261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae7bef35da028d38ffa02975255f02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da002e43e8cb081dedd323980ed54c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf75ffe25b81a27ef549bc6100975a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce5bf8f67bebbf1fad16958280617c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205efeda22d235c5c71d1a19a5b139b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd9a8e908e077fb37160fd7fe8067267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6dab8149a2716d258eac333b83737268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c9142c1a256da5f24d0b813285798269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff31f397c2c66a5cb546bff384954f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a4fab994eefeb6e79d24138a2d23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016da6f134544db88b21743a85f225c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3ea5c143afa340e1c598fc31d79b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ec8cca4c1830c582e5ba312cadda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c70f5d68b6feb0df1b5a40c8970d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812c04ae87797637bfe60aec2d0667276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d843c7e49250a3f72f18dd3a944d8bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecc7cefdbd59c196bd3966ec63e90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f411fcf63806d2e16bbe703033619279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aba5eb804d4121c7951f1b8340af4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ddd1af023b6e4a0d4c307672d450f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8319175f90643f9bf910066f1694423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e9d201da0a639e4354dcdd5d125d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098f633c3e8ca228e995842614116ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553735f48edc20819b45351914e8d062285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3c6aedf86e222d451bb415e51d45c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f799af431344947e2c9ee7bb379f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968d08ddaa4143794b89fb6374cd49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab3ec5a363072e9929f45acfc5e5e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b87faddfba466aa1682f488b515e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926ac6a3dbaade92267053ee2ca3ccc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cd2e6667b95dcb953f90a16701d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7693cfe0e6c430a36b0275089b0722293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2928064aa2613fe8b4ee8118a8e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c00599a097e9aeb6c1132139caf99a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4931be226283d55a4515324f03286f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce96f9310ed9db81b1210f90eeea1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4539e5b19229262ea63317779782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e59e8d7ef792751b8139ca3addf7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cf9e69c80e69d6b2dd0216d83dba3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb887ba7a28dc2d857a7111762fc56e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92539fdfb3a037d409033e9bd2db3982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a125c43ccce517c02caa17321f7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ee2b693421eead7b594246a7b166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46386a2061b627315d29a5aa9e582436305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432bf4faca0d0834b192bb06e138a8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b60e7851cfa49b366fe44c78274a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77290b05746f4c8b1940c23678f7509308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d75594b3ddb74b4f91626ba47f262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e636cb459f2b129cf3719bff0ab2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae19b9f465727748a6df24ecbfca3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8762533adb9ad40bc3fafd4e044c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9867e0f55a979865b2c7deb335ad5a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f916af91a38d2d2e994d64bf6c57c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c73a3b2380888fc1dad1610eea0363315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81050c894a8b9b01b5e6035e625bd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade128625ed2496a0e55931a2539f238317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771efaae16dc4b9f905a376adf48c07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1bc813ce1709b6207ca9ead440450319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8dcb6382b238ad3059e2b08e0a9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042cf83e5ba9665716942b9b1548a86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f66d4d440c62b69c605ba928158a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6811833e20b62cce6d82b871f8c6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff5a86c5384dd5ac7e7379d40d2f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609992b4788360ba2cbbdd1ba917485c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315df01fcaac17765a967a2225643bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f1d9c6e34bf1ac8a87741ed80443327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7865816508dad8c3115165d7b36f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d14989cdf08a523068ef1cef5a8395329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5310d394a0e21ab00a313b42f49a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e321144a21fe761161ded787aeed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c9a10d382eb079f8bbd2dd0755ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f649379b236f9b18026ea612cb9d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4474380c1f9b16de1b6089835d741b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55205fa18005cacacfe797049f94e06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e3811d3ddca903e578017ee96549336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110370f340d7e474954dee119cd877337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d169fb061a13a5a4933f31719173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7977543884111d1276832e19d46a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea933657a721fc4b045ec4d719e4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da78d62fc35e73c82ad7042a952bdd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f5fc50d7ac9f6cfa065791f0217f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528648804234148b91c83e0e3101778343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6fa3ac3583a1406a44e0dbb4f43b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b227d4cac8eb3f0ccf559c4e1a0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625a057115eb37ef4bd366399a21f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338145fbf36a2dda5928e76f587c683347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48202967518b8afdb2a10fc1547b28b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25479a88605800c64349dda88e609e37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528773c4abc84835465b3a07484060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090aed65ca8145637e48886be33aadc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf50ef4beef4f70041a0f5f100b3f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee3c40169f6948d8b713b0219278ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4247453cbad6f5423161c177a244f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a3265a45b6f73fc165834e5d8bd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43278b3a0f73d05a0b3c86ff90d8ae9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a6c2ec53392bb6fb903662f80bb08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c1d8308831af5f6f9b2a2ee6f73f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a2bc17a948240d15ee43076ea478359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d581300b4460a92372041bf5012add9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507753a32dcc611b65f44c2cc3a5e4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73524c0850d05f018a7603971a0a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd57341811c6fe1029d18eede47fbd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13932c49f24321e2a2fcde73b82768e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6183afa9b407b0e19cd437ec6d6148365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f6e6d8c5dca22baae4d00267cd52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cfe83b571d45b2fe9e9f401784a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e256532d574525336e5c3a0c999b36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4bf0b1ef35576b8d81d15775c6034369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cdb227e2986f7f1e52b198c98a33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611e4e94e20673d7175a79ebb5bdef4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d96b7515425c3f3cd069b9aa2494c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cbc23255a551c0331f91ea138ec7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3de1f796a736dd570cc5da59609ea0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bfb530fc359a6a8f8753e4df0674375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf905adfdefb694017191e66aa88a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d33180192e8197366a9806bb9eefe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b88abba6fda018f258c6fc03cd2ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd707fb7da5aef62a241587d52fa28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9414d0e15d953426b5910b03d21ce5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9524d72066fa5edeb006434d22cad3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dd53722161202f8225a43b7ec03e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1199df24bfe509d110d89b88c1f54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67906f89e31d623d201346355b36af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94354399a80e3dfdb4d91a05682085385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb77d2667d9d0f477a0b18fc5e30ffc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd73b1b05135f0f7447161cd96ac7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356dd850d62f9958aff0e41e34fc860388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3606cc30e42056cc1210b320e66afb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e0b8de1626f83a0772839ec2f4899390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dddb3f5712b584f6a3143f572bf00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf0051cdebad0f0f73b5750d548080392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4ade3dafa763c407bb4dffe71938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a551e85c75da3d4c13dce7acc882f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d023258dbb525142ca7aa736bdac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d5288cf10280e17970c1cb5a9b1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c1cd9a50f8305c14a3f26948c208a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f35081f30a8c7d24ed59f8887b5bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2ba9a28ec2828f7f96fe14846809399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2452663b9133a3276608c048894ff69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9888d0695cfbc40576f018519824401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef0a7ca0594edbc2116aa6ac80b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e1ed47989bd1b9b4c742128206d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fd61a79972a4ab2fe673b3c3dad40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d85313c04d4d121f5848eb2daad05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80021626c6822de97ad5413e31fc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160ca97ec7bbc8047d53a42027130d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81dd219ef87897256b1f1dd42e5898408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97385897496b0536965e90ef0767d796409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788104793e3a55cdf0bd8dcc6df5b3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056f51c456b79292fd489080c2b21ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544577483fcf5f3c2fe36b0bbe9f47b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74de7319c5dbfa7c5da8db774353c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b34cbf026b968d64c332456497ee7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789769d80efbc15e095f575141134e72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba76560c16e9a073db5bc66ae96198416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa01be3ccfef830e78ea496537afa28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694fc5dd11a4a79c9fb614c2bc127d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235d58b39ba57ca6792190cc3b9756419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca386a0766ae0fc30623b3cff703842b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891cf2235bc6e5db36793647555aaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53180d1de6cee164a0c526a1ff0053422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aacaf1798f6af527a2f12a9a604392423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbefb7e1c300eb33b3393116a8a67a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfd434f571faee7c698dfd1505bea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250d0a2c2f4f1f2628ef29a90d44653426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef433435e8df9a0b09b9da46c2e251427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf340a8c90c9204014e635b77ece23a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edcb741398347f5dd8e1826feee282429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255f454dc268aa9711fb3e70933882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8db2c8060596742355758b4d499d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7feedeec0713e6a96278bca15e92f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6695fa3b79f1d4fc3b4a4f620bf9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4162c3d282655330a1838e82f6927434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902874174b427127b6cc8e6fac6756ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9e66f604ae4d33dd75dae3bbb589436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b30572f4c515852baa91cc001c98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727738b203e20e47d0f8a044ac827f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883cb9bd41a85f82616eef78e04629a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b66b7fe77c91586b035ec2301b2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ced0d34f2fb36b6959056872a0ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caf040d4772f90cbe0a44c4b77951f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881187daf9952c2e5d525bc849b1849d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036310f15a852c5a848d61513d2312b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3579de7d3a3b985aac21f25256d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697429cf4320e46849d551a361f12a34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f281abd126bdf0738406f8cbf7a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85818849fe8abf934c2156240b8b16d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b32bc30cd100e436eab1e792ff05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ec069573d286119ec424d13896d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419083f07242a4d6ff0ccc258d0fd5ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0fb372e62a463085a07213c1de8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be059d472bc834c02941329eadf2baf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9399328abe1905b95ea93fd8f13801454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b60f7f78f1d8fc9e53651d2ae385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed7f585bf36190c0ef5b8471fc5fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f0b790f5f96bf28fe230be457b43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7398fb4b40e4bf2d5c273f42da54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2665fdb6225eda7cbf148091ed9e988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40f4ae6c9ec412291c3a8cb043886460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef531dbcdf6f713a1c0534c0879d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c62acc6cf1d195d21ab06e3b2cc778462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e078beebd065975e29226d75b57f04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee48e76cb49722f84878c70b362e8e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34720de8066c1b8564f59bbc3db0d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6ddf0c42012648754c51ce60fe8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b559e0e41ec9935b152a9581b7d754467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98740c5e9bc1cc4423e936fd1e3342468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359141e374c92787eeabe2418625112469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ae66e08944f7e23e4a782993835f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303524eab3e322232322d1f677b80a32471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2117bb6c5b9ef96839b691a8d8b19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cccc80a4e3e148d372a12ba072d3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79913918c84d962b1db0f02997c7fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ec54f140850c6f9249fa0ac32752475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3534a78b496ccc05c45e2d002b9ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a676aae7443fc01e59d7b12032726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705fcd096d5aa78b321d1eed725fea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f5a27525aa2ff9987c968470755e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eea9d57b520ea966a2db84de2da9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2778b60ec66b53e46f706f1af2f3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6e8e827ab4957c178e05fa95c9d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dadabfe11bb51dafd374e9ab4c5a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ae57bf8e4f8be9889605224a0059484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df178398920ef30c9495cad1b3aff914485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f500094979401afb5a3237d3cb0477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb866acffbd37c84d62c8b5f9d5f40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263fd1ee579301930f7523435a86ccd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aed2e316db9dadad86a8e89d9df57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9026c515ff3b7c2ec5361a99d2ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc47285e201045bab5de508f4f142e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94636872b53238225c5ab1a39e5fd0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa90c849b09eff842331587eee93cee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a58160a854ac685521a651332bb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43dd02d650c50f320c003302b477e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0224aa2987e2682608a26b74ecca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7157a0ee7904057e00f0b11ca8b473e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b6b195e6186aac90e80a014cea5eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc437d88a637e6176973f6ec82081499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a66a6f09ceb2e2a42ae3d6d90bc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c649f6c05c527e4a449ae93dc9c08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc82ca303fe2b322aef02d0c5edf73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28c801f32868d5d54bce4ff9d4b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3a65aa2a6d515ee2c78d90ac54c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd04e4f5d0b31279971e333955a777e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033500f28c8d9e3d4ed68e4c065b1d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d6ab8053331f658bbe743ab22347a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73372554df60bb49691dff80cc46110a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f6a570944f7a04bf903e41d90985509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30668233b866e98a2f1287d689bdb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b68679ab174d736b9f13fd1895161511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382f2b9b641e05a4ae396198d0e768512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c96de747fb3e64b4c9d928fac650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df90172e90d6e6fb57fb8ef1f314b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f540db6b83c3cc0db40e878d26fd2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aa86823fe705ee202205dab37f958516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782f9da506b1c88f5e54d7c008453c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8426246348d88f663d4ddb19fe6d0eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06767f4f800fe55edc0f9c69ca6039519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922393abdc4af9f183dd1d3854b728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e5ada02afbc5140c2983f02ce93d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1fd6d5101cffa5b292c616b3c0a33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9eed31df0549971121ed9d18a8503523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195f591ab5e94daf9d4772eb700a0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4890e90fd35393c648bdec11c409c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f241bc42eea22332eeb26ae5ff25e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f3120e778c2f2ec2b09049cfdd02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352778e6e0cf3cc6d96b63d13036827528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b242064473a73ab0cc5b14d901ac7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf9f7e0113be6e3634ec3734de941e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463390a1f5b711e3da5f7202ffd12dcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c258538e07103655b4a9380e8803e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faf13e25982899680afb9f87f0335b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54512cc6a99695e5e5e9954d906ed4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca4658559b6908500b8f36d912a8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e533b58722204b32c0a5242af3153536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cfd98c3ab2cc0f2874f0945d63c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24ac7ae9a105f9dfb3718905e6277538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598ba76f8f07ac2785b93b6e4c4cb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71214754c0a9524cd95e5bc96375a27f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac4956ba16cf63aa44c30f6e6c03a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf990daa4e29a7a6d31fe305fa540c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ade259a7c7d5b51ebd900f129a00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2cfe63b6760ebefe4d335d45d73b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db56e7c0be928806429d0ff62c152e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5ae2282cbe38429e39ea77e515f65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443ffbf3e3bf0bf0ff8986af0c43bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4a956f10cdf509ed6123189324260548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee130664c17838e53367e9845dcb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb24c93f8f25d9c222394baded38403550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253935250366268a790b1f3180c3dc64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab924bda2d654315ac19ae542ee101552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d16b79aa4258aa1e053288a0d0db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcca050f09e6691c50144b71fc5127554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ef4e3219df22941d39e5fd1fd336d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf285c169e2b14b9ef3f9481a79b1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe0cabc15ac51fc24a32c04d9ec41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bca086be3fe8373761d7a464b48f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed53d8129c956fca7aac5cd11c225a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e024c35a66c9c4726d8804804fd72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a275fd973136ddf89015b8f9817845561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d6cd465985510060adfc61cbda234562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899b11ad4b58ebf2e3e77c2d2dd3e42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086beba4a29939794897703333bf042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb0a4201bda507e7ea173ac6502cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa82a36ee26c334cfcc333c57ffd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0827049a8ad12421130c9930f7009a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d82f470b47b101b8c3ae821fb56d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b476964f75fcab18f5c2f49ec7c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294226b82af8ea795a4128aba3c758a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79153897c0d09dc4ec10920c0360787a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07d47d066f6722da5b727a73587d4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f1252410095cb7f0ade3ae22ffaeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0817a4aec47e0be8227bcd9b49a9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754efa2690bb4bae2999091540596996575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee32ddf841ad48202f6716dfc26d156576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcb475bfee3bb7b5091fb0741af170577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689bbf7411d22315702d7e27a279c02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c1594d2144ae066ba45dcbc7d945579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5e1d8cfc8f876ecf6276741b0f3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc4c022d1c364dded0c452f5c01611581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d45abf245c69d08d34f4cec8abbf3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d9e59dbee55b096731b4c90d3444583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171331900c8fd4072cbebf7689a5ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c4a4d180a88bdb03d8c8eb992e991585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c2621b44ae6344ed3b6342b6cffba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d141dac2cad5e29e68f4cbe8ec912587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaaa55c5c7cb4f2f74f41a06b4e3c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e5012495c6ed9afd90f273f7cf41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bde704ac66b2781d37007745bcf55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b46fd57f40e289ac2cbeb0fca0e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460e238b07f14aa9ec5ba6c0267434592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e996230b7065a630df8fe9939fb33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aceaf992185455a9a7a87b6c3d5132594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09c82b3bf2eb9acfb075445a723009595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d27a04a45b390cf3f2d650617e2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee48c6036cb712e10af7ec824bc33d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994026cdd59f783274b7809c30bb19db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4043eaa3bb8538d59df4d5669aff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e8df49d8085ad2c7fdfe91a16098600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3082ee3036753d20903a6e5a6d1ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13dae10d51dc32c4361655cfd4cb26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b5e372bb445162a4f32e6d82b7890603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b17b6baf56a7eb4e42df816796d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc507dd6c6fa55609ab412f1ddf6d99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2610a5a62fa298c942d425d5a3f4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ed88735b30f79da2280b464f3538607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dcdffd8557373369237991ee309d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343cef9a40cd92aff3d478928cefb86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c40d9ec3d3d90e0a2920caf7cc7759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07f2ffadf9b830c2ac2572ab2545d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815720a7f8f1b089dc10dc30768434612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a470dea22e2c82e650cd2e5efce8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7239c43477ae13f948b7aea0c22417614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fbb740aa007eca6edfc26abfb6f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c766907439883f37f839fe5fab7d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd97bb7aeac3f80e8ec8142650860c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f67fd8dd4469c34b3a115d41afc8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c122b1d42e6acd4a181124d4b8e788619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e7f9f562bf8d976fd07fb90bb63d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a58d075bb63e702af6d5cd57053b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0bd3078ce8b58092b2182ff92b1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e401a3b434d0adf2ea34c8c9bd76e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309410800fa0d0842553ef0b80815b99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163ff80a7e16f308eb8a79f2f11702625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a4817f38ca663ae2d314a8d91f93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237d004aa18bf2661ca05cefd19ff0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c528b3523fae4d6d2f283baf4f43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bf345d6a8dffa6bf53777813cf15b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f20fac746d29ae1b5f2e3b6178f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f2f60caecd800a5234c838765be78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c928c094146c7c416d0a2c0e5bc15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e72c49ad4caafb401f9dcb1b180f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4a8bce8431299d24881d37237675634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5871c95c11a959a6af5901f285ec4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070054feb1bb1b1a437e9024c5f4caa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c8ed8ed740cb04db32e218d3ae335637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af63c15731f078c4947d310304bee5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b65d5a0d6fb8c0bf1e02ae45ee31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc79f188d764ef2a5cce9b78b67e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356e507fda9d6fbfa160a703d2b99e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b4f5226389b258ce9d54ef3303f3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642917bae7c8589bdbd9c9e8e4913e1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac311e71052bac9cfb22aae80deade644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe60f0fc198759f7def9f722b11eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedb4bf6cb2898daa09db78c752818c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f71afdfcfcd170084fa84aefc68133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d14beac190cab9dcf2fcddf017d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a41e1455441fddd10f7de99cf63d6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03f43dc96f657e0ec983e89ee2d1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c762cb8a32b7a36d8b78691248151a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e375ff6650fa0e20384acc9571f988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eebc7891274aa92c18b8b0bedcbb689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788460bbbc2cea9a173a320a7af0946210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63092a5b830f5e2e363ba130bf97411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de501ea0de33ddc4563da9ce47a5b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b6ca87ca0ba94c483769a220ce1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25338f53d8021f2922cc9508f84e20314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59cff440242dab6b78a5897913adb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47bdec66e0bd2d2dd99a15f4f9bfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186df87c8c7239540ded5873b04581e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a4afaf7773bcb56c386560cd1f9ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940817c557a8139a79fb3ec4f6ae3b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297544a4991cfb19ee59d854ff223ae020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b2faf3d7cc255c754f85c2b1712e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83886a03fa776a230b61cd3ab03dc3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b80f988331c4e6e1507914311d1e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9f285f70a5c324ca630aa3ab72e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5149f9c03ae6dd8a29ba941ba2ed2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210436f264b3c1c8a5c2e6fb3820a5d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a4f62dd7c9163ffbeb36ba819d8d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ad60c4f7cd1313bce6bf51b936a7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6702c03d0dc67faf9708a437ec31ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c9dc0078d9f2ba87781a700f02c0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3250e99ee07b21c877e4d593d7b4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb8cdec09c41dfa0c318234c16b29b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea639857391d6ae9b552b3ac41dec75733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeafed9ff5c6eade46238090c32b2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d957eef4918c76b7dd0b42b62218b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc930ac10f69fe45c37f0d0741ad4aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436cc285affda7fd09cc836b490d76537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab535565e8076d50a558afb5b48fbff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9b2dad4d535469816404c4b436cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226de670de9504cf5a5f8bb4f935e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556711cfcd569841bfa563433983b8d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a46f7762170ab73bae07dfe6c4ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442121cb5861644d9ec53fa5eaeddd6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16115a81d0403f9e5f2fd434868da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22934c2d1fdd62b7ba5965e127718a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb6a1119820123f464447df703cb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937585efa09de958c3f7e64d6c2cc5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798bf93f75ff5fcf42e18fa971dd9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54682879c8680e18fca790bbdf1709f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e3e6c1094d1d208b55cf60d006b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e5e0c905a268a8b95fd3d618654951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667e8357db0238500704cf96e4ef8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d216d271dd8e3d2d0c6bde1f63cdc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac650fe78f4771485f6eedb7f198b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3591e6dde3fb2061d544578b16ae5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370cf479a5f122ab02d2342ced9e7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b846654ab6c153d421a718ef0129f7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e101a7b12a7a5ac06dc324e8c650a2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558405129624479fe3bb266cc92e7c7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be9c049fd44b64da2184168fd5efc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01016191091961977da2fdbfee86ad3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a12b8d439283afa4be8c9c012878262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e56d0f175196d646271b39fcaa77b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ac2ae242ce725bd720295d7a1a26b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d35efabdd79cfcc1ef4d1223a76f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e503ae2548965b56be12f21046821e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7322932ee3ea012e5c9b544907f0b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723d78d184a81a22d2dc48fdcdcb09468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197f0cd7f09a16f9e53b281b42c4a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341b40bfc4757195bf69de5ed02a71270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317577f1668d4dc10afbbf141a38df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acaf0638e870277f82bb8b22032d1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c07cb0071fc8724e64d13277817aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5520a48663cadda5e5c031302bc751374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d06c51bc06fd9196302bd25a8d07175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4149cb71d5106ea5ad5126a9adfb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1b6113c87d7f9bb41c71907ee392477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb968c94517b6cb92f177cc2fbec2e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3232180ee9b3771a208d7c83d5c6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69f5e93c00262116212ab9aa77734380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3259389c38caafeb3999b209494fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7f8f67c0e190d10e4cedf136687582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955a4d181111ea425541a4983da7e8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c51b23a51e6e190607225274c92c6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948a6f8ce3159e4d93ba9aa8a43957585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc17bcc8f20f8270a1182918cf72fb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5480a9378181431c0945d7ad799ab9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d470d2fae067dabef6987fb5a4cd5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9212b0f667ae8197220e094c830f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dc7572465108276295f0f99cfa16990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced48fed6ae7b9a1ac6d780b1a9f0ef191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a843ed1d4c7304c43f1b405f9d741492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5534187dee74ac005c7368c4d2fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c9bb748d96fc84512b95e6523768594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8597b4b1c6fa380c2022263163260995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d3a2edf7f623a8f1dc45347757e9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac65ad65f0cce0a10a9ff77526484597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8612a44f747de3539894fac7911764098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5810cf60f9baaf1455f577f709289299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed0f6ed4190f81e108b498893d350100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e69d7f47d71fbd9bc8564a3629394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe689e1bd8d277825f21e822c2b0e578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0492155d0de1c4a790af46be0cf1edd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff8ef5b27c5dc5be20d74e88dbc2ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439fdcec6dcc6bf36bf99f880b9d944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf72ef3638bf82ee13fe0ead28a52f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709efb2deb9f4b2b178ff7b466d2ea9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a85699edca12c61742fc341fd4e12c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b47805cb869982234b7cd11367c90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae710f9f758cbcf6bf847ab6e9399aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba4847f89dc34adec562f3fd58460111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9afac5968be4e22aafc57d62198c21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d796cf7bae9d5601340da0ad1087b4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24047768808a7ed02346f79c3e1d9b1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7022dce2ece970b1037d5a30c45d9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc413f256d58f36f0b241b590981b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f321911d2e45f9cd7b6c9537f93fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357ce5004eadca0a26469366c87c401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54776794cf0d3235c2310b9a93b8ee0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e179b78d77a4cd673e5e2093df44b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aae78a59f04c5565d4e6f2adf6667121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba03b3dc5e929f6dc4d9cb21c94a797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f341a6d766f59270887ada1533557a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af605b491e602cd3592cffe8cb2ce5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09175634d471a774602d0816b2e978f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe91159a530f6d217d1ed5a207ddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33dd2afd2052c5901d1f3f3ca02c78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507fd0a3db460ca6b2c9d9edf670c30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79171f6faa2a650f2566085a919ed843129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369f8a10b1a5649541cb51b1944c5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b6604eb8ff81768934016f8efa33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096a5c6b7f81e2ed98fa0b34c32aea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038f0866ed8b3714a164173f3ddaeb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2756e2583316731a8b4af7bd5529eea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688e16ec5d44037deae211e7d405c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a23a93f88d90fdb484efbcc42fca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74615a85ce2632aaae288c8cfc8173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a5d4194fc9c277e51737e5374fe78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b726fb5c2ebb4de437583bfea8205d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0a83773c3070313886451f2d6ce2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181220a58b5d01288469859ebd4e10a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3913d68a7ecc48fa4ccc95bc9fbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d793e4d3fd4b2c4580bedb218a1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994408dc1489b678031047424d366174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903294e45366f0e20bff9028aaf02023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be6d40c8f2a5b0608b6c6f059dd6e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc05a529583e56bad525afe7be855147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d9f69434bdb07143bd0910f4c70e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b60a326df682e47e6c3f06147e46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a950efe0e1782911306d67bba4b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c773d539e15d737644874312e9b666c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107b895bf692682c34278db701b0d9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bc8ed4860944b0fbf2379f05a888d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced375bca06dac2605355153976336fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07254bee116cdb6f26c7cfddfc88f28d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee031573ee227b3c8a4243c69abba7b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4fbfb2a25907aba6837ec4301604157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f18a9e759db7174bae5596f53fccc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fb42edfc81b908ce737576a0a9a7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb6885509ded415eb71b1a9fc8ebd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed889dc4da51a51fd5d5d98e2962e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31e2925ad6261c6bd6395a81691d54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3dcd39bca148f077688934bdefe2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77a5fdffd80dd9e069bc0b1cf8378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a01eecfb697901f20b5556c059a4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b292d52275e709ef480d2e9a8ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b3921c7b483fcb519be3d89a7e78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b64c0c3bbca4ac17d1a2e4bbf299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b7732971d32425801561981f3b45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f3ba51cec8b5c4522cbc481e15f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebcacf45013d4bf0448bdfd31ae784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde6986f9a07e58338b69458efc238172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547411a7296b9a8d12fdfb6f5ef2c3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af77af2ed23e67fe3f560a58943ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6cc4ebcd2050b7a02890a2a1b59c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8f5ab27c1f0872d4e09e9a1c53e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156e284f042bde90b4ec15848047adf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe185883f768b160a413cc7c3238dd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92053af2e6e36aab343e9a410c85a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9129a43e413287887b9a4113ec3b76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d8f898237a79198fb7ff8c6b0b83c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1639a1cb517972cf0d7393529196ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e701eeebfd1be9f5b9f76416a5d93b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45397006aa65f129c6d36ff4c3c80840184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a6c4dc3e4cb40cb931ff8f7a9bdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0def44280c280c554dafb9bdae951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6cf6711bf9cfccaaace53bdc0b5e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61590f9c64763fc03310e1df86f4f2c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f01ea3ffb7964dc136b0bc2a1b4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792424dc243318626504a4134377f00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698b3e1ae300ff91dfc3c8304fa8a22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ddee5d1d5e19c836cfd95bcb63ec1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775079bf8bfe2e6f2abd1c80a155a8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267ffe4ecb963904d017b73f617d3b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d152e23b4c72fdd70b3ce39bf8e008b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958bc7e94550f01252bf3984151977196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ead8e8bffacec308b2b542c3d1a1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee837f8e44688fba4e5aa8f18a458198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1485c80a1618411f55598eef653840199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e063f8c36407a6ea9496132b6e2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa643cf2b50927427eccc1bc7d0ba43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d3a12cb160e8bce516ad758c3b7b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ce81e51ef710bc6c28ab7b34a9033203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25a74b356c0aea4b188e10519df27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb2bb6aadceca02e16781f145ae5be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec77deb1601d2a5ec3b865577f3c4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3c957f211e6adfe0ef21980dd10f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b16668b8a7928207a4d7117225429208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7e1263794ad0e0789352a807ce70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07fd0fdfa985aadbb2781130518d9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05320e934dee8bf249c34704c89e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f06b37c78142e5c9e0286ee541c06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8880ad95b26acdd24efc90eb9be6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec703d540b483db587262f38c61e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4168cca299148dc4a0d31361715e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461b91c55fdfe7a43fcc6048822b405216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45d1095d801a27dc0ee070fff5d17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac526c52530d26fa38cacf1fe1453f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb6ee9840bb18bc80c0a9def2daf52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337243fb08b380060abebcaa53eb1bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5d51ca25e84fbc5548d3c3c3491b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e36fb78eeb839599f32d62f584c20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752536479b9a7929d1a102512f96e1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02ac8e53c005b21ebd0ad25c12115224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a50cfdb43b695fe902356c19993c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b112396ca3aa575e28097bd11353226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2a2e70328bf29215bfdc8c10b603a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336923677f9ab4151b86ee01fb0b9f47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1b9d3f530837c725e84bfde8f036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9aa5b105a03f547687c14fdc4985230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3c82faa9c5d54f4e439b0837a1c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4e1ada0170f232c7f8ecff9199eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29d0bb19cac7535fcb673992d1278233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b9f4b3e149065645c02c4c89ebe0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c387cc01ddb4e9323da714d883368235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516805ec0ee2ad30114c1c3e5da39d68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67e2ee6f17730b5a23a24c6f9b483237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5140bbd0c4688dabe80ec81cc69f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d1c09eb14fbe3379052f3d662839239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1d7c979510d1dfe446467c10dfbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c659e3ee89b681f95185cec3162fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504787fd4bb6c5a7c4433a65c4aa9d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515f30e5f3fc524d27e81abf45fb7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21021a752fa0c24b808e8a9b00dac0f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e27e0590718656860f2a17143a22c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe3ea983b7239af076db3155b1087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae5a76caa4c61c5b669550c86b343e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3f9d2098febe4ce847e20c4740d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52993d93a36fffc328284b4a2d576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194839fb0d40de0ef94a8ef62cc1f7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a84f833b2ce9bbb97a0ca0f80b42b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593c40e32896258091ded4e27bef28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5b54db0ef245a36b7648591f18e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c5e7cd054e612d4d72b631743cf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d23f8e93c1dc65aee3f56c98f2223255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72fd469907319f80691a8399f9714f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627043dc38f06271920cbdea26f106257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50343e4aed1c69e73ba137f4c5b36e6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58067669c5852b9041a1102ddebf91d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d9d84f9adceb5d77fd11563d0bc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ca8dfeb6f0285c0f4b22e512e29d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3872d504eb5a5c871314603f07f2ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b7325255c0524ece4bc6f00a3489263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852a11202350c3618ae61c047b53e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3b448190404950ae28eee6d82ac2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e2b66412706bb8321cf8203abfde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5f5caed336dc5c4dde73b7126aad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f52ef2c544f1d756e433c03df8c7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5d2ce5951c011d6f0a27c83e2168269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fccc4707ee8ae5106600c80aebf7cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3d291516dd92ed5a01bd7dd7bd1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdfb546ddb032e4cb0e744e079788a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b8764e6135afaca743385cdb5c9ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a4d814615467d220f4b2486519060274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6c4577aa37b7c6c4288c9e0dedbcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a84b6675bbdac08eeaa6d06d6c644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760bb4b980f010e0db0c702ecf5f798277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49173bf4bcb72ccd88df6ed1c31b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638a6da9fad28e71f0e905b8834fc74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a33a5a6216c9a3eef139ea107625280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba94df69cc83846a219f27d83576bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124eeefa3f2fa1eb1df0267cd22e58b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d5cdb0d38ffe19898c33df425d94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4bc1564ab591ca563939a03aa4bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3a2ed0b6a7668245e78e6f97ef75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20abb13fc55278f06ee90c4338947a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d716b47095d8ae8939d2cff19c4277287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ec5dea72d40f0ed9d0035da460a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2ecbaac37d31d5434ed8edd3cea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4bf0bc22d6992b9d675740431c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2201db1c44cdc3d1a4fe4dcef3c1cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8cb0bef4e2eaad0d2e641a45fc988292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f099bf441db923a274bd33bd35494293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e998affd79673fefa678247c3d2792294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ee19039683575a7bec127d27d862295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f2506a14b33e78866f771e407f040296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98246f619c1e08de6fe42f431c07697297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823db66eb1895ee6518971d424e9ef6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcce2500f9bb32e02d3f5f4dbaf35c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eece593336b987b2ef882d82d3daa43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e282e2b611ba0a3ad1b4383c517e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc153b62fd06849a1241637bcab0d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef405f727c3f2d9bca84f6dfa83c03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf9e46b84243e8fa3a01ee850cc7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dcef62228acb51ef1f5cf74aa6ad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725576a1e41af112cc79dc18881105ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2d5e20929f73a4ef3e00ba6b6ee91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ed9b595dc2d5e786e281f152f0f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f4e138a1e1fdad2b6764c09d6a65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788134bdeedf8916160c26d8eb0297f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667711d546661b69b4487599e77028a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3bf7d9b6bf5abab7099c6c42315ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e3d3b56cc94c24e5e43ca68022da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913049f06faec22d5a67589159b7dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f542bd2ed623316a43fd787040b159315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619b7355569b74ff91d88c77e73d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6bd0ad5d64a7d2550b2bed3b411c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588f97d2a2b5e7b81b4f6a22cb516b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce15bd6be8d4211b2c45a7773c27b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656fcbcced851d8bd4bc42938f4adfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6dabb8097090d7c92f60de48eb53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9a65e9d16d56eea42e4314f51b10d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c6d74a4f3638f403e445abf47b64c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256df4195517523507f3b97350defc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b020c81f3669019c44fdfdfbcd2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef764f60164d7a4479cd3086f7bb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f87673be5a9fba7ddc5e090145fb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc3c8e763487b5a7fbda88414304d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c80bbcdd1d1563c0338e353785c3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1d04a315001499824880afc3c0188330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2540599f2e1211a1405b08dc635c46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60cc5069a3db8a704a88b7c5f3e3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa493ab81da532ced5f05e25f84eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b081d2b36ad5ad8c8c38988efce6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704794444a7799a449d3f65899c6013335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2639518923ae62461446d3fd968dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d26d50563c81fa39760a700d39d9f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ca7431aed6609ba2864b8772c312338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed5158713a94f094e567e716cf2d1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e209b1cf6069c8699a61f19f09fb8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1696b64fe623b12c09bebba73f36bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778003d2e4737e0e5d10cc613559d4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e43ff9de462f00954fa9cbafb32481343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6a1209534704c8064814b86428292344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450879a3c75443c75e48119a19fa4018345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a543f5c5b2ec1ece2287822dc92d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28833a5870475f6dc511723cf4117347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c57637cd25bb3ea81576ff4d63de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c97d28cb86771450a8c6598f02c63b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330817a452d499a4234b9442cc757a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721271fc973486a3886a0257e08c0d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7131324016c7c9df89b3e8ccf61c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c419999117594380cb6932c9bf9bf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532a7d949deccb7731d13f2b775a29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd97eafcc36b1d5d6060704e028940355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a8997564bc9000f3712b78a4bdcdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de167f257791a42dbb4dbc50b4631357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537b29307a19b735c61c217c116233358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39bf36ccbc797cc948d762e58e22d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683fc988c8b0136872408b10e7a3aa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c0d30447a561da6246451e8d675c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e20dd6729c12dc2080f24fcc2566f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626e069492d6503a3d2a4173a9e84a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526f4f89fd2a2df4e6bc32284f7ea24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433ff9c86f56b3fd1b0193a32f8d64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd181d5e08c623ffd9bfa30c9876db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762210cab34d248b799e478a60df1cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eadbc6a40caa2c4dc627b976aa0084368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9de4d41f3ac79ab3587810407ac72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce300ad65ed45b4c5a1a75e2475519f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff9bd5de2c14b990645b7e4a0597b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dcfe35fc2104cdb4dfb27be14e342372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609314a9dd59edc8bd023fcda82148c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f8210cb8e45c98e2617ba73e7897a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ff63c206f27d2ce3e7fd3c95b6c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7206867670f29311f7c79c3cfb8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e859bc4ae49a8c8efdf329411b1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c625032bf3922c38975b32cc4cbd52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b89016bc433160cc0ac07f0d2073379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c019a6359ebd6512182df214dea7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6bf6c51d272ed0e92144e5d0dd44f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49925b9f72ed9eaceb4b1dbc1be3b86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67736da18346ed851566fc706e5e8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500799bcc32e0a57c37bc87f9f6f50b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e188cdc3572afebaf286478b706b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb79b736857a74a97ff99ee8c70154386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b4d3f009d218f56df73b8bb99648387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91123f44b2eded0529e38b9112f58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e10425a12a32c2dcd9174623f0ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210dd8a6a4c2626263ef1607b01314390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012eba9675bf46fa2462a17d713b9d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce0134223a3c9c243e125a7738b85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ebbaf95170b717759a648f100b70d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e207ba2d287ce233c3aa1f7c9fcb544394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75824d0ea0ee0b9aa0f3c7d572bb0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c747432cf74a2e1fb6ec179d52d9db1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b7f4b944fb91802cfb620f3915f4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e82730b2726da6e77b434760342a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657660e1e0ea808bdcac3ef1d6ee3649399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4feee7f93cb3febc57c100bf1095a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6181852d0132c451188eab74be7010401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfe40deb0d346a3c335e848caab859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc0f8d15b19368ff58302d92ad5b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f19dc1d759b4acfb508894260ad65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024ffb707eeccbdf4747e5e381c13c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c26e735ea1f706ec98c659cf430fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36e3db47cabe8fe91472a0e29da32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba07530bc4f1bdbcd56ebc9660180c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87959c40ab4099cb3fbf4bf51aa429409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9da444437e35f1a092e4339ceb3b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edb8f50801670295a1c0dab2c6afd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995821122b1165bccb0be8a87087a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b999446c8932b38e238a9c0ee967a8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb7d0b1b1f6d9685f48354ecac136414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678e22f952c0966f259a18457a5313415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2f6418f49042be4d9f7414ca32f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7d39d037579cee76eb9be8876c3cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe167ac889a477f050780046e1be0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38182e3237a0e83549ed42d472cb064c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46925c241fd9b16cae56f88dca3ddda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5561d43f3bfcba4a8eff594928b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e66f3fed25375392867fe5159d8c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ac224d7a00ea43057df56a799e3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11656c67c525be0deb60c8e23b1e1e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304b8a13f8f78f2447ebe146e104ea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cefbbc3596c06220c12e253d8f864426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2c9e77e77ff79d50ac9f6e8716b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be3e9cd02721fb6c265d8a8a65b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b07f6272449950b5863d239421df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bde10a555e3c83999f014f445674f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda435d27b0b242cfa3ab1b889c790431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5646fc67359a294e255c425cfc2bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe04408d99859f85e85081fcb162bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2ab15f1c05a14c10baad51162479434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd57e67560eec1b09fbea28563317435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275776746f23fcc43733d161178af63c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee360565f4f2b2d0d61a3c729a1d4d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d14b6ee2bc5d30d3f310ba0e413b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e636730414db694b57ce8f953d2f50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383e18886f9329802aa46b0751472c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f80d1d7a2326103e4f119ce93e609441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756414ffbba287e5076ee18ab9b568f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890b88bd3dff28a9477be63ffab47b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846cde1f0becd3190205ea9d6160223444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad248d2c28805d21acbcad64bb03a144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2783a47ebf49273c7caaf7c369e06a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1f03c4a056ae396a8870556c8c3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8643d38982178d7152e3e3e566df2ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99280eaaea6b58ec9807038101ed4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffc16c7368b1e9e082b5de557d62d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941647c3024088c8b9214960181de659451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86595b666bfb147b2acf31e643ec7d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882012ff606741b126b9ecfe765dfd00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9d907d96988bea31e7a708cb504ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f519725c0d172ed6a4157102aaf87b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9bbd460b84f65b12c5fd189875732456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e608d9663503e8133f07d9ccd899a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554538c46768d928848d5f9ae85f86b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb2b65664bb621e27e9f3590b807d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027b5208708afe782fabd26f624b8fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712d0617cd19821d21f4d7af8af763461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29425120c9f93f3abd99aa6af52d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8f56bb06b979746994eb4ce83486463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437ba6bc26c3621c137b932536fa05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a367376cbbe1d101fa89a27510db4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab4ba564801d3429e613bb654b4cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a409c110f0b30ba97aaf579f250f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa3e10cc4ad9794b686da28f48a9bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04396b484a122bef9d766cde8228fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cab9fd9e5426fd10480b7baae1f9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54fd24edf6dc31e87f5a379ef7076f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6713c316bd5e13d94241057605e75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ccf30b4539ea8b193c5bb700930eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641baad463344c6879f0441ad22f8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9451eaaf759e3d344fb4826d91b0557475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04945a40721f7302e6fcf75119ee40f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74952393d0d7a3233a55f2a88bfb392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b57c33b01a4afdba7bfe5ec220d0e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc48ce2ee40f2bd57a0024f75a548bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4694ad904c75b088108ec7a43b17e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fcbe0298bccc72d49b38238a0c358481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f9c5de9793ed9c6e877a02585802b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9dfae1413ed758969e20ea588baa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe2f11ae46db15e54d3791bd1119a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc3068dd0a7ead4a7949b9c3b6b19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092a035887602189cc74e7647c5cc0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beb5991e23df7d52892e84952fae7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272953fcddd8915eccaeda4b749eb4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfab94be9c2c0999a35d21dc6dbb31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72da0ace87c079cd262b52b8a7350490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874acc680554845e18370ca8a68202491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d730acaee41cc0a2f5e0304cc32b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb332b5f7c3f970050f9bc412359cdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682f7a9a0ad40f9a0b8ee62b1099d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3e6f6cf29d7b34f69c0eb7bf5c7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069949d695ca48271bf3a4a17994a52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be27cd0cdc335133bf7a05f4c43b2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e30c11224b710009e5f65415bb1f70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd13cf1afe4630f007a5718943862499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b4098e9efef31123bc3691293854500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e30d0fb87d28cc9a41eb782c108d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479e7e4cc975bfeb43f69940d16d0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f9f0281c45223ca5ab38d75fac0f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20edb732b67dc156836fc718599d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711df0e51e2994da5f0e85a61ce23cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5a1dd72bf3fb028128918b435b88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3b630143ff9d90fee593429864fa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92696351edf8a8c8e80ce311dad9cdf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e1ac078cc648aa0676a234141edec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a59e28981afcfd0c8fc19094efda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c03681df2285f434d1755cf5eef11c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870636c7ee9169d65f31b989c46e48a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388963e289f22d39a03dca8bdbfc6f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa5949d5782ab6394cffdb6e95dc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9a4f5103e5a088986965739d0abf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8dcd234db1c5074ecfe2388a9f14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de56aecd3c30d4568ca44055a08059517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61392fc172bb6d58c429153b76a4fea9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacaa808dc2551c377692e8074a25a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819d4d2ae5f0913bbf9e742eab4d8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4883da4b21c6c12a8466ea792188f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e9a784deb82a5e362f3cb06e3a21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade2ed01764ecb70eea1e483e154b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9341ffc25eb6f013149378c40cc84e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cff8a22806d4c7cd38fd233d1989525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6df74c10e160214bcb7f38ee442071526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aa0c342ceab7874b2dcd569c3b617527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af165451c3afcdd988a75089d18880e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741748346e64fdf2c5163929858aa0b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd139429072100c0cf44b7b377a79e22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931d96b7e00896a0a6183bca8c6a86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd590b1e1c9c96329ad3a45345808532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8ceef32a3219e586ae4d1802fa64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df31e7402d27f8d81617b5ec4cf58b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74419470b75bb0425cc9f7829775bc96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4120fd5dcb84017ba13e02ef321a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd5b79c7e9d602c23b9fef056f14a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805beba50a3243ab3fd3ebf56e3ff53e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51c9e2313c08d30dd30b4ffefc84b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8bf871355a576a1b45dd5de3ab6ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529a6516557e157088d785c01998732541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b51857c2b9b0f4ff832c9888fdf38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f81cc7249722ed93a15e6f29ae9d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e454ea1e3ae90d9147c2ef6d8e60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7c7249932fffc80bbfb791c9c7a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f96cba28f7125a73ed3ed330bff57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912ce29822e3fa0434b5be0aaa26dee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687425a1bade5cdfd5fb43e89a04e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d1dcba2e785e42926f6f962729f9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b1d066727a64354c920d69f79aea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623f6d318ef4aa3ca3b34a8559d2bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b18b7adde69f93bc4d662678c921c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91693e977474735ac83985641fc1cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b27096a88fb0d57f9ce37d45ba706554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ebbbf9b2cfcbde0b511b41245cebe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988e0cd8587546ec7caab4c50a5c2fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1b0fe29e355051a40aa9f0b91e748557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8fd5520436b3b5b053d1f1443b50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814e6b3125a710956891b142cb3698559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5983cf340576e4479595a63978a85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937bd8e49a0432202e8156ec21a237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda907993dda3f3e7d6b1425582cfaeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e816ba3a503a0661ea863d8f47b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01be87fe9bc8e176b6048455d7bafe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d72978b70281802832b1570064490565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252599167e8f3d0dd4d72f03b88ba8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdef5cfb64396023252816d921afaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70709d811fa4caa48e11c3d80bab9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad05b324c81fd971206945c70c990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e7a8cc606906cf749af80d36119b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3bb9a871cddbaba5af698d0d3fb55571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b403a57cf250562f2eac269dfb0ff5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcddc27bc518bb7b29422d0b8d0e27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dad758e14cb1bd69076b1c81b01fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa8d7903168a060d5b1f5928b5301575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33a0da1a87fe4a3d2a9d2f64f842c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd9588af7d75293cfb1d8a636a31ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04697ed5a2bd82236cb0066fe35caf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6126c493b106322a3296166587e93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723eba99f3800b163dbd49bdc44a964580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ee03d53d67971c880c55ad0bb653581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b511c15ff2316c934570241ac169b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9436936f17b714304a536fa7a4aca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec0838c433107414a376d48435817584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47866458a28622942db852b58a961585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166086d1ad52cde267cf2527b277c26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a717a75e2c7a3fe94b03c7d2bba1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7c19752fbcca0db827282f6490bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f7fa38251b251ff7747caf5e2800a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bbcccf743449afd9e63918bafa242590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7066bd999723b6dedb661cc9ea9da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91012573a7655ab6637b1efff0bce176592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fe5f357c985f8190889d2c21ec40e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8282963699c5cbdb5d4d7b38127e9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf15dcfc262dddf238ea97e52bc948595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306caa0e396acdcdb0f444ad244284596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ffb7ee7484a43867d05abc57bd04597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658908a39a9eea4e5087c4f3636a07c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac2efb3572a3e24c133a7abb170e04599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690194f52d40bca0cbd6441d57daab03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16235a7f4cc88d991f24c5851ea0741a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd50ab0dd68f2749db95b2a8325274602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4312844b826aa33055730f16099d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c46e72ce8d1450273501c6516c88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f2db635b22269ffa219b54b17c7f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927711fa5345c681d61fb7b03917889c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6000dfab2530d3cd3e8c819f074b51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5dd6ff5f6110a34317b3168afbada608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba038a21ceb924e3b0d3e7f56fc2a6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff3665bcf36867a6451d4e901e70b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e2cc296a89887519df3838b60448611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e98464deb03b98cbca3f4fd4a4e80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116aa91145f0660b0519ccab939c29f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb9bcc942d83b1a6d8c1e6d05562fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296fd5220bbe5a908ba614a8f4dbcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d98dad55d695719c585004907abe7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c764172b340090d9efe7145b35f5c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c329c6c982dc5c22321941e4e0cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc28bc4721c07a9755401f4578157619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df40fdc6a40503a183293a4b526a54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3362b219da326c1dcea83aeddd129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701966961859d9fb14913eefb5fde76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20088fe3ba3f72e7894cbf6dec028c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acd2f84cd157b6fe1c6099afaaa7f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5534e7bfc04e35d5aaf3c1102471625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc67698b90278468e186317ad1e1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f999f84a1ad4ff0426036ace18337627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09952df48a575eb86918c50bf1e5265628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e88e9bfe56d372d5e6dc4e75721474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309324828bb33cc9ed308dba70a70f7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bc0313b86078525f2c600cd50122d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabde8ae540f66d922f72d6b23f14e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e037efda65371699e533d2cd987a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d09c9923b50d32a800fe783003bd8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db075868ebb4d1327139045e07186635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945376fe3ae2de5168a2b63a9b123f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dceff9c86c6b4c56297c232d6d80e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c314b1aa964e4af5647e193c40f21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057437977220e238caeb66825a66fbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885c8bab7008fc20fb117b1ac74db8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b7d72109ff59977b92ceb1eef493641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f365b66b8ec662c6b2671b4c36876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ec8f3abf2f0931d8e005c81268bb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be482379408a04981b88b4035c691496644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe773d770693e6ce4834cdc2999bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c1576c43996234a641bfb7b23030646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75b2bbce91d64f861906a4eb8edc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a70dafd0d75de460e1233153a1a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c048130f427ef68a73410b557411649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562066aec04f7aba1d45c39ac1b8445f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c8fffcb8ac40e6f08cb9f362b2735651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe5b5b6ae74a2d74d642a313591e09652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a13e78c9d33717c3012aa174f26c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24fdb70feded0391efaee2dc3f3ae6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad5702974d3c0d1aa7065ec520f823655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b72aa54dd27ea7dceaa5cfaa5fe0a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf33eba779edcd30d79f1e2570b3e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80b9235282f92ee1894f69a4d7e3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e01d22e779bc55b9c30b76bda91b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95686728353d11b6c937c2a77d1c5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deba7daf144cce90b5a3d2d82b73ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212873abb2883ac9b9a1b59e8b6b2d0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f283bb46344c823c1e60e4924aa05a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff71775b9610370ac5eb81a086178664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffd737a972a22e1869591c8ee3d33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946ac229fcc08911b39aef46bfbdb36666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21671,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22641,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22874,7251 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>0</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>0</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>0</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>