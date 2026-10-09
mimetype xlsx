--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26656ab0d23ce3fd78eea1d8c629c6361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd03285e50ce7ea86b837572f794332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed801183e43fc514282d8c06fdd9923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca183eb5052c86fe0fd125af615399544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b2f1d12598f36b58328ad093284ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c69eaeb3dace788b86677ca927f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fee9b4359a20bb691babfee261a6fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c087e6a5b6187de0a107ccceac5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc08152a7a08edaf41b0529ef61cd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c7229ff5a3eb3b53b484b2c1b9ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded25a9d495e305432b88b6a8bf70711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01adba1e8ce05e7faaee2d0c2232f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aa8681ccc04e73b7feb2b9d55114b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018efe722fc185654761540c1541fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5bda3337f2ea7016a3bf9cab264015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a13b897e6f3687be5d5765b92c548316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193265d6618ea09f985b58245d7a6e9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df03d7af551968f9a533da7ff1bd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b921123aaa0633971c08e0ca556f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e8f610cd6e7dbc6bc4909c56e0f2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d732682037ee280077dc05f3fc9bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc2b702cd1b4ed5f679bf992502df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647369dab97f40a2a8f788dde37602b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c1a7786cb491f4f082e13641f9c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea3d234acc90e8a30158962624911d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce64fafb4140e82700c8f765e5514c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ed5dd48f41ae4d5ab9131d4269cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b9038812518c96b8ea06c00b48a4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad0490bc0284316c805cd700bd79f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d43783a9c471564ea9726a8786d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985330088dbc967edfc54ae9366397531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba04c393fe91ff9b3b400c46614314432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42724572e8f9bb84fcb0e1ee8efb1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5f03a08bd8c119c325543292ac2da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cd4bc451ca1a25df92580325fd3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399944204da6e0c70fe5d68277c3612236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed0bca9b9cfd9933aeb614a4a8e70c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2380079ecc5c105e96cb622e6a6e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb5e928da825c2ee39b37999dab3d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c0798dc088a6dcc609a3a45ce87ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c786ce0fb6faee6c7856ec7b240f59c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba1c9c453b0b131ab12adf7c8ba7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd937c8e481f8a93bc4f090999b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3427f33fbf122bb8cb94c290e02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52dc8424f770980268038116757efa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403ab0ba867efae15c86fd1bb0963cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e937cff07e6443e20c4f96423c3215b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09950b1f2d36119440f4954fcc2ec3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2586684b7a9d1114f9acd29e7bc5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e882b28e3500508e0b943bed4879350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47787eb9b4b9f2f6d1e8399d09ab9da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bc2c59db1aac46c18c9a7ac16e43152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c26dd7581c0e37d9797f164165c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a93565c1b8e4eaadbeadeafe751854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f10b2847aff4a28860a333cc4af7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c296a2aa3cbce2b421e5b7d1ca923056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e17754559847534d0f49112f64cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda4d0a16cc91a3be2f0cc7580bda258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e54dac109f58c643baee503cdc058a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7a1b8253cdcf48ca50eb1325e0d1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b5637f0dad09202cf40b99a8ea4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b18a60dbd7fcee1af76b9162c1d69262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b0c054fb02026371b5dd5b24db7c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ba66477afd4aa112dfbade33c51064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaba79a5d83b116e9e7b3d69b33b5bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b7c8c4913651d69319e7e8f9dbe7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bd0e6197feb5f5ca46089826e587f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5f6d8baea74c0bc594a7dfee05ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ac0bebb648966921ae4ed6da417169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ff695a55bbb374e3837cab854b87070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34b70162188e50e44a49ca037a5ddd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ceaa483e6c3e4e9d2d9a5e9ccf2e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa38a864c1c5223086dbccd5894c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4824b321f2d95aed2c291a1942350e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d3528719813d3508aff4af470df975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba9d5869b26402717e9165e745a2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5ce9098027793af103191a2af90b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc3cf3f9ef071158f2518f6ef32e1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1dfe7dba325cdcd442268a60ece179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409208edb453e6173d5547e7653888580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d9aa5ea6240717190675ccd27a88d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44ee8fcf84ef647178f2966b73a9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4930ececf8a36fbae9f168a4779a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ddf6bf840250ef69950c0a02292884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1eb3dba6bbe1cb1f2daea5babde0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813718dfe34788d5ebd226108a304a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a19923c677d3301d31bfff9c378a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151919cd43de23563a029f3de421f98588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c3e51d2b4849a3f3770ca7bdbc3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f378ea175653d13faf7e013a875f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018cd66f4447ac3fa44b167c3e707f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40275054196a10e45d30b00d7fe7b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f925d420f9fa04c4170fae3b8a13b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5bb58d71a98f3d9968a29c3d3f62294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ac48bf169be0eb3853572dc3dc4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3d3cfd05cf3e0db295523af4b41896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2716896d5d829f28ce666b694f5d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee21b0b8991b21b7161b1b0de7ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792af8844a16f3f6e3ce3df186522099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959c6b6ddfb8c85cbcdadb2c0f5201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f5b9bcd177005189730a43b8c0fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd337a1025c4262daead96c4f54b9ced102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637531fd6193a852952271de037427103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a163799a82471558e1f99fc83fb5a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b335d4af1dcf91aff92d778fee578105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74144b642b70ad11c990eabbcf4fc20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd9ea244045cf6a5da0000336a10c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53e50589d964454386c02f8ff2432108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169039a09121a847a60588ca4f79faa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1be7af41e75ef78e938a00e6865df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b231568d9d29ee9db780032bbd48ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff231f5cad8034b1c3419f58e3c1223112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5b43cef8799ed1a1a89137e824536113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe999ba1b28720a302d59ee04b4414ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df2ad8bc8d5ae66a1fb37ed783cc5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d8b21b5d79368d003fdfd620f82e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d7e02b47d44b1a79b583f2c0f4a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886244b37ad6269c5c02fe5dbd21ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccfea8a9009a0b0bd0f3cd0d66414e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b150a3f094633ff39c0a1295a5f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf8c524fab9ac17aa64037a0fa400a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986749aaf854d1b160a9c59de3b0f9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb2226fae16613f7d54988d6577a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114a13dae74a24398e7dd090fd9a07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f453e4f3f64761fb54d978a6f99f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd755b78077a225e6b285d0c7d2d41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2482a87d9be954741266c3cb34d11c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb4b98effe12f4031bb230c308901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc045b7b830f1ebcd3ad7d72b8a105ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973779640174f9d3cca21a09a525111e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6778f721734c7bae285eb784e3c6a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d68c423a846eb5f7cfe5f8e0e309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922cafb8b6432cd98baa3dceb14db11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aee840f06f4ce788d38f97a5915e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c738ed4e41f92cbf2b18145f2c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7810e2b9ec671874e6bf3a20bb952b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1812ffdd9de6fea78637dc3a76b6e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640ee15bb7c06d28777e0dcf7b5f5ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee5eb92ad064c1f48fce538aa2ede139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330282c941180ad015979656d8781f17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a6c200063a5fa380de01dc2d55e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce820dce4f9bb597bcb211cca2f652142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5252df9abc8ef601a2e64649cbb050143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688ca65338792f682ea42c377fc5609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491ee33d182dc2d0dfaa4b8dddbb55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13782017730540d6a8ebe12749ebbdd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f089d5b1eb1a5a1cd4295c783b017e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed55186158f8fc960b6a9e730dd90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71b76662d623281fc624daf3a65ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473e33f15a4e316baf5776dfe02dd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470cb6f44fd0ee968093d807b330c4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408a844356327181e516ca98ef8ee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483705476773b3c82aa78fdaa19eab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757b57cddbacfe47f4b8d1dc73a424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338124ff5e46a440e6e63e96d2d58e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acee17b8bfbc17f007f9ea7bcff7be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ac5aea605fecf6695f536012f6ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7f0138441c412ac900578be3b054158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e395a2b72357a0bfac82344e3acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e11bf474338d33c523e382c6497638160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded31fa9fc3e23b9f0eb7585a1d45cbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac577c90ad0074478677d29bdf28e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0ccbcc6d90ece72b0c3b311b27b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74e715b263056fd55289dc832246e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597302e0bfd39f79ae186f97b7eb139165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b0ec875fda9e2334c51134c60d8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8351eb03afa39cd9629fe463f79c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12276e86375e4ee385179466470a57ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066966e8a276a4ced96f25833f257e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb6a1172f052bcb656d2add8fb14ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82bd313e285ac57cf62fddaac8703f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc54de8eb1ac80ccde49c2d2ed77f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e91a39ff8c3e1d8d7730177eb56b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675e3a32fae90ba08005883fcb4d9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0835c8bec0c07abeb778afcc6ecf40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fbb14038c6ed5855c7195225c74e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc183cb8a52f380491870e337e2433177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80748b4103614ecc51f744eb8e8d38a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646beaf06c72e0c179772e285cd64e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d364a043243c28fde2ecd3c3e5b18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac669d8575d2b519a70b3b28977545181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b532f7da323d9fcbb2841d234891032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e65692e3b1d674b154594d7de5f0c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bb5582b7a44b44b78b52ecfa74da8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c336d7ba71fba7a5f612711f632681185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2654f278e7298b853b0293c91050b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a90ecab3b8e3f807f17ce43dd7aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54d30d349f094d72ea056a4dacd5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af37a3b804565a4bc47e2dc50951f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad778369659ee6a9875717f6059d9097190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c616cef22034407beb220450ec4ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a8f53b55e31f870c88bbce85cb89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464551cbb142b5f9fd015a3dd51955a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e43158dddb49994982809b60add10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914195e170f740e8314de4381cb0e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2e4e6d522f1a3a03d2b838fa2b59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20325078b7cebdbacc1da2ffa7460dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5a65b4a1ce32abe7ec897f528221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916e0d416bf68137d46fdf42040da11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db22c5833b5c6c3de8659c7a954ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a3466b8ac1d3932e98d069bc2f6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2122ade97c7f30aebd0b93a455cd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510904054945a7d51e8dc02457b5a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cc6500512a21fdc7a1b5eda09d51b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b300966e30037eecbbb597d1e92234a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a68a9d0b312f8ae0befc2a3daa5fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99becad38b0529e848e1db42d5ec77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab38eae8633ef9592c3dad3f7475b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66acd306296fc64d1a941c0d09799209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553c44e6e4a09c5ec4dbf6afaec45e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd6b7ec5978ad37a559f20a83c42f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ab21a0ae810c358ae15137d45169212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82331579eb541bcfe21b654b5e1ffe5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669c0c1c0b393f80a260b8a1771bc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a884799f16add93101bbc34a0c13b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c8fd06d9c13245322dc235ce10fad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a60b674ef6a01d31a7bac9ba02336217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778f8550fb2cc132ffd7641dd8c1a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265fee85c0d13c65104289ef9a73f3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93193212a6b5142d4caf6882b1e490220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b47419611fb50e2a119508e98629221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1784418399683635061362ff012983222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd8d88c0f604024d88f310b25a44b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d859de93b6569b9831bf54f18af2f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4f119b2b17f01f577427448b563f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf05c8b1d56853548f50c58123d7a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a763cfee59ba79afd21dca92fd6955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069fd92006b17ff3a51b3327df88eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491518fa8349efc812aab78a0067a358229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a54d8bd9584790383f69d15ee295d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223368e04e8030d7d8cd2f9df5aa3587231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c3fc93ab3556beaee975bc82cebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bb95c178d5d85401868cf9e77ece233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43587b278499e6665ec86434916b637234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5ac0006abb0810630a7a4160f60f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6988303ba55076733031a4dcb8c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35e68629b6ec0446787245a4a161b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fdeea42fbcea3bc3353b6de78d26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5453b8a6d8835dd9ed7f2e0c769c47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86253be24979673948a6c6a954f6beaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f18afd5ea19a4145723603ab35eb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca07aa28a116f5d789d80636daeb2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61274fbd145c92d9a135d4535e3e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c8921f6a32a08f4f3f1bc469d534244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524043ea8976eef8d961838febad9b3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b923f4ed92b76c41043dfb5104e43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490de6d4d2ff0c414e4e8c85ddb815b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0aec9ca00d497e6abda3762634737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9229d93b75f727263a78aedbf27de6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f80132c6e437bc50da075b9fc2887250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deee6c1b67ee6edec8b3802e892a111251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce2d4b1949ce414e7bed076b6e69f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e0ce5ccb1a2e4af7864f0fed2fdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a2ee79f4a901973edb2ba73b8430a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c79f30a007ea1900d4842575b4b95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7df235471e5546efd44174bfa5508256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6954ead62f291e1bd586b19744517257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb3ef661271fcdf69fe0cdaeb82750258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643e77b4ad20cc97931be89442ae23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51b7c44f9b74cb0764ef858857ef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bd48c8b5f8879aa3bb10b8c91f92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8869822b2c03aa8de2e66bb7e2f1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e508b16d6ac9cd67f48af3f5d41870263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b476f9842993b1e66e6e68cf3691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbbbd85db10073ec59fe7aba34f283265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45fdf8cfd13da456e0789a2661ce21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69893ae36c1bbc7424bfed40d9f6ec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322affc3bc42ce459187ad08f4a38a98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c109cb031ac2ca83494db931a42f96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b38725e584f545369dac2f454ff04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eeef063730d191e4c7826afe3aec4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b433114d27aa146e1c854b8ffe5d15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e18d1b99e4145396e6f11ab780a8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c82922afbebee0b5303aa27044fa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515474cf6db3319680d8c6a9fc99c27b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136438fc4520b0fa5aab518bc8daa3ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5c72aa2ec019052c816c3ea91b84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee52252c22760a9dd568abbaf0aa63a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b5a0c0d4c7bea5ec7d1bba04de193279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd99ace670522c1e6b75ac19b992ce7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8590c470f31546de3427d11d9b7013281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a3e9920656d92e10b57273d8bfac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209516672e40fb0ba54fed85e32c809283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd750b5522abd1dfe4854213246b64d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361229c9b2e0d0171fac978bd778c99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece2a4bb9810bdc10937b27a1fd28e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c35dda8f8596826fa93a9c4f234a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f46596f47d7537466970af0bf1c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b5f5d3b7c1e2ec2cfcd9c6cabb80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0d1bff70170c6e9ad85c9ccbabe2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f7c761b37d2b2deaf91322609d1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cea2e223feaabe7707b163e618cea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d2fc2352c2bdc3499fa9e7880980293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707a46d8343770b53e85ab7878db873294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b401640af1ecdba85d12ad7343d161295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefc0fc9b3805076fce470e29f273f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadec0873d8cdd4aadd132beb11381b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b68a79085c4e120218fee35a774a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01293274d0164777853cc548d284f2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e2f1825b200fb765da9734ac7941d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6e96f83ef528a57ec24657beba1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580edff965af4ca85584785dd25e2d38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a403ca37e83a8cc59c5d11cc41e368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ef70fe2cb288787b478e8f5f5287d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1694ec6468fd032e74aba65cbb504305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0c05471c40e22f4a02e6980977cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213785ab81a361bd1d254bcc2ed4d8b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9ff71915fdd43a8168682d74b327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1418c8685d99581228362cc60885184309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaa85c92d527bba3e56c1081c2eeab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312430fbe3bc0a8dfe0cd13711cce7ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210970db17ec076579518134582637312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc353d62c52e9469635633e4179bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc7203e1250ad79c2c8febbf5f435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a01656738f7efeea55797faa842064315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7d1b7647b242d3d260844900baed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b2675c9c535073d1c90885629d62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9d04f7bf38a35105ebb603a21f9dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce966dc79ab1c990987a32336d2663319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a95860c7a0f5b70310fba71115b8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019365c29b7c2dd57232b13e3288cebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0154e9f96f4df8f953ba884d6fff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669469c1247cf5d8488f63c333bb4e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3fde7e29b84202a1908788c5623b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf34fcf4530d32c47d13b5a7df0ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb245500807101dc746da5179dc768326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180f1a15f5388587e1b3120c13a9ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3fd5bbeb306b1da8565ac16b8415328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3fcce9f5a1da8cbcce12cea65d243329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5004d791a760c2a3aecf99057b46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7fa6e3ce2c3c41f70b2aa0a0df9a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ce8a10959fa87570eae9dee9ffb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b481a20c7b132b0f0344b93d82a05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18d6779ebf9e9ec660b62a6ced2398334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f7d5752ef71133ce2e6c6f26c812335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3aac92761d56312b7923bb484d753336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b2cc87eabd3d0620e29c634e7612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540eeb74fbff86dabf71eaa4ff8cff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5a5067009c3727fa74fe25674c28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7529cea7cbe9250bcd4fcd48be466a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b65590d1d913efe6d79ff9238bed8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fdcf79e2d376e19cdff1f2493f264342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37af5e115b53bedc5c92771f67e43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eaadf2d9afbb7e385342b7704097f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609909165ef776c63401fb47617e5b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671146e6af06ef5508c068b8f51fec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24faecbc246993d5f8cf635633a804347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418ec96747115e7121a493db2d25bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d25df44a57618f451908640249ee0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d996571fd717cf255267dc1f05cef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d096162dac2307698674646cf65b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc4f0673ce19ec23f5087e0d55b7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9db6d28be8d9d6ef90e969be1c535353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11a71f37895087e8894d9452ebc23d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7350a273bb5b25ce82382b5b3699f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49076e4e1b492bbf731d19ba7d33ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f07692055b81891dcfc5874d673a4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178587bfd27fdd7fbbca9c181b6b9238358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3fe4c385fde78aeff9aa39561df17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631bd358834a358a9177dba4f86523c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92506c4a9849afbd4e9a6950e0559e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291a9f445ede1f9a7a250b61ab7ca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc444a9a4af43bc8cedfddc33d91fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab24fdf0d5dbfb2897ee5dfa8f6d017364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da78cea3d1c12307ce40a6a948edf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93217191c66f945532607d1e32bcd5e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc4102b99fd3fdbd2f208b28bf0c3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faec77133ee83dd3cd3bea43782051368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe404706fd7e4153676cdc098569eeca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6275f8c7e6ad8bbfd1dce608bdca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59a29900506934dd94024b3c20a91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2941c406d47872971f6534a8bb0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2f214fa4fe564e291ce00f610377373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9a5ee8977a2161a2ce660902549d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b11ac2b080a0548fa06ef07ffbee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f7abbeb234198781262ff6f6c1432376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ae1061c717cc5437381922137818377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a444688559599bac2d6c11cff9a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6deaf5a2e6badab4b905e5df454c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec3d102273d8e8f0dadff7d4e3621380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed0b59b0b87fdcbd675952e80a1b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04b018b457fb225ee12e53906fc0a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb042202c4f69623c68fb680282bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16814a886fff182cd3a987c2ba266f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007b94e7c3f27a1cd32ffab8125e0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b43f7b36101ecd1bac069d439cd5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f906057fd6e709abbe12ad91ab94ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa129aea0c81525db7c6309426177388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01524e424a429a37f02a46904178610389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7670a03ee049b93ea796ff92629d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df09212a7bd4f5343975e1a16e3900391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e910c6a2238c3e2f07fca21e3b9382392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3494dfb40879a71ce77afb7d618ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34fd4c7872e5585460779872c8108394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4882627bde0be5342a356bcad202395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc7f8c89d8cabe63887c45fd7985a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388e8118c4ba4971bf906ec6d0cc76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74a500a3e1c39b464fc8293eb8938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc1c6ccd6d357c8502ee55e0ab75ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63afb85f13c2cd106f53db5111793b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfa8888580549c8844c887c03b5fa9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e036c784c9701734e5e8b4effd4b24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f18ed83633291ce4b797964c1d61a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536d2dbc93a817a42bb68dc033f8a45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4984b104568ce75e6e08f3264996254405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d776244e0a9acd3545cb51107bb6e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731085ae5f7931f4217a707f55125d20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc5cbee7b5600181e8812db9ae29a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a125dc5f48f3d1477b4e5a312176409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf54fdf8aba8e768b5d02c061288dd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01855af4a2fd4a505cd356c7f8fcbb6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252046a9350bc697639be3da60f4d3e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd2b7de6e358ae8421eff4239d8e8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f2c383e248ad63844bc350263a31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aae9aae37a4b926e0320621bbc8d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ebf8164724eb0e87f69438ee7ef15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20631a80084a9db3f8b7afdf607478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1bc2c2e1f73f4ca38efbe90e898e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d506beda60227a07b232f44ea34daf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19244977f4f48da7013229e183f518420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528e59c47b800eb58194c96c8454ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba71eea44339ff9381e3dfc8992ee4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1965b377a35953e702962497042abf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd36b6da369854deb576b4c1d2b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd457cce1f40a002c830dd6095876d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f780db1e467d2e084694b8d6150358a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc2b1adb692f96f2214191e4599e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b16d903cd06db2a3dd1cd6273647428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea430fce7e8879e2e5c7020d0ab9ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c1657fe2cda043fb866afac0d1e96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19601e2f6e0147b9ffb56f04c878df4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417aec6bc044b37acf4f9b2aa99a5cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f1f9851a7e6a753f83748ef1a4f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02fe283e02f53b78fb1362868bf2ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a6c782f6fecb2aad2025c51f0981435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c94ed959cd0fb6b4f5abae1effcf2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44260b022a8a2ee53b97caabc50139437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dfa049e9f5182b188c3dd760c0811438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471232b58c7798c5e570f1f2c000b40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dabccec9809a09a015ed522e20244440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd9f059631c4f18d81509f2d4202ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d755625fc47f89211762abb30848442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca9fc97183b35341f3d1c41b87f0cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aba5aa7d2879c18a31f92e2211f6c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3d4edb479918f42dbdd7535aee21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03abdf4294e4ec4d4aeb39af8f0695446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4a485ea58d2291823ce06e170cc2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e538aaac96f6d7ae16d19419cb77d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348be52fc8a66aa3215d83c942bd48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca8ecc09de4a80772ac1baf062ca46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c6ab9d67e3639356db607fd771a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2518d36924126bb4864929b2a38479f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad30678845c2324706af47a4aa114f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37179480cacf646f84549a29adea87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355dd9ce3545a5fedc858acfb53802455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c81f63b63848569d13a3c7eec094f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89856d2577885771cbf870ec49841aac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc91e05e553f78e54d86f6ec25cc53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971111464ab2f605de0563712412930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00ddd34e2983c1fb80656635d82c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc624f3eb03515c0fe609fd7f374dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ef0966607a98ca3619cfbe390b4d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75416d583fff80db21c5532e36d24dfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef2666756d5cfc4ad57a7a0960d5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70aa1e6a32f976125761fbb92af3f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc184af5f4d179854f76d77e158850c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa4b1d64c1a8ec14ca50567ff1c36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf70e094548ea6526350b4b393992468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78490792f4cdf7b7a8066c5c866256d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b98ef9f3b67b9467d62696c5d69fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec7199c1ec89d16dbfbf43db3c8eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf0adf79501d1b10b2fe2e76132f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a047e5f3d102d53ed1c18db9783e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c214072986d7f40a183ec0f17e3d34c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb97ea1f0cd42d91414f690abbb28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad87f7b13ffdbcceec9d4a464eacdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee6cbf98af4cf10678c6c70d43cc1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f3ddc6dea1c82343112394d6eb927478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5180a0981779a5187cd775062002eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be944d9ea8ae03b5a11a63cdd6e67d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fef8e5903b8caf57fbff267c85ac1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12375f6676e1306a550d935445895c4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bc80c66d9038cb28c00fe9465f968483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b740dc127fb008806caadf65bba9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8bc05fc14af128bb0194a7521c222485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed613fa749266855d04280dcfcc05bcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c49ec97efd1e60fc3a879fb1d027a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdb6c8cad98e990663511d11a15b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e567ed2cf58562bb6124770150ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646acb5493138f560d8406e8f61d331490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1b8b2055876abf715e1bae2590d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea62cc729749444786c7f5c3593267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a778761c7fe165272c1ec964e38abc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c851daf6e4e778b864b5871d93ead494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b224d352597429517e9fbb20a7b81a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d634b45820997403b3e515ebba5e09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35a2347592ecfc19b88c6c2d2ee25e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d491c3d95cee2e359fd357768b8331498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939cceeba9c50f885343d9fa2cb02b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebb087bb17706314c84e6a829aa8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1b331c0aa15578ffc9c1f53cca7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523afcefaa1c1ac5b544fdc066e15483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e54760c414d082500f88b160de62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429398a5212b4f33bb6d34a762091b1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d8e67dd906124f7a30d49cd01fa7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b249c4755d4a9f0798eb3fdc111a71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ff65ace361f9f2286b671fc516b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da7c36541d693719e2c3d71ffa2259508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97413c1b83a9b640eae1e10886ccae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ddaeb9e7d8cc18eb5f50070389341510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d230c1e14812e50f71f0fef963f075511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354487befc1277621897215c66468d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de9955260555d8c70d84509b0e13b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6e94cf0e276b173556f0ee0112b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d9062f9d09f3d0bd5b4bac46a182b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db546a27950f0c5392d8d2bb5ac820c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3ac7a0a1ecc03a374b4f3f220221517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e453a88828bb0858b461de72d10d983518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d1e0427f017d90b924fc657acfd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd01eeee67c8a97586f22363170f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a4c199eb699ccc21eecad70a45d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a664366d7913cf93064224e8f1c328522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2850d8d12015882d28d7ddb3b0a11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9649c10471b13603d36e4cf75d305a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3f23d38bae50659dc4917fa24fc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355d3377ca4f8d5e27b9c70d7c6fc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e61b887345a68fc11af0ab72c4d42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daceacc9cb53dc447b566fbe1a76736528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24496bd63d011d9a873dd174a25583529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89886398844c72e8810a0d0af8c3cdb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68497ae92b96681b3085bc90bd80a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d409fd5477ab7a4eaf6a55612212e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3333e1e762031871e7e6f9d5908c5b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722d9aa0652ee694bade5bdf4645b1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd32f4ba1ee480f05adb15455c81e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff3ad8ccaca0d7f0fb7825a3159c59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a87c6b5adef16309b1f0f51b56560537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005047e399ec3c3fbf832b01da71de8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ec2ae818b560d15527512412dae41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a77463a2da1b9568c99164195910540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af987fb3194a839db64e24dcbd160541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f65aaf1bcc12bfc7b5afd3a8a87a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adfc2e033d1cf7e8ee45422a7b3acd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0d7b5b71e20e132400b54113839df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631abf34052e4f232658fb863150b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbd0c1df4b6da0a2336e1b007626f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d902f687a34e4baee71ab89d26992547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709928087bc2118ac3840fadd4d0d38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008da8ee1ba3208ff0913fafc2c615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e5c9ed8e34280016cdd86490eaf6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d817861a24f320ae55a8014909ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3a29be9085a45e8a6a650e107898552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6368ddea15f1f40a2400f0c2d188d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9d8b68b05c489d045c3340980a15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f984f412b1d0b6f3660fa131b21b86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb6ccfdbacc93e229f2faa0841fe97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e089eda739e60023ff66093131d4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6060db7df89f9b32faa4288f3da304558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b50e323ffb4613883dc4c1285e082559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c9cefdd0d1f8d52c0bee828ae3270560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d509b0fc7eec413159aaf38376b90b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf38801bf614580ac382458009951562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934802bbf95d5d94b11772febc8e98dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77508112fe9fdf351ea15e3c3ad71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0593b7dd522e9a1b2ad9e6c5ea3b77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d78713a6ad244831f365175cb2c442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5dd5551ea11eb72bb83b376eb21ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20040aa78a2f7a7e06907133052ce1c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4cd58beeb107f4162148aac9d3921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a8c09795bc95e979abe0d25ba541570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a14e1c0613e036684b820fdd51ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f85faa1ad8fb22cb2f355725418fd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cef0844f1e340b5304e806e00004b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4054ee7d3511ae99200d786c613aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f875f9d4690fa72195979ce6e71d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74bf718da7d4fc8ca8b180bbbc78a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319d69e3a8f199fd4b3c8a8240f3d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ed003ad7b692c103ca8ecc22c472578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2d149448814ef296b39964b51acf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc10f5da2d8fd0a00343c2ba0c85b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194602168e0038f762eb100f299b4fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf81ca11f312388c88782e7f34c428a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e12e534f275ee8710d7080e627fcc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e7653b929bb087a76361bf04ce39a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b84575f1ed7dddb9edd9f9334abe6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc7b5d1a4a0ecb6bfdef69075294f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b65d4745b9ec741e3cfbec47e9d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ef99be6ff7050d092af477ae46083588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f636636db7cbb38b6db0abb07d15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d90f01a1a74e8b72fb5f4277731ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f909ef91fd10cbfd6957d9a794a072591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df86d2f7f1b35f58e303232463b6782592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810395aea49213c81413f12e30afc96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfcd53b8d89c2e2d70a9b58d6f7237594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf573c4d4bcb264638f28b934d0a33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e41b57cb0cf46b8107dba7adf2af92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c5d577cd59be020757da34a60d288597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46201ff0dfb2a9add35dc29595c65a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb64c5fa3c93d0a7e455042d1cfd7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370a7ae8ca1b8e27f696f3afcad00aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896922a3782ac9517a21342628a4258e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701590b227af032f377cbcf7cfc6577602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264497c773ba379ee9aba71c9010a7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d92058b3463a919620796ec57793604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9bdf1f493993bdc20da4b1ccd3418605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f87d7dc02f2fdca5350dbaf5fbd43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ef6b1ff79e3d8b1b385eec70d598607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318510f3159c5ca765b3c443c2a4b3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f61b60fb28eb66706d2012e0e0bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b3a9e3239135911a4022cc63c5a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597d6b4c9a9a48b5e288511884c81c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bdceea757c5dd221cb99d9098a2dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04ff5d425c1e824aeab4201363b585613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573cf4d24c9b9bbd94fbe40f058b3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c501c609f233d73976dd4d022793615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3f2ca589d7d03f5c48115ab7e6471616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3880dfb52f758d03e5cecbecbe661617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd53ddc058f4b044e6def5c3118177e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8860ae25e42fcdc2b48c20871e138619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2674da99ae3d80f8697bbef222aa97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab82bcf071c69da630f999132351339621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd9c6cbc774e6f7db570bbfc46c056622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c34c74f91faa2f73c325a5968622623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5b3f6d6b9140229f098357b8e651f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1cfc3a881f1ec5525cc6f8ad22a88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6e14d42f75aec04439b76076299c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06433c62bd0492956e67dd1d2579bf4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c75f9accafff1d3427507294e5882a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e537e218e7a649ebdc424618ea79b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc59b847b5c6caf47d785c37a26bbb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900cb61b1644fb20015b050b613af9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c59ab4f2c6fea80a71a6655dd6896c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf9b5ee858dae6c73604f9a4b982f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842a235a09e82c657e6938391fc4c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd3b78f2e37cbd439a4d26daa32d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307ad8a74df513eb6df547506ef422636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4705268dc8a8d5782d7a1e83f0be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec954f75e1969a27e1253dc05f30f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b8216e564828e42d59f254ba1e532639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123efe0bdd40126a2f651bfa85b99fb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794b9dbf83fb04e06d77fa1d3211ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24f0c2e1490f2be0c11b7aa68ef59f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282d491afd681fb4d63e3c00ff17fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f966496f4fb590222495f272107a9644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431ba89b0d69badba4b0945f8e5f1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fa1aae6dc78e00cc8ac506b420bc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30624d0e0389dce787757debbc5d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0248177ed207f2a7adec75392bf4ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2edb83aecee597b1c3049c506b1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40153223e33ac5e35b6fcff0dee0066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d46727105097839ce3e7770ec23f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd9d33b2f403d4477586cfe0fb3548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab13a4b1e4aeb3fb40d2d562d14979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da25fec79c7bc4281d2a6c5c9229010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee511712364d33958feb5318447f2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7324dae39ae5738b37d8d95b43a74512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e7001a90a886a26c3517f09197bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c78e31d2b2766cc0202cefd3ac93ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4c4a05aeef47a77f18c5375a1093215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d1a0bfe8748915bebe8dafc0fd71116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903b617bd07f082c4ffae669ae2d9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add8bacfff10b235001eadaf21def6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df15f64e5003608679711cb2086d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50feed8c91fcf19cda32e3bb8ad7feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ffbd411aa277d619a000df85342e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c04924a3623e37eb82337acd33aad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c03d60dbb4cc596848f3e2f58ac2bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012a253c127707792685fd4915b67024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ab477d607ce380bcbf0a3198b56325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18567cec766e618d4e5defb2bc77626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b27e5e6c7bc2d10bb4ffdaa4d4d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc73c14fabc0a6ea437e29f60be8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79abab6a364ab1d496614c8988e2b3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c41c6cb2899d16c5fe8cdc8e9047030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b30737744c88b2392b1e13a37c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b693fd470a7d8f9efea605748a53632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518f351e00eeaa5fce7e1530531d8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5467950d7f962f135b5a220a712b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86e0f55bdcd4a3230e4faa52dbc0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf583cbd5808f461d2fb5d99b3feb936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f72163bc64324227f9e42265eaa87f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd12e36ca91d536e590746de37d8c8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c32a05ef0794cb204ae371c3eeac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb099311a4dd47b20b626e0cd48347440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5bf45fe460c2f01e7ee626a664bc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b0808992a8bad9e5098fb3162ffa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ca3ee27bd8ef6b1bf2ada392085b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb492cfce0aa448a121494fcdb9fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12638988d467221f32fc1b7744f1566a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e25d4cdefa21e545c6b1a0d8cc54a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1100d8dbecc99a6d3ccf1efc0b63b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a5cfee04aeaf80cb034704bd1fc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8586e6a3c3d71c0a0608b729c4a1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486beea864a42c0379d88fb23945675e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a3a2167a3d087ad36bf039562f4e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56fa83860a40dff9aca2db3ea652a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a543995d74cdc6bd820297ba3c6b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9bffe43de3cf9ff9418ea74d8462354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b6c62b8c35332fcbafba8e0ddbf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49389483a0bbdbf7db31f7599bcd00a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc53d6d941768dd53090e7f1446b8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be005198baf50f6224d548cb6aaa9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d96ccad2d481949cbd01be30866ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da0324ac44cce7fbbe2ee6431a28060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2f78c83d5759ecfe6f53f729cd85961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97aa6a875b033f7ee0a85f6008ca7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc350a6de61e7b0e13ea8dd5258f788d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d4f532be83245983f648cc63cc70d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a680193d4f22f5c578fe99890f0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af533d557c74513a1ec78bf40e820e0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeba6b2813f9ccf293889c6cabf79667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4accf0b806b6c8a3f0996cf89b934268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704386c88c10549811105d74ce0c62469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb75e566e1909d02754f79dc841f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b663423ed91cd37e6c1254f99590e8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a349b0e970b121f3ec97668c459d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2176188e81419108933341a49b26b1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ac8c8933cf01a93536c026ff87cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb70ecfaec836e8e70b5b03724b14175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8df26af39c0af0e3c58d7fc0ac8cd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff37051c2126456d99fbf45f63fa34e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79947fcfd3f7c5da4c1160b15af3b12478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4eb87999eb434f7963650ab5dfa079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3768f3eb3c4f3b60761c99b2eb9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc5cb8fc994eaf92edd5b8af1243e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af041c91b518f060bf7efdc6e4bce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa530ed3e799a3154b38ca57aa5ce783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f02a175ba8e1982117bb8b8a1c6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a75f61fdcfcb490a02ad30ab06a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744426e3b342405bf9c873ea8fb8fbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8a05e5f7267a598fe278dd7af78387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817eae028f9af689f422fd06d1ec7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431fa044bf1def712924e121cb0938089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3843183f923217ff36fdec210c7d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93ac8c0d56e049297a6e159484311391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20374fab124ea9828cce126c25222f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7194fcd238fbe686a8803fc9e7e561093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e0e161f9edc52fe1f632dce9e13ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48005baf71b5891b7aa524f152db2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9affd2a444fb3730c74aaca652dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fa99f837afae2964c3cff538d3f3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4179ee8ada6b1a122045e19d34a6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38a4ad373f33ffd56934474557479299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493c3ee14c81bb71a2f6dd97b242ce9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95eb7a18f2531dc5b77e276e88ca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16bb772a3aa28c8d11c0070a1757b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7cce33a1cd4a8da88b31ba2b0700103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00300b609417c02f6eb93390c4e6494104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969826aba886d1f44820da3512c1520105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20a670602b51afad55acd740a9ee03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9360e66cefbfd7e4ae55ada3c9565d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f189c7e9dad68489899f2ed05967e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd32f2f8094e2c1d6e829e5120e02c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7838b00546a9a4885c8ec70bfdf189110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb46844f3154dc622b904a9f5be80a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05dd364a00d5c92f1b6397dda39af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d69bb20ec99a0cedda6f2dfe9ef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393b6e3c04212148c9409320da04a2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590359f573e2d50b5a2ae5002f54fea7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7017522fb063b98c08987b87a639d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac66899e93f9a9c917784be2fc7fc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa672072f3cf05b4f5e85114c6259d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b987bcde768d092879f20aaf3530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a8a4da9cfa8b42546a71a838930b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229fb6bc714aea8a6181913d2d1757c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d935a773275104a11490e8bbbace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bd31417ad85e9eb1509419433d311123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d7a07a0867a37da06865e1e123e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041503d81d7643a9a77f81770a250f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19aa6e7ee6e805f968d713fd089638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ac9bfb94c29d88e9843e56a520ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bfa059d9a059fcddfbf769bfffd40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e7a71aee5f5d99946847c60657f41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a33df0ba2e47fa710ab4666eaa46c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a28a6a6ef2f3b5d4fffffa08e2c5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90276f4235efe04883d570960b38e27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9fb62fe2170f0b425e96803dec5c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a1b1a511546bb881fd8e7aa0d3db8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f084d6898b07defb56839cb9ef01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0b6cb8bcb9f8f696e8f3988d02b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f931cd522fa7ea039b6ea657afa4f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601bbd115589e22a627407073a2c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227424f6c41ffc7e2e9be75c67ad5d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107744664bd090bd32beb775ea366270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d317b46d618247c9667ad83f1178b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9dfd00ca765c88994d6367a5acb61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fd44adf25bf99c50acb3761af2565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9213ef4c5fe461a3df00118bbba7f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c742107a4267e2dcca5ce249890914145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47828cdd64cb5a662e3079d477e8fa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c091ed1d0b1b2bcc636de559c8b1dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba88e71d20f4c2d008c82edd9cf09b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44cd182bc6287937913c5ebb460bef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665263ead1c85d14d7643557a9e7399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38de7b372056e9a05ced7dc9c80603151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b1bc7a9d8f5065366416aea559e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73750202473745309fd92ddabb4479c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de846a250de2691362e9476bc48d8233154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bee8dae905f4637c59d1056e6241155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbecfa9239b305357240471c9db8094156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d740800b45909bfa8ba1a12f32b46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a0d91e3013cce5373f61eb3e3962b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f9160f17638b0c627d96feb1b5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed119c200ae49567852807f3085c53f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b618e4a01e4e41a76f6bcabb55c231161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e0fd660d1572f641b9b658c37e58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa2ba4172f52a51253a8c55dc593e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a86a3d50528f37e84e0fe12a5c357164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280844fc7cc0c3b2b82e7df3dccedd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd51dcc5e8882c85559fbab8dcfd46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2d43a683a1c4d30b355cf3dcc070167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d667f8dc174e139874c11298f8e7761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b2bfe709ff21b3124bb8fbe430a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b959426ef91a1153643a6934de6b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ea0f0ac79b5a2d25a616e59f6189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bfe50c2f89635b6baf68bc8847f33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d571e1c4edf273dd49a0a4428d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e371766bc59d732d21099452e7af29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129927ed7070c34f90e30b267d1c008175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47be45ab4e5f37a7bbf18fe713e38f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785fb9c68a761a67d7942c9ce0ff319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870a388668aa15bac67fbb5b0110b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1106c52d7ff60bb87ff60cd135cf51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1da9d7a303ecf0fe34abbf4f7be2c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542b11b8afca8fd013ee72f1d175d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab69271faf616628be6affea234d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693c7008502006b56541d920736209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a67082508b8c14d70490bc5b08e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b8a7faf24fa5ec6b0994a660ec3bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c7a3c89d5b7e707167f984491a3bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417895d59ca0e2e277635970fff7b619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c81c52fc8dc559b3667ec76e01f84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb659ff3ddc8c06885edd22ff2c21c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77173dcc28978c061515a0fe85a4eb9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba939fd8935313ff94ffa6ad78b06a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b6f379782227afa2c74dc84c86893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06362c3f4c32a549b63c02fd83075575193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7148c7e9ebed69daf3c8094777a3df5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281eaa7d16561ce6ae3ca9666d1e77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906102331a02ed6baa693fcfe26df82f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcbec5ef9b64989740dd14b84286f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268eddf5d208ab05a58962d59adaec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e062899e207b58854122aaa144aee29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a61cecce4324902ba4a97e78229b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4677be6d59cf5851a17a818a1eb0b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8e22c6976ec8d179f8fdf2e477591202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6951b82231c9aaf85631d927f49e5bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c77840ab5e4e33930ef08631a7c2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f526966760427c3c1e877592a9908205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c139d4c08118dd1f449ac734892d51c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033da4f229de6724262caf066403b4c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61b5102fddbfdd45cd47c65518ee5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c65b2dc86dd4f08da427556a7570f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560e25b92953a339bda0b8da6f115e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5fcdb0e87ecb699670d84f2a54b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b46f0888ddc24e2cb81ac2656865212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233922065bb3a6cb179fe2dbb7749f8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39df20293519fba8b4b7ba32c8e1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00064ecbb67f69f50f46908dafba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3065615ac42e975ed2ddcc0b55e4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c431d49da8e2fdfbd1e377ce60af359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89b7f6b96d89df1713c0abc2c9321218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c015d532df2d6808d5da5a5a6e00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8cbbc1b77480074c7fdab6ab55b4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965eadfd7b5bc1fa888a11662594f09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a119994fdae7ed0669e13db7b2e3465222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0a3d5833aced5b6c3a64eca5c880b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd010640e4df844437575e11d1387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e697cd88be1f62e1e5f8b2f04ce54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9266d3903f9d288e274b781208bd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9cffc4a04ba67689b982d1aacd38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4766bab6d719942f8d65299ee5ea49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a398400cd044bc8cb9d4402921504229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921f87b7d2421665df9dd30271ae89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8411fd21e03c0d95842b8ddb27413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919b90d3b23909e196302dc67fa121232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24081171f2d319f85de4c92a88ab3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafdb67a6a36a5ac025a458abfe5530234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471491ddd850a4996c6bc50a907ac75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6569341e0be8bb7c76d448a10237281236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a879ffcb21366d5ffc9788aee9d90d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e6aa0e97450fde74b867bed6417d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c021c702620d042f224cb26c3393a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f24dabe1ce0ee8ccd719e29796936240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae026a4cc04d1e14f1dc255f9027d58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76ecc62bbe1f3f860dd513a5ae248242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736e093d4026de231583504d1bd4ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c248235da2b5bc6e939ff561acff05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb6f3b11edc6c9fbd455be91afbf50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394597ea83aec4cc61dfa146b292c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d75b308730eadee001bcea77d523c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b6519cd9861383b406c617d8e852248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8000905582791dc4cc3c4dca91da25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040476d094b505a9416fd5e8776e1c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722eb9cebeef413d354512e93aca481251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a8d9ab8d900d12e4dab04bec6e24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a139788179ec56828857ec391dea4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e74e4ed688cb524cfed31b3eeff5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e2f79d0faade380f6c38d98c644b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53107858d583858cb22e189c4b06ce66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fa977fd2ab43a9bc9f0ad48588300257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa451772a6fc6bfef71caed516a7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3503be6e58e129a187c0c666b9f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9176ea8e0fbf2fd7ad9e850ab0be1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a8025e151de9ea66b3a97bb6ce61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f94aada0f8bfb0c1364e81b8a6fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a1d5e4931870d9a0e5377cd86ad3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c7cbe8dd2fc93735db2fe8bf42cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd85cf29979e8d1a5699062c5df66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3f3f3e18ad1a09f814cfe50c8c85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d48a95a9930fc874f5182df1733b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7f94ba6b57279d1ca17cb16ed1b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71bd1fc4329783a9d63f216e33813269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453529f2cff76efb8fc7c855b6e84327270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd923585b8c78d1775e76f419beb934271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade49d23771e9133c6225528dc6d1bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d311260b98cfd1cdc9e2273b63bd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df96955e044a83230ade923927e45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22cf3df781f9ff4e5ff74636161c80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e966eb5caa78208b99566aa81dd6d86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae949768bb03e8cd4af450cbd77c4d98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15f935510ee4f33fd5273ab3b30671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e77bb7bba4cf6ed607e64872c559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1f07fb55457391b3d9c2118b4475280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5bb8e66a2f9a31be280ceb0d42075281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dcbbb0b458e0d5f87422a8f86dd56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaa18c6d16f523d14f1a8cd6715a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2517da1a6008ebee4656039eccd0d63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284df1005da7254833c240d30a9f911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c503e5a711341b304d0beb4b1b71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39298147450efa4ce7064cd729be8da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667bf216feb76c6852938b88839a1ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a249f4b3a0db90e6f10fbc966f26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82957959b787576b653b3847ad86428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed761c0fef42e3492a4bc1daf0d4b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d683bca77dd00f9b0867d5ad57aaffd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc87aa1ad89c032559c7ab1f199747293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f353f63c0dd7768d35f0f3baa06869294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c9ef63bc15f870703faf3cb2177f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f3524623bb62d7808427af0352f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c849fed94131ba34d676856c09b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee980d816ce44d3b254b3427da6516298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41451944b47505e3f8e9f9d824bdc7cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e2c0a39e00c7943cace39b398092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e38600733e546646bbcca7fa8f736301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e144f1c0069ec6a06ef7ce0363cbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24972abbd75c0b8ab300411b8fe1c0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da4939c941488ef7a5254324c0fabc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f3072ae9b7b6296e5b1b49f6e77f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61802394805ded1fcacff5bd41336f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc39b44148f27aaa52dd35b17732b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624a0aacc9c10f24403e64cb45e89e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961df779a976eb916570eced2403842309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d0b96b7e73ebae9218e22a62af16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a561bc397885393172f0ea0c364f7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c523a1ab157dfad603550aa31922b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104cf4f75bfd57f4514e14e80a987e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4400c4aa310a4f9ff1be75ebe154ab1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592eceec104f7060c810b36767b0fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c851938732ecd46f1b33ecdfe47b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296ceaa29703cd88b2a2ad79c36b4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf8575fc1e43aa94efba84a5e81c3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad301ffa0e8390b6aeff9549158c1223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6490ceff961a8b03069d06c88d7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464724b9c45464b04b0f547e929005ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f27da578148ffaf85c0028b6eeac7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b851f7001f5cb7513784a4cd434ad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698277777278d0db8fba397b7c98d02f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d74fa6b1ed220b6b359c99e4b326b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10a3ee326dac28b96f4752c2d49a53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5460d0c46c1c26f90b92a74e0b40a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808399278edb518511498030836ef3e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081987a9759a8f7d892d40b41bdd086b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e882dba60d87f8a47fb52f430e030330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f373a40709a66ad68529787de4325331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a68b643d1444116ed4f12980b288332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b689dab658f1389a0054b059e0888333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc7dc89f2d42bb43b7fa8fe2dfde5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8101e2e4ce595a419ba3c4e202430a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4cdd9b18096c41d1bd12ed088a3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9697f1b57a8a1c565d29457c63fe13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b18ffc01dd689625b7e176eed7ed0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc0e60e747b924c7f1a56ab9cb6fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463e358f4e9cd13adaceead26a0d98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ee6d449db38683e363dd2dc56e7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1668a52fa8ac4e644d422102ef8eb08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6b159f548449bb830349cab832890343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684be81bf4a37d4253511df9b57a6da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03775c26e1e756414134fd2da7c7df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06733b9a36786c8a0e45439f2c3a34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8070eed2b514f74af6be82fa8416347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186066939cee9703826ece43f3ec8812348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0e9d05163c700bc5bd11fd216ad3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3cd880d63d152fcc0be31d9ad738350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb612e2690640d26609850c7d99f4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb1c76004a406e26ae26da7a234a72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7ae3c74dcc236ef5f31bab2cdb0b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbab4af40d6be30af4af89258e35a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b45496fcf4315d9f9d161320efcad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa7b247a312ada202adbf5a373174356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12382726dba895aac7b4dc11bf73de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da260539c69f52e3cfbc869cb43ef3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80336552078c8c3ea8dfa05e17250359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619119cab24c8ed63a3f82df0979940e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ab1e031e24564e832d3edd3821f68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920ab9c30f7280e6d1ec32bbd9be1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d095144f2ebbe4f404576bb3b19c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f5da5f40a9eb23e58c6418826701364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd67000ede33bd34c4e601c0a522e75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c522c91e5c079e1a018c0a62d8ecf54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c246e60f80a02105b33979e2975ba7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b1bf3c8b6084d276a6739f9938b9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602639908322513c395c63f78156a155369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecf86c9dec75b858baeaff910e0c44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc286d9a7ded669b5382dd2dda2e09e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4759abb23af797911f3a50d61151372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dbe6214a4ba3f6f7f5cbbba330e24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517d4169dfe16ed6fe3747217935c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b4f978eec15654d3e14025613b16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c439e5d4c6fdf2ab30f463906042de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c82d2e9e191e4cf903f1eb1bc5673377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1b8046337e95325c498c1145c414378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d70d24b01e22c0f432fd263c8146e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c776c9e16f2a45f85aec255d8229779380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d558209c9e1e675bd8a9255a43332a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f25039a18729866437cf1276661f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e5ccadacf4fc7b292be4f02b6e4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c353f0adac04393e4ebf4c5c529266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640a797f30c10ed7d879992a43673a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfb9a1c02972825cb4cbf0d43e312386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77ecdc03381a9b26ba65da46a3a38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f727ceacd9d4e49943767ded6c0fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d742b7fa06779bd1724b3b16d8218389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cb08ed61b38df58eaeaf9f7956f52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1557289086f29b820227e67708a37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0911957f23cb656239efae05a0f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1f3df38c04752cdaf350759164c6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf7fb99a7ba5f22653b4d6eeb380f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20e08f5de6f4af7eb932770dc2936395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaefff1e07742ce7a52904e23c7cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e4e9787ad776b64cdb84d0c50ee6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a90bc11a2431d0180515c33ffc2aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f1e58fa9b96bfe2f141ad46e62db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574cf60e9bcf4705be575bc9838e970400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8759734a270bccb972b5663058d4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fef51825ff6ac3bda2108ab7aa2ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965267f7bfd7bd36428ef9e3e3af87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b164662182c8990eb97276e942266404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0dcefdbb3e7c59b4e727309e2a1fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb102b601ee6f57e06efe2b2b6102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5217326b61466b8da56c535ec4ad6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d572cf38d86cd99686935e680e2f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc187253c3b45836644c6fbca3f5d9a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398040226cfb49fd56a94135ab5406c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0618e7bec50c56c9734ebf3ca2bfb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab89b2e60b3c61102ed7296ffc571412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945261cfa70a6ca9f553661493b40a2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218dd907417e16fea3e16855948b090414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0b09b7553811806262fb7700e7120415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc43cd432bbf2031e7db487a4239d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bce30a1e1b954d6adc9227a16a5b11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059e46d50f481df8c3e79a3cef83d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93daf4e914864a2b7834ebdab78a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6c0689b3dae0d7d49804e50d7b4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977a0566872af5ae0db9059649816f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf431bed556820bc62ce21c380fc21b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9818f912bb79d219f93275e431ef3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4005974108f1d88f6e1707efc3f95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be10beca8c39ef2b7dd779bdd8f296425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f168d888a22a252fa34909ef29f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ddeca12602a522df98c7bd27c3ba8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad5fec8c207d98738cf870244394bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cbaa16141411a75254a5a6e736017429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384777b32a07bf09c5f7dcb7c07d376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ddac375a99af66dc77c8ba660c29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731eef2858fab0657c933ef72c3cda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6d538199eccbd00737599be0b662433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586422ddaa3cdf788f964396b3a6eb69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ab501a2d0e440a6f61df6343cbb8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd395d024c0d3d3b46e2555847b73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fca12893093ce6f3c075b462c38e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa5885a41e0f99db9263c75cac0801438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391a03bce91fd2a25d7f10b33a0b9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0c80145e07bb686f6ed8b4464cbfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e037ae6061761ca30437acf5b84c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b46928769e3b192a7f3fd5ac9eace442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43eb6c3462bbdf5641ec0f6c4a4ab7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d145e22346c1270b28fb4e59f91a0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6f537a6864d8e2df7f65adfad30b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585146f8d2f6af468b9b571ca581113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6a8d310422205ceed61ee70eaf9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698b0a64643604ecc2247e6ae11ccb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a5ab4108f6e5e29233f9bec783eb2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b0ad293577817b57cfe37e41f905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908abfd51df0a0e3ac6cabd878c36a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998087a5841b0f3096d02f2ef73ca2fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884ca3a2bddbc779590d1b2afcf21f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede789761397c053b97c75ddc8aed1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685fbd7e3325ee2c07a8e12a5dcde1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641f75c3121e567b4e05da5a8cd65c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fb1553e94010ddb1320ceaf65fb8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f85f8af218469673608a2ad7bc6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0365401cbac7ed9f380ef252d273f6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679eecae98bd76bc3d07d6319b6441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795b4caaae3c839821f109b2917bc4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df7670869745cb3b9207007c10c1dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002581749c7967322bf5d3a66449654463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de90f883594ec5e5610bbe70d4c70a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f4dc5dc58db5bae8ffba880ebcaa4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc04b8ae54e5df1b1a133a0aa94933f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb74f893b8bd735d205c33c5be4b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a44692d85f845ccf70b085eb28d60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3482ff930a616effea2233322e5599469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51931d410b273b7fb119c2786d0a4d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43103b852e53e29386a1a3eb3cf0039b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30d4c1019b8c37baff98626f845258472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2aacc862042b49c6441c03072d98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2c62d3daa427e5197e7ceb075a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe73caafa849567d2d9820027e720475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d833e6584569e512e7e4b18d83dd31a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d2502f0a652fd6788c8235f178ace477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f449a8fd4fc8c10d02768c44f0444c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f109f3503d7809cad89198fb5e73434479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8b28c220004668c256140f7782ec5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2d6c4e5822589481026e4dd09475481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74347d7c6f0f2e196ef606d4c124f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159101580ef0e7d43d1713ef7d1fa31a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e86add63f1ae938a90b70867c6456484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01361635a1d775a9677d9a5f6c3d9fd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3bf50907fbfcc3566a3cd11b7a5b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3922e44cd5574756bcf4b3b5db89b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ce1caa36240d3b99139b4f48efed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f08493cc30dd8d182acca757be46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa45ed1f1c2385701fc5140891fdfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eb8d3b47e2fac29fa10447b581e6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03eed35fa6f07ee0a95dc537f6d90e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4640c53e1970c45d7a5de2e84152c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d568ba9e6e6c8731b09fee3ae3846494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3e23f02152941d8b9d59ead75db69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c2072353c827c8a0c14a9b9c556c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8aa5c72a527b4bc94575b12e9c273497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523857a6e7b9e052162652b63c15df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255fe7d4ca9b72386b707cbeb6a1d5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa34fa4d2cd3a1dd196700833933b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce4470cdb9a139d00286cf1ee0fb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80058f706cf253124cf6ceed12263502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f07eb15528e624659ff6d89975f338503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c9e03caee81cd0f409a26f8aa167b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b91ba69602189a27e206f12d58539e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5cd73655b2ea9034c5332a9766023506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda9b03af4543ca0913346a7b689fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a434b7c04cb54b898c76de2167120e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada362939dd05423489eb667db73e66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428be022752e0ce7c6728586a23c920c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2edbe254cfa6267346ee8ce453121511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd970f2fd4fc14a6d77fe72bc99145512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50efff955c7f26e1bcba3b269c8796f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eee0e5883fad3345b9986fd0b38a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed174407e3412ee2061d8f0b473dff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbeabaf1abe951ba23ce0d64e67d03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d4b0d7515ac9a1b3d77420ed515c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5e484caccd265db7a667f760d57e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351baca2854e5b3151727af015a5a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126909e3e4a3864b1a9dda96a51ddd58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b8db0d441e440b2c9e60a4c2dc84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12b0c46369640921aa08a818c84bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210023ff3c5de92951dd157d120ecc10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862ab0d518ec4126a681c0d2e68f27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9a8389fc869d6679d268825075fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1981ddffc6273a98c10f61232f04fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32060f6a2cce7e162fcf3f9cf58dd181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce03e7955b9226ee4e399c8ae8b158528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481161fb7bbbff991b7a55ee2e6f75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bffe872a5e638c52685c05061dcbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd78b2215455b30b13714b914e58c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8053edc4991af52192017ac4c45ebb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7379b7990a983fad58f53f516d2a4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a28a2b3e6a384f13bbde65ab35a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652e24b5e944cc76cb1ff255ca23a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f271d70c9119102fc17892e921b7b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc114054b8abecd87cba0c641ba058a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6627c5dbc2f4880f9e1f4e4e888e5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a287432c2cb801b3350c9bab4190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fae74c18b9c6b1a80782bf5ecf06f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3700dcdaf2cafcd0d1a5c2235d2a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d33f9cde7b23ac7be9197a84410024542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a5340459a58b56cd85f754aa83ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc25b16d6d0433a24b75fdbdb812b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8548bc2d47f817796eb40dc1f0bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c53ef7ffb2125953edb29022eda50e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b4c1d4ab2308e0fded087800c2f63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec971d30bf55ce708fa2521ef803ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afd21374918b1265fe22a5fd2fb233549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0f01c7beec09fc87b6ce22407faf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c91907028701260fd744476a624df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79686085c3c19a071c9c927d0432a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be3ca98c30149d55fab24dfa2a763553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ebe0729d40c823b20b09d29de6e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59799c51c30df16e674c20ded58affc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7266d3301cf2f32853c315f15960ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e8397aa5f1b5baee9391298c0c7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad98c493d40665981d36c175d54ecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7b20599ca2946e91e708a218aa4ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef104a4a9a6748fc8564c626876a350e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91252ac755f66ce435e2eaba61ba42f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e1840ceb91794a1ad49692bac62cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1774bf5217494f26bdecb6a40825f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ecace6e770dc4331f05eeb8401e63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8807d61f4ff07786cf251d48f72041565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1aa66a288e28307f67d9e14c6d408566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ecf8734477eac1b25a51793f547c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e3ce43949e8ffbb4d0bb0d2dbb98e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680b8032b182f08e6116401f023773569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657250b422029f665bf8c113cb113d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56da09efdba64a37fe24104e8b13bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91d45e65337c71ced69b993f1403f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d245ee28457f8ed43a09145b5be3cac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20ef5a276f5ddb41563303a9df19b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcfa4e07566898c7c81abe08dcf1a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d84adc2bb1b7611f6e9b3fc50e3b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370365cc2d53174dc767478f642cf05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd178dbd764e17e03d4bc7d3c4426e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314bcef8416d8ce39fa1b3e1bae60ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74997ba2d3f596b1e9adbe22336927580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072bbc78394ce8180886d43110386d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fdd89b0de03909b3cc604444b60b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b327419f70a72099ef232d7b3bed21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda46539184cd43745a19f2789a78fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a63b140d5457c57501d316ba24c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dc35b8ca0846827be98dcca74993f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef656fab0f68e972ef8a3dcc744debb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb860483f4af631348664bb61c9264a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf8098ba0c843142e94ce43d0632f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80facd30e3e011cae2f65d843078038b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcc231ced2ea165e0498a7daac995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a2916581493f7097aef086258522592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71892cbd94257be6268ae7f6625f32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57fa225f0a62dbd76b727fe7f3f68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79d699767958d531891287b881214d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a334104d15fea5824abd04e62d5ebb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75980ec57df1ba3d13bc3d187ea414cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba4fcc3ef154b033aef989e04f94e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8bc7170143fbd47e02cae590a849599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff183966ec925a3125e7cc66bfa8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c933ebd9ea0d45619ab97858b8b4a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f37fb605fd28bcdfd633d1490d830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed15638d2085ffa4f29a3d8b18ab0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676a2e1e0f83fd45ebbcb754c9fddd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e1fb90cc7f027c7b9ec531dcd960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683c76d2965f69777459908449ae509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de8b9d4e72f50aa24468601e75989607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbede98addcf0ab5afa40d1047d161a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfcb00460843e35019a2bac710ec87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8053cb083cf4f9b8e1aaa302ce3af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbe3dc882625777a1ce3feab1e5432611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825e4a3591742be4a652540a77e4f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69e5dd3754f64ec1ebf827bb5f82d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cad0b56f898bc8c880dcf68e77b10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4357e181e8fbb2ba6d3ad44f4795615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33927bd5cb87a80035226d458bd83b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b04c92c12221e081df13d30b5d97b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796423ed00aad24b05a3b8fe9109b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7365797d98339b2b14de40cde019b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f91d9968830ea03f8d9762d7b345620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a5840aef3e314151c2c3d6bf9def621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff959dcca90eef4f4a8866403361b51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfc8039b2f9cdd53d72ff5d65c1d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915196ac6a36b0ddcb06e5ae2fd6c1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a29f01a2ea3b1ac1c91648a4263d2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a4a9aa8727a49dd0fa49df34a29d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe321714e98931fadc9b2998edbcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ebac73f75d6c639346059466de3af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6da106a84421914215ca48cfb0d28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcad511ce809b7bca3f6dc3b09e4b92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8785d59a9f03b5de4e14d82a94bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25fe742fcdc9d41e9fa36592342ab9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e533f6043096af3dcd031c1cd76c7ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44563b95d52b1d15188a41ae6c1f573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c0412c7a24ab15fa8a83ed820fe0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b361fd906258b44397f3da6b535e02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2bbcc7e193321bd55bd67795c3ff8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50984b934522d781e6b8e357ecf942a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320881aefbf0bfedaad3787e7e46a75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be93a374cecdf0e873b00088a2b3b5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e5411b81a27cf6c23fb51cb98b9f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaeee9a392b471b479baf55f21ad8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9380cb78f664088c96e7040c73b49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0a5a4137002053e167b677a86204644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>