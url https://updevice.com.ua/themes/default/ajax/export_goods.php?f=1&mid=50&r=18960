--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6609e8b102f541d46e979065a88fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da592c9f2b03704d399434de95d7282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c800aeaee7721cd6f5e917873c0263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb1609316eff888ba447662773fea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae649af7ec0fc147aa060a923ba4ec625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420664cbd8bf9cebaf7828a2baa18fcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b270ad030b2088a419b1e191c5f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952701942951463c2e36b3e25327ea398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4215c26dbd9770dc89f3818507533e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc422971645eee47ba693fe9b4e04410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5820c22aea47f1f69303000d8843b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe5e444441038f019b5e22abad86112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d970945427005da3cbc3d0722047bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bccbdcd45bcc449d2e7a9e9f2123614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958e6ada2c57356eea3487ad6f786715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365620c4e7015d6384fb79b3756d650116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a30109becf5f9f8c6a88ea1df35d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d03c0c0da792e510a3790e9886f2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be8961d35c1f7d198af10a889d0e2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e89d596fa23a4e5ca35df968fca67320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeea90600379c44078f19ec862c24c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb63de8d51e1f09cc8f218abdb72022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1314b718b721988552771bb62a1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ff3774a7c028f0584a1f1244805224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892dee70a4cf2e3a114fc424d12ce425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba71c16c52f48f9ec5c7b3bbf301b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ec86e9c7a62d94128ba02169786727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a58ce6e6441588c08b863f70a6b5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fc2b31991594cc459accba01340f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451250f0b597644f38622ca99d35d3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6ff75ac977d2eea6779e7acf7ec231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49bfe25e6e299ec4460cc709513f0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c58bca000a422f672add900d6314733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1f33ef9ca3d79dff637e6fa309d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279a977640bb69cc65f2f9afc08fcbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d5cbbfc724c660e48c2c600ca62d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3509bd6f45edf6361001654e2481e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec218835918af738faa16b5cdbf6c2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e8d00a0d803e04ef68f144936bd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a26dc21b75268246620533e8ba91640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda7456bb5ab6eb701f16bc1951b9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac178914ac253cf739769db96ccfa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72046a7e245c80fb91b39654ffc0f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493acbadb9e21037c14b3766c482b9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa50dd6bce0d1077b1731cbbdf1f8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4df4dd0971519f64f9b06d72f005a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee91af09d705a77de729eb735af06d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b61c0fd7b7696e4228a72865fcf6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08310481e50eb3e1decaa42be6f45da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d5c71cc6adb83c040bfa43c531ac150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf474ae8fb9265462e6dbf91221a3f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e5838a803d9833b616804009b58052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28848cb1e80b0b53cf16d455b1cb5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc441d21abb0722c441289ee2711f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c9e38998dfce080aaaf0165b68bdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36872be4727f31e1475ccdf4aacc030f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fb5c5976da25a871c6d67a60b907c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea4751c1d7cd680f252d885097f76c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec54ee19de88542fafd8f11a60c98959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200456438ac2f93d4ebadbc41cccc4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976781d0c09e9e9efb92579d9b1a1b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbbc776825cd76e5b8b7580aeb0e4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a6192308e94cdc2b6636b5e6228cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf1ca4e78431f87396c7cdec809d5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66339288747c87148e9b0e4f5668c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba9d935cf96d592f77f7f12779e6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e8930ddefb1f25758f44775ba10a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d381196bf773365ae37d7447aeed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138d9092c1bac40da5e7858c86c0ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750890a0e6c4220d76bf47560a4af2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edbafba9b7b4c7af4b3596fb4ac2b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306960bbb31be7f492ca6f7898333df172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c894822c392464412ae18e85ece68f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a1af7837b541614bf4033e3fd7b9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b241a6732c167eea4525f125dd05db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30c145ef42b899071f1f40d9d0bc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696bacf5fa4b94d486d66a7454b47a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37baf3d3ab1bef212c2b55e1ff158cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa82d9a1850d198da784b94066510879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe53ff5c29aca997adfd05d4beebf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76d169469411e58271c68cb98547d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c098188ffd577f49403ef9e30da36c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e7e2d5b781eb07688b2babdbf97783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025ca3e1097c6b79a7a428056a6d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1965004b31230c23e43545ad504fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c69805bd37fbcd01b5a230021f9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceae747cb3187705f47fd76343c3c6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a395f7e7f6d844c82e7618c7629fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b4166f2803a2c1459b98ad7f1056189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbca2cbb0c7713095a7f9a28635caa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b592995700d1573c738c118070f6bd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fdf08386dad15ab47520b066d736492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ccf4614287ee021e345f2727c20de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69875020aeb7b0dedf32c1dad0bf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13a8c0cf9b8760dde864f0712990195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5546d9d1307f18a93157ca273a89a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac62fbb7f4b3e1b9151b13a5c2a69e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db191b9864243d58865f26f4defa5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80a3fc0a10d638f82c37236fbfd19b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6256465fcd11869bbd0b919795c4cd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ca17b199f27f191c6726eec702b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b86414215c4d71d41d9b1c7672785102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed985e57f672f3c851b4c0b0eb7a986103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93d0513d07bc853f4a5ed2602cf592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38a1cead96248785ba6a27b061941f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60735e5527a5975d038fe8a055b86d60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780adad8d393c2e3550e74dbdd85fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83156585298c55b7f42c59de069d75b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115689ffbabf3d9d28d7bbc59f652318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39ecf20a1aab9148493f5f70edf57d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899bea3466a30b2a7d63147e463e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11072b14077efdf7b1ef860f66558b9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a56f24e92c60f44e1c96cb2afbf66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e88e199821eee92740a23624b9109114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd2a992f55ba3bbf5791645b389841115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0276abd5f1c7c932aa6ecf088c98f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836da7743f7b7e9ace27d3273e01886b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b290e16cadf9f0fc7c8bae6749e59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca372703c4077364c0e1939d2c58ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2494be790836d0c116d7e95e61664fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194713d463221f3c113f3d8ad88a403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fb07d92977dc4da1a3ecca450e4e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50b39a6970ffaa18b5d00da083967c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac74121506422912f62aabaad740b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4b63c7a94d391fb7dff601506d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25269921860d3c091cb5377ded3b0f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9abd07cfc65f35b85aea13faccbe7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b70a4039d210383846b14ce8c1bd83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a73f9c52d1b329226004ad8f865763129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbf31fbb6d6f1045b621503333b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357819a386af0556787ebe1df77365131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550c25adcba44dcaffdf31434b5414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524cc1b4c96a9399de9f769d8ebe7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf1ad7c713c5ab3bfa14d9564b9efc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2cc5543fc86fdadef1757f7a344f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588638113180a2e418ef88dbd63e9260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fdb33de246e290c4901291e839ca0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b8815d9edc1293f971b7ef2b6e20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92134ed0b6841d4b6fb5f840d1d75d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb5ece212387ae8cddbcc566aec92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef0a7df028814fef3a0bbd4a353969141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc97273bc1c53f40d3eea76676d33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203ffe9984d29edeb16febb4b0df035143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b533585f6dd60584e8aaee5ad0753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ed01fcff32734a5df954d58cc0336145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997544ff243a8cc88c4a2d61ad699d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01877e2962f74b8f158320f1187d61cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6076d62ddca1e75d6318167fb0712e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc320b98f801e4778cf4f4c074a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631f1b3d73ed3a3b4e4b924f09f943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c32d889cc51002348250aefc3e12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4f5aa24ebf3dce3775322ee18472152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792ee8f3e4f8a888fc94404e8317eec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998df32be594889d97ecc21f0424743154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7592ed24574bd709b0107b476a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adfcb14e1491c130109f1eba4e7ac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd067ea0585911dc14ebb886268fa6c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd01434ddc1e141fb0661ec1b3d3a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1c7688c8bcbf1f56714e4b784f3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4329a5bbe695d18fe36d6cd79b0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d762a8c2dd833b52c52c69751630e9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9dd962112a859e3ac0a30f75a85ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baba9c2b61728ee19e74cf77228d8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b70d969a1393e0f06e1baf5b44bb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e8711f4e2c1a09f41c103b498bfb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a72bdfdf6f9c892d2214b1eaf035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee88eb1afec87ea8139d5a42b280e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4324c1c8cc68c660a2929155152362168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4030c8119f01c6979ba2fb9216df543169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de958ab817d586416c343393620c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35ef974fd60b0decf3e43f4665f22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbfbb8078593f84bb9c7ebb02d1686172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856c0b91e829cd3c804a004df889d35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543887783f0ec24db62b3096477eb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6867f1da91e666e853f9333605a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e414f7201137de0ffac6c82ca5031c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88ada1a8ad186bcddbee155daf463177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f09ac945e51892139655c954e912b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c73313a9a642ec085bb0ec8a1edd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702d4efd6203af173189c5b91c5792180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ceecefe518e457ee0ffd9d894214e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ae8aaa764f7780303afb119c509bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca72927ada88e15f90a326d514073c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b9b056de5a76204270b88661dcda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95017625f376389389b4998cdaabf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30f8ceba4427638809ed9085ac2c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebdfb5caaa2d4594d61a0c621035c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872db548620b09a8dde65af531c32b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9d6c858c7f847e239ed117022506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ab64d3fd1669e7bffab3171d0cc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea2e53e253349b79a9c83279bfaf70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec3211991f39755e7c059ec52066f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5afe4938e8624cf8670658ab94afe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358534aaca16c0a391322daa5a6a1532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18f2021ce5e33d50f0f98890e873f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b24eeea2724dcf0fc7510eead794d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16620373b9d02e25dbf57671cdad70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283d7f051bec60ce746461c7941ca9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a502696f602729aa64367acfe8c2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d321fc0befb7629d97bdd9f80c2a990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7dd1e62fe89a60d969281bd5016cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca7d4a0163d5ed63f69a9bf29dac98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040c03507b200cb338e8d8bee07093203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030add51a45c80d2d469ec8c89d15221204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc7b65df497189eb0dcda6a3161a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac559b36051db64162741a40747d8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e1f59480a8d572061bb5d2ac81c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260ab0fb044e5a29a7c839946e83726208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7445b9d2d3870c47f4b6d6c0da77f02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9835672985f14f8bbdb26dafa429e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c3ca7c8268d7101624bdd88240b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a951b679f1bf7a08fca396c0e62e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ad0a555d07b1ab402d70c6ba1302213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bffd128e324ed50f374fe77875dff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37c3c220231c06e36c003fa39360c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f51b7df4dc925efe46c603c7da7b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd3fdc6180a90a18e273991453e59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012022411cc6914a975af4f4dcb9d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8eebda5b0b691e27816832c667c3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe21f7f2ab356fc666f3f5c703478220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13269924b92a71170bb3f83f8330e29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9f8c55b4b6b5491ceb28ef758c68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a362e1ebef3f5b69f7a59167b724a58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849fb94e7ec695b33493a10d2f8a5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68cc5c60f5894bbdb7b2458977c721225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c43f7880caeb9378fef8a9f64a7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c667d5f3479aca5090caa3ff86a2f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ce5aba8d27efaf02d598c123138dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639d8b8574bb40bd34123b9a0cebc5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac68fbc9f7cc2711019393d735b1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62b03dfd3ad30abbe56af3806bd57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac92ca0dff14bcde4070d19cf966d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b88eebf245d39ef306ba310df238e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112c5fc5a96288e7fa5b4576e04e3b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a09e65fb2c6e786b4eb9dcc1a2052235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da915f48176ba8334f4384e9641bae23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e19a5ca79b39363539a0d513276a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2d2d821397f91ded37eb2ece5ef80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f418431ada7b1ed198053a3e5e71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33beffb160893c7f498a29eb70f1139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ee5a8b6eb477d773aac5d2b34e0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84de8fcd87265cac9490dd68c16fa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6e66fdbe3172bc0fa9cf79354f1e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e2af85b7b5076cc1944501f0f8241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32114aeb162837302861108860333245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793508aea5421858cd87f4f1b86cf78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932140dd100d6b72cca02d58eeecaf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42664103b913e42ec9610d8ba745a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe929e9a0c14c7dd4428a981ffc1f859249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04fc3aa008f821bb9d68a71f31d14d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2852e328bbb52437f7ec57e6c85c95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64eac78aab78e65744e3b5dc381783252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ed8c639a58cc914ebffd868c6021253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2fc0943742ffac1a87ca313335b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375815e6a59ef713b680e806ad08004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b68c383406ed53f447494eff689a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18061832bea1eca5a658a229563f912257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d23b77bde6b4d2926e1fc8f6843a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d165cd0fca3ac437264499eb850d63d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5905d72dc73495ed62378e6ebee4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144dd3365b2625800c012844caf71d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b9e033fe181bf11d8c2ac96e2662c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb15dfd576dd6902ef6da2e3720b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d20f369ff5750db6f198829d4acb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5393d0a0c712fc1c2accd01811d157265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ad29cf743cdc5c00e0ee25829c0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e8a4ecffbd751d94525a238c781bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5bdb7b0f9ae0d2b66f4c0d821f9d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74354576fe4b9fa22dcf000597e4e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3c80858d1521bd855c8963c833e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba4de8228e9e27295e88f40d310cef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541915a9cfd60c73af98e502173185f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005448d9ab37a3b37c148e894d452d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b634ff35351737c1eefd0ade67d82c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1840624243d9b3dde293e2f3f63b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183403b69edf4f00665597a7ae41bea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad23ddce739353824b2f0d9b279f554277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb282056e1322caf89bbeb51146915278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2fcd473dc70478bce98c73b7c7988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd794c46a623f951b11f3dfe87e2dbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd046a1fb2f16a449aabb8c470e23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a881af7911d6de8aa731df77f6c48b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8f621d2a2106c4b97340a17d129ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704bb493d6107fa9c50046441027003284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64191928bd9d92f6bfcba7148983a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac63a8f330da19ae4f538c544bbb20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51b53d6bf0b3868af6bf77e8849ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef9a77e05c898ed1d91fa9943ff539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade8ee1f7f05fdc5fff5ba358e53f7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2650a66d9cc03383092b13872d4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb566e08fe8e1f79b96db8dad7fb3e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5036fed069d01e119988e9ca1361b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3ec54c4893cac952dc6443ca63f92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c9fe16ee14654c2bcee458bc23e9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac74404565bcf6c66746a4a9c6ba52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc703cf74e53ed06705111e40e4c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f425539da73cba04567caff70a9562297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaa1b6c929cf950b34f99e2c7de434298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce4e446cedc0b40879bee67bf50e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db906f0f2f459b0aacbf9578174b1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df50896f15ac73b5d9daaeec2031a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdaa9778241d2fd44b514c9e8dc345302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec42386fb744bfaf8ead922d40f8e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c2a3ffa38dd352e26c3bf1a0c1074304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc657e5be78a759f3cbd838bfb45037a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939f4c3d6efa69652a6ec4c8f51933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb40b95387f2fdb72ca72ad1dd8529307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f13072e212c234eed8f263d12ec86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61130a2d7875c86121b114a14e5156a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68be51dbb08cad985b34a3454f6149c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b9238d30f988589b45a701b26278311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4227d7ba63f685224d2e61e830af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42573a643653194f3d8b39c41b571a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45674d6c496b739b02176f5431456314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b732887bf426a40f83fd4403a5341e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba6f573052fbf363209639845ab87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3be268b384ce4409ec0526c13f39f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f88d4b4df5a28b00898b4c7ec74dc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8157e1f3901cc37c22e6c6151e714b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581c0154dd717f20bc5b1aa0a2c70d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134843131ec6cc40bd3c1e951c4df1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724eeec8bf52f1027ad60714566e38c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39153bacbd1bfee71ebf25b2ed3fa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e0f11ff8f9d2bf6aeb5491b7d439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859bf5817f5071725e4db8b5b62a7d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439121f7fe4ab6e452998f332f751af6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1179a33db39edb5b33434bdef0cc6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370d235f8d301463bee377892968f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55bec895c4e933281f7e1de2eef1c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e350933e9e04ebc2eb2f7da33bbbee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d3d52c89b2547bad160476040879331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a7b7451cffe0349e5ac0a32083cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0afaa12140bf686f57a01935b0819333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc83755cb69b6ea29fea05624cce12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda763e814a0f11091efa6e1f62211335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61d1385ff3468a5a40749fbbcc15a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5cdbbd34ea29e968ec2889df0dbb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3abefa89052b73c802bb5ac741581338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140de534e0efabc874fd5434d8c5320339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9aeb222a41292fbea920c7267298340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b417393cc12ce4262d32ca9fc30054341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02ec7e166ce0b702873e169547c04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8bb8f96fa44302fb5fcc34d79aed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a18d613a8a4b0b3cef403c7467e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd906fea5126c4b5f65907888246530345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c547a5b5a73482554013636af32067346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f78611a08665eea144fe4021aceb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9a6428fecf1c119a8b13158dc0f2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469703e1951294bc62908b43852f19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd6be2867772ebf8def2d25b082c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3bd40dd2a30a048c1779f902be51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1bbc791c95ece99a2addfe8efa81f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9482fad8dc8a164d8a5047834a1033353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25113604f63cee56ce684446170caf0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf17e111c7e84a080b3887c06fdeff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c1e7d27b096345649b59c7c699bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840755b59cf214815f64f4bf63afea6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630140f74f440c8f865ee823c1dd19ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e8db9af84eee8d115de0894e771f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185626dc1fa5c9b3687f7b5b79fac0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c5e5e5cb8c069344aaff346cc9e3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bb112c2d52f4e3de595ce0fa2f13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0219ba7be3e0dd5388b7cb35956cbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30562a59a65a17d61809e364f18361c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be37f9dd66beade95275442910d848365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c6181c92e8bd8be5dc8f8c19bda6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8a8c90a31f395b341a18d4e7262e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc59668e9be0fff7145eeba520e1bbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51996302b89f9d981dd878794e2b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6ecb163043021b9b8118ae711c8a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3ecd164490a4bf1c210d2fe2fddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a469e5a44de68c8be682f7c885805372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f9258104e6653d185e429342d5c37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f413ddb7924b20a7710d841a757319374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa8431c014c26c17536b51aff2232375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24771c1671fa00547f86d4d106aa7c5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06ce01b6ce27e33488e32db968bdc4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69653d69439e0042f62d0cdcdea1744378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009d00678452e2d3843609390c26c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac96280323437f1171ad20f4bedfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66feb4551fe7c6988a65265ce90a78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109736e17711748fa18b1d5a58a532b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8b31f549e97e6ca5f1f1cab7d0f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212dbae9c4e4967612622ad6892d41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e69681e0ef27119c6e77f5bb31c52b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e19389cf300bedada2ff89f9d012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae080ed7b60e9a2c6d07b72416964597387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aadcf1e061d687630de67f7bd9953e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186add77c45a6bc1c712fd3d59fbe61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0672e54a1f59682f521957c45e530d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd0e752fa86478526e283a95a5756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e08af42f6e2ea604e5ae4ec71efa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a9ba03482b2ffa5cf894a81bb4654393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b12b49547e96b4bda20157d15e6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8dbe50bd2c5f8352b88af7c5f08e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f79689ef14200e6b29ca03bc0fd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635e8e4f66632c369eb0a110d05f60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88fc002db027f4de6ef81f1da6667398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35027b0ac8a88c6c2df6a0739722b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7324256cbf238d52e0043cfe6b1a6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9923f06e13050dff71ae4921b70a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737d7b49d79ae6f672a1b4b803a83d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc884be46b6d0b2f95cf70149ae00208403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f179225cf488b0f5dd9a304ee900a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89de8677722ea181276ce370b78d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f15f0716f7990f709fb830637db0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1998b3c88d99c5a6d2c15b8bf847df8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0f5f5de46318f226ed18dc30c084408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3eb08866de292765daa3c6aeeb3f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd2507d4e6ecb9f2b2f90240c1567410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacaf2eba901c2a5aec57a64963bacd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617244aed9a8ec5cd070d608cb0b73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965fd87c7557735687490ccc69933a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581711c10c8c5e46e5e2a374d229d6aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838937d91556d29b879a447767213f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842aadc99a8ed00f389889d4c916ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68514c566db855269de3bd32b4bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f281e5ecbd31e90639e9a1b870f21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233902021c1ccc62886b6a9db7da91cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de83d767b560cef03b87f815f210a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42f4863fc5ad3973e8cc4c2b9e69d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed919b26cdf2803dfdc682aae3ebf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52052294e748b9a657cc206884e926423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed99373e9f3a1e50360b307fac56b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956fbf7c7aa628c77f2c0d085c779e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd668f39a1bc9dfb0b30724ecdaeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1ffcf4c0fc7c20ee7a0dd81deeee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50aff3b7cb049361a7a28b9fe1f57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889891b654ceb6813d691e2165698e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c176f500febf92c513a59915f299f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e7ecf0dc0a103860f9dc869584ac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0fb55ec6b22aa347e6819edb997e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79684173597968f836a5497574b7b92d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2cb3888c411f002bece1cca59bea6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b194e84878c2e89661e1640e4aaa18a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbefd6e176392966dcd364fefe9187b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7328a844b8dbf18813100c177f0f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa778e3496cf771e275e5c2aa39127438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d197eadd103c358ce3c5316d3f42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29c4502c961437894b969e7998e63b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec2121b35c469df3c459085aa4310441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228652fec09872b8a7a6635d635f2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83f273913405a83af9b70261e60fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852945e21fde2ef5bdd01526f4f32359444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece0a0f7422304360bc4ea89d045df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede8ccc47396605d7baaf825976732446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719bf1030fa00529c774ab18fd8ce6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739824aa7adf89fb80dea4394cc9e725448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0c0f0bfc8b1b03b268d6b0a98bc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2244d3429427af7bd2509977365f03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96457de2b0cf7b8d213cd6c74734a28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1f79fc3a9e10c832f81de3315e6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab35a1da74573f7824230f56a0c422453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688c0f87094d2979b9920cf42416d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d14d4cc1e393678b0b22345f5f1f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9c12ef492c5578bcdd3006fa76e83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bba37bdd0cdb4c1f400611a346b882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691fd6570547f77b02deac8326c0dc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0405af1eb0268298508177dc973ca8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecbfe9c59f7e75bcf994e523ca088a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c05a24c93139cbbdff6247e9d08f8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59fc529c6b4c0a88d5d8d54dd9d186462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c24b5e0d82a02756a3e580267ea9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990481a37ed327137cc6f04d911ad4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a8bbc58ca5588037b5a36058b881465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f63c701c2d64b27785a63be3b4ecfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06389e0ebd05d66bee384957536b8c58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786122402a986c373f705de01a6487d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08ab51aa075bfd531d2c2bee62938469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8731e86d70c960dc3ada6b0db7c37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fdad6e99c821b94c91b71a33de054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a29f70ed5829cc96da2336ccd3cc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b3bb186c394d58ae956c59c883bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f51aaec2fa39459656972e316b9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89afb37df3e6d5a003892bfe3a98cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f9f08d7d06429c5ad9676d94ec2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85edd4c668fbdfac91cb6fdba73760477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23cc4d03cbe434e4fb7186a9e8db8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7f7b98ced6668e4d239690033d36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5588feb9f3ddcb3ac555e62b1c1c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec82f95b5ceb29c46346fc040a48a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647a1794b177cbb5ef098709ac9bcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06d504d555fac0f69e1cba26dd10e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3124d603d5758e17eebe03d8f884e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375089b94b10239297347d8e5d8758485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a45b191fc5be2b9fbcbda9703eccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4a05e0cf8070a31b5d3d7d129c70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217188e756dfc8053fd3099be21ca9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d28d57fded07e0c1f0bb72d32e0d22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953aba58a78cbc393bb8723ace214ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89689758708ec5150a12afe5e46928491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a597d453aff73f5919a508fbca29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d709cf263cf020843e489b3d4c02f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928449aac5661026212648319bb72172494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32f1923b2ef80d71d5644bd254442495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2130f3c378c0fc27a31442eced5b88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c2ea0c0675226873ed213158bcee3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070209774e50a33f865d03453bafca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a681297f8743f41a2386464e2e2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ce7e22bf5f3358fa7f1533364cf75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cea3c48803fc9299a4c71dff386e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5914683d0fd36aa5f655cb3f606178502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e82e01d2a24bb2cc31116bf3423da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9402eae0ba6d33c54f43d5c790a94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206b5cb01121ac3b944362da95bba9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b294d9abd5dc8bad3060417d9616506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0483c74ba24607f0a522602f3f09ebb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b7bd4f580a6877a0795aac27550d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9451c11fa3bf5fdd08759de88da7652509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cffdb0fceacd922752369e0513079d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a6189844ad7492868d0ce98c46e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd81d9115f3b76e748c29ffef757f9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7d63646dbe65ee784e31be030a397513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885333c3a4d242d663bfca3fd5f23edb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89832e8612f9de549a50e42e5ee3484515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687e7e0cf64f75d034ded0b4e40da9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d38883feb2301605ad8785de4756517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404edb94e433786d54dcd1fc518e44a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3af102e5d9b128c9f23aa3a3fc5613519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaab5e3e9518ec5cd35f29cf19dd3d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9eae6973c082319e467f249ae0fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc64299184506747d3c023a98cfe6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b057e24c2fa7812a8b7da2956cdb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7e7b4fa59f3ff1a8c079bab2356a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d5aedacae2f00bcd197c44b2095cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08a022e6101915fb0b84f3f1b97740526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a75528ea0a41a625bfa4cd9dbe787527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53668225bb0351f7e940d53db4a558a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e607c667dabeb566c06d3a1bea67900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95126f2eb99400d35bf4b2c3d10e8d3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e79ebaec0cc965f43841fa863286b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb5d37b76099e7000060f2b789307532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03917b16e03e319bd276e698fae81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d080d2878044e2d2898adbdb18857ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc893d99c50e1567fb89451800ef073535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6cad8f0345ace5a300e0ef1b3c536536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69fa58aba5af0ff7cb41640c92ba0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81bb45338bb92842b1378f5c655926538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540522e16ac14727a559b1d1cc0136539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500230935f2cf18f9591ad447be033540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07355ed64ea15d06803633ac376aa16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05864dff1ea673513e4ac64103d2eb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2cf4b4f963f6c7ab1746f906fd5d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9650b3e17a3c692beb63a0664700a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fa465bb9d2354413b1415fd6d34b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332d44adf375a60e5288d66ac9c2ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d285464e7158aed0d9bf084ce6c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7529760a634c2c9cf3478017a701548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a6a8af03dd056eb1425c50447ce8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5bdc595a63aeca2e4d39a7ccf0a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78923b33e944a11aa4b083da6ea9281551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4020c4115a08262c6bfbfee6905698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c931e0d08744a9b81e179f8974dc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bfe9964d51c98ae71a86d8c6a2355554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ca2e68da9dde4f476521b2870c57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f89ad59f979a33874e9f4f4cde4cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c335e5c04e33af8d79725125b7b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6a988ab7b39ea7b304ff2f4001453558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe29f5d2da75d8cd8038e88afde400559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a406cafda403288e6ed91061c72591560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9bc5d30940c74f8b7d599e9a6ea3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49054419d6ccf611c22521f2b5df68b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd485e34a5e26d0ef9a2d41356c1a847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7731cb621571acf808d53fc994b4761564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f2763f27199c94bd267ee82243ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01125a6550f0ed319727e42e624bab6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34fdee553caa1076a0c41face65442567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617bc913d9fa32b03622a1c07b31b44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea384dba59ea15784e4fc14f3a8b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4671f403575ac653e840423934e5e23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669634b9fe778519e029eb09890296f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8ed7120db736f183232691ae66bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25a2380b260cf97f1020400096ecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54018f7345abc14f9b96bad1adb4155574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889a2d127b7951b5df0046b3feb83c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc25f45e2957cf243777a859f7645f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e93dab2f4f180efa6141a665f724a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cddbe3a4719dabc0ec7245813b3df5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13259a07e627662bbd8741010f5c6deb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adcf6c8d0041ff95e9599909fdceea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174748764393db9298a2bcf727c6c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034f30c380963b98ec3a46195fd3b48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ae25f0f1911aa8c3ef137a5af0c90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8befeb22eba8add4910ee4ab80cfeb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d13a232360b737b6c3e2762b8245cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ced512843b5af0e01666b02d52f30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7641b484bd30f97f7f047e2c08c50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe7c9ffb0a3a51c62e4bc3227ab44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e79b802df9723f36e122c9bc805a20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6e3455f6350e62b5a0867d1bc25cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e29ce88b6de775773709c6fba4911591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5914923c5b9cad09b85aa5a44e6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf95d714dcf9c0df03273149c098a18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b95b253cc06ebb1b6e4dd2af036238594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37062e0424f28b855da47ae895423ba0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d60c56f49891b2f8a0489493a84a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3205079493df4a8e0dc342ea1a9a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c01be2fcc931aefaa2fbc7aa6b365598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c5d771d8589832285b416483f668599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0fdbaf618aa97eea069058d892b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec90c3be726ff24999e682c7648f2d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3409ba6343e7d8d7a2e13681e43b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e7cf248f95ba6e197f45a947f65f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27fcd74a1e51a847b8ad2663873ed5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53bdc26c068fdc507e9ad87706478605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b891f640c974f5b80e75bdf528e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37ac4e8ed46676755be5e96f7f279607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702567ed992d518804f677cd229bdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a6c39ee366a51f2766c263121b38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699b0d42c05ed01cd95e92b60e72cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63762a84086c847c2e798ef6ad9f30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2f469024b89e806c30a168c62ac5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ce71ada9d01a47cdb1e9e948dd175613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b5d59c6e428e67aa3037cecd8437614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e36fd76b4ef54b3e92a97421b7449615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6716a505d3ac2f6191094c791dda6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759641694e3e7bca11aed94d6a455b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d4545f5721702f82aa893f90de84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf88ec22e732798f22138fc97781a8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376214ba54634a53d10d19640a6d0fc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d37f6667fdd9c95b6e30bd58244a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8ea7fca1e06acb1e1452030db145f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc4a480f75a6437a37649c965a095623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a8862d4f1ad8d715fb1181f0c8bf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482d590d7e8afaa5cc89d343d540af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092695b4473cefd3a4e031d73379df9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fcf2d67bff84263fbf8dd94434a36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc85bfd3084db7aab320fb2ebf8c7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629a95cf241de02d1d44d3f5d846756629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93dc08fa2ae4c990fc406349347df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df429a08e13bbf9dbdf8a774f033d1a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5d532c95cce3e22ff18226445e51e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9f2b73d3b78c819722c2dbfc5e97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d04fdcae50286a8797822493c8426634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a523dbcb4d2a1e8c24f5104a42343fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f2df1ed4af6bd7b100216ad656469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9514dfd1446d576bf16593a69ba0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732030111ddf232bdbaf38466e16cd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15443714cb0cfe9826d53dde099d06d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff922be7ad1bc46d2f94358106aafc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dc7ddcff1d706e05334cc0fdb02fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71e8694ab0f3c467274c3d1650625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f8c356da25ddfa8873d88590a82ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf82cbd6f93a3729605f4549d7a6f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3629705a9e7ef752af677660fd956c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8f20dbba7f5eeaf4129f436d8a524646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69440218a851ff1fb175585c59af17a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761b6dd00e1f4dfcd604379bea1cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8130f78aa23d27ea04561a81895273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a83eb1802aebebb800365cd8b01054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4035a5bc740bdb5e4e61788461bfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79074669895d066e8904d464855b7eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d0d0fc2874c22bd455f2ff16afab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64983b4c0102928187612f250f264768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2350657d8e479426655089036650d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906d5e003cecb0c5729f8114f5aec810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4931dcc053c25900c7b5eefdfb7aaf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e06c8c97f1ee04f70fb1b42c1601712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0a6967efce9c76bbc0af7e30d94c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a96ad8b25ed90597e84dedf1dbdd5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e647b6ffaca6bcf4a931214e1f0ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c2269586218dc06916a5f531d98016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176e1d44a2c7ec7456d2fd468e78d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6872e92e369e433306e1dbf815084d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6827e16af68fa828384f553ca340219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c8aa1c06d7c5c5ce464ca300e89420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43036c638a442cefa5edecda0e526921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6559259cb9f0124800ff75a2cc3e7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822891fae2affb1e0a86baf1893c8df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca6f310673d2a16737fb7657b63c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc985a0e5e2b87243ffd0747fd40a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303d0df5c0a7c2001471a6473c2e94d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d248e1cef94981ff2a1d548d2757527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d00033948d4b6a57a70f9bf0f19a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e73dbbfc3ec92f23f1371fce2fc3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608aad6b454e1d1faac838af2d72ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3cc315615a0ae4fabca283948b5c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4afbd886ae93c5f8946a7adc0c08f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eaac5907786098c8258350073ce6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40c0bc15b66bd99943bab9bbeedeb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9d8380923f41d603306bae62c473d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66061847c2e1e64ae071f1c6db173436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c4d1a5bb60fef8fa6bf83fb009a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e7d6159cf914a14a38c32be4f742438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e87d7186ed883acf15874502c35339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c32ca991ed3a347132ab1083b74b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f37d4f056ba3c1da414a5ad87087541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e9e3e423d5b6e34a6b17ac9a6fd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75def825ae9e861278552bbe9b9b51643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f005d00fdcff29769581236f837c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483477293a822b45fb4b8a382d3abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12cf6e8298c27025363f48ae4ca45d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8f15c1a431f4750742416ca0bdb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bc0bc949fea317145ebe1d10fe60048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52186e572991b50f93a4aad25f40149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91f6aea766e124ae21595536a5bc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dc39fbdbcb9cfa928e7db2ab05d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7aa7be974e33a64d27511dd1b1ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b5875edf35f91c38a6db5ffdefb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f728f2684643e12d6c9e6ae51187354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93749d42ee19270d14a0977b94b45455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87835a7255e98b2c2dd20bef37fb302356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad6804cdf87799fb118384f421ff957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343453c615504baeaeb86fb0191be0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0c9b7fd924c2c5b1470c074038d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042287fa45ad5c3a07716290b5e694b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bd746958ad141260f660318f10af661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c367a22b9202e5ffa14a7944d8654d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd471087c0af27240a191a2d79eccf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450b548d6c0724c848a10f472134b7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b716f88e8478dc620101d667d3c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436299914816cf54ec7f4f673526316d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ea5514f77e4d852859269b3ea15a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676d3ec2ce3379f22177a9ffc9b634c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e37d61b78c1cd7d345cef1d06f1fe769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc67bc02d988410c496188ab9399c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dbbca2adce1466f225fbe751fe42371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849e8fe32825d0679d97f7661109de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9aa40b10e7adc09d99fdee964ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1a5a4d91308ab2e0321a3b4ba62e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f85648961a59562b1fa903664ec0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cdfcf77e3fa9606b095bf720f2c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b454e8daf1e43ec4d8412b698b58577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930497ff885331ae650489f15e8021578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45faff4d6ffe1f37869633f3ad65f1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d1c44975a9c899558dc23cb4a5b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c8f041be9780fb70b597b2717367a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee71da8a3011289f4abeeb3f93bd0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c4ce754fb3f08a6c4fbfa485f21a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad792b8d2d17ea21ec0ea1e23d724a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693fcd7244383f451018ef2fe251fe985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb668f74f68120171416074d40a9b5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf718ec0a8f7935a101bcc55c254ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4789211f0467d6b9bc7e0dec6ac388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756360a0996ed9cfd85e90cd0ca947889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed91cb27bfd96e5c93a5a052de2246490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0c0ade324ba74ace6aaf2932e25291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da495e9691578b1613a7be26cb09d2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242f36be1f654affddf61f6d63ae4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2732a6363ff1d10486ba180dd3e6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6e941f550d7dc203bcc3a6d2806f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c16d0b570dd03d21c7adb5502c3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad503472c4f9d457a1b6ae81fe3c957897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a7b10f7bf158022a949446826f56c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad86f16e4a63887695ec186eb682399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3d7ed55019b554645a1cabf2e5d12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092f7855dda6ce71a05a238ab6afc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce34e32603a1a236026d69fe33e2416102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2b95acd692ef38dc18322d6195fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094ddc292b1187046d10e57bca6f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6314726ca0d790c5780fb7de72d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa9de51c9e59c374b3c1c519f84a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703168645fb7913c18ed0be97976c31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0310b00740492d69d0e254b3b3519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ba64982a76f243065bcba848a2cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0dccfa2ebb7ad50163d637f786a31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb33f5c02bd2e9b0a361fb0317ea2d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3c52c2b57a44b4085b5549f814662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929bec7b00c16470c6f1120083c4aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e468a77c18c6176242b1f61fdeee73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5806e6128e580968e3ce6da433c8073115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754d1a7afe3da6f3570ee13dbd1a4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851a7d094e17b02be30ddddd88a6e0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b4e906bfcd4a6772ef3a516992f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccbb00d57cc5b9ba7db674369b7b16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47302b7835a8648552b9da8dbc58ece120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca780938786be0c126d72edf0b0e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc63244cd055cfbd8dcbef77c8dcb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758369846daf473b5dd0e301eb1d00c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a670872d03f3b955160fcae4a936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6efaf3a6c81b0b591e7f29c56a940d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d47f9410d91b644028fed1440a23e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac954ed13700d8ca4007b58d1f207c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2edb18b1b1ee4367cd2aa0a09c817128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac00f5548ec3103d631187734d089129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c62f95633d74139eda8dd7ec8efa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904cf1d3ebe637fd23f234c33923e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d34504c94b7e2974284cccef335ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc84643c2f404ec5c78ba917dfb0054133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce80b146b0264d3585e4d192d02ece8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba073db44e20eac3d8aa5e1edc38a8b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813eaf5ba8f788d27b871cab733adf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136fc5bad7c904706248d4198593024137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada0c150e2fded6c4710efa2bb0362138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74571e7458f5a7b943e07ecec7a8c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb995e7a54fdfbe2a909ab23223115140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d908c736ff8d976e827f9965b744ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60cf6d8a234e26496b27014cff3058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b878015f49df0397f95fa3a64a6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6ecb9e713663cd89b3f595cd89b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f1dd0395087ec746a2f7aab63291145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133195526dd7591bd14a31e1d318d3ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e0d7d6102eedd87ad65abf64a372147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862943ed4b2ad4d851b8a669bafad4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda17c12011f54acafb0e73c225eaf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ce0114a6cac183b470599369453b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5860ab90dfd0d70b4aaa9f809efca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13819ead4289fe60eafef04587e690c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4d3a29708922e7cf5ba9aa1c625f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38807c1879fda2959bcdb5f0dde8418154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88435e3d0d3f0de563bda869b12af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e01b27027dccc4d650ebf965d7c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70c7695759fc0c0a321e3c7c52c5d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79000e4d656dc4234f77fa04a0834343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3bd63f2723710010dd2ad79983195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20726c38d05ad1e5f85bae0161bb13d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dd7de321cb69bc6aed40b7315ea1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c80e1d57599dbaa859cb27c4d0499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d293c188e75cfac4c21c4c83287e56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703a52fbceac15bafa356916462d541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0fbfaddf182ad44e115c95d1df15b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546d39826a0f8d160a0f00adb6073d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f1bb73eba77bef868cf7d2282066167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd45b9dc547c61b2a6a3972a66800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368e0852d7e31201f71f0eed5de92da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43de1ab777df8576cd6ee17f43ac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982be2b21d664af946fc1c06715304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d8f3d24303d4782caebba9c6c139172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738b066d5934a557b2209f78664cbd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa39ff130c0337e14c3283e5ec7929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46ee36c07ff6e0c6818dd62cacd6e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223004a14029fdc58d38d2024a404014176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19a364050a72c88b62763c96d4615177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6713d1b05c4499f2acc22b68fb072178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a5ee0540282140fc1f105479ad24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d381fb45ee3ce36a41629ae9c2982f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a60b83d94034f6b94968ce633208181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f219923a97b84be228bcd319270d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6dab0c6f670b1c4dcf77ac5a2a61b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80120d7405574cd9e130ad528948e339184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de4dcae72ea18781bd2649b5e938e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c54bfc74ed025740adb7b7ce69f3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee183e59fb44308db899ac26f5893d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b19df57fa69f7c83f4e46a24ec6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d2b7be8010ecfc8af9a7181316600189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee0710cbf4819b6cace91b27a45ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c26d5d444cfac686af325c95487c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559609a07f9554fa994e40a368e124f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10413b150093beeea46433c340e0db8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88890ee7a3ed37ff28097a404cb9addf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357ae3153873ea173c7c0d65a71a74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e637a74a03917336039f8274d683d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcca69145295121b80c542613f4d320197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bea6a5217c74cdfd2ddb9150ecc16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98f5e3fd5958c7f38222c20c78de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187dd548de7519dff2301aa1f4d148b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b7bffe79dc9f80dc59a9b73da6e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb645ac0b95e851a70fbfc0d67679657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090bb5ec59e5da0264db8aac899a648203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee1c4104989c694f55316fe0cb167204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f685ba09d6b802c5edc5262a3e13478205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe1deaabe09ee98ec31b3d1663c0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d590a4c9c324eafeafdd0bcf7786ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cabdd336a9bb2da4ef9d2873e01a3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a874951e262cbdf413ae1fa0cf20ea6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30525b836032c427f9981bd643abb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae9621f897f8ef3bc977b248c94da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99fe91ecaeb949cea2ea622a1112c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bc9918b75a701b3511ac0d10d62c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6427826b9b7e49f17339b5cec6f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940e33e73630ccf681aee65c3cf262215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31478460b93e1e759498e100874da34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf6fd9ab82112b7bf5b4b098f2b69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7caccdb0da64ce09f554a5c0512f28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b696c098a90fe37d267db641eebdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d7243ac95d4ffd6ac539a9d23030220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a859c4f42f69623a4f7629c55ab1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47cb1cce96f817f7ba8f0ae541fc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7e3f1299e8be54862c75e51869bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a54063b65a0926be753db7cb0ddbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238447da633a5203f4629c075b526c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f042be98a51de3a00ac2d9e43746226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce172fe4affc7599b5238eb632e6a78f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3ec05a9ce552f57523330320a0b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1db369d8337eac6c1da7ea218f79b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97eb0f51c68f7e01c0f15c7a6dc030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb377fd163eb08afac57c351cbf9a19a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017e9b954da73997aeabb852c5609b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bca39319b51c036ef478abea7f82c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e3b8e2c1a92b9e234dc9744566ca4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d272fec1c34d6e085abcfa3ecaa20e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a73dd27adfb57e36ad204df0d60a77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66dd7211e586ca8ce28a9c642f1d6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17884a111dcfd7c65f6027ce1c19b4fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead49e6103dc51cb03f0be5f26d3dde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c5bb42c9dfddb3ec7b8c66b954e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d6a2efd43b7b40c0fdad1e3473b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a59a5b9fa9000224e8d57e1681b1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563db52d52aa9a8b11922ee5e4ad9074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921fa97c3bc59698db47dd9473c377b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608e44a1274cc2d5a0eda31636fa238245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37fa6a7063f74cce90f86f5d1d546246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1c1b309e16b94e5109fc47a2c6d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86743927c322d7654461b339513e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bbde881d1886facf74472ee6c5d5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ace8096250476f42aa536d1a6d6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad050fcb5788a985a2f5149613dac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54dfa12e242bfa0258571f6ba1df7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515048b4c9bfb21801f53cbe336be515253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c776471548557d155a700f24dae1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66925fc5b0dfd8851eed798e5e52fa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784d6b04b824f95aca704d77afc64b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994dae801b3c5a7374abcf923c1989257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29e0d9b6b298e4dc49ecd791976a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bf9834b86528b1fce1690603180e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb84ae897fa8874bb60312126d76c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e0bcaa910f8f6044495d6a7123564261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549c5940270caa4f49155e263ae0fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0abab8d5c34423afaab9113633afd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7795fec13350ac60c36f034e9767e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9154907d8922860eacc72168cf68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362afad3776dd6854e28a29904aeb8a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d808f33df4ff80f169063ccb0746210267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2cc11d74a9f2a73c579e8530f278f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f593e0f6703f7f3ee92fc3a7a20a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b40eb681cc1a67394a2eb6cf07f50e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b212c6d17d9cacf97fabb6e3c78d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83825cbac86251569ce4868eafedb49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708db5576bbb057f4ffef95173720b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7499c9f0195e2635b1f1043d47f3555274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e5921fcf7769d9a9d79f68928330275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f7710879cebb64c3cf179d8bbdf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f735c89d9ae87490e01bb0b87f7bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0744252568a9ad408e6da9b295a88a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40686a2d54cf2dc80f2a68415640c27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf188b4829fe585b048931b7910aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b1559071e233a24a8b6cedd9b2a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db18c7c45518531da132256059af44d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e957b9e9f62f5200b4cdaeb0703f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03008b21e3bc9d5c4304c71cbae2177284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee493699b07385a8216eb27c4dfc20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3d129fcdf5884a63f95ba4e124e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423a811db6a989f9ef7ad217ea0f97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2dd1513decd1cea07e40bf9dc78d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a1eec5574630a48763c00077f7c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729295dd60346c2493c1c762e95f58e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b55e8ea32ac75ab2f16432308a3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e87e8a01aed677dc0fa55044c8da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a77a0848a1e875a9caf8cf4fb9307293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a530f437973cf2ba704d2d5450cdc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ec3a175aee39fcf0bd2a450ff6e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410890ecac3a89234529fa26c4b0c10f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931484b0b62601b6bac3acb8d48dc502297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e5835f7ad07c24f5d92a72f04830e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3781bd794740e63341d23d633ef4ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5dfbbd1dd042c8cde939288e9f7f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240e94e1a2248cc23d75620deb7d13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383db881565d59a4e506b3187c940a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af64bf0d3620128104276940a0cba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0026908324b26b6a9561ba34fc1c9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491c2e1810fa5edc09dda2d02a5db15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c311d3e9a1f33d09c4407924ba760a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6986c4e7d40ede01f6899cad2bc6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e13d27757c7c32c8118fa3dc9f3a5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad0bd91857833ad778ac34a6dcf14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2453fcca72eb3fab9e238c474729310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26351d30035811f09265235b82314f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22e1fa853f0467512d33530cec877312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d993e76a91cda0a47fed67ca23c60bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be0943c41ded09cb92a03b61606b70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dca09d96a500981b1f138ed7a6b40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fb9cf613ba505ad035867cb3618d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed91eab6ae46fd26121e6f784c709317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad96574bf2ce87850f12395d61bf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746618e408b7899edac0bc00db62c76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8049045512d4193d3b83dcf50902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee3268e1edcabbdb07f8c042a04e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623404943c732cab8e3ad57848ec5eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551957488d378d03f188de8ce0dcf69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194713070bb3705defe77226d6612db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8618dbbbc680fdb60c9600e35b38bf0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce338968ee830d38c48ef286174b901326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351864dee668e40c16c9068890188b42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540040ee89aab2b3c6bc027cf4bd2826328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df094f9ddc7c978a746e71d3f62410a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00bbaa958829587d28bf59a3d5e5ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9bc2f6c185093d65589f771c2e2d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23051ade669449f424df50e80df41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8492a22136f97f88424d482622251333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828690d5c2de8e089e54af12cf3d1cd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2e0b5868a1828617e346a1c7a5dc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1bcfc74d7b1423fbc3b916c6cc0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1b000fdb1ee0cf20526ed8ac9451b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca2e1a0bd384193657c6873a774e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b98b4f4e60ba8e76b5c3c6eff48ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd92488266cbd6f8ba0334f791704c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580941d54b636b6d67452beab787c4e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd312aca53a52a50c2236e439486ae4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d2bc5169c5ac2660636bd4f93036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b41bfc13989b63f37b4125ec46799344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6197cb06d044201f117ed98e3db6296345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc90cde5665f37ca93b0651e43e7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753c3f0a0f889a828c5c979d4e31cbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1074cb584d78d7d53918a13d961d8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09938a5fab3f6aa52f738bb417df805c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c1994958bf9db1d73e73106d7314350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d1aab917cfa77ce7fbfa1457b839351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241e0c376c29f50f124b191c3bb196352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079be69ec04c74b00186887db1b3f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1a8ff195af24ea1eac5219e6e540e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb37ee1dbdd44aa508e66e65b0643df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc210cb9b6f6f5135c5f1ef9ed9dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9d5f1cd59b0add843e442a1e130c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cba9e67fd889356fb1cac72e578df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb2383075b8773ca0378395dea359d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f5fa222067018a94567581e6539fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f693ac9dd17920b561013899d6462a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96b4785dfb6b49f235843f60efa443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e339f197be67a408f0719b8713fe567363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3f16d619c9f3f4d97a4c89a8793f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06990284cf26243c3b0517388ec398d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3283f36eacc99d73eeb1eb9e6f9775366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b9155e52611dc06cec3aa0fa62ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcafe4194ba2fb7b824eb4a77ff3e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcff131dd724f047c25fd742d09b201369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23253ab715287252ff616e057969ecbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078cedf60f0b08699d71c8d08e4a8d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9233145a03919e04a20a4cdd77ac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8397de93299917651c097ef5bc8fd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066b0aabb1bf9933398c4cce8fc2de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395023f25673b39b43ce653ec3934a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb194b862b1eea106baf80dafe63cc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f82e41aa911eb0f2f0a71d6b7cd4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3c013b1e8deca64418de123ab935378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9059712a78f4e3753b705fd653203f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0235578976615ac54e54cdf2c5eb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbd48c9bdb66f7aef63b48e5cc978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c289f3f1b1c997d72ea30b1e4c5ebbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4046bbbb85c303aca1a75cc9b99b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff790c8277b5264d0c318dc5fc18045384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546383c0e68399d8961a32d441532360385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc0124b22bffc5cae05e7edb624c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1efcafb8c31812a89eb0ebe01288d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a32a57fdeed92096ce4b96c4bf729388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75679caebd1717a9c7c74dbf15776e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565f0835de7580a165e8ebaabf6b32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3ee23ea24b8a5123bf33c4e425f9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5c27e545501ebe11365dc02b6342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf195b08d4da2f40d69aa812deb35a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94317ec4fb090108321ea5e50b55f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbfa2091a79301c0a56c87ee88412395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f20c52de06a05bb062375bd72df8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c27264df40826fa03d322c657fd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c63d3ae2aef72ee5c8ce653489fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72572ab7c3004eed2e733d84d7390902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7277d1c3e02f8b7659830a9d1cc8b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76ee0b215a1b05c29da611d9025052401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc53ad234e1171dfb8ee1fc0c2dff5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c12cf3113637393877dabb216c4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfecf615252f17625b39c5a1f808a2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc6c21ed3568d0988cfcc1d28c117a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51547e2c34db62fa1779f020f4d1db5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d5b7e002b6bcb6d83008fc3731232407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78dada911b5894bf0e8b6820b89ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03d66bffe050b6ea4842964731e779409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c7a408300ade0538a103661581fcc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3a52d9f8528573773be0f5454364411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000935637e1546543828b29c50dbce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee413154ab8025199e7d7cb244cc40d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e192a2c952d0e2d3fe0dee46d2c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d7372f85eeccff6b44f04cd76f90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ef33195aa1c5df0c0b411f0085b38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f237165e93cc2b116e24ac5a954cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef70b5a1c979a79d2abeb7e6c3414418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16f03c599f2eeda674d61b5927c54a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68845d33a4774272da2bab4e0dc1cc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f45b4d6008869a3302b148111c59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bbcee635a0f41a0e41fc55d2ed3c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d933d94048010dfccd32d4d59505423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b8975283148da43739481b36c828424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5c98d8b3d3c09119dc4e1fd33501425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837278ae17adea787fb78f228a52354426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211e6a87c749257ff477dac5bb295cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a1be0cad7b32254695e85bfe34fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0daa890f4eb3d14a28aebba86469b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b2aefcd3a8573ae9c6843c9025550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97afb06938e1f9c302119843e279d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8f418245b3e87d9ab5f43f138b6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465fa05d7f01b210f66f1b4276eecf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a69db431665dd16118247e2d2df16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6091a6d57b96c613902db7b75a34a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75435d68fe711ee7e13897bd8fb4324d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358cb15902b5bfd6a4227bd33703f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e789d42276bd459170df297e1660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee046de549bc0449d32bc784333594439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9c5ec9e44dc12ac4b15083b0c95fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631f1bca9342a30670e0aee98f0cf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eff6d880f889a36e1b603bc17309dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324686f586aa2eb911c3086e99607d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827f2c5b3a4b30d6abc152f449168b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b65642a795640e5291685e2ad1a208445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9eaae6e203da9d04a1906f5ae77a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2f99e5983308c9d2811b20b68b96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592056d001a434757562b44a175f1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8716ca9e3a1c5756fc33935ef8f9a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e5ae15211fc878f32fab46804ce1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd60b672fbe4ac78157363c49bdde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178ed82fd534811a62a113a0cf666f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9ec3dceae08f5a23da70c9c4243ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ccee3f4b41ec999cf047065606a37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e5d35270bdf590e3b3e90caf53e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f56485f2ade0a7a5a8c52ce1035f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f419b7ffb8660e2a6389a6df7ee2ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23f99af66a1413fde86732955bdcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824803adc533558e44deb53619d7731459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5066d297f97f7a4d0f112d63c3f3e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e263e4152c58c4d43c3f653d80da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aba885408decbb2ebab01a77011b4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cf8c5a133e11ca4b1bcc99eee7e43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e80d1a52c964a6b7db9e9128b581c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281b1112e0eaa7636632072c27ce6c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb0f3c32d8cfd3b9909dad7448927466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb21287cbd3becb40887b8a19d49396467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ccb89930c1fee5ccde678a140fd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb3c7f0518730f52cf8ebacf247da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319cdd4876a38750fa1b3e0f606df60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce173f288d912e2a03c1d2982331d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac588716d24f31ac35b790353993af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cb0104a4b3db7c93d0f96498d8478473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05eb1b767a58329571fda2d822f3ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eb371048a9ab78eaf4c571d8a8fdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70beff3f5dd8569744154dc57d4627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793c0fd6c78dace95f5901c9b6db886477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b4788983b008dff1bc6402996b08e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d8c39b14ac79a5438901d176adb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d95b5230cc8c4943d14617e26d33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053dc3a16f95cb93215775b8a654f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ef6875866f3fb9d287e4879b9add482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562735914b4877dc185e8813ca67274483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437870dee49b48ca13bff6096ba61986484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71200ba85b3344551ac2f373cc5c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b97c426045d60d471bad2ba1667fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8603e8444a17d6adce15dcc1096ff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2616fdeae7157254b28cac9fdca662488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919e1c96d00f327c0f18ad5071ad71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc40a147f77830a8b7a0093d8cfe089490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c977e112065c9a86808e74cd3a752e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39093d7e03fbb406dcc9c706a4185e73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166c58e5b7ec02dc7ac5cc8e4f4503493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b3eb1ec44918f4006094bfbe1f94a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78057e1e6b7347d14d93dace1ff605b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f76531fe2a5bbe400c1cc9e2719f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec0ab49f44a7a584afc2c08d627cc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54d357faad153f44f87a03aa3edaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1c03d846927d937f2f9ed6499fd62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405d18010829829222292403fd9698500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949261f7497911279484d55bad0cb986501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cdc9b5123bbe517a75de8e9f6061c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd558d2193ea91037f0bd73d0e8c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f373f553955fd8a79cf6060237017f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cece0f9fa70d113464679959e8a7f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cce2a1f50a40bab1f36c5fb2adebf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a5a413231dc0c4a8bb37b9c261bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d504fb4f50a52a6f5a97ae23dbe9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092008f56472d968045368889d7f7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e79896be962471d3a69b46eeb67f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae642aafa542cfca4a7f4ada010cfb83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e09efd5fb1a1232f7ff3d6d5c40ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249cb70c123899fe8c39cbc9abad425513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd546a391959c97473ed9c1c819de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f638f50392e3198bfe2770781418515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d2b9ead9ad3c746b2fedb1d834464516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3796123b2c1f294d592e35c21d233d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248e5f312d3fab12c088a5d0c3c3dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2d7544dda1d03e2d41f9dd5710ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ab5806fa0f2281f9853257a5deb56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf5a4f4b929a62a7cda5e3077f5b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6005edc1daee0a40ad662658aad6a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b4b2b857287e7fb9ef86edf7489b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f0c2223e6d14d747e132975bfaaeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d41e1693bf80f1459350f3c64175f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce677844e56ec1a9eb97a20e8abf1f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e41bedc3b7c7227307182bedbb966527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d80623d800256488f90b4c2b2f22a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9075999e3fd32dbad9a7d4746122b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc23b17cbf10330706934dd63222d57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2969f625b1778b907d92a3a8300da0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847e691ee2f260c429258e1f8b11d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f85c72ee3af24ba68e6d82928db91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a20a962b702f83b5665a607fe7c66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b5e9138361ab8e8c25eaadae5cd84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60cf8bdbc20c4f498a3c226c84ec5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd81c68990df6e821db516ec63250b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ef2ce5bd7b6a8680741c30d00209538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf1356bed7cba4fb70a935e0358ea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d0642ca433f26bad4daded92ff86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59635d3a373b0382c2c8aab6969c73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377a3ef3a88507654c6a51005d19d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2166a5301aa19678985f2a745b9e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39f1867657a62f5e97cd5fccb9fa13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea41943fe6b8de493ace9612713c3e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bdda74f2567fda42a94a6e53cc991546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df80147fd0be30b61b82e1beab8d32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1dcf5d45adcfdb53be53b97d5ce3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04570577ebbf84859866e3a2f1b9aad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42a1d6705416e637c84c9738024d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7189ceae497758613be1521ce77c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e8b0815362c30b8fdf865eeedf38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec76ce6d8e1acb14cd0c6ce248fba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eefbae94ada10bd64b5ec0d8eef86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ab082e9f7eb52178bbfd0204d119555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41a2915ccaed6c111cda7c54636897556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe7c94118b050b71d128c97be7dcc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9061ae97583ea89770ec21d53d870558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d929d4ec5520d2164de9ef8bbc00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dad7832459a482e1990145d41000f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58b39d7ed68af8ec4a4717417003f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e655343f1b344399b011cfffcfac4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89734f5f2e17f6030af782baa6d0cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a35801bf2b5273e275bc78305d26c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55349b175d2d252fa3a97b494592f95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d8b017c2ba7c2afb667efa45c3da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e301783edaa8f10063b06d831765980567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ad0da82e290f50054185e5b7191f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a722600240d35acf9ba1066f4bb448569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ab047cf9483cfa3bd864c74e5a919570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700e52a94fe723ec6ea58349797bc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa1e6d6af7600415a8bc9c70820159572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8149f49bd9ea33f85c261731c0b92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a86121ec37edfa847ca15d2089206574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d36bbe5ee7b5c53b32931b904f5aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03efb92da6f570e1934e82e330e0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5836540bf67c77cb1372c522e2b54d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e9655c30382bc299c942116bbe1c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4157c3e87b13f1ac391b30902b1d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d31d4198727a64538a35aa4bb63b85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca12850da99a2511a0c9e27f44398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003f1f5e6ae0d3cdf462ee3688154c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa7716873107eb05a0360235e2509583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a966687fc454926de03eda5090bbaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fc7ee7e3afcf6c18c4e741bbe1a14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c5d66ff7c0c036577f7a52cc30b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13585a202be5fa04af0edfcc71f8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d098cdf27a1441eabe592a1295d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073cfe9ef935c6cfd5e706e4af377f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e1671de09909735337b27ba0ffc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f96d5ca2c0aaf0715946c6de56dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affe47d0cdde2a1bda93ea5a888519b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a662add0988f101f8aa231d31ed81d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11464a412d2cbc690e14602787c00d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b314c735107c917e77d40c0c6110327595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88363b87cd9226fadf9f576e9ab3a0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94204d2863fb9a9e6c7fb35657cbcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c721b669a55a115982d9c84d2528d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0afd0c647ae0b3ceaf5aa45a0460599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb014de345dc62a4936d398f718d9f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01f0717e3fdd7a0071461a0f8047b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe83332cbd06b2ee3d2bc24463aeecc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9db8486f4d99db0c5bc0fb9ef65b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27429afcba95206c4180d49adfc06932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575454035c65c20a122fa9fe22469c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c17acf51777a98223f18212e8c4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83ba76f305723a00c2905ed222fc03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa1bc690bc232703502592e5e3d079608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b045e2f776f0c3734dc0647ed65773d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184874ef8871fe3403345b23211bf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739746d8068840dc1df317f66d37a71611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043c374c0f4a7208ce4832133ab1d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470557ebd04f95169b3358becd1106cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571432d5431ac5c2a4e7c7f4ec2def6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f429db76610da267189b160eb85f7fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a4bec8424f0d7c5cd180537ce396b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808fa377578cb3bb67a92e901903b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df6e832cb5c4714d3618f4aa505fad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b39dab60c76004d6ecdd30d9bb02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2cc90502fd97ef11102e91a8dbc3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cceec0ff109d082afe025400fe81e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbcdacb5925a41b86baba8f706c160622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6b2461b0c262d8875f602a48009e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ad8adcfe40d52eb9f98fbd036eb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c7e1b95257e335c1a8ea6a264096625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df9b210792294aad47fb244dca375626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cc0ac2ed3428de893ea793381ec1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e0a07b45829b3c3252df617f4393628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802d9a6bdcd545a7cc7a5e20659320629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9ef97b00c5942f38593a53d199df1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d43a8929d0d60e09162de958ad10e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dd4218d54b52431446459e82c2b09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50fc5ce21af3234a89e16857c464c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282fda34d52c6e752f85b95e7a6bdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d4fa8d27154fa63715eb31fa36e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5de7e313467405522b1b0918f518c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e71c14e626625bf5ad1f2857513fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc27e09a18c6f030fa522bf4348744638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce0b25f16d3bc00122bc1c50bc9b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab2cda0d913dc10550a2a8e7f04e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf57aabf67320a62c6d9fe9d1d7eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563601f1f9a894af641ac23ca7a9aa3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b286c7394adbe35a621b3f26126ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a39724c6d2fbacfe935020d78864b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382281331508d6ca273bc52ca40aae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179626ad88d77a60e454e63aa3d896646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>