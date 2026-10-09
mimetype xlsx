--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1175a0792449f1d4777b234986dcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773f9ac3dedb04f32540661624c054f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c215300fa8d52cb6ce7e8f5f47728b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174f533a55dd15d3d14091acab54c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf572422f1a88c3a61cc4693a313bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47692b86878d72a1843be12d39b128e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4ce43831508740fad8e54ff97b6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae02304016d3768768c77d4982b648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7c9d3b3d28728110fe1378dd789b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f7508da050ac950d6a6dbaa69d0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b23bef85089ad1d4f4b881844f04fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee111aed3156c8cd01974065534dc6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb040b586ba57d7a5e3720b0b048a3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c01b4e76470504c6d1525b5aecbd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4d693c9338190fce58fd1bb8264f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdcb3484a0509a22155bafe8eb54f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191541ee5fa7555326d94bf36293e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d324890f26efe441bfbb956717b0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0316630566592f540958994c6c2d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea0d9d60fa37b690bc49a4b2e4fb1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2a5c5bec2bcfa877022b01d5f4a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e7809db7cfeaeff6c18a86a5bce622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653ea7b8dffd202de9d2325943d16db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f601036d5c5b6319665f65552db076324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555f1403f5d4a0047a7008c877aad2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a7932dc488dbea1191117219083b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95264ec597959bc36d042feb9f3d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc934901cdb57abb2b2ae5c50f11428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54f7be84c3ff47ad53f4ffb95377429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae20cd1684160e2ddde73e1bc71cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213565f03a8b83fdeeaaca0e6f8f6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c764dee933974a126a692cc1308a99f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e84719ad609121acbf091a18b25b8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abbfd04056283fbd1b62d66c4b98ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f3f11dde0d7a2a594414cd90f68f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d944916fb2c86f296e985aeb2aa085f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c62c7654b581fa4268356dd03b0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71101dacdd435f801267f26e4029e2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6b26ce71328f261969d46bd45a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32e44bbfbe5918ca8a2f31c7260e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48469ab303faf16b4d606e2c5cbde1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac21051a63a6bc4add9f484aa5e54c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36776d1db4a6e07f9033f966ea2cc27e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d436d5722e1615439b9051edb9d3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68cf42a8b853e24953ac1a24aec85145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307948957b70679f817d8cf61c2240c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25cafc99af9b457138bde6078282147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a53673e6485ca9e65b22489dbe8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33279e7dc5e535718be6ba228c408d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea54194e97d263b1fcc9f0d118010c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cf95bb7604baa671b7d1db9c2f2d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a28c333ff07f55bd4bd91f2343b3e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f6e158a767b19724283ada170998553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3375bebc04cb3516a647230fa9ac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ff61cfc3167cf9da0bed53f73111c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809549b3e023bd7d0cda8daa4cc2e3d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd157b4a09c54af0b459c076c068c01457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0298669518fca5e5e834ee11a6e045258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4589572dcd4056bdc27f6a8ad023059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d3b72b14cb073efe3fc1795524b8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036f39b1745602d08be9a06114d6cb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006f3e5d2b952d4c199fe289ef79b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd765d44ed4804fe72baa5e25ee6e40263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebc78a94d33199a451d09b423eaba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c88282674434685832da874e4ff2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daddf0ab71dbf23da878cc66554cce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e337f214b5aae8c0b2cccffea64c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaa66553dcf583ef97d16230b934b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df787cd989983036c157caa29d4dc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dfaa55e14d0097770af6201eaa1e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737298c0e766e5f0675b09d49647762671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37bd49d7e1dd947ab65859bbc61a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d273db546706ab3b45fe02ccb3ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7699ddbf2a95dd1bc1e188eb6340c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82f175cc4c9d93c3ccacecde11a8a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69064ac871243d6698dbd7aebd19e8ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e6c15662a56d86183fc75fb847fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810529540793c2ef4e667b636223518f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8800d95338b237c87644023800e3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d5a07de913654bde432642ffaeac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7403043a6e4b8ce453055beac02f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6fa917129c3015d34711b8f4b24e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5cb11270015cb99f8b4c2b391835283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc43d00ec73bbf493a9375e53edf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44973ce87e5e3003cef8de649bc8b5b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afbfeee2887e360c64e3f73c2663f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f7ac6ba24879bf0acf2b99821a7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2171360f0a8d07b05ec1b69a2eb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc0cba45e1832b06ba754fce5b6e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d12410454ea0eabc4412b10b59cb090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490411d092eae57b73e362ad7c7906691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f38295a5910fa10756be493987d3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57bfc3b548e9ecbe1cf27a926e7de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13d976476ab524a139095b5e47b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df5e41a2be50e922a6ccb2fcaac12895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec0a5cde78219c373e7423ad699a4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1338092fd5f7252aca7f3fab8246fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9cc31e4f7da0d3416622541bb3be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ad0cdd267960c30bedfd0e54e6a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b04c6700d4e740dc18e55044784e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbc8aaaf34092d8bf14cae1609d0d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a0ecd8324c167cc9267a616aef362102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d0ae84198045aa0ea62453c0bbb69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042817fc53817b83b92a702bb582576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a781b0aafed6ea4de81f4f204377b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ca4a71e104ec3e86bbd67c3fe7595106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f65c55bb31edce37a11a46c6dc3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea33495b6d9f8d319825a28ecc64784108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d100d6d3c91ddfe82072289ccd9f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6188f1563f548974239be97decad6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74595b8dd77319233af5681072e9cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c07d3b666cf5aa4a37fdae5d864ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c0ccc4c50f4c666f5d84aba50948e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c93078d8254fc3e55a4089061154114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d34fb632bf9862cc7b3935baf562b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b84aee0647634968ddea4e44a5771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3c934b0e6e66c75088a51f2bb46a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf41a445cceb874baffdd5404d9fc3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b10b8320be730e48e7b6d0e436e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039bc5a84384eff9f76235c7dab071d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576cf35aa41b066c48de1c74e374609121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d7fc5249a9720913194ecf831460122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985332073ce75f9103846dafa978399123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12cfcce58210979790ebb226507d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f466fe34cccccc6ee16382c27c477e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078c3c561acb2bc3ae458bc37bd127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d7c5b0e1a0abcc232b3766259cc3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5918275b8e12abfdae1c861b16a6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944533d28863335a2fbd2002db9d02a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef0c6983a25df25fc7d407dbaa5d02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc0778202859041aa79676f28c0ba4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823143eb62f5f4468e4e52dad5c8eb6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b716c77964743c0a1635b8d79a06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f1044ef08ad56865dd05326cfbe5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568e523a60391db04e02d01ccc0d4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29a9ecaa2e331d8bd3055129a955b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c53d012bf7080068ec9277edf511137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241c648ba2eb8e264686b17ab4b8dba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6606cb6676106c985e96ba868a5f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fbe2a7dc0f5b9dac2b02f22920fbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b49f60162a40285c30bd3230f59fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade4f8ec89774ec7c897047d00dd1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e118096fe2fb3df5e0af0ecc86298ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645672f8a04cd83023e3740cd9f18a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586172c704863f43364a473ae198ce9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592f43364dc9d2f63fb5901dcab5ad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a44d5acd00a0ba684a56a3546a701147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea710b4fed90d549eaaf96b1d57c9b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca8b481dbf26bd149327cc2bd0d25a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cde0ca32ea393aa51cd04961f34eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74895a8ce522cb8a8ac97a3bb0fa0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe6f4c1082d5ebd03a1bd6c26dff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef46cb4a3e0e87a7cb9fa7fcdb476153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ceb093e9896e3faa8d8bbb6316762154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968394b07fc16ea064ad8f50f5009c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3253ddd927f645b22afadcb7109a0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6078b26fa0b5beffc2a48140b9c86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f0fee31cda27193a5ed53b51c23ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74ef329c81322c873529492beadf45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3257e19492f38f7bba00f631d124160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e821b4d5ee90ef907c9c0c2a7cc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cda9388a8334570e3549242771d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f02fedd8645e7fa0f864bda0a2ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef38565445a3bfe5ad279a076dcd91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a98358ff62ce8825f765208265234165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f17bfba383a8c2c9211520faee770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c30cbeb242e5f038ecd07acda9cef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f849b320842327cf253d9874925289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a317983616eaafb75d1bff26c31cf6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a945ca059a007dbb814ed54915725170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50105cec0bddec811eb7dd7fd58990171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7653b266d01513c9e7190b8721133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1edcfa0007c29f4b420fc3248faea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ae1bdac18b770b16aeebd95d9bcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5d99faeb9a038d44bc5cd1a748d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1e5497dbc98ada5b097ea04d35d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf01ce4928ca22478ffdf285547cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951f87bb7c70ffb015b0e97ebd68948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf700741e3c925a4ad3ef13424bf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c2040f1ec7036b50c0d3ee4c411de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d6bea77bb44566a7263d57bbd083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaaef00a4f6e93b1708fc3a31318c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a85e0247b145e31b6c0102d5c9f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a7dee548ed4b7fb0859393ee4f7cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619269c47c1899d01e7d3d031026180185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44425d47b1c23ad8313bc5a0b197b14e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc341a96d5265b223f7f19d76d77e1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb77b18b11c9117cb71d66e06d22a4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdbff34465c232112b72454093fc8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0540b2a55379f4de427ee1c3d426190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7f6a3f6b6e12012ff85525ef329e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502cd8d121068ed1f9968d81ac2d07c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58d0c72e709f28fa37e90b53852ebf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125af2345dc0f8cc2a36ed6114d4866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd392fec583965595473e80fe5bdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b24302bd7cd56ab12ae2a41e8f156d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d18a6e688cd5e9e79cd532e0c1462197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee96a3bc3d04e2e596067cd667d14f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf747b82306a403aca8839e80d716199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda8acf7dab791b3485580ac9cd94f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebd36b87b2b470d03b044129c64492201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8509e45504823993b43c29035af5ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c67059a53b45c34cd79f9528e737cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a7c50b9123f646c67413b567bcbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a9417cbaa9162364122e34df8decf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8f55eb146c2a5da5786c55ccf467206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbb358f2b97a371614bb0ab79f8523207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1964aab561ea437d20a7b3f6fdbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4da536a0323b8d44668a3f0f351a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2e0ef4a44d6b17212f040b10275d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c0a59e6bcd617de9de7c9d21b514211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7d66366f0bce1e23aab0e725ea8cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64a5aba1cb5b644585d9d3c8b7cef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6c8966996e4f45148740d4c0666cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24671172139b6abd61f9c01f3e3980215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb5d886d9c9269394fd396722466f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d7506044f2fd7a8ad2dabbd9d3993217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2af7a9b70464ae02f92e72d26c2e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542de14908bbd5daa6eb903ebb1f3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0faff9524a16e51d9fc96567fddc07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce4552aee9487833eaffaa34b243c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed581206f652b135cda726016bf1208222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818f38e14f4e1dbde1835d3f6d1aef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8e71ccfa1b1784c5ad50b418151d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5c20e2ab0b745682451ea3f90248e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965a98edaabc026fa92ef5a737e0867226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525683bc653e8e8001ecce2ac0c913227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caae544131a6adc2e776fde328ce25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c61d94a552eab7307ecc1fc4b0e18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ca58e2e343e49a48c4b280a271f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b50d7acf6ca0734d249127c2f1366231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775c5472f91f90e47313ce8cef0e056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e40e5d157d4d777c0ba6ebce07a2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e4b5b542c8e3f305b8c4c3976350d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3599977cb074ac30b4c3b4522ae6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2026193e937feff6034a81092eb36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ed3d4514dd25d0527811cf223997237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532c8962cead93a0bd8c1ffecc65ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66649a18e37ae697a2b9f8181cc9a93f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa08639d55bae5d62ccba49ba84e7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf39c2c044d223b41beb2ca4d55ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a214db51cb75fcb62e8b3b32118f96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c9764265b27d8a52ed987acd7e1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77f9b04db9513763747e987563386e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c67d2606233cba544cc86450db95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f4a190635044aacaafcd820d7608c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed37747be5f312c28efd48b3f02c39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db697b1894d383f197e01e1c7a09dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd61da6bf6d7c5ab452e08b5e3c17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ca87158a8e43fc389541da878f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3b9633e9d004ea4d94eb9db8c3b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2e69b684e3aa194cfa5559328a3b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3a192c3edb5f0dc6e8b11c42ac228253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa3a16383b1801c382d4bb4685a1cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51907de37a3fec867624a6914041094b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b82817fb4a203d62fb2bcf72c45105256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ab99cabd7b7317bb491fd11cac24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163622e4752e7643ea1865f43dd1e7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829fb05ba81e4b32f4be6c409d812a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df59f3a469ddd37bbf6c707569f4f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535043c4c5b0627cf50ce4165fdd0013261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe853d49078708f684ecec5a604dc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc32d5c2de3bbec626fc3ebd764c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f4099a000f1266552a6892f2850b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7f6ee87c53d9499b5aeaf73a811b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2c8f450364ed83f98c99c7d396c44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61536bf084db5e6df6d34708cebf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29f84eea3dd8e66a0307f4d5b96d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a752c33ea3aa7e58a0698111d5acd2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d17196646a9e9a2721ce73fa774d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a6bdf5016d3fc3a5cf6dc45b7ae0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476266469e22b9e42c229247086ae5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b170cae29a5a116641a806257f73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d728c1497e3c05547ec2c90d7125f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ce442d20dbecb244fd624b44d7911275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3d42da6acc23a19492ee5daca880c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b30e47c150155b21d23a6db9dc4ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f985f37edd63c0887bf4ea0ea121af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3416595185449e16bb7230bac6e9f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11363df1df8663294e8e884390b632280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bd1bbc4d303206378d01b83446d80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2856aabab67060ce34efea35c71f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5383062343b23d0864f1a519f5b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab00f6b3aea2eb43ad5c9c26cb05be4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808de273e25976d6f8948e508ef95fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4135ce1d09bc63fa500c05360cafb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131031b4f81ae16e7d82515b406859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdda716374bcb58315c4e3399877cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e0ab64c2a039a782a1c3a1a3cd04b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a1ac0bc4af6131f282e7b09e58069290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113cf14d25c41212bb6dbebfb243603291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6121be2edc9ca33ab3a352da559d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce7eeb5a398d26c9b7f85ca207734f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352c6331455dc55ecd945b3aa6b177294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618b1adccae10daef3b0c2fdbc33f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38e054d647c2477e5ff74f9cf8dd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fe39aab619808f0f8ce88b29ede50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b61f551fca0520de88b5c3cabbd69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54647deb55ee183114e598f5c1bd44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eff55056b183bf678e4737d122009300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec9303834751e48ab9ff372e1ca437301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0903dabd3886e7fb993a49dc19611302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57376a548c0bc5a7a702f7ba959ee6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690ecfeb4def4dd6b5e36a6d46b97bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0af9a96a73acca8a0d02e8d625187305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc0f83643711c06ef435b274730058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6217d3afdca96615fe79e95dd2e6497307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695ad7a7a2742ad7f911eb905b05ba1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883693732b4fef4debea8852a83074b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef69454fadc58497e82dee6d9a8fda3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a26fec6ac08a37b0006f82dd0f63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7d1a009545c0d5f8edb8152fc371312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b716bd2b63aac9f8b453e718a85be8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9ea33702dcb812144da9fd3bff2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45debc6485f59ab99390637b1a60576b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c17fb07d78cee4360cb85d3c386ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9784de55e30af282ca6ea9b3be5ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9f0b2457fbbf521d1e2373514d20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff074e22c04d8875f0d87dcd255520319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a56b733cf22643346906a705a7ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41215e0cb0fa0015df625b92104618321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8414df86c969ba7053a5e6aad2ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19da64473d5dbb7bf23502dbc83e987323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac31549ecb7b43a410cf292646b7ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bf291079eb20119e37af4bb43c97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808086cf73987bc702722759da7ab89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa660b40736917d7d4e39e8b1d0eb111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9564d2b4a9adb2258c6d0c0c13f2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a928516ef3541e483403b5d798fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068fc8af6414e641405e52f7d22f5f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878f98097378281e20e750aed2224d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be037d93f211d52ee21e61eaded3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b093ceb579d2be4e469ef58c56919f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef71d70917502203ddc8f01ea7fb5bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f564906bd04f16b57091b967e377335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f637a03ed812a52a2fb510f4dcd5fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9debfc9d53f20093a994ef789ee61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824a9b3a906edfd55fbe7ae3573a7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1dbc104382bbda121d4334ab7e2a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73abd4301e1878bfff7fd7fca6f614b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917475acc43262a26289f98434d1a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf76afc27801ab5377a7780c20514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3f373e1a7812d40a7a4cff5971468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1313ff338bb5bdd89ec9577e28d3e5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e148007b09986782d9ea8759661c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e91ba64afaa3fce9796c78b6f32888346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b679253cb96ac61224785a17d9dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ebce457ba52032d19df06fcf43ba9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f95691c115b4ccf7dd309309aaac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770f997f6a233cfd464d1c0f377efc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593155ad67c9f33a789ee9ef6a33e05f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a946a2fa165365297e2e3805b36b721352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00157c57eb78204decb4ce32e7a72a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620f9525e1b22580be4972fd4ca748354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040def0327d55626333941c81f366f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6213981bb4d2d955257dbc4136c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6c3fdb51ee84b43344b4678f3ec39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57655a83c25c65b7be75cd741136a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a84c72d12dd970788ae40ed92c3cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698d4693bf881d1dcc02d4ad68a0f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c5a4863bd3b6e63b154d84e69a45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce05c22c836d9131b65c65657c719362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efabb3c3305b473af53dd7c7aa9f19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555677ef7ff2c6aa80613b6c03784a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a573953a265525342c0117e89769dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c6f224989f4aa2828f47ee5d894b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4da24cab5ddb3a9a9a9a5292a7360367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0695d1418a4d666cdb5ba8480a65e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51253a78ba6f1588f86eb3f5c4e259e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0839e3ee2bcef76be89d6c5e257a42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b48353a0a4b144f65df501e56f28d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b52d899a82af8825fdf2f500ab26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5ac9eacc1d6ec993e26a4e126f2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5151bcb026a1172aac2149ec6b46b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ed74577ea0ae8bb34dcd4cea86277375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2be9c4df56844249b76b67a1502c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983bb5e647a90d7b8df5d510f792f24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ab62e0e60b5b1b2ba05fb8059e68f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1bdd7e698baef7c2bbc0754c834a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f889a5740a93fc31df6676af547257380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb170984e99bdd17a38acb80d17f354381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863b80a39358d5b6941bc74247d5f74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbba13a26cd1091e6d687c1dc0946a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cefc5f548ed5ceb3e89712c637e8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342097dbeb1d571f5c73e7d2fdd6ba3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ac091b32a9a84e90ac361885d74a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c080b7b7e0086c3ebbbd7cc3cc72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a282cc82a8251026b608a9718e73e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d623044156e7851c8d1b8546c8e24ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e29fd90e5f6be998541424df800b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714318f90083e367e3f2889172f4bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1f9dc73f41fce5c177ad25e53741392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720426a890bfa2fea54c06b86ceb6ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77162716cb3941074122555c33bbcea7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8bdba46bb313b87234c989a91ad4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae960753f8c2290bec9cd49d9caf4f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143fa9928e5d746c5e6e78b336cd438397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd6837f7fdb73ab20ca643067ffdb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d697753db31df152cec69d58783ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f6033d9e259bed8cffe64204566c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b034cd2ec78071adf2e9acb2d9f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472f23af581e7b9c66da89d65ca778402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d474b61388ef0954570ce34a4b55666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2730febd10866f5af78d7bcf39be42e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d647f8dcda5b8e61e5021af36688405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb609d1ebd34b962210d9bedfc39f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1715ee4aa3707d4e12443e0c4315407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366272c557d0247663e6a310642ede29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b5f6704f5b25778af4859722ea2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bccd80b7d6b14abe27b5a8fba15f72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2a3bb9abca25541badc2e12afebf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031e21091bab8c9fefa003532106a81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6d1414ae5452fb3dfd55e29f78fef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97962f19bc1121b6700361fb7a6a66b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861de726583d7dbb5ab2069c5a26be3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31625b6a16e6d292ea4b91ac3aec3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef1d6c8f06f9397958620fb6850ed9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97dfa2f02e873ecdc6f31462ee7c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2af0119b736fa75613df777d2560f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e0dd6bde934dc7bd6f76a6c6e3e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c8f5dd015a5b08c6ae33da6fa7974421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a264c7b15af55b6f99a4fec80ee2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f47311542df3949cdec03c4e199a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f884eca9183be1ffbae31b62f85393424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad5242c72ae98c061b330ee972c557425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd756ef69d52836a7af5928a9697f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961dbd6ef291ad1d7bb2673c0f97976427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e234c0b1235c13dd2ea56eadfdb9e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a25b8083872ad69abfd2bfed814cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562a5d0abe528407211daeb98972869430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb36a05526dbbe8f77b0b2affab513431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8de478be6c2c598a0ff4a0c8a3f55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a289ceb3d7ca460472e8282c797f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53616e553e36df95e94d7a191a60e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebf8b395d44a8f13f288deefbee9e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fbfb39091c527d3cb84cbe92060b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0cbc7a526c89d03c7f9d1bbe9be44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f9252a66b468e6cb56fac05715caa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67485efc110dbf0f9b49a9a526b453e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029038698c00c24f233b3344fb6b6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281425dabf874e8608c2fa73205b4f42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177ccc1b4c7bf528b79389e58a921c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecfd26e5572eb60b55c0f9bb227a80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31993352867dccc9c6b970bd5bb4ba1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669e452d5c5131a7ff5f32d2b54a1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f36481a9fdf7a44cfd6eee4c0f4d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e28244ef365f3106addcd8ec841f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3a14c136252b6b8e75c635096c4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c50e911396102bc6a283f1792d9400449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738018885e37e378239a5a70b6ed907450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4ab438742c700510828f6cde97834451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4a55669c38a09fccd2fc2282f6cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9845aad07c41b57d649f7ed21eb369453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fb09c7edc796337eed162216840ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe36dd93b3b34cc42f0a799376543f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcc0cd60fce72b2e59d07e1561013456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71344b0d9ae6033df3a9e5c1a2f6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5beb27c3d80d2e16acb78f96744615458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf138eb5c4dae779431a38456bc80e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d3c750b783e21b43df2a9af0e0b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cd73299fe213af858c5f99a3f1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411af3e4c007666f7c6380e580d311462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0616bb9be8c097fa1183bc907319e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07505706566c59c45fd88ed76b26fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078c4810398f4ff0d404bf220404d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354f142b31bc2f608bcce7786668861466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaf7a0fb14f1eb92802eb6b82c5efa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2812428884400acaa9efadbe0f8ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715eb49d21bba52dfaafbe2b47c005b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da75c3716ae7c48d2bfe5cbaeda39a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15807bbf690c62ce140835452215e85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3336654c05b4762a7974eb080d90f9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f574c55b63c66855dc08b54a47a0432473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7293c6929e8688756c2a4291b573989474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdbf27daa1560b7373ede2391fd1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4377352a3e657d17d3082327d731e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db380ab78523c383da589ec22e4d311477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c7073201b7e28f77a31c5d0d5ccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537eb069c9f97cb302dd29ca3b426f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce1d5c5f2cd317f6eb06ad7eec27d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a319558e7a2ea2a60e6bb39a21da0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f729298fc79577c3107489e5b65db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024e2d74571d943f505062094909d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83221031030959cf9e9461b518124d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48cf75429600bac68619c2cb4beb44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedff151ba78f9b4c06a354da423439486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9c5da80ad52545fdece8ab0ea1bad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c08bfc941714d614e814d7f8c2077488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa0872488d68a3aae16a1ee6be27e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859ae710e90b23a863238a7d6b07c7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bbc85a637cc2fca024de1008485e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb02b1856a58d69f627fba031a4a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54405b3f6ffc1ad7f018bb76702942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a761934b8f8ac726774d45f9162539494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823eaa3518c1290603ed9ba403d43b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca85c41e2b14397ba62d942566cd5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fbe10756113ccea4b03f708b51391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab6a7d2aa49007fef33880ffc032b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefb64d0bca324207e51f04f075bd29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb9a0fea926dcedd42d96a151ab3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb11fc2fb714de14234eb2253854e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cbd913db95fe375db8784959f4bfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a15e69d18103bc7b911676457d5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0ee28035c46a48e617202cf452b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746db43ed3b480fef19902240cad5b16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e62513ecdde554582e0cdcd55d58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e93e586f0b5f2b652b3ddbb19da2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe5f9c25b92cd91d3c5ae76e647a66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9e1a499f89e142261973414f19bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e1f7fde44c06c33778284a337ca74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e209e9bc69f2e07bb5d10fcfe62f098511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9e67bf800e1661fa9bfac35050d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8bd2a3891e3e8219537e35595ac98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8ace7059e4e11fb689f1ebbf3e3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804eebe99bd76e38813aef202623746515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aabe35220f3af2fc2434029a99b198516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aaccc6b51c0a01657640ba952b1e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a686bb6eadec9ed8f1a821056e6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01561afab8e50800f85bbcafafc17ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231acfd4cab04f2cb89209b24d1f127520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84fa0af649e76033073d6db7752f24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc81387b2e1b86acc30db96e91d9a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4e006cc50bd954dbc0de720872ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c2389d687428757abf95845f5490524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4eddbdfec1d16fdc0008074be22ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822fe190f1ae8b3026893450e367e23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bfe870082d6652dbe4e2715ac9e14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca5e34be220ead6a041c98cc7b8c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cf0abf9a7f54a0ff35c4ecc4cf69e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c985ce24c55d2ae988ee329e79aaa9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585949ce06f251f3ab0a59fd968cf745531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80f0822fee9193776046e0c5624e3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c42e0910ac9aec91a2306f371dcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511f713e6eaab86c1b8d4008a56b8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae41c54168160f13a2b827270fb9f99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b866bc68d925fc95cf8b5d301e675f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edec50da65ccb01be1b8e92e95e379537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967b710aaac369d4e0e7211f65d2af1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc737b333069115d8e112dcb75f3f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034e01d2517a6c5615ff8a57d05b2b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c3b28e9d8b7dcbd4ac1e84323e102541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c3c4fb57eecd4a305b398f81afe6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e37d36472b055ff2b1dc08227229d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a726f38dd0cdbd1ea0933d58453ed7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5dad33151fa7983a717ee1b13391545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dfce62dd4947df5ef16213534431d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77e431a4ed55d7e26365ee6b8c7cc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb355e2c0bbf812c470c0c1dbbbc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce50ad721d2882e990c6fdd3c8805d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d2ce98c32cce5e6bc0b2d8c16710550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c5d64cdd166d78742bc694a16dce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98913649ad4d82e75a8571c1a06c5560552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae7acdf04051d69d7ac25a1a7a41d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa79467581b9af4c232605701ffb73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1d5ede1f24cb6d0fe6d2887210ed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0d7b0ed8b49878c2e714c3cdd8a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d33af9f6879e8e208f756f0d45f2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12cf6b592e94cc59cfa7b0659743c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daca02b8727c4d11a52d7759cf122e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b116a22d9568b36924e2f6241fbf83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9721264695e54f81bed6fb572dce2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5564a90270349f6a7249e1ed04b29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555afc7629cf2f53ad6cfcba26baae56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada3c7a633358eb7769e8fe914aaaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddf59cdf4c045bfffd58b4bfad2497565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d4cd61fd2d75db0ddc57f988990a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8669787b19bf06af6bbbdfdada22a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cfc238e1aac2f7830fc80b671fe14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f87c903f1a4075cb192ff1c502a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca720415e2031d40957073d504157ced570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024d248832adb962140802b54fcd61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6909799a18d07db9d5733b0f7558cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15480451a9d92c5c9fa144ab1a566de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614f14f0ee7044c9f5dd8d5979d8a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf725c4e2ba3f7cb9426907a8ae1c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f70cdd71b512fbf71a6bd2f4b938576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343caa685ab54ed8e7e3c0df421124a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b158e4e092ed0e2000ce213e09208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c746992a373b61b5691a873000ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe6a56f9835aa9ec667a4ec8bac9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418258f83f68748a07b7597da97dc9d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7641a9d69ebb77d793fc2ade93a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546217f04d283b9a8a0969e8ba90dd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79a507eeaea7fe52ab24c24502868584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7cb549adc5d4b733163d2c228157585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041ac007b667e9b0c5871dc1db76a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded03f53e41a38b39f9c76dced6efdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d514bafb8a398f08ec34921e0dc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7650fe30f9d850298f5c7038ea71fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1304a55227babcd201e319fa355258590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fea6e7ee231b761bb21006c204f39b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0277e281b29b9c950185907d77ba9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ad7f907c2c18c405ebebb3cbc850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35708675bd41a2e421c146ea15dc15e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2041cdc840cf1ed97b0c131dc8a7e12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fa9f5b1951142b5dcaec41f802d09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6632e1d7b123e9335d791d38dd0503597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b580052ae4d3a9e6f13089da1dbca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9034cf238a311f2bfca754325ea102599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff36344508182fcf051a0f39e89fa12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21705ea49aa31a8e0ad3df39e7b044f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791a46494b394209370d07d0d709b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc8d3d11d4618738280c962623bfe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c032250802ab9f13354763cd068fc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27235e77d67343df1a38ca3b4c4fe625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2ec0ff41da26ea31a89c56416d51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6a0a529b564fcab4760be42b4642d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77f018084bd05a25be1907f3ea70e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47546ff2deb9afe15cecfc91e1e569609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a0c29314928c9fdcf2fee7301363d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b73ce3b2f85e47a2cc25dbbdd570e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c90c097fa99beb674b8344b1c9640f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27f3eb598d280bcae322475a241f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019bed159740f32cf7f6748b127a896614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22cf887e740783202aaba6202dc99e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cb824d18dadd509b02fc77d44ab2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8b50a6adbb755e55084f867f6ee7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffbbdd7ea32e44be1b2830493f3421618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d41e6f0cbe59ba64443df935b6ee0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28b26fbc3f6b3da5ff0e66ba4373b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d6f3d89e622159d63458c7eb8b73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452812ec017c76b42c524c9965b5af2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f02cff95c2405467f5261a950f1bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a400eec1ede7c4ef49e0c4ca8a34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c6e6486d29106b73439e98baaf32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6824144f3695cf2cf0139825ed4122626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0090165be2f226a4277030cf584547627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691c947d5bee7cf5052b7559dee8072628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03fab6e83875901bb265c1d2993ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee848658b430e304deb3ab347d31ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e540fa44e19852c1886cfd8df5e09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da259222b1e187514c764748382da0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91d66c04748b46a15bbf8c9e1f7b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54087874c8ae09ca0a46369766f9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3eb8be51f1463aba3e4209858ec43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e5adf81f12a82a3479a42af48b557636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d89a26a8898d152f70849ed72c466637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e205a7fb337e0168dfc06f371333638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6a6fac2de6e3be025f5386a23979639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f41625f1c0908fd7643fe1a213559640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2226bf5ccb08eb5a69b162e353f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812a0ad31e866e5bda5e20f9414dd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2ad78818c24fadbb697c5ba962cbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802b74de3efa6282a795d6ac8b68b3644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0104e9ba8069bc20d7e0b86200a3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee373603926fa6bbf2dec11d5a8e2e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4e2cc411c6dc2c20df05e760e00e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed4e127f525336b432069dda34754b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870956caececbfc74559dc34384ce5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4b32b5b3a05cead4ee422f44a8226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531965f369bb3d1aa317eaa44f233f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a434591ea76e25186600e0da0f5578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9667532694168da075c8c34e4a239e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec8772d3718ec94f6b1c9692de3aef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6761f3f9d510e6ed97ea3bf6799c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941fba4cc08c0734f628582a1066b5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5748393895d8582968ed148bee9df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2608502b88b09570d0d0a1b035d8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7718a3305f9287bfa99d18c8c03bc5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab839aa1b4658e55cc46629d106ec1fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777ff95b3b7a1d690a400c5690c7c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3256878b7138144d65a91eaff8c5bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fe7480d38d8b6785b270dd37fccef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5fa54d92660235dd6a238ee5ab29120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d1d53dbde1720c82b28dd305b89221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2077d310140b35929efa074c319f18e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb774f40f0c97dae05e1033bf6eabde623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2db46045e209389608e35ac44359124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273676feaaa6400ff9a5a96503bc735925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d3d066a21b7fec4cbb782659055226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee9b0546ad06849de540c43884af127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05485c6e12c37033a07fc1391d25e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cc9ce52d3bfbe6cb650ec5e701a8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94b1ff73ff5c87f03398344a4a77130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc0869fdb84443a18461540a84b4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fc7d1513fadce8e8c1db9e7d107fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5baa1d4d118ab55420cf113cf3b2d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e90529ce3134caa94acb2677a15d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3331bb552fd51e1c059723acd0c12c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b770ca94034cc65bf8e0758459ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6731ca009a36958345477d2568b6e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7446ad9c0028259f3734cbc5be900c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64221e6fc2d33075d1961f141e4a765b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531d8beec8840b5ab3f47e533afc0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d273275024a519106838a0e8fe3b8b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec6be1b5815b77ab3f326a435211c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60749a56e8231780322d5258c92d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e36313eb3dee01ebc02c1021e2de544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ae0aba644eb344fb2792a392fa06945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a32f79a80e345429b8d33396aff246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9d0d5a6eb4c0b588ed3ebf4eabbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff44aead643327cc76a4224059370a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80700f23e2cee9e300de5ec87c6baba149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d881b88714ded2d2baf37b30dec12c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638bfad840ea4b5e33b25f7cada98af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f63803de028d2a027dfbd3a88d52052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68311226a15e6d4da73ea0209ce8b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd78d57ac6a701a75bd17a93a749f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da825d97bad0e062194e8fc2f4dab4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ecb2db73f3558a23fd5e0048cbe3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49cda085fd0e9ebd62c01b1cc1680357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36596631d39fc846c3616f17d65e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2f9a8d98a3ab946936a48ca168af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed53167755b5b36a0650f46107373160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332aae933ce35c5071bed264f2529a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf2e8695dbbf3f4c2ec97355710c6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f189873dda6bf6a0f18419c086a7e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fae367b0c8d5a64422f534f6a981f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2674517954392eef1775751d6dcb3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518c96db165fdded71bf76fc2c2f04266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d45397d297dd910c35f12cb74e3f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cbbc861267ba86dcb258d82c3800468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa6d7ccc014608d363f51ecaeb533269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77d39f83d86f19cb9af5de767488d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11623059123533b4dd135d0654b5bfcd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822b2ad46a9996417ec9dce2ed79b1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913035c27ede485f9b5b30ab98c3548e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2805a1df4ec51e9e19b7e4c50826574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c680608457306bb8ba60e972441875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23500fc19da087a0d9789bae95ecf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1515dd15b7dd1becb582843a0b675f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8602e3263220f46e34ff63ca91c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c39b0f1e08f901e83111d249ce5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b97f39201715b15fc8f50bbde90080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1721e0bfd28a31c3a134a6415b3d15381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925983622db196489ec0c625036b875e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cddf2fc56225c6b4a9a750b291f81383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a341dfde1127775b8f49c5d2e68bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7f276714f0751bf49fa7780ff91585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e49930efc62a457b41170bdd76be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa39c0fc35a7196a568387dadc39dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0e66038cbab7437aaa760f1eb58c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a987ddd373ba43c5fe25215a41f9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f57cd1a0adbbe47bcaee487689dcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937d94f1c398e7ad58415111e55bd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3505f4f4917a5da1985a67c715f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8bbbc5c490c6529b8f9cf1d8e5bdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb92e72d25f3dd8f59f922ecc2493c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f476132e82033472e5b605157ed6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf326b20c60030fe93da15201b94d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efecb5edb865a9ecdcac453932519497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56914d5e731bd82e8e5d8be640ce7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85229200da044eabe141a311eb5d46099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6261fc5509ae634fcbe7035291c878100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e46ed6904503bd6c23e25161b375e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c291d2c4bc84199674351e162cab63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f70591b8a80119aff32680ee806c7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3b7d690f64546e933a2e48f07dc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8930e1b99159a1e84d11fee249114105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982aec204e2a9435c115e2107006644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630d978b220c190a7421a9c6270373107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02583ab6ac22c469097150990a63a986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c71f12015abb3b7df8087c17127a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c160b863ed7b2e3fc2f4ef6223e158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526bec110f71c3e3418e987aca2c98e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395bd09b32d6d386172db2413d403e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb687d10ad2930c4922b1a618be50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea80c930952d5314592abe3bf30b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcce203bbcac6009503a328c98dbc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98473bcfc4ebcc9bfb445d02191eac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479879ce6a05222a3d3cb07625fab9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa9316ede30c88712a48b7287bb6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ac45c738099a6928faba6fc82197119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85e93c265f44e21d78f82723247aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e4958174d96ca5c61cba76e9a1cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7790e83003ebacf64acd912ed515699122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cee00debc965668064f2d9f227566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642421c83f8b79ad5c169f2e3938e7bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad57b395b581f943baee6b5dee191125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbcbdeda411ef9b9302f492cac8f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c4b32dcc599237a774a34cfe2831127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a2216ceef18f03cdaf15ba3cc9dfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33b8c4d82984a8eaf87277c889920129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d1e2e3f2c84e80ab324564cb268d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded97482e28967b66045b50b9827643131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce0dabd1689863f43766b34493f7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86e0ba0e7b2907c2439cd2e9dd908d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44694baad177194b6446369c89d8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77297c429f6b933bb19bf6538f4647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280e8dac80f0baca610f117bb66e16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19ffe34db4a7716a22177c1f1040f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92336d2dc75328949d321b261098f4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225478dd50e5eaf2a81f223403ed018139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5994017ae71c51d44f81f39ba986a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f133b79698183d52f48881c43b51a98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a711fd1f855ca01f6767f7f1881b673142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7a4b49764dd96fadfe78767ee1a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d764624657d4e1b467885f8d61d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451807eaaeb261b6d483afb6735d46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668466830f68c4936b27691d3458b695146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dcb01983fba93e9acea8ce7ca4094147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b66863a0684be1dbd292cbaff6b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d8e76e9d1326d264e0678773d70aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9454d71522f4db37f7df67d96d7d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164430acba5f63c57dc101af84b878151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ec78ddc3bcda3bf694092be00412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97efda233683ed92bcf61d2fed78d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6997e32a66f23bff8309f52530b5517154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205829fa38a3306f9d6670c381f859155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8552f2cad6e7c958d63ba783e70a459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f494ca45cf73a70fe3b02613f7080157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22889892aa29b8212f6cb98a3f56374f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec201a788ee1e7640e0562f1e4352d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc0ff66e6ebd13dd289d5e9fe3081160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28142ab3cff7317ea620b8ecb1a48c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d98b0a2761f436e577dded7523230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b22dcbf8cb156c385097d7ab828f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3760418824c48fa4de0b0efc5cd3198164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e17381e428e7a7a09b0604e359ff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f69208a5ee95c31c492a348e8845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce736f9db07ef83a991640850f54f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180181bee4d703ee3c09c9f343b87f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ef775b33370b20fe5e634e88f4d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad468154b20253e9c24523e71e269a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92371dba9f7e3a7956e8d69faf4089b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05613673d3db2189df42f9f509e09112172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4cb312638cd8ad8eba824b81c7cd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59ed55eb2ffedb51a43154a84e826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874e99a3272542c5360d07d9962d73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf1712236f78d47df97fe78f9c2df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144d9b7320d8be31e86785497b22d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4579d5b31816fd5ca1ca33738be3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe100f54bbdc36bb250c39900189dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14b3cef693e7a86f2bfd5e8e6451f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafcb9e5d3ad5382f8d5dbdabb5701c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c062572a676f0737e87c2235cfbee3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c078541797157f47678bc7a5468b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d670a175ef6a9dece8817567d193c22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8499e375e9ceefeefc4363cd9d0dd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5522d8f40b59f2e711da8ad817a3c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac931d2bca60fbe81155f9958f7112f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e73a1d998b094a05cd64dc121b626188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219542ade33c272ca6ca1348fa067a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0dfbb8252f2572fb6dabbc9ce7f8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeadea2aec73842c50de7f77a9d9df5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bbf415017ce74eef375107e3ad71a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896db82decc6f036a2a0ad06a0d7f48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e40033dfa32c42c5465477f416463194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01e3f678f0141d7c697b9c1c05042c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986295d9c9cfc3b25187097c027c2104196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac15d3ef3565b60a34f8e8197ca5a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f769f6c1dfdbf23124d00c6643ada4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89378c5b6ac1ee18c3942f939f32aca0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d51004d70f277342047513722561200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32149ef46dd02ee07217536344ea0f4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe839a47530b5c306cfb84277ef1f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e420533c3525682dd96718383510b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788034d7225c2219d183e9a055810314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b7d52b0af4d847e9d03c2a90b56ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761bb137fdd4c1939f3804deebbebe4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d8d750f49ea440b25b9a7a3e01f17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e05d93f769c03f2b8aee576662ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b26050507f575c65797917467d88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d2022350f41d5ad42395d94442cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e197eb1ee1fadc58d8d7a372046a87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a08252b6864d75335bdce5bb077df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2eca9292d1401363494fefaaa7599213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874e8ec227b50cfacddadd90d30e85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c7af337152fa2c48a7eb9c49fb89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fb200c148b196537563246e9bd32e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c22278fb6a0a83aafd41163d30fcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fd1f89bcf5ea2387e583ebde257d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e5a422f4aba015938a0e02fe2fbe1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627038f0b7256e44c1e373f4eb47281d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f83e76b9f306a9bc2dc67c639d054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa7b1341b3ed864de84be899cec970222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4d1f4bf6ae83727fa581b15a360c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbddef371e36afaa5dc1023d66f8f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb927ec4347155395e6d8dfa0be6731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77826f3137df6546422e20d8df998a2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c9bf9f2126cb7b05e5a68a17e209f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5431d990adc5ee7a1dadc2fa155c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427595e1e810305cc04db2b91c32db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc3f7d9260dfc0c676dfc39b246f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3022cbe2498117fa06849afb69d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ba574dcaf769d0d3d18d374aee199232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8bd2fe9c32c0054e33da1f2d737fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b674b7958c9b9641247b4e1ca13ca12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c9bcaefd31d320b13d741ae4955b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9370bf644a868f926583bd66b11591236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee9c60aee21e0707f5d11aff97caa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfd4235d43eb812ac387525f852af9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8355a2f1da2e1789fe2e6d518e744239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a37af22cb14e1fba9fcd635612a84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d718028586d41d5fcd8c189b8fe7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359b2fdc46888c431f6c73c8f403be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4847d39413ff2d2ceead8e5ffde15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed2b26b981fa59bea26747fa831413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f6597a20cf65e6177194769da14d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3359e106645132d43abbefa6d8e0f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a30fe288978d6d9818109147dd0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e0d7c6bc54762c280c036e07609e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045688f6c5e8e5435a68cd2049466982249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e59d8d4ed09c63c9e99e575bb58f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e36b2c250e43565f2a1943ba30813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622122736297e77fe81c7df935a81af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682345f2462141a2953bbf0542504d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ac00d7390854c7d3a0d43015008c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a0a4705ef91c3afefdd0e565c06e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bd81a4ac4087a8a2ebba5f778f8d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9636aa93e7b72ab7c956ef19b57d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4864fbc758c23aa02f9a6fbce9934c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72cca5e7adbb650dbd3bb358f35b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77502c93431465270061e44bf4842967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b0080e239ed79241323f914c7dbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3bcbfba5f977dd9f3edab085d8d75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb71ca66d5a21f678a0e29b0f9b62f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d381f4fb40fa9faaea04f55d8908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461e4df56efb6228b2bcb571c0ef481265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704d949b144ec893c294f18cf3f4168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41035756048ee3b11923b5eabe45c89b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c64a3c67a67048fcc2816d8479b3cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f8dc31c4459a1ba0fe1cf704132b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84914ae03797dac77c2d68293180d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e14dd4b68a00adb6fe34543861b88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad434be395550204c6bdc5bdd07008272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d66211c6283fd7288b4ef17fb101b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544a7424fcacd61f45268698cd3fdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954cb0f43507e14734fb150c38777f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde9fc57ddc11249c7c38218242ee38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118cbad030cc9602cfc105c4300e09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a77cf9d723b57cce3a7c48d918a22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61b51446fc608333ee98af0accfd2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da06c5a14a3e9c34cbcd16facb1279e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d88461d51c9f76334f238818b98ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe46200b1844ff42d3f0e62bb2de2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359916078dc169d0ee94e6cc8695e1d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb89879f02ead3509f745a60635e64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ce6044129f19fce200b56ba69ba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9d98fb4a0cb341f413c75f0876d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c138d23c2745abeedb9d64a7e2cc0ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574a6d911f4c06548b3d221b22877c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c23e3b3b31b81013277f5baad9ff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593c2955c37d73364f81c2a27acb7b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1b47f618659e61a6a31b1a72f7e1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d62b23d8c439525d7cb84499de140292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41c9d484973776cb962e6bf29b822293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b7d4c4a31be1d3f4c32dadcf8ff4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5cf32841e5317f82f418bf1163e0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2ce26b2a4f87b07042c2c141d1c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e244cbfdd2b583b97d1cb634a6b336297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015b43abdb51299d5141cf8c962c7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c8fb618a8d3f580aceaec65ec7526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02b2d3a08e19f73a69af1a487353c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cbec8aa55855cf52983a9e39cfd92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd854650c5d9ecf82262b2597f34a6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd18f81db0e2f8ee8e6ce40b0f4177303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cb47a7c5a03e5cef16ed1673ea506304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2374c458c3c040617e2591f1842fa0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7a4fe7ba124be61c6fd40513e5ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67a80c61326dd139b939c128148906307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40786cee40fb0fc96a43c0c6ba79f982308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfebeb294e828a4e20dca1de2b81a5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bfccfb56a3ab35699ba562e75e9f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3e6aaf2a4b93341bfe706aa9a972311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40054718e93a8bb0a6fc9987eafe9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928dd55e77ebbb51517e0fc49e23fb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87cf729eaf5f20098dd6073b374190314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7358ac743796f99a1b9485d1b9d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e203c938cd49ae57749503f4219eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4091c880277d8899567ede9541783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d810712ceec58fff68f521427e53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed3713cef18115d0084fccf98343a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead85d19398886677b69548e08b717320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43efde77f1daf236d5f54ab05d694e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cdd79872fbc3fcf3f043355a4d78d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488d82a8c62e1bd0c31a076edc923b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95430004484fae3349a592c47db4a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dede0c3e453dad99a20626828f111c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac81563ca38d02b739beee5990a316326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9e88be67de6557fe97e3a4b0f72aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f24531d75d5fa6b4f4373d79e8b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366a4a19e6df4d890f3286fce9e07f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ef5c7c1f0e0c2bcbfbc4b625b2a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101488ac876501b87f4804b270c9e9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c3bce65c55accb5005cb62a755703332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b5f5548473d475b09ba774aa6c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e926508c217d119409ee9383cbc15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43fa7b1ef3968f693d67cec762a362335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b944a19226b713be08894f6038546f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbfe94db5f3d04ce5f26949b1b732b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1af1f08559aeacc19cc565af3360b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749950c41f14482531395061c3cfb885339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6e334366a8217b25dfb1a8ecec328340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e869b94c246af4192fee58ae64f65e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2790a9e6d015ccfee69bcd46014498e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8793277a13e75a8e9696f1514a9a5d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548dc907b3813c1135ad4e273f832b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ab627bb6b151613b3faaf372b08b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa055c7c3b55eb9b646d4103638c3478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88304d0d43e53845266a20ed56236a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15568771ff9027ea5521e9ee889c59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b47989cfd77b94ff133a4453f40b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e90a634d53bdbf8e0f6ba90a44a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb6677c7517d7958e0e79901ace6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabae5d6d506b2cb0f0a3c45433c69f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd4a3c1d22940ab6947f743c2dd64e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582eb1c6238b7a2e353ec6624734cb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8f463b0fd6c05c6d378030b1df695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e666d95f764d094258167459ab9dfb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f7af015edf6831e72c59153e73c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49835faf2e7ea8f8a46d2bb4e08aaab4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb721a5989343545f3953686bf5cee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64fdf11e2f9f8b7dbc5c7f521e3ffc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1948fe4a2a325d3ef8501fd73487e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2251ea1b3c5de0d43468e53774d27d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263eb896466523a4150ab2d734e9838363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d349c005ef323584194a934230c66b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9ae4114fc386a3e76e07999403946365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea555b62728d1b17eb3582b1819cd6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012039502acbb7e4ffd2f7cba8de115367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d814ecddc54ac68e95e2968c32f24d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2178de1769694088b353097c3efb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b29203610dd32943aa4388c3a966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b28335014154c121b62c357d8e1b1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc6cda18518a8b93606141fbe9c2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474b7722fa716463f60a3f25c5a2cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b602705441203a6b1f79920c3603cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734a4e52efb325799bdf67297f1ee93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf99a5415f6b551efc8938ff8bf34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121663342764c3f44834b310c662c604377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00e60b21f9520ba4fc8de77a80433a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265a0bff1bd19cc70de5ac3f408138379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ce259b5e94de0451dbef01eb2984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919465eaec51088cc98fdf23ffcf5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e923ba04a8cc0931a41f95d4a45fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03473d60db2d3d6c85ac499ae2acd83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e894ef2d6dce53de514ff3743d23e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007bda4d6c4a3216ab45d5bd87f9376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4ad9e9c503dec3d9aa55a4e0e7d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd05628cb732aff82c21e8718adf85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e9996c1b4751e2563fcc41bbe110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be288e8343d763bd8809a188fd02e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d2c8182de3120a5e085b7b5785415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e7193c67c2725099bb14191095c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48973fa96d2b3a5626ebbe11c0fafd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b393d0a2cbbe854fd04caf65429af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62eb024b61a40d12265c79c905bc37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a98cda3c741c6c8b0a808ad4485a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8d3974d603c5a92c2fc3c2dab93a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da6624773bd1b44c11eaad17303808397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5461a8f24835d0ffd4e7b9014a3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abc7630f7fe920e4a6d2dca428253399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d175285892b0066227dcd4bfc9cc07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d05c6a8b500d18f8a5c4aad83dc212401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60737c9361e2e019cd776cbe5741b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71da9399f30d93e95c4ed3e2ebca6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705d009948e95d5f556b33dc6e2d81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47bbcc9e92eee44a03f7eb23c76c32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021234edd4f26873468e2a84cb035a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c8fa1a53033997d5b55cc9576b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff205c6605752696f33fd1247d1c5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247b72f016f48fa878a58d619b52b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867dcb43c791369bf6f04b866939cfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2e43e5696d45185d7215399271b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772d798dec99e9b665a75eb6e6985f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac83ec01c8f7f322b8b66a810abdcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465b83df1dbe0815f348a556193304414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4e9af0cc170485125c3a5269866b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9870901af07f2b88d5e25b2cb272646416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12def167cd5c194c671fd3c4334eb20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a010d19d7bc822a356ffb84e441af01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c2260645dad3b8d514385b962e4c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c84f74510ad54b8d8c13233a66740420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9067edd374d8e1062860cff17101421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde9d9047c8cadd53ed7ed5a517da2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7a54af9ae6e0a5104d642e9c4d4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2279ef58e6d87caac9bd1b040e933424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d01dcfc92426ef4c00d9ba6c7fc248425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76af0767643324adad52737f6af4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54305c0c5fd59c8ca9e9b1540e00ac7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b024b40dc98745534a314f256bc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f0c793c92560a551aebe66d344372429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6d55f2b7af1d36a4d81f9c03bf9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df011f43d4f871c103b2090d1ad529ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0a00c600630180e34611157c01d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e42d642c4cfe48c11b37eeb8a30d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8d9b4c473e69a13c5eef38f56bccb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0041bbf351f83d67b3c0379db53e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd6485e9cacda0118074905c271901436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8346c67316138e572add85c28f19c94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553b44b38d27178dbe41d89599ac447438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c8983506df2a1e650a7d01d67903439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998f02576c4ac45bddf49e70b00413440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45dc256ce406b14a2addebb77fcafe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5012f0549537f7c84c863ad40673a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e831f538374bd82d611cda2d40473eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42663ad17d676fd320454fb71577f4b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a9c70ca7058bc6eaa357184b117c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bb871b5fb325c27958c5aef74fc39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390679e055f2e3699cf4c238aa3b953447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc462199c741f91d6d8542571af678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deab3bb4f8286c7505138b3a3347c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2dd3d6c3e006a6c152eaa50b5e43f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c0cdcca9c0a77ad7b330f4666f4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343dfb7f850f4223f68b4a303bbf356452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478fd36fa3da01db872c25622b57b5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5f22cc88a0cd7c3ddf7f3d21980a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd52f5ea6357c7a781502d30f7c9336455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe8100bca0d2b500580ff3516b5dc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7effe44208b86b5350ce47a903b79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4c40faa63bea3841bc0ac33f6383458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef54d8b3ea0e714d8047d1211dbe3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2578332804d85a6a61dcaa58bfa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6337d07cd54f874c0d7f310430bbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f78e5ca4c836fb6f3b77b45db6feb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd03c407c90787bf64f8fc7dabaa4d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0ac824bb3b5bbdbabe9e1d0baaa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee08d227217ff1106280f797067955465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a1b03add67b613116906879f74a88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5b3a42ad8835738e79721f1da538d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43a7f027d59b2f1f2596d91c7dda3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70effe62f3ab16581b2ba8e9b2a87fc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe39ade4d2cbfb98aad8aec8c4c84e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257764d31f8bc36a123719d0388f6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3c7d6318cf189e714e06ca12f585c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366971cc931c1b16cb1d86fbd87dfd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568da492aaf03f21d5e883beb1165f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced833ade09fbb18ceaa4b001df2a594475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025e872b0dcd88cf50b95aa3dd1a0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636da674b4cc3f5274a7ca0052a721b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49fe18a015a950892d9d97bd56f0eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4902b4e5cfadf191e9181fbe479d33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a463a6972222eb235111077bb714e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a66988396c1dee6af5a013f26abf74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76af79abb0f5f0803c99af2abd8019482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358be35408505025a35a1e128da80653483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9aaf5f0a9618ca264c18493577241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540d77a1a801e83d3ce498aa3f78d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c236f13783a1d862a216d0ae06faab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da615ef5d776ef25b906fabbbd017667487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506dea1d7e8e7e9a3945d3d7ca802fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a026ddeafae0ffdeea424b22f525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1f34202b4f4aebb524219b7d031d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863364ef6fc0d2480aeb0d0dfd98811491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d3b76ec99f74f836bbe3f1cc1523492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5b141827b2756d52e85cb7afb25ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e628863384af75c8645aaccfec52dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f3469b92e9a0e9c3b7631f2b6df3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71a3731a4430cef542c70ca6c1642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fa50e1a65cd19bf45e14f5fa4e187497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef4cec791583672e5a818fc2f85a02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d8e0db704ddbc588da28d6fadbf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9309decc95dcc44dc96d44f8ca87db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59bcfcdd02ea62880aa544fbf3971501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf41253e8c2f9912c589906a967772502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8ee9d6a4fee3fa09502a3c7d5459503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4230cd22c7fb3a8baa7400eec5495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd866cdfb6a61beb2d3cde26e54093ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a45164bede69a369ce3ccdfe98852506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea41553fe564ce5a58cb74f478463507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d401eca7659faa29a6b6c4d13d544508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04640c528113f54235d6a169f731fcdb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72899c3e8c1415e236e7d4d378369009510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b73248b0c7f1aa879748de097d99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c020ddbde8269553f6dcfdf8210876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e2a9c707671f48319479c77f703a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60537fd3e4724145efdac86a05a8238514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7063f96d88202edc1ae47d4cd2428515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8959ef67b3a1074b721264bf6b92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d34c602c1c5d9a46e11442b6bde5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae445d8e898b459749e722daa56ed08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfded7ede6f56d141baf8778b130860519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4554894fa3b82ba099349ce839e540520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631c9156309ebeb980ef0ce135f59a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366da1c048422f41459f9cd0d3f9357522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897ed90ee83b8de8bd5273cb60deab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dfdd2d2dc23c549e51a5077689778524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23204e7c272de4e136829c25b6c9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c50ac8d4e34c663797f1f9ceb8b434526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2715a98e4435b42f1c36a9eea7d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321cd94c3f13b692da1a76044eb1b70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e375d42edbd1e466d0f1b9c5c9679a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082a0f06142522c8d3889f5a391c7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5cbfc8e8509f33937ca33220bb4bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c6eaa8abf0a709f39d398d981d2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968ebdddc7f1e9de4f0a50fcffae834533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb125b99e852e7560a46103db9f19a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37095ed0a2a94ef98672501500284535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52529b7bcba1100dbaeff7461e81cae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cea9cc19249709f05859257f348e7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d885513ab630827632d53c47efc8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6135f35fdda116ef16948bade45b8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67893e22eae8fc9064d2ec63a9e2c0ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863795ef7e00360392ccccf7122f77c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1638e6e47637dd453b79dea8b0828542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b003fd45422bc516f59a339cb591e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb712b3d7bf8376a05bbff6d6d49d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229da2e9dabb8720256e87b040059d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce5cc04b07676987e9925c119448d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7257b754f25b9c4314fb861477db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e54574ef32b8ea9c64dfb1d2b2b2c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32fdea6ac44ac941c748526624388549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04bc00ef83a4dc120c08a0037c1a93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949fbeade768fca936446f1d4d0bd4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97e7e7c0a5b8ad5c5c90c6d6491e7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467caf6691f8e6470b071adcc55730553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3673bf01ed81a86e11c57623621ea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6792ffe0935b83ac04fb7d3b81cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251b586e01c69bb798b1d8d075c5bfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0a069c10c124f2dbbc4a2373dc3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7e9271a81296a67d049d7b293b2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2408d3e61a48f89824fe3beaf4c688b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781eb167d6ee57bc97d30e857707b43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d9d2118bbc961e3a8a2a5f607394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b33f8d670b24d1aa5c549b4f2f76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7336e60f74d2bcbeb6ea66f690cec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653fedde838bf844fdcd288194cf9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e29bbf116df21621f013fc5a49bf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411e94146ed3a1fb51a09b39746fcc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc7cbb5c6d0675c21ae367c0854db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64bed4e2df33940d182d5ca14e52e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b3760bf2784b5629cf2e8678d92c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbff780e593bafbc2eda767aab807f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9906e11dbbce8c942cc83085cb18ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdcf3301ee84673ede927a1d43261572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b884965232f330dc052c06fd300a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2174f071169aa2221b2aa40a020b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de53974c03b1fedbf16643b106bd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505580e96f5326b2838e64f45d9f9d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51509432de04a722ad907ebb12670777577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb323dc936a363d30b7fcd734c7894578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca493f1905bb301a24dd1816f1771f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529cb199517df54b243b5b0cda6051f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbbb7b45fcb9e501089ba36013873581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fc9ccedd441806fe6f7837e7d54a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd237886e131d30464fd3914eb2a37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4a3c62b28013fba56b6d63dc1a0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec18e43daea29b42c3ccd945cffc19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3230b576b2adc2008fd60a8fb0b92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3388e07728f6f57754f8eab6432830587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5276ec706d9871fe75d2331f5df964588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5cc08ae580d3632f66d94f552d612589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15de5efc7c474d0ade110e4521a21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43402511ffc264a825376a61b863f07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe36586aee5822dbef7ab0e4e96fe1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c2fa419b32aced604f930fa676d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4fe61476d50b9d4744c92604a7352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4821967b030225bf1832622b42d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cc410f3d0bac05d8829e0c6ec47c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81d45ce7d6882d758d00ccd6cbf31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea19a212784b9df5c54df9e7f2245598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391830adccc80922f5a61f4c41c5940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439e18e748721ea7813c8d3e12c7b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa157afc396622a8cb2d27b9a54d9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67133f27f6e5cc91b62f35d4fbd2d1f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7b81d5386dcf95bc664582fffc6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165efabb8f705acd00861e82481737604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af5ecfde253fe686ed4d015a7dccc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a96bbcbcd36ba8fcf9dafe61d95b1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4505168953c0a50594343b98d1402a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc97291a5ae1b20164e3f9eaf0b8d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003ef786d1b08755789c980193e899a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b678e83977f762f7f496e39acc9e27f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8008705491ea353117cfb7beeba14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a49154d55aa61355d35775589428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b7858003dbad43380769ce71e2ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9d9356b4a56d59bdc2796362542a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0587c88a946b2615dd58588782904615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb98d499dbed562ca392520544be923616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b064ba2ad6e40ffa35b4324541c98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11117e129280d7c512b6bee5d2301f87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632f328a4e7b1dcb08ed1adcb2241b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43db4174881f58cd568774eacc9f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71ecaaa7cab1922e61fad05297552a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dca375e1a4e503f90aa5dfc3d8769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061cac5cf4ee527ef0b65832d4e77a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda9e7867b070c231e4a22a39bbd5b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb5fa830bc51f439fb0bd13410ca5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550afe07a33df4bd9ed219b1622037626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd14cefc5620891fc50f0b306484a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad16c53ae1963d4fa7dd13aa0320d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc82b5a13903b717e5725f0a50582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87392fdde13b44cecc2545c7f0d557f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d097d9aa5659d955728d672b74d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8b7757a4da41e6edca00667b85cc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d19c750c4980476e1e4f2ef33419d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738333fb942991331f5be30894188e76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd60a9e9d72dc158b6a45450420d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f547df3748b05e4b46bffe502efe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f96c181511c31de642d5b5099f4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dcdbbb2cad53bf297f15dbd5e7054638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999414a701696a24425b062de59bcd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ac064d216c16df4ab321fdd9dcc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994296912cebd2cc85f56ef51aafb0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb97a1bf3cde1ee69b7e087f367d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd919a33ec1c9ffa1493b1f527c5bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c2c17e127352791c3598d1f259c6644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>