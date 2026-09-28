--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6adf3a7d13e182019fede64e6d48f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37c1a2a4b3aaabb92c5415b00b30d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62b8e5722dfc1325bfa324bb23d573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048e02e5a0c34f8592ed3b913d07624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76fb12759d63427e299c2ab5c70395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d7cd728a4cc251e063e2d334b16b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577a040d6ff08e2a667aeb8e6e95dda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7375fcae0e2fc9340085be68127928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d606b6bc0ea9f00e342e652ad71609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd12a94808409b6091f30e20eeeedd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010690c4e80eb8952b84ab6756b1d9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3e9d5b69e4b4655e3a4c5fd1cf9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d23d6787ca5c61687378f6603166d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10b3ec78f31775e7b36d6b26c7bb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04081aca36013b1c2bfe8060f8f2d8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a45da5d91a5c54d0139915c0c6b25116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3c44c50f31ede40f67c851d659bb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c12384b7bfd6e3191100b126982818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989c09792ed7688bacc7eb09fe13ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed257dd48d48b9f9f5389b4e932c8f5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f2639cc74d7a72b93a07e1ae61a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e64102d051a47f1912a6f66a1791622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96263995fee67962173484d2235102d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4be51bb479c5beb54ab6cc0e13ece24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6b1625aec750f03cbc67dc7b3a7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e084d4eb452fdd4b432e84665fc25d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393964f7da4e652903cf7659e6a6e3b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd33c28725a98520bb4ae63f8f6ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e508aa6c6f265dc9fe2b6f31e999e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc11072585d1de1d1e5dd673cccfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40ea15a8a7341a94894293394760831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32520ed7d5c176f8d3111ada91d60b4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd05a2fe708af12c3c82e1694958933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23eef9c03d8b9c497a977d027dce2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db818832f250217458c812e0a198dfd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad733db048859b64ba21ff804a9f2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced88743af91e90d0fb2b3989eec9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cbe3a211d1e3454a8e246b1c0ae0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d7e86ab4431154c5e1ada5c62df1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc2e4c4697a80e8fcdeaf67454d3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65d80a8c0f64e8549ea00fe40b36f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302a6fc64956f6535f08ecfadac10942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433256a56725c3326506bf46056d00843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bfa553dc7b6f964e415ec6204d43544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb9d219eeb353327d310bfd008ed6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674edd8d0f89327ccae703f0abcee346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae2f49d1c8e4bb9d59d1222cc2e41f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8deb83e6891f0297148d98ece28c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7292b486c6754880f2589a8d2d7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b085519d839c123e5c77b719976e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb455565e0bbdb8d076b77920b9af551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af504a95564612ded58666ced72bc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ed2f258b513df33144d7b542d45953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d9e5a21c8c87dacfc952c3c8bb36f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349156313cb5eb802076a01e8d4fc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf66552bf2fd7120126aed22eec8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f3321d5cbf2c7476695320359021357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e353d1bae04f3f94e998d893afeaa6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d4fcb83c85798409d925c579125b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa444b4a4912c965a65688e57287060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eaebd66ac510701402815dccdff5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a2c6a07cb6489fa7bb3484cbc51362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a953d01d78632d446e2c68826bebc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776f9f2154ff4abdd8775b40ec54cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b87df37a71e96a2b45f928c31d2b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e18850eb301d19806a2c211c00ae9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba186b04620a7b1853abad60cd057c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a051de853f7405441a61678074f571068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0d31189098c9f809a265710e1b2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db017cd4b50cce85cb3cfa93b833f1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885890f91e83c58211b4dcd7a0016d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb369be1700f5edb3f1f2666427982672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef548f248a61df9b90850adbb0935273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b4bdfc3b74584d1c367976da4d8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb65311d088fcc4c528cb6c3b68d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad45611bccee2ecff99794003df10e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b2eae0bdbce3787694c1426cbe5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8307db77d9f74ce9aa148c182b22d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab4814434b05eb95448b16398a006179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965860f92bef5476da99c58fb54f7aaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185853f3029c33482da6a13c1a52633d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2013204a236f82a167fadfac6a9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ff332c46484e6487bfe2cf53690d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eba06d1243060b3a9ec6689c5626784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d680eba233142892725b9f1207a0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbba0299d0cca008643a92cc13e2d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab23e89559cd906f3bd2ba849e15787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c9d41e4c8312434f01c4c5cdad3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162e809b6e356812f2000209f80fc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21514defc07b1434799ef65ec02a5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15412cf60869e92ef131e975ca030891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc0e48ff21f55eb6fcf24018cca6e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551e0cb41d5bd53d0e95a8e2546a25593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d381d045d6142de4f4d3a7979005c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f4d307c9fb5ef1e17352bb93adf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ff8f8676d9e72bdb94cdec549f7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d911ea98233d0995d4481842bdddf2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4e7403e2909690d7091acd48ad8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151523558a32776f31f349bb6cf59da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbfc7d6464bc23f50f821aadc3b0ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb89c09dc048da181f6780645eb3500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8207063a4ae728ede2d1bd52247e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0203daaefa4f9f55144adca6e6aac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c997a5be95a9e83363b014580718104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a74b0eba1b9e477c716b01d909cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa10750f05236707286c211217c4f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a139e878f5c20653bdb4bf5f80310d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a9afd40a2d5acc1abf5e4bacfe98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66fcf6b4e1029ea442dc292a43e4d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8f399902f235fe4a349083ac13c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfac0941c2fdebe39a5f81807d2682111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3865b15df7e24f3c78d46892ab22c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83c90c10905730045261a9a02150a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5039f1de281d9c101111b4b883eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f082c1e9c613a07381ffc9f6498bf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7757a39dfdce57b2777d0177a632b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc13eed3c0605fec937f43d5ef92a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047995921c6e6d8b2052aa4778b1e689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb15fe8259d5dad4ad33f84905992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdbe20a61cfa35ea13a3e34c701fd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636a251c7352332bcaae6366eaae62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae406432fa88543b21cd19a0988c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef0b43bd52f8cded42cde4f1d73f88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3265e6a9f8d7d45efdcdfd16b660caa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0aa80284bbcb480d597606d138b44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58f5e8901f721e58ba06f8ac96804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25e48b457a809e6e5bcfcf3082c56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e6b99efdf5beacb36c4fd818fa28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3827cd92d51ff3edac221fa57a8ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f330a5b9fe2b3a88bd9eb25a46e15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266777a6c25d11d60f42daf8a2e0a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55bbbf93e87fc88d29709d0da9609b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5240fbb49ff3b5a43be67c7bde5d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08ac590d1f2ba9096a8f1bdbf440c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1fa213d28ed364a1d6df5122ade6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223bade54740b2245db74edcba0c1c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff928ef6bcb4a642189d5ede561b1f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a236180cab8131d66dd5dd42db8c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23246fddfac77549759726449a6277139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53825cc63870c35ded680e42f7580884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be031092fba5faedd8f8b958857dea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c550ac74ca89b3c8b312e00cf031142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec810019d185296a47f7e8006a51b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af1cc59c6f32e5d039f9bc992293c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2bc1bee212c422c1f7d160908386d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b60bed43c66b971c2df63daecd012146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a9b734db09633530a655b38d1dcdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba6bfc1605dbc5ada6002f79aed48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83790832c1bfbd1acd7b3c1df83965149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbcbf3b893040f63ec7681f175f0eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f5bc6012d161fc37e2ee3d5cd68a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313cf79052171631510450df9bf175d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524d285a320a885025cc99bad46c301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6f75d53c5895c39ac9c614687c56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5cfb6e5c83955ea5ada9e3628eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189958bed1a14f1c18b09d8fc6507e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e901f9f6fa21c36dd4319ced5ae8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9ee99ff78bf2860dee66d7d0e89b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab87daeb99d6372d47ffedef9f683a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c64cbbcbb1f89fd761fa89040e84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860711d9806622e3c66e7c6b10365f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab1ae51906beab3ec1efc83a4294e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912705870248f7d823cd6434ea0610b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9c8a054266fe221c5839e9cd4f2b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999e310b8fb2db2ae13d365be1407e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f1569e26fb207bf1d9905c167f60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae053263a7cd9e84c1fe19f306e89c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88211f630ac1a46dc98627284c7969c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4afd4a60cd2ebf52ea8fa4daaedf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984604cb01babcd43cfbf8e17140419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290c19041dbd7ec56b60b7663a49c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b846f05af31f83a1fdb5631cc96a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21652fcc88a375f6f2e039bb794c51b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad590e6a8978825d49ed96d8346667174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98eaa14ae8f664a8fcaea53724c287175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab7be59884f2ae894251cd529b300176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca4a43e295c06638d3486fc5908a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745cdecbf97d9ffd24bf8461be87a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba9901199da3f7320f5351395aba0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f098881ff63da8a3a7dea4eff448e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f81cdd69b469cee97868bd227c534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a68da56f010c73c6fe7393d5b0b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eba188131fafa3d12f245741c068d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9165a8447341e4e91f53f3c436ade4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7444ed5fcd531e87d5085928532682f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bddd9f29afa94f95ce72c52617b3d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c03af14f3ee66c3400dfa490ffc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94464a014d5e7f77938f2d732cc67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57112033b9d356534f3f0d2e6069bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc66ddf40b8adf5740aada1a197106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ded39dfc5bedf6cba30e625adfef3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a1b59099de5ba7a2340a1a7115bf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65378b5577f899f4e07d7cee07333a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88931faad67d75db8991a4cf271a3f3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0adfbfbaa5a0c849bab3f168a4431195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5162e11e8f950ec7ba66c0260a73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511a521ec57ba76494eb5395fe8a12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3946b8e91a3232443b9de2be4250198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be3504a3fa1ba780869476cb17fecb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4975d075ad47442ea37a16ec1b80b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c94def1d8afa71ecace0450e5d4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b827a36fdebec18fd51c1311b1ebf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0e0963014b58f83f486c5a618b40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75379e69c50e14066111e9a46f81fa27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e7ed8c2dc191817cb6a18afe521b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fa201615cd2025c767a10b1f8422206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f333c974d3901f7663308450df53bed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf4c1b5c3721f951edce24310d2e2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3c9b65b77a45ae02ecca8ebbcca34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e117ec30dfe80ec16179b44f94c29d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288defc66bf7fffbf668b99a8faabe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e62ed032a1bbfe7e8dcbf6d71737212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dd04116f1c1cad736563612d100ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4ebc655a6a3b605a261ebee4e6e2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9e88cda062b8ea0bccae09208ba87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11921948eab35615501e994ac11e243a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2cb97463953e6e2c5cafab828a70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b510c48667df0dbb92a1ca0f7468218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287bbff394168ca9d859f92292600e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f1b01b62f31eef7c39f0d8f7c471220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135584a84d5e85cb0074d6d879ed69f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af2f4626353d4cb9b37cb17b648a77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4480b8cefb67ae63e09e3966ae731e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd3388d36ddbbd794dd90050e8003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf27efb72a4659c4f80ef48ffd7a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec3ea8f51d9f386c1e0c5b50197cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b54da28b379b803e4f8af9737035c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ea707222b937b65ac0786bbd039d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043002f8928c092067bb14d67304732229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc433db22e2246cb36dccc4209aaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e27600134a25d45959db7a147b4883231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550633ea51f72fcc0ac691f68d48c0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86251d76668dcc38f2a3026636c68af1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8d1374282774ee72aa7af0039b4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420028d49a1c13ecc9e250eac3d16dbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e007c1b69a2276e83de7cc27603af1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fbe4674e6211e297fec86d9305076237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b5ea6ea3ee8291a1f24bd997f6849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff346a3d46f6d66a6b73740ff95bac47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac2fe64c1b544ac14395f8e79898e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e13f07de1f72816b47e03da13551e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff5d336009e291b603856b6637f343242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153fd6a15d817fd2a18ba35477ea7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f79b33f5805596ba51623bbae26d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f9f409128091104c849de3cf86ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1795045351f214ed0d7ecc2a51e95e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f9d38a8f01186aabc53591bef0c8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef031528382f965e45bd846c2afed1b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071d4131c38a6f2e8e1caba1b70ea19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c108692f6636a1d034465e650270250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ae47a2fbf7f07ee0866f17cebca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fa4c28a99cd6bf93c6f7660360af5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce117df3db8959b7c1c81e98f88419253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4091d52fd10d1eb1ce626c7bc8c0e82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232ce57c9ce4da781a9a4b7dbe3ec8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06248586dbaebba318940abc40633328256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c0558356133790ff2bfad45a0398257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c85d667224e1ea7e9b136ecd7934258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564817c8a5ea3ce395bfca0e23c7387259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe3603dde8360cc74a732e825ef4f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e23115f74035837b5433ec1b7265c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eb1dab5d2b012cc736e07d56b83f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daadbea7b6fbda9f7c5eb708ed8972263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8cc7b10e89463c21b2cd1e61737b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d98cce41254de022585d82bcb69b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018196b0c64adff1d171fd9f6d7bcf9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92adec1d69fc1395eedbe515a44505267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee5f68070411d42ed63a3fe66923df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e6185e20517704bef0a29f44c45a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3789ee6c1d18cd74f53e3a1bb252d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284536d90c800ec4f29cc059710357c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a206f332f703aeaf6efc1b0c1da04c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce332bd547372165b4b9047aeb9125273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf38360b6e8ae9d30b3f3409da69307274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1c249d8e1da01423e43ea290c839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50291c34d46a88e979a7603e3ecf6bfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0895ad59a8367739de34c9112deea1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06632ed739f687a1fd0b0377302228f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3b5ffc3bffba7d46e72fa570fa4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08d4d9abfbc6619cb0fd1e1d102cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d8c96a8755e36e0870ee1806d1eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adb3c37943e524313c5ff16c8ac75b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95046fec9563df2b9cace2137dfe4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40825f9beb71df35467d3c0432f03c80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b99d785bb443658afe9ee71da94f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b404fa787e3f0172d75ca586efd4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bc9bf058d265ce9e6d23c098e243287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019ea5269973cf51c7c0d8683b04267288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0b1d0620ee260258314415b6a6daf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e01a7478c81afbbd1940d1c08238a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73df22e9571d88bb6c2dc413fee84f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19db7b3ea1651d475858213d332e39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83f12a31e1ffdc346a9c29d7019e90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab8cb804fd9c6cb6b5f0ca3aceef9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf828086b052f20e0d92c3f97f0d4bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a912ba5c2d477795db08a177e4a007296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b52158876cfd55a5b293501a4a4d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb54b888e5b26a185913b00f2842fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e2a9af45374d065115cbabc522fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95447b612202e411c1f10577acbb0b04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264235426ea3b1f6ec666721531bbf10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79fae5be39081c4c8e678f7eeb2bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d34081ee866fb5e34fab9e9f280e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61572a5e8ebbdec95338baca5bebfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8890e9b909dee864669ac243da7024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515fa137dfed3ac3df9154ccb74247c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4082a50a24b8c77831b7108f7e56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa4a7d1eaa7d148edc6502b957c62c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce89975278accc522f2774c67302b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ef8ddbbc7220ad3b8e3d055ec2e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916178fcfc253044305eeea2c6f2aad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eab7428dcfe7b7c1abe070b28ab9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04311a7bc6b4feca814acdea8505d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf6be2814482ecbc72ba21967688c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979155dec691921a08efb468aac8baf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ba2fcc2410b2032b6fb39a0a34b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9752b59ad070163aca1f2186885708317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937054bdb8a97ea99ae608b0fb8a7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db49ff87a955a99e86d813e3a6fa4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c0d5c558c1159249dfdb8f7708be7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e435e60d07ef509a2a291097e7a51f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7fad800edbc21694c45b5bc771989322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4f78137e5a6eff43b20055daf763323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d1e3e47ce3d3427bad58a8023214324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa010d11e10807e424a98e9483dcd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868c824da3fce4d6e39a3be2a88b64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c2704c879f6713b9b7e9e0c39169f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad209e903adb7797182fad5bb5f0e0da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1b9a8d46e258ec02adef7ab5ae38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2c08610ab822f96ab034773725966330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad1f6f8604fbaf56c46b837668dbaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c1f35f3b05e81ed8f51521159eae4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a740ae1b6551199ba8fb0b3cf77007333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad6c18579f1da40c1dd7b5ae630e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f89959d6c0601f340ef34b85ef5e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9af6470e9bd59b8f14b1562684e16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be66db9e38874457b96421b8b604c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389194b488f70e6925e2be25e32d7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de9363828b1bf9cf87fcca243bbfda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3941d2c0bfc0b73c81f7018a920c16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbec44f1863afd290d8a6ae1824f6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14ee40fab96208133ba217b5b9e8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1fc1a14861904659256adb0b394b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181c8940bbbe1b78747c0edbe4fb33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a6557d13b6fa19fdd1ec88f169d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d8c796af55799608983c00d1af08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70048f08e6c72f48e34abed40b6df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613899754e32af0c5168e63ec5d27087348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3ad502ac3f544a599d3c372eba23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb579c7526c49a318acfcffdda5ee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8f0844c29c74339f81831a6d8b72c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeacde36aaec7d94fee91db9f61025352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e0b61a1447437fc582c380f3f09f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c4d0e1693663597831370467773b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cf4eba3be230b4b600f233895282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491ce2d72bea9de99500a3c09bea37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ebb36513db84accaa3d237e368c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908b24ddd6c93072665a1f0bf9c5fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982d47b764e2519b8317f70f670ff1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e7557778d8a3cdb251e59c49b221e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0c5ae2fff1ea329bf7c7f486a8ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84a6fbae23e0f6c39b274f5881102362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15941a64aadba62edf156c4e8285cd8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61da37172746c1cf26912ee5069fc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb5384ab27f9cfd8a093b7c472bedb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63387affb13b30ac261a02d54665b16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11f12a8a684399b12b8a5dcde78b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2301054ccae4b499b948d8992b4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fe756c3f4abfe16a1762cec3d54eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7e60c0105fbb3238230088010b11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a0b192856c72d10b3dc3e6da34a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb53eb80c0bd7bfeae869375f2cef5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b25e0920081431bc67acde463b632373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1459b33bed02b3c46a11d7fd2ba59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973c571c201d9e26c0c5aab9130ecbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1d33ef441a26f75710e1a2ce60e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976bef83b44b76dceee8da82a745f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd876d901331f33b4a7a915764e3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5721a2378ba3f6411e2306178242a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3eac39b2adcdda38c922c49f1ba4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15969d9c718bc331d9d6fc42e66a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd7d1ab5ecf322e4cfaa0b3002f3a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc09711e15b5b93bd983a6bf2147c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22d6bb9c58fbe31509b6b6e7c5c5db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0175a7757a2897a7206e061c0865c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96917a2eb527832655d9b699c8166376386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182a30b1f183f15a7ae5f1a92bd87b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b739d0c3d8fe0118879990686f4c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656e10e715caed680fb490193e7835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af395616a7a01dee2924f627d8af375390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d876b4a1ef915d4dc9ef6fac503a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416d4aed4392b60227b69a73cbd935c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf665edffab5d4ae3e588139f0c1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b695e3f6d05024788a8ad22885c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc492c005d7055e12757dca4207bf07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326dfcd357671fc7b352ccbc1ebb38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8805d4eb795a1f6e9359a64f02ef5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272341ddc777d683aad0fd4cc732b545398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a215004cbf9043098ae88b258222399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451877ac8d81a29d0d1df895be2c21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1462c840cea0c7a16a4f711478da0f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2464d4b01c6af605784a3d5deff1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229ae45b6f4bbed60c52fe56655da9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388e2165404bbad186c49e4f1737bf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf335dee7dbac99cd08b6d0918afff4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f4351f734128e3ca408362f7c28d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c50111406b32c9af718914815e37b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471878aecd862da4be8825b86b55dda8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea357c5b94429a263d62d6caabfd4e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d4d15bd89bdbaf5db88ddf96990c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4245b24a64bf85c748671c006e44f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6cc9771c287bc8023c114c2be84ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060c64da93520132e1447328b1e48b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52af16d49cf64e9cf20e0780cdb1a76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637d7c1217feced8f1f747131b83cf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362a960f0c5cb50ac3910fd30ab81d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b2b9799577588405d5e7cf4771a37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9f2d51e130b0e273e81938c8e16d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be166732a5ea119db2f5dd34f7c6dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714aa19471f1fc260576b3bd17483e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5a13cfd8c473cd7e867bebb74025421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1429a3bb96979c476fda3ee8f75f26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d900e63a488e72c890f15073649b74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046936afcef9265a924ed92cdbf4062424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418b66bb32861a185a6259efb30689e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff3311fe284af1993a71210c0f218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20dc1bba40c7f517754a52ef700f27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bdd63d63f77c75421ae1d4010ed1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826cda26dc8e4a93219cf64192d9880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b4cea41e30a56d3350c4a0f1d9e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d110070027bdaddb14d418694d4a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7b91fa3dd3300c198226b064b03f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc61e9a9f3f855545a21a9d2ad24b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536eab2ed08eb6abaf83cdd9783f29c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c4c634c534e16850457a1070f270435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11160a8fc15ff8d0731dd286abdd25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24376a7f1b2faa8bf3b918456c12e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ad16735db88e56c067250e74890c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a8723e745adfc141c4df05488194439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708397d4e2dfb31b6972db295ff3041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feaf45c6dcc22fd69e387b0e8f49ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd367a8c98b9f46bfcd4b05faaaf918442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b661a48795720005955114e245d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771d8a14ac49ed23dcd9f8c654dfbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27c4c3aedef9440af8e950bd1abb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664252ff7d7e27eebe529a67048350446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeddc6681f877dce571ff34bf362e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ac9b06870e3331fd047690105faf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac79f7498de3c8b76acf59c3c2621449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e099a1bef43ac350a863e7865e884450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43fd7197ff32fb38694b3bfe3bf8b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d72d3963ce12ed549be5cec2ccdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a27a6e690d7d131dbd15f58173a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8bb28ac0e895fb4d3095e9c60e3f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a4cbc3ca059d366673f1fd5d3b9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f80fd1482612a02fc8478ed5fff828456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf0708f369dc551c3a4b3ced930c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6238e4f738852aafaed934ca31aefff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eda6b161ef0bc7745e191f6256c53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fba6fe932e1d8f243df3fe98f957c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe46da7620c7325adfbcd72bd832c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5422fa1279334fe57a64e42e803a0c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf40193ce17119f95de62e2993ab6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499f676f1186f20fc95e4d935025c0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fb40c91fc1d1f06517ab9d7e7aa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243be7cb27e242278d1bd697b5b3fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83dff35a1c6a2d113259d4b666daf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7df428944a3d09ef989f72825ce92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6136429c18446a1ad3eecdaf14491469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574f8681343a4933ab1ea388b6cb1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e7794afed01796fe7263f21a6ea1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563725f715babf6096d47ba56eb4d94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2ee25794433b064a07da81bd13d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137638e1719242568f4358733a0affe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859eadd561e28416594e09596fd0b7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d9a81f6c293ecdc3d602dd700e888476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542143ff8b2ff5dbfebb814853850e7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3100e053b0b86e0fa766907a89a149c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6fd368215b18c8233ce6c677f371479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7be75ad1072b06fff94081875a0ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1bce551909d1bb9d8e75c11d3735481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bf0821a500423ffca35712f887535482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a582375a87b2b2e842d277de9601a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc65059f4a1886df17de5f9aeba80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a406010415ca29da0ce3b860455e17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355ae2d44ae130b7edb8cd294e8d99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6c9c8fd82949a5128d5c27e46398487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06c45cda3afa3dba895431746f63f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f1f5df369f4b627176f1be0457b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de06ce82922dd80ddae55afd5ca04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26584a9bbd65220f01204b33b32db0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f5f0b02c9a7034944dfe4f187fe97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645d5df4327e0d6afbcd78e2e28a3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b97dac9f69335ce9c33e56c962b7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d916832c1b8db31ebfdd60e3c0180d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3881cfd9399f07d173003d8bff23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd36e3a1e71728090630ce5ab31a33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a2f6ac178a7a79478c1d6963144b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c7e9577f3c98ef7212e8342d94a8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf679b8501c93de57e4b37e7b56eaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd11073611f36aa6900eee0390ae00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc58d45509d3a8e7b75291c48058820502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108a2af9ca5ad7e820558b38ba58215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a13ed202853f9103631e2386e3b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2102b1e0e9679b99ada303a16d1d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fc299cabceb4d124c099191ed039d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223dbcd006db39ae9fda6ca70c2c1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20423da1ff576492d2c507c0fc1aa3fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030b73fe6e44139ceb83af68b695f62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dc9029272b80593725bee0a88637510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a21e42aa2327e0fa2471453310515511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53f7814412c784d9bf667a67a8d37e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eac6b4f817f29b596fc6fba00b5c15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573028ed3c95a2ee07d1731c9b2c495514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00593c5d3f6bf87c012086b6638ea3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33d2cc7672093d4a76b9300bd2dcc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5a67bfa267cfbbdfdb2725a3bc417517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298f7a7316383c6d8bd29e7d6a1725518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8662e4b03d123f29227268fdaaf84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1048e7e5bd122b49a638a48a9601520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b93a00e42290d05d306054806e86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e124dcba72e8c78388df11bf626dbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea72d01ffe673d4aeaaabbfbec32f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb348d090d88e2a3fee9e4a7a815dba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946dfae891811e15528a8a36ee1b1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662d3aa1699c2008c29b0062dc953ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd012f0f5f4516397dc82e490b30f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc19e3cdc41582ab4ef1e898b47042528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099831ac82d722234f74344c4b1789cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b060b0c7aa5cdc2637e0f6163cc58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c2cc5bf8a7a89d704e254a6cefc42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040192399cb53dbd50188fccf4481e60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a52847bc2fa75a4565268b3c2f1b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09cec5ba2a64713e15530f93269ceb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8a91ab3f9c4ef89e293fd1808f2df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fdcf1404f861e8e30004b0a2e61bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984a6ff3575619fc6ecd70782820ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e06ad92e5f57564629291969838df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d9bc00672a7cea8cb90f45a59577539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370fe1b9be582aaa4bb86fde527a3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d80590488789470d2ae5c6ed9b7b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042ae14c9decda22bc6d37dfc45629542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ed5ddf83ee8ffde0500f85f56dd10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8da048ada3ab8204bdfd21d095fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab35a9c93808311f02957333a549b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685d5c48c81ebdf8807d4e7f49141c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70392f319d1ca3dbadd6d21341a90eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645dcc2bd5cc65ba1197478b03e6823548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60451d154e902ad46890ad17bf93d0cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927cf7a333c969e803f22dd7c7ad0a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e72d44509acec93181781f040f70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508973eb7a0f175f5acf43df1e05cad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a8ab32720e6c9a1994cada81cc146553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a7e248c8151a3e753cef88dd347bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bad979c0ba9566a817a8a3e69cd385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e5e70e76aedb94e89b8b461b670fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996549d3fb49dafeff0db4c7dd167c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9852e42541fa611830036e4f2a229c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329023104c8c45443f9cd7a911d5d863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48534bda66a5bb1596045c4dfbef471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53710495cb6f91aaf5bff2812efde4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e83c52f7ae32eeb1f58a6792cf90b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c40663aae38ef3c0c35a217d6be8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3139f7435d70186f60358e463bfdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a69168ee5c00807554369a6c1b76e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90fab8cb45c582ec4f280526a9ef1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05020f4b09b57170b15945af1af5257b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136aab547a7ae16255be4b79227705568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d7b251ebcca2a06062be092f8d04d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a775398a3c1a227be279754b0db0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f69d7aa3b9d6ce9edd9fd0f3dcd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ea5ded3cdc7209625b4096cb4a55b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12730c4740bc73e87b692548faa38864573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6d5286f5e2400dee80d1ab0f35dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf800672df6544b7a6534993f775df8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c07966c3c97b13a0998cf7a11729576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264f931a53205bb1087bcb1d2119897577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeafeca55e6f1cbca186ffd8b816a62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc69ceb464f6173838ca5d97d0ddeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86cef74b5fe68a2342488da462a76e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131a189f14be19efff9f7ccd32c5c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3c20119b9504e73563b3bc4f081d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a118c6847d3489275625f40a65f095583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421860bcbdef139a5f73cf69245b0db3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1150b211781c437b07e7b64c7875f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17434f415c5774a73277c3fcb5994d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e57eea7c0eaad46201f6177714be6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e89a716ec37678d724973a6da57b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bbc93534144c4e4787a959c366177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f19b10af643c6dadb51d7e5439d65f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852e5005e441a6d433858a6a75ffb70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc524d2bbc695f45be8cbb6884e789592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3fc06719f1f78fbacce4f790c7bfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4d602ebf073d4a41e24104d5f5e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed43cdfc7d05bbeea376c2a94f270b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f04ec3ba3dcbcd8460e94282a29cf7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad1c3c6bff88d19ebe31f4807146f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75ec3fecf32403d145856d5eadc094598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113e1ce3020922239d9e63ab467b2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fa387e9f6751451d86cf036547a22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61589d721c939661da008c2fc489d409601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88a0316b50a08992625eb0633fabb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a5530ce5cba6ecf043f919424c867603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822fb4e1f994878e5b2a9ad6774d6ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5028ab458c89ef1c170ec058d0b4c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837747160eb558732bc2ee19067a7090606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6bbe2acbd1f69338dedec7fa7cb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ce8a8658b451875039eb426b1a7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd9c30211b75ff9d8beac5cade6a7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f93ca67ac90de024c788a28309a5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7175a9633054637d9663f84413e287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9da19e0606742e994d45284c5ef4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2943e71d36b0b01985135340277f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be660626ae302eb88611775d4d5e009614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacacdf5ed49c61034daf9f86155790615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0777c706fe574a23af136a5549c276616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5e03f3e1acef9827ab9f13aa298f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f632e6518991817a89a63ce1bed3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3465216b3be6d40ca4d83dc5bdbf3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e294941654660b7f483ababe087d6e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6be0091c13e1032fc8790e826f2a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93c8eeb123c041349cdff83fde6ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae6a675effd0c20841ec4bdbe03ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273187d96320751d1e0672ba0269b1b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965a9459d0c8430ff43b8d6d07e68c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef179e9529cfea8e3de52422565b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf29e75788c77eb4850fd8fdb0b4bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6d4e37e725e727bffbd67ef77ae1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0edbc7fe290b58e1a199d178ef87c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c03676dbadb064199eeaee314b6c0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908371d1b10010d8e4865a2d6bc4eafe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d9112116fa6d44163931986455cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8817277368c6b2c3476b815d148a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1a0c3c17433942315874907123d38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e742a5c490747287cf284dffdba36e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cb8c2a5db198fb3c7c4fbb6358e26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b66ba1613b715d022fac5a2e6466f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d2b7605fb842e6508bb82981164a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea78e4ace71846ae549d324be31e47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c5f51c123ac88a2a6ce854d21d40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ef2aab65eaeb346e15e06165ad01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5366f7319b088480f2bc22c7b262642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84ca94c264ab6243fcd8922c1d13c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06009fcf230f8eb1cba8637aedcd5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5722ddcc80f950cfaad99bc4e1ba5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d8f7bc1d03fafbbb6540de892ee9646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed449afb5508d9e421045fc93e432e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd1f20f2299002a027b2b996a1678d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521bd9c9c765aded66e79a7f5e75cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4fc2e45e83500c12e0c767d8f3994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac54254904fffde7066faf584b3185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dba6f9b496a511ff7826f71845c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81152b39510693efeeac918f3cbfa967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd84a1fecb4a9892cae93fcd3d375d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8868a5b8c671b5e7ede0794219ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9472bf6dc4582db43bfaaa5e3a47110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfcada61986816a234f63c4b4e540911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6fcd9c47571b78eebcff37c0fd2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad73bed2575b8258c25bb115943df8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9823d36b2f1dec358058f4c79895e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f72219c82d5b2769c6258d3dc59e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea33ed1375bfa203bd2d1da812af2f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316af8f42b426ba5a4424840816adf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4cd97fad489c7064b394cc1a391418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772edc387161c6d740f73a644fdda77919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be688fd405272a46af0be20008f1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c095966fa9e1461cfbb3a5b23a0fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fda19db1fbf4cdb3edc6a006d23c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c616c840cba468d394b84145fa6a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfee615a452545fad74d9032e81b2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469b4c0f7d962b060db3df288d286425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2ae5b0037dc6cb71599adc28b05426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc15875e23cdc76a7a4526c90ebc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27b6ad9bd0667e93a495f17c924b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b6460f4fb9ec93661522640a204d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9aaf99f60beccd4c4311d7c90dd5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161e09baacb33bad26c065a340267bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aca56623133bd66c5d883202e6fb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7d46a37bb12e06c631424ec9db5b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902da52335a7d2bab0a5c7ff8e75cdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe243c7df22bfcbf4c8cf27302fbbe8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37e2490f86f80abf02a1a2e26fc9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74e0cfbb1f5e6e710191b2ded1a2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e27c48bdcb086ea37a1762d9348238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585c6baf11ace03e9efd228ba5928b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b7b583f1a40836ee5c2a20dd347d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109d1ea97d8f62dd834b7b9c617217541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a1ad0299910832a49fbd9ea52415f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b500e88294cb3ffbe8ef88fc0628dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e002748e405e9c587d280cf1a9afffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cd2a5a83e2f6661dcca3db8621af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94539687da35bf102f4fe42f75e4aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef67c7422a5a4666052b7577359cdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05647b5d95a87e214d85ef7ae1565d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efac2efd162ba00ad0da70cf16a4e5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b970ff16efa7f1c15e0d2704707250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0599e71131e092de6f6d83b95a3a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca956fe049639522d4dafc1217d27b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf79b6357bb8d5e522e654c7ba0f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffceeb969b018eac87316470afc4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f15231bd0e492a63afa9782e0e8fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c31c91b3f1d49e4699e452de213f3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07da874e78d43a928e830952c6fd0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe271732d76d717255ee4e0013bb78e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffedebb6669ee715e8b7ddb7a949eaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ac2db7ebb4e77309d1716c0cfc97960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c11ed50931897857c1a6c971928961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5d2dd4afd37b178b431c4ef2a27b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a3b2c18c07871245436a3e84af7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000199d58c63363bd9d21af3fc2b83564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cbdc2d171c322beb1942bce0f545c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66101ba5528d112b2ffdeba3d29a29f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bebd7828abdab8ac6eed7072fabbb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a787cc8a88f1b33cb9d1410beb24568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed93cbf07ef4793f1ac43005c4ead9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e6d77c93164e6ee3c210938660f5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6b4e4ac367942f0791ec0a76546f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75e916779c77dd36ece2dfc2ae28d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330dc2e3e87bda9f60cb2bbdd57d0ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843e1212a5aa2ba771f71fc9afe0fa074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bd0d8503ee0f7054708b8eba27ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09ab007a1d139a403a5ae87f2ddcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1b5a73e50aeea6a2b9e4ec90025777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045165133d5f3364e2e5dece7bc7ff178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395932cbb9f2d2b6dd883505aad1851279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd3f65c6cbcd582128a0c2be6e81d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d28a9aa67fb8b3f41e7d140287997581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917f8bf1dabfa2a8100197f72e452582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcfebf2ab731c127d99ad3a7c1f8e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d078e857e2463f2c213a183aeb5f0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481475fd79b8bf8b2d85df07c24907ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5adc5b837150bc52659e9158e9f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca347d7e7c5c8a96049bfcb03958f7ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e44f2eb25e35371f18b4a0ff033d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f61b5bc90d346748fc30dd6f58e1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745de3ea8463fae235c9440f3a90b6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af581e0a50f7883534ba5cbe4cf10aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6130d8d6aaf3e877bf0401d26e8de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a719126044025f767b4576b4b5487093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e74462ab5994195d90b1ef89e63a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed8de3fd9ac2ae7405d197ab119c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe58f74e51d38d08ab2b535f8e26ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c335dc4c288129ffe364c8a7b53097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482573305a0e2caf24bc33aa9b45ca698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ceeb961fe98b6c5b8085e78a2791699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c14185058ad5d80081b9923415760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4279ace093b95515acb87f5f086bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16579e60f5cc167f9dd79fdad8d8f49b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d960379e6e72b685c14dc874014c18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e37305a022057d5a99e0ca27fe4f7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbda44eac00f7eef64a46d936c52f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65d534d688c90c18b57c55dabc31f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f3ea9c7b77d144d8eee7f9bcfd20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5db6fcf14b2f30e51353ef24688f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0c67ef6c769e9fad96b30b16c5cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4553a4353481ca0ccb6760e8bf66c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79582aa2623fd71afb3274204f736c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222b6491e6e3acd863a9f183d973a11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111be91e9860d1442aab86efbbff72c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e281e22d6f01ac695a8c070d35a6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c7faaa670e424839a2012b05ea36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68bb3cf70f278ebc78a108e1d6137116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b65641d1be7f1aad67a17e5a9046117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7012cf1260509648b81fa7a42c655118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21ec56ab15ca26d539de295452836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e29a89abc73a5a239ebd3b2a436afd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440fca6592db8c8b6b681f4cb97d7ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06c64a2f5ac63910462400958418fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6071c71e9fd449185c3230202f28af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184085e92cba270c907af0effda5e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04101054e24df6c3e8f5892a4b3b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca9c04a5a3fc3e2b852185aee56cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208dfce007ba20a1a2a062db053f78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfc824b4f1cbd3503fc1fb511b8b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0127beab8fe5efe031f566e3209b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00776dc537fc788625ad0dad219f5c69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e4a04d579b83f8c0ee1921a4a7474131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a0ed10df7ac8b3029c7794e1c623e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37efe5a9ca5bf28b69772cd7d0982bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d806cb06d32b3a854c1c04818f5b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c298086caeaa475e8139053b0d0710135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d6ace93a00366aa3d513104811a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72bfcac1307ffeebc638e811bababa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97035246efbc40e7eaa75c1b852ccbfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4ae38dacdd89754de0b006c31a5ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67cba0a20a0ec89998af474736bce3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c034b0c09ab612c2f2513f759696141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513cf6c2d4e283fa13fbf4f059aeeed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70297f24765e948bb8656ecdc91e8202143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac87c25d21db92decbeda4f6f9770de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb47583bc9a844623a0a7b940df0428145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5e2b0678f62891352f3e0bfba794146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01207cf90de5b2be601199d19b242f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8144996aad22d3b38b6e435f55de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344ccaf0941f1f0cd24ba157bbcb08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e54fae3da2d3bf40b1b4b0a8fd16c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9f0be7ee8de7133d119a1719b8e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ded57395ac4f399f09e225bcda707152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63248db9a34bf43564743c287bce47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758e4341e4df5d75a97cd7bed9d735154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91db369c63ab12a741966252d138d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad55f342d71f2f143a459cb53ddc71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5dfc04881132c49664722ed24866f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c1cff9071d38f68a28212b3f69e89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467941ecd3b7f0f15ba6b464cb38282e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2b4db4e2c63616ae7d5c4a9d6ed32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba17c67b7b53da7d8bdf933a750259161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea049d89031968a8a0340ae1c2921a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2efde93fd51f4813dbc5d37ba977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551c568d45474a31d07e1a9602897e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a86089bbf94419bf3c4d2a7194c47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defa3726e75b719168dacd83b1280b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbd17c6cc07d2b1f996d7a4aa3ec2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f47594185a1995acf2672d1f6f46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081fbbe33c1f106487a4a72cd40152169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de2cfb4c9647c6c345cd15a892f404170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c848651e20baa0e624bcde1a445ab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7d0f875b90d3e3fc30a28e579e12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71f7e3754b7bf809d1793b344bdd4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841061b74ca2b8d8ef31246b59a327e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c201f6f68c3fe6948b9139084285c6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755155b6773495be1f420a6a02845ce2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c539ce42a8850785d739b41fa206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b4661d5c53af9ae9b4d91a98b4bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75015ab6667208babd47c8a7877307179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d08d879cf36b618ffdac19674f2b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6dab054791866e2440a30bfd34ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6287d760c4bf84651b142f723d64c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc445d56a93705ee82e46c2bd4d82aa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca498b87bdd310b26af7e32a56fde32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c1b84130be7ea7f739d230c9c150185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d843116c706af24b2de51ae7264cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b93ab755430e93b43d7d96a69098f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c519676d9ed5e4ae6b01f6b604c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a083ed919d072436c67eccdf7f813b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15437eb2860cca146ca1be999ac5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934231f8d56b161b92847a45ef947b8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb369be2646ae328ee82adea10c05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffc0a6fffefac45aefae9ec921cb9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3ca517b3dc8e2f50b6e29580201c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d3fe08b1cba4e28f28b0905077cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21af86207dffe5e42bd4a251ec00e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae0abe3435677048f554a853be8ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee11d79ab7a8c3c75911eb5cf5acf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eda1f2c9731f91f97b1e37881ac9fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1c339bacc4be6d66a27ff9cb9905200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b17c1c68553f8623bf79b92557fde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c977d7364be75526c1fdd863b358202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a6d6d3a758f66a803e3c65e10727203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc8681bdba38123126590a3aa01703204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf712e44a27b85bc017907b4383b3d10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7df937725de9e7e9c9e6a1e0bfd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bdcff53bb46c6eabf6e118af2f7a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbfd405e25e5a037d433572a1ff60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065a9724fd7c1791051fa273d73452209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d263cb4fea7bed21119c487e27ae0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9b49b265d05b72a195f4731eddad3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024355970ac5e8eda1e12fc248211c76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6ad8ac5f1bca577393b40a617a5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e3b64c7baabe7e7b0bbcf20bd8af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c53ae9cd1787f66c2e289d0e0eff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01f09498c5e7d324f3b7f680f1200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca8fa01f94e1beb7f0d08b783642bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891cd8a05bd4489c1d54f85a893faf0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821602b5df0dd1430e966c71ddb045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c0fc014c7e9420ef9aeaa8aa3549220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28237f961f32bd26193c34538a73b1c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e4c93eb60e53deabe98b22a4cac8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d203ab3c523fdc34a2bd028b4ab26d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb32918378a962a220a1e5c2ef9fe8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb4d53b6acd9e394bc8d73e083b0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9453bc247ba463525557a3d6d0ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd50b174dbc3f454cfe41887f9a18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c546399868238010718bf167cff04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c7edee0880dc0aadb837b6580a82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5a31000dde2ef40b3f4f1a186f10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222c540d60c769c586240686d08b37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e327590ef1be142eef1d2bdc725e65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e13571c7a350fc5caef69c63f064ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40061b1ea96dfce5a16c0874a08d504234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f4685c0b80c16da5d6a7928cf987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf07744a678ef4f871f404709a953236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de74ced99a5796d8f561433aea741237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe83ec253717cfd24302c7f7dc458fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd3379fb502c9df1524310771573a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd781ac8a1ba48e3895c35df6070b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cf4f8ad8b8c733d7d2945013f3673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ded223dcbfbac1d2dd96ade5b772d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a992509d98b363f7e17f608381234243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccbf8865d2bd2cdfd779209c11e4c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb89014af18731d3c915676b293e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198995c4feceb686b4b361f249d9ce78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85efc887c1b2f894ada12fe0b8abb17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dafd0eb08e0cd26bdf957bed4b4fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b802cb37e57fe97007886004aef36ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bddaab488a48092682ac1ab100857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa850f9a142504185d2758ac225b62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bdee343692e2e20b66953ff53fe68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8be29257979c5c86e4362461b4ec0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed75a352ab895f37c466874fcf89a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752093a20967464a4fe6a2ccb72014a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e882c84256496fac0045b3c7f0eabc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327f11ad4277d7b9b67305b8c8a97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614c8125eccfd7c30a9e5f65aa4d7c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6be86b1a5127fe2f83080d62ddb1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d45d815b5eec6a2b53d33663148b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98a9fbf99de829aeb29d4d6807b6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f0f70263e63e9747cbc7219ad039262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094674728de38cd7b8222552a008fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48140b1f61f0bd3ced4665d294f5a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2b327d5fcd6439aafe5ee2f3e5e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b307f66a53500751a76eb3c4017784c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b471628299d043e780495626c5ce874267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac2da4b7158d8bc37a93dae30bd9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7fb435ffeea17dcfb2bd00eb4b330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887d56567fd034112ba221a95db926270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062d25c0ae3866c597cd80aa0d5d08d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1d280dd003f213914afcc6947bec6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d3d044d62e34c27edfa66f9c0d77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c16733a300e32ffa00c553a954a2ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b147feb37a0a490ec10859471d8bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1542b92bde5861b9cb82db5a23e0ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3309bd7e935a02ce824659f6fed45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109669190d150591c11fe77a07bbbd59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bec53f6a9d5709d83dfe9915f6e798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e17fceb1280cf323ff44e944a5c2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba6fb22cb72ce3456f97d50ec28cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941a8916df2fb6982c4009495c96ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe66dd186c8e0487a14d3889c2451c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957aeeda0132e242027a0701678ce9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf018004ab03cbf76ad7e7a92174a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b5033b4818731926ca6759cae4d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9785c08508bc08e9ede8b8e64e7a3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c92d14a3c0780ec517cfdb7e17859288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11016ddf7bb807b424097ec376383f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4bdeabc980c019a256dc5dbc9407290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d48ed6a22e68643f0de41c46dfc11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c20744b2687d61ca493bce65c3b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ec5dad26f0a2d505d508f2d6b4e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461442c16856a5b6e64022cc0c1c657294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946653029332df840caf98b1ce391fd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e348087af358ab91537fd002102247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b457430887f4e10ef96536128664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48745e63baaae8851ec37e102fb76e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f029ebe1d7613ce77cf4757531b09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f3cb6191745dbfa9915dc151d2056300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a14b8730974bffcad48ac056f3061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187839fc1c4ebe005eac9483f9f54e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a584cb5b3556c28fb541e56e3b01a89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db742aa93199bdb0290b8e8bc2af917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee420fdc90acf34b9be2c6e0301bcdb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71865681de9f3ccd26faf9fa4c4465a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c649d1339db3a2e555d723b442327f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2cd68fc2e7677f936f259b1e92478308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e20cae0777d725864898507c17c1dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece781c135609aa71fb692eb5879c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391278040246018a8c127424b7bdb475311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51486b805dcce70625b652cd0dd223e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1c0cd23348978847ed567fcea77e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11034e2f0763332c9dff9153895bfb7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0c8a8ed1912155dc92474dff309b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7f2154968a6c941f7a2ec22c0378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde838e9e26c4d9cfa8a5c536ceb1dcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd193eb5ff17f1337608dda4584768318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb2ea8a45f71da81d37966d5399f74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05759efd59c965132a99849689fb92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534edabcd3fc51259fbee9236d7f8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de349664ad4f23c1f87c0d208c9815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e3a64fb6b97c6f885167472173807323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b542b2a8a3ab8891c661adf59689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b05415b92f58ef05c579e116cea563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c78a4767801a4def8a16367bcf5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efe0645cbcbdc188eccae720a4fe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd537ee9da655b082afb2066c2ad00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53bf7c5288eb40f548d86cb89e7262329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fabdf382c64610545744b14527de2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f3e85d203db8e07f26a39eac06d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7980bc23a6ddeb60396960711991332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362a37bbc890e5408530b8432093a2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf6abae56c9c0c988c03a092095c07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8955256a0a804d339bf3bcbd7beb30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c370067a112faae1dca0b5f733850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec5059f3a5760bcd0510706ff7b831337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc705a2dfe7b0594442e2156bbdbd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8746424cfef36026a293dff536e2cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026fadb77cb9f5605f1563244f96756340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c545f2cfd9f1f4157bdbe1122b84e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977b1173b510e87140ff8622de2a53d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a28e57a47d7f9da9bf727308d5444e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e69181b5760f52c25b8af91f5b3914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ef32f61036c7294e2614dfbb8eee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d0a333bd437a97b7e914fc696a40e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf6cc55a7411084450ed2a30f41395347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c372daff1cfe6349ec3103f4181b26b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282f1683026318cf9669c174eb2ba8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c70846966acf4be85a0bce372c3fdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0d1f2e2f8bd1a6240a1fd26cb27f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae00f1dddf8984596cf29fedff4c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154b8b0430229ca92e0633d8bfb661353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47fbaf87a2a6fa4e63a7af41691cd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108ba59a7bfe8a82ce36cb7a62cc81c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cfae2c1dbffbbc2fafac8c37d0e7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8bc32ae5c76be6decd267d670fc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119d8e442974beb25f8b28cc96a3d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecade70d9ac48e231565e76bda595cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906007f076da3767db83b48a6a4dc10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3682a28a8ad5d1ccff4d338a827de8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a428690008e3bbd84e140707a3ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457bb357473596e7beee8ea24d0e3af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a41ac18eac5d3916473c434a39b0f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecc2736a92c475bdf00b11df1bb41e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a5b937c272cdcb2161a0105b71d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1c91e4fdf634813f5924304b08ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654d1273c5a13f3556685a8ee9197b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1497444efb4f617054ce965cfe1263e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaed2b44f2b9fd63e539f61522a57f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a5c3d289397b6877c04b5496f814f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181ab8a31d4a0577debd740a20fd90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce41525cd4c4fb947bc685ea6dd4ab2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef5e40454813a2b5ed424d74cda5a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e362a721bc42134313a5645499440d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa99e542df04f1a1a4843b4e3c9cef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff0f8ada9514d4c0b9e314382d9a50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5667a6ef6394acf3644f31bab4db7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5aeb34a74d53c3b34cb9eee4ee256379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a880b39d2bb9767b180bdc9d435b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53563b96e7484d27aaf8798d9383aa7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ccfc7080f9b511e94c69cc67db2ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b06b0f1baa75ee7d785e5af75100e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcadd9e45bf4a6fb1390fa06983815384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114a1b5f5ba2d96d711d0bc37333bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e47cd3d4359c3bc19eb17369d272386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b6fe9880338396113f4feb5309cbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbc17fbfcda0013d8b1b1d64dd650388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df4610ef6525f02ba1c642e6ce5d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6584426b61d4163e07780c56c31a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343089f3921259c754e14d6b870d3585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9571d1893d5ad7e5b9d4eb70a4e45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f71535f9fad2685ed51bb0a35d1a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf5e7b574e5961afa39e07cc11551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f93fe1ead138b42ba9d5acf17268395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4657aaf76edea3412d419bd01351dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6883e9aab35e07e6e4cd6e7b9f51df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220308f7c80995066e7287b4f7e1aa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062e3348e820905a0afbb40711c3cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d28cba59f44e6cbacfa876edecebc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4094fba4086ee3d6bb497499a729e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86e928e022618647ed1ab682dedb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c20fce7962605a0842d9ab2da1e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a135bda2abdcedd8ca3fb67f3ea84c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d7a59515722f43d6fa25e1cd33c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0f6e471764c276b64349472abeb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fbedea17120e3264aae5130c23e61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a07e8ff162fde210389c830ffec5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22999303f57ab9c289d2196bc31798409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12f7df2900fdd9ffde502964357c9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955aca49515609f2ed22535a0243d9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f50ce7c765245e8a0725c8776fd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6ec350ccf3cdc5e97fb63b9e31ea1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d050c1d31e79a912829a0225494a12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53539b4c4a43106f96e4adeb92f3572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b6ce8f98bbc0984d3082d6b0e1d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855c3ea5e6c4f1c4f573c5436ffc9cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2adaf34a693c352cee81026c127e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678322d256a512f42ae6969ea0228bd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74356b7d94d0da3ded4ea207581635420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba220f0d57a6a4a9b0f465253067bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb6da39c2e2bb5093a8988513899e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7df2a36eca5199b0f798e163188e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0a6fdc9f21f4124a97d7f848a282424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbccb2f140f33edba9b52383845689c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a42078b61b25711be8c7bc6b9804e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a5a4762b9b6aa0ae38d3f9247ad7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4e42b49538ff5c3b2e1512409aa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53ebcfe2ce6f330b592559523be6ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6ed1bf88431ed11349eb83546dd95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8713097a6a8f79834f1a41c3a505a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f2e2d9a17c5bc169f109add0a750a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0f6881c862efb8c5f9e373cc2090a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9017c7ebf832c4e3f061a55699a9a55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb20741d6d2568662cde1bd59796890435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75153814256b48d19f14b6f14442b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9938b8065bbf19816e34acfb3db674437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1e12644d428be305eae52c1ad0058438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9740567249832201cafe8335a330439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c6b345b5070eade1a43b578beab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1875a3b5fbedc7f8ff4f373c02e401441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd55978d101429cf4cfcfdf1197889442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79e182fae3eb5902dbb75640df1f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7f746ebb9c3e4cd7002ec2dc04b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93ebc42c8874606490dcbfe052127445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7bad0ddbd014bce36286bc48e5a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4c185007db177aa00f9d3b638ff3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584eb69c6e7d5f7250c1b9faf68a138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eefbee78d67125a6f313d982875ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f4a16236a3ed88c0c2d9e9557e023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12c3e866aa1015cd63af7bb21ad71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a3eec19ba724500452826e74f3e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d135f7b31c9b3bf3e3593d3eaf7707453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51f0a37e1874d03bf5f33e52073501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c37b9d456d62b85e72cb38e43c80e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da122607215eb4cf84624b8d2470398456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab59e9101d7d4f4652f4b7543e6bd63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c287d4538d2fbf829e3e8edc04a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9efbeb79ab28a31b427e5e19c83135459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f285858be1c1574ed8492c19e9efc26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46dc418ac35ab51e3e56eb6dd2f31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75caa5bbaa576690a98fdcc3547f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939695ba7476570af9a0d49e2f6ef43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7ebb91bb2b53957614f2b5681cd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050140b37726fa6c655b5833e7bdbd9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5a5b260cdffaf816dec1568753102466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4340100141e7d07bd8d8426bda411c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a306efacf9592f98eb24837eb3718c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed41de8c8aa1acae38ffcbe660575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d631f91992cad880e2bc8624a3dbcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27248a0bc43da1eeb46d1671582e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645047f17bc022d354aaf6e7b58164472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb11ad38e56229e0b00781560a87fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c95c28ecd9464f65f8ae61d83f92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97a6780986b9af2b09d91473e6eb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ee8d3ad88e95a8ec7b0c83111372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f821f9da2d1aeb27beb6232131ac8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495370c5f7cd643216969704f0b094478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ade2ad5265b697f95098f6b2278ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2cd54515924f56a0b4c836569a17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d65541e8cfaebe59b568876df74e46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1dfe356419690af45ea9cf2852d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cd8fcc31db8ac91f9adc9b3651c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce33e740e78f9a6bb6a5f2342653c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195c2348cdc9b30c28ba4357bd94e53485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd770fbc20c6db71fbf34c342fc9716486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd023a5d61c0618af1bd05bdb421046487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441ef784e99dc1f89f9483c948928e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57824ba99d7c7124bdc14b26d925e50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bbe86529bbab5c8c12852ada02ff5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b49e300c6946038b5d1b72513b417491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebfd3673adab09411546ed954f900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b76eaecdb4424c070bedfe5aa3f50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fd2ad4e83c92b35c276f8c94e332b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769220083b4da908fe042696c8b0f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f132f9adc012418d5b28fd620e754c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd45e5c2aa48247e9dd62f513f915497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b97db631b0b6a08efc6e13263fb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7fb3cd3906b4b5085a9c10e92cbc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1100429828dff1c31577115752d400500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381936f8d19273e890751c2b0397cc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a49d2124225f10b708a49792ec4e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87a44b4df7e8dfc0f7b03723df738503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0cf01b8d03848888afd68bca5cc99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3491e29af5a76c8a1b49c60f62d92f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76e12187bf1b95da9d2464fc17160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5404ce8c5b6e2484523a306ad31597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abab3dff1f80ebc36f8e245ea54ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f8130698ac9ee04e7b42c4e2fec7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacaa56802088aa2da2e2774a195b47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1fba17168156f24a2b95b10ca291511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11cef29ebd7deb35602bcc40c4399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef0e7b9dd1d83bf72cc8438ffde3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e33349bb6dafcbbd257422ef7b28f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd385f29ed029270473ed359cb5216515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcda026ae48e98295df76b8de93a3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf80445ea0c1d6e812b4c75ea11a33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb9b98adbefd8a133a7d4a1f7c4343518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a6d4131d70a035bd222e4c32dc93a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6acc99c3a06fc23957e221aa2c6d41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b8721c45a4f12c97b396a605a6f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cef9cb3a6e796d6b28e702d63bcb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bfc4da1b8379d79ed6eef75a7ed53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeba5188db701561fc0cf45f1f9d4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5383ffbff334beb9a7801f4237ee1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd39202d13b9223d251cd5cbb2913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dc801adf68af39e5a0e45902742b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441a286614bae372dad761e02454d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f371c9162f97cceb3d2bd745be7f42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d3f85518bbe790b232672b1fae72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216c0a4039547c6d6e7816c76d22bd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eaeb00d75ff5819089ef404f2b0fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07068503664b18a9418888877c5e5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b11e14f534b5d611afcca8e016984534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98010f8e601e727613ef17616e18b43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06104758f0bc4ab0c9873f7ca100a9e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4355db1d7bea334bb1585977adf589537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367e4ec50ea0331c1896bf90d5be28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5caa7ea0d325fa7ae6b9d218580b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc5a9f0ea04a88b26695968b1005c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc597241188aa4f7d2b1cbaec8feb0f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fca4ab13c95bc24792fbf25f4c6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68698dd1f5446597af1dcd60c3caf3e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc45d58a959d4af67abca468ae25b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937048ba000ec785bc0c670783301ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610fe49809fb364d825b9ab12f31c48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3bfb7c759dbf19b3ada968a64a3af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434fcccadd21b5d05da500bbd651928548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed0835d4115f9efb5beb931a788f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32b27b17cbea0cdf124915e5a3172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bba4c78a33cc236f8238ba3c82db2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8f91e06168aba8e0d2c88c2ce60d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e1ecb4f38c8a52859372bad2d04f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1880f5acd5b08a12c4a9935d49fab4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce8fed0549e77e306df4500f5e338b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be326c8ec549ad64c01accc375d0970556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cdf113f59cae4dc33a21cafdfd38a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79faa5d01b67d3365eb83540b40eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd2be281ade5427dbdaf323a545355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ddf9b942e34931ba3f89fb2e23c16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4cfcde382a679b8a88b90146714e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7830b7edcb23fd452715de5f8e283562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c0db0c3a3797f78241d4449c6776b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c169649bd60d0d38c383b239b3700a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fdba16add7e82159c3abb783e5875565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb1c1876e3dc4551f902d9ef96da8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a01ab48b91e0c19db185fe7beb6c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457c5890e29abb21590f2c6d8e63a2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a0a1baa66f97bf436111e730f5e88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22136992c16170e814157ea5e70ae3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bfdfedaece970e033ff8ac1702a34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fa072503b34bc38463dc8d10e5513572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5db1f579752f29eab69ab954669b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e7e738d06844edfc698002a1efe8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635726ac33d6eb101ff997bf78465cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a11e37843cb3a5b7d9e523075fa88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f570196c00c27e928cca6d8a751371577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adad3fba77f84e6bf003b322a735cb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8e1e5dcbb3c9fad511d224cb28650579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355376b16dd385bf00cb325c579352b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdd9793aae1a15a80477f8ccb33e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e045f02f7a41fc201be407713fcaef2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1917048794212bd12d505995a7837583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca5d7b84175baf9fcce23987c96214584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b1e59328474cfd56c56614f4b76a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e6e2752d36a34d70a3b5d495c5103586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49827352956f239fbacc015e4f6201587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af947e17b65e281e3572f497948716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf223fd38dab27069a5e68da144a9bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d30850d8caaf46c349fbdad3de277e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af131c0418b7c24aa3f2e58fbe3baf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ac27645ab01e851d098d4c1c4abed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f96210a03c6223d3014f8ba369a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7842c0fed79a5b9285cb096e0d4607594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ccd7178fda79b338a42231a618b5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d99094d03c521ad290bb39da281ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cfe019f1d4c0e5a9118e13401fa60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a841416d52fb703e11cf6809b7d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06933efe44934a738d3d9f7b19084599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf71b78481d813beb84b566aab515c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dcb0b2ced2346d18b0fcd1fe0c80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e83deb74c72f37c143eb175c3fa95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead076e475724b3584685f37cabbd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a3abbd535fb143c619bbe9016472604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1267de68e008369b70fdc5abe22587605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f54a6ab5b3800a5ea7f29c3b1285a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06281bf8761884fa6363bcd0f756a8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca387436459e198ce449645ff49ef9e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29db7fd548690c3936a991f8adc2d27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecfda191859992f69470d2ae708ab0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe08c22b4113168289ef1bf0d0a07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21bba1a8cd738f18fc2e1839e34b51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b038672a23d14cea03aa2e94a892e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475d72887cbcba7bede8a02dbfdd87e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563d24acee60841c2d3b69ee90eb722615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71db37e3b0c342d92ed1eac163106b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700a07e250b1448ef4f3952d70cbb94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ac1f3b31e3d0675a51dec44c3354618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a361139914195ff5ac7650a123e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec685c1524d9588da867865fa2d330620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1aa39a01e6c45a0dd9e6a1d3549e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f70714bae05bde251c660013c07e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d17ba1659403b91b05b2e8740dc6ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fad00606a03de7ba832d8594e20eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757053a873d982d6c119925f5f0c13c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f2fe17f4fa763f288dfbe41930d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06abc03592e9eb1082f602a1e72c314627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725554ed47eacea2bc449d04721c068628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94846a63abcb5abf3f810c8e2af82a7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d82d704ea68cc742bbedccc48ff2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab38bf73baa624038cfe63c38df499a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798ba9cf158cf1f76b45bee1f3e3b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646509389ef6b6fc203a286b75ec5113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b23ba928034f191b35cfd91971f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f826a3c889edfed93183ffa8664e54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e87a94ec3b9c3e290402c669e78ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95cc21340e2fe334990f5149eba274637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cffb511de020d2f856dad940d57e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2ceb8b243cd061bf9ed2cd9dbf80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acdbca7dc638cb1a2fce6668dff556640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ba9a66110aa7cf0836808316d63a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64343181e908164b4da68301db5d104642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db78637d819ae1d1789333ddcdb5b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e76b956186875cb10f45bc841f1d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83677c8e3d1bea779f13daa2241044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1958c14e851ffcb5fed5eb85db1c95646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>