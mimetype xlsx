--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195adc49457642752e6bb6fc31efde61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0874840c466100e84fac104bd1e81a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9d0b5e4e1f8a57587609aade5d583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec584458e0623f16df29c8a171fa2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8319546aa55822a20c61880b5e7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff170fb4a005bb5474eab14cf99fa2146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782138eb97e0cd8ec20673d9f1391fed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b400d00fbfeab3fa6272deffe51858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33663091ac684d0d165e86e0c56ae769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614059c35537f010d2484e932b6c82910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3230c5a889779437a82205423ccc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde33f28acf39c38d6699abc27f479b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06f75e4a50e2b33895a1d19f3f81313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b5a5f8be1bb587aac4944e89babcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786064685afc0c78307c8057e3e18915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cba4b31f6706eaa6b93447926579816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8afb4eeddd3711d9f4a261a736e8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d185efd3ec61efdc7d43d904406918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18498e2277bc5fd8c91cff9f4ab5b1e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1b84a3d5829b9bb9080e0ea5d050920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b12856a543d65c9b15b2a3691c1b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722514aabfe19a7b4a261c89edfd61c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9142eb08130d1f5a7128342b4cb0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa8a1389b269b40c86ea4d1871cbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d2dd02e0c4a8fbedca17d356963425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95effd4ab183a7f8578bb6f30dc3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274bbe9a5fe6172f8144659a8b49f7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04062d33a75adea1d9444fb026927d2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f680058ad43847a77f039e664e7e2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55e5eb8eb6733d299c882065f735f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaee99c8746fba0d87fb98ed9cbc6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5aa9e5afdacc81c9ec37072f0da832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999db0b2dc260d59fc6ee70e231fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc18b94e7cbfe439a61c6904abe8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a42da3d3add3adb6f8b0b948c045635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf32b72a37af73d4990166da9a98d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae38759401d7fc3207057688cac5f8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718411306c13c04b4b0c1ea2d18285ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997784ed373e1fe377c9f6fed94357c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323700d55b61beacf4021f0dba7a9a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc68bb84b3aa32b4445c1396e40b3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140494673f3d6fb6d21a181d4439789942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c799ca55ec242f030d76f60f585b9e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f11a41cd0113137dd9b5bfebb18644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b88d6a48376a136b7e3c9bd4a7df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a8f8e63b8c60ae7543c67329df9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d2f37b7418c60c7a3f0fd3475e7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389da7639b01cab2701abcb014dc7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04554ed944d0114efcafba4d9c05fe5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b16134f58ad4b77bef00c841b86b7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b67fed547c9897f61ae95535a298351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89a85bfe651915bf315c24335bcbaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595f2a9cb54e4da7e741a070d2837053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139d10126f74f9861cf5c71241716c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1af6d20068f57a7c1386be4ecc18255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d85591e01b221f55cb8060a4e60dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e708b5f1140d461878fc478eaf7e3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989391a7bf13a38ffd44db0645e8e5b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307a118910cdf61b206772c7bd48ea959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e27512be53a9bc6eec0ed33ba0d74960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00348bbf32c9cf44affb04874d035e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a075578237dd33cc8bd34690d9631062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b56aaf16bb6b5d5c62a5a2ec2944e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c564e11f4c36ca98f2558f1507a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d06d42be4be621775bfbdcb3cc4c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7405f1e6dc27683130587bee5007166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd46815e1e8acc536caaa4336bb3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56949a8158cb39bea7eed8f08cceec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c1d75713a5114b6a5cb55a8b53c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e46b0d10b37e05d5ae7c023130a6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843a6457ce8f602e41af987da845fda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c4d950132fb88ad857bfc166a569672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854e3b2d29c73fd6b085c5509ccdc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b0d43c6a40d9290fdea0e22b00a3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602b303eebb64fde3140c9e10cc98a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad503e7379cae38ac4f3ea98e1818176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417e69d2c4a3811916840a34dfb666777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be62d9084e8916eb1c43ca4adf7257378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a5bbd67f8831d3b2b1ff356ac35a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0af2b21b341f7b252a367200b89e8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492acc83f3f6f06b793ccf9a4f868bd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c3c488d669a1417742d2bdbdeee1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d705837d66a2f18b0ae248a7adb0d8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aeabd0f93ca2e7eb43272e3bad40a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d598d1b09add6007b9dfd332a70f38c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c4d4ff36a76fbe31b21aa03631ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4174b2d50b8a5a588c1542c62808b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b441c87eb4fd7a32c114c9e012b3d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a38509ea5654e200fa797400bad9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7dd1bb68c569e0ae6f10e3d64c4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea6bf3c13cec9617c96d0b2d07cba991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d296162bef81d44a510c8ace892e1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ae2e84127b0a67485e856a8daea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef79fca42459715d924a48d7eaabf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4825df1fe9b40b9beb8ddc893c88595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fc1f9c48f2dff22bf465feddf3dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ae58e448e213954d9274bad53dbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fd5e6c8d43f8273ccdef9f021571898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812501397a47a8c8a6e831fb2f3423c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f076c7047e5a7d6fecae5a4447c09b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36c4c2a64a70db0c3ad72a5e447abd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b7ed41530f459ecd2ab422f7317a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d2f06806fa50a913572286b4038a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989daef63c089a7fda26ad403cda7f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a13f1a261dcaf5a57044c5bcda9b97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381890b880c7d47d53d356fcb6ff495106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1fc1a391d9413a62a31611a30dda9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dfc7406eab8a97d00e441ac4c83a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458061e53dbe4130fe6ec0062e70ba4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a51aac0349d822f907db21cf8e547e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ebd5af3bab2f81d7d3abe6e66799b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7f837aae6f02794c7f870b35dd5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fbfc37cc3e31acee51b54d00aa7a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc525870b2dabb5821482de3f69d13d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc75a226af131c166b43391c1ced91e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a4fa1d79fdd11943f4bb84ad0076c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466db1f8fe56039ef1f32e962eb63cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513f0639a30e621621613a8c2b8f72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b603b06409afde54d3d8050568fa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84c4ded2874c3a528333723459353120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51130862aaeb8fcdfa1228d4c9a4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c4717c04cdb16cc41088c928d9f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363f8ed5b3b7eac1f0be11350e9557123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751b0fe52863c1a9b5ac3bbd2097a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5145f65c603327fcba12367c55e8dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52583fa9c69d31a37b06c192e470c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cc81cf6d0b724286dd17ebdb77773127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ba116ba3cbe6b114c9cbb584cfed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e47a3aba9a0b62be0145f011ae97e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5843fa8a7e40eb3fe8af4f5b9fe476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d1ccf50bf451b5484c1f03db621b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9afba348dae9b321254038b180c34b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaebf72dbb95c629264d18e0a1736a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42509c49ceb64554e28099d7d18e8457134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3a634257fcd2cfd9abe7793c52983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efcc64de642496bea9234df774ba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a9d70331f80d4c55c7dd6041c9a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77cb95cf2b22aac1e5ff1db9d4dd4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee10cf905d16308f642a32cfd733f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d7b5dbf61077d9af3cb7646e9ff1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd520f13d112b66a764f3c6a7e1acc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0b69397717248026bdd079719e46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3cce954b20cc5cce2eb88f30d40df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc760171eb55de1ab9f7086544ef57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e857a267e3c5074ad7c2d88964e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a02480e630ce6553f14ea564444a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5baef8c4b132dcefa7dd7f0822c476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85141af6fa804dc5972ed19f08b90c9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ea4874104467ffd1db843d1aea46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae785af7877e5e7d7e730b77a08bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2033d913cf4dfb489724529492abf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c280136a780ceaf3b63555c02c7b61e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc888c9723d4a063d145391459875153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983c2e363ff61183bb386f955ce4ba2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85a7200bbe02f17d062068061f3ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56998a7a175585aaf3d7edf574c0bf4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85d0fdda177b725ae5fa214ec7dd60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353c3e5fa911ec01ee03d0d5ee8b42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834cad291ea4478d6441f917537a0c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03490b2b6c5df53e40bdcd5e043db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f03f6beb268d66937b832875fdff2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176080c16ebed35609416bd28e93f141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241061860ec4ef0f2f387474047c45b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978d3784b5296a570f1e627597ca80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebaf59119708eacfbee70b5cf188f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73209506a180b5f254c94b52fe8e378166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adc07e1d3eba3c9daedfc97871d716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3ce821f3c502a2bedfe628dbcf0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49353628c6a2a1901071690e616f8012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632ede44627b4915f8d9d06478d0db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df29a162a20b83d2a327116175b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebbcbe2df711f77ddfae0b68a4644c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb078144dc7e0ffc61cc0ddb94cf9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed90c687ebb0935e653a948d97104174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa593df58515cbe0c0c02b7bf9bd7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc7b5bcd69b3dbe8e244a9cf4a9309176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706bc877a408f9ef8a3aa7530b1ed76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe1b704b35806acc6d1f3d6901d47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa950ed298e141e407419fc7531ffa6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d89b3f3e7533dec580c4f1f3b915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba051333c441ee9f2fe269c679bffed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f0471bc3d06380c39b5815021350182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6a9945e000134288165546582ca8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f679b1c59159f365095e2dbb8f1ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071938e27a7594544df0f86d28c4801185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b66453872120a86931d62bab79b87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f4af2cd9aad9dfbd9edc30eee992187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e7bd4e927d2e770cac0a3a567bbe8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e261bc013b63d3f98e9686a5212ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a99c316522d1e4ca050ce7733cd6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09e4ee455d2d60de845dfd64c0d0b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0720ba9334baab7452f1ca79e7797ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c968dde4b4714e538ce6dc59cd37fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838759e5674fb3cf58b3fa01637ef93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18593ccae88cb3d6adc6a9c8a4cf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3986a7b55276633db4dc36953ee63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bda98082e5fa897544e83c4382ad0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ed01408237eb744791fd2e7831f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8de42490723411f8b990c418d5fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb89c0462459ec32d5682ae2ebdd191200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d9ebb40feb9288fc15511ef9a033201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad2b23f094e245a356363fb4dfff03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b1d2130ca9fb07d0247bd9a3982e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbd0fed986c157a84187514519ff44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c8b9308fbe5fe2a456cae54fa04a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ba352433b55cb9a8f1b550454ec6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b5da5e1456538278f9d5237913d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4efd7d73e5b228dc583da6a760cb19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020a62e2cc562b6bfc98fcdb6cf08f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb84e9742b34aeaf52ba99aff83c57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ceae6a96afc946ea514b77c9d6c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4d05307a4e3faa998cd35bb56e842212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf5785307f5cec0df91bbb29feb8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f669e3ae082b6fef6516912d997b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618afe37d4e07fa945af7ac6cc31369215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7810197c3dddb1dd76e818d4de71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e789ac5c1a160346acdebbaed067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c2190a22d417b9477ba3e7508410a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d8f08fcf2d5e910104b51c441c1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c772a525a2c680b854db446ab494c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f37ae88db13f05ae09bad0df5f3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530690696dd574784dc2780214d4996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781368d7bac85d1bf84f5e8e34548d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db915c59300879387f9d2df836ba1e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09858144979cae100164e7bb109b4b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671478db50c69fb0fc639bafc30b98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91887279e533031675d4f5dd7fe0092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354eef04378519e335164dfc6f9763a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c6e612375832579fafba8b111ce9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627efcef4c4015d70b1038b7e2003f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377de45bbfca0cb7a8046286fa6b9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d89041ee50f8681d454083f3eada6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58867da543033e026071c306a7c8bc0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b904dc23891b06a51225122c86fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b09a46347008dc375b840a0447a81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e3de6c15a317699d465da42cd7bcf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1970a56ee697f3ca0c43a2af5a88dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ee4e2bf03ff89ec57179306c2745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204956eda47b83373fabdf2ab89472239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8961bcb668704b1f90e3eafb515f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d021ed196b26bacf028665186b3e6fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb6573b9aeac62f699f9b512b7d08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea92a8d1fbc14dfc3b7709d1e890e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b71ada498742ae3d8805c25b07b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d182485dcfc7dbb8c6093090a8a06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbfd005a120a3b2197c19fc8ea3084246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5f72327eed5611f4501a59aac486247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98753bde583fe50c81262cb6a76407c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb88c68b0a0076fedf14ed22bb67ef1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fdbda766da81b10c6de8977730f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2e305143eef041da02a5b7a547a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376e3766fa98ce43122e2003ac381a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643c0a7fa0b3d6f0d43ae8f5b2859d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975662c6fbe74f9e08061d214fcebd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873beb19556d6aadcb9694eeca45c6c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbe65476a1645141c7f466dd981ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a3a89e0af0294d1e8210576f3fab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac87aea6af791ff5dfdc29db9f7f81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff6ebca053558d4be9164d2f685691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56fc94f4ac657dad06b5d8ae0e69f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467271ec05ea07f5eb42339c1f26349e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d097555b99732cb4fd208aba36d3f18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9a74907bc7fab4f1457dc774d4ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd956f6223fe9fa4bc365053378dc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b400c65f417d07a25c6f73e2322fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb077b0cb1e679d4d63a225df20e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf9b73408abc200aa53cec0c42c18d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913bbd209a5a80d6aa23c58d3192e1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866acb464bcc5b4785e1b10576580b4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b893682a7c58190e0f59afbbd826270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34083fc15448b43bdea643ead4fc424c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45408c86ec444f9964060863cc76edb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7ea6ac762f123407ede5ca5808504273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90d27d025da2dc1cebcaecfea48c36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c79e7897c36c07e33b323899d21a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee064e1aa7c8a749865214f0ed9d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6e8f1ef41b2d90e4f11290733535277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860209abeb5cc949592a46afe0bc5cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2430313d33795d5d2409c3a9551fc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006aff3f5f0789aac2ea9be434d30a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f170acfe08513ac1a5ca4e7cb357e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de92a96f834c117cb6ffa278bc5ea95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef27f8e77196174e36beefc50bd0e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12462551a3ef7ba143947a8451d54c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4d7cb3de2697e2295d55d10855695285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c96966f0ef028422d2aab5f9a21756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b26071394c49ed927fca014e07a93b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9270719713c57d4080d903420a973288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e76dcfa4dfbcf98cc34e7bacb88c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc174fe5d50f0e84d975cde239a4ae50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff81c52a39fb80ce99489698afc58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b558d80fe375447dd58de5d840bc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d1188fcf941ccaddcfa7c9d34d7dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384592ebde2dfe23c25132d0f16250294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb99fb1f11215c3228377bf598e7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b78de9d9e61e00dd58c9a0c8d312296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fae75a39b98b47e7d67d2f8fe10da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffad614a7bdd75d304f6d2142b9923298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71c4f773182f570ee300aa1e3e5351299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27652ac558bb86744c046c207928f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0dc2bcee8248103387ac2f23e37d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc30666ea47a908779f5d0bce86a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d255d2aa5e1da8fa392a60c577f06e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af15c8864cd227a63048fe807fe8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbe14ab0ff3f3b75d18611fcc2b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b126eae47aa88bd249982f37f245306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67446231c82637ecce3746039b64caf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2f687e9b33a39a845195f74ecf1f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e46ee5426efca0b79a663e4c5d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129eab17281723bbc57843ca35ed4a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f41b727bc9c27958fa118d4f038513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c023ed3894d1679f789346b16aac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97774ce6759dc1fd6818fb8c8bd5c857313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1c6c713c9ac0b3ddcb23f30a6ada314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d59074245fdbd81f7236db10500fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2626c59180116b3882f4f7247b4fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460d1bc14fb97197357fc111ba726e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbb3665a82649d5794334d4104c4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e59e8a2c70af71e39fafdf4a8970a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3865d121e67aea9e58279d87e67384320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280ad4ffb7955ac37ea106d4aeda6d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1ab7e99e094f35413289335ab690322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a547d5d96c8605d4d4a5294d6bb9170323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa779a23b9076aa00073b982b0c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ecd33dd9c3d6fd76aa218fa6488a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd3cf4d0d31191c9bdd63eda956ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e303b210c19743019d5f24db21e3b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a09f47c4641dd23293255bd0cf4ea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dafe9b4bab3bd167aacc129ba15e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dbcb24cc3af798ccf3e7956505efa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7aee7ed0999957a8532cac7f1f867331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d9b1778091222bffcefc27e02937332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7516535fd64cc7d50c2c028457a93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9c6a6053df13812781727bc8de8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbad90d16e7ca694acd5da04558cb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b31dee151b21177b2c0d6564ed032336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83a1e125130d5d0e7def2545ee8f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16de85d49e4da12374e62cc1dfcadd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56265c39d84e8a8b1794fa2dfe9a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a870c835befeb3ba194509631ecc0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c1d3398b2785ac0a5960125ae26f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b34ec134298a40980ddc2ea94856c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0357d9734770d6d2acaf7755523da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8141933412f6e9f5e97c67bfc7db9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7fdaaf922728ed875b023c9cc237b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a65942fe2194ca09300957d1922f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84431ab9c15dafd7548d4f38853358347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b1869947321de5a95a50be104569348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5b406ed1c6f7e13b3cf3f3db20fdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26dff94199739228ce39d7836c0b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d2dfd5a47d741dbb549283d71d46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c151f3fc16165ef802bf724d9a408352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f7119c6a8eeebd4a7cdd8e3a924a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a93545ce179cc8dc0e93f2056b5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0077362fabcfca9b6afab2a835d9466355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92c93cbfa823c2dd57999272389b0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497956333f2b1cf50fe27fa16dfe10e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856335731422ff6e8c269523e19edee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecede487fbdbbf686be00532a4eece359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc506f5a0ffa085bec9a983c0adb75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c46dc7e5848c7f292ad3131911dc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5cd2d3c86ed43418f6c9d761b6046362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e72c81dcce11942a831251f778b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8829dfd07b6b64454c913dd25e65cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd4ce29a84acdcc7bdd8b55a1bd7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b061bbaab30a764dca30ffc278afe6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991b82112889e1564fad59a5d9a478367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec7fa071ca83bb2ed06a050f583184368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c70fa1b2304cd1ffee513adfb031f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae699ed01789201eded9ae612f637a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc719cd26f597539ca559d41cd667371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d421d67f5d116424116c87114af35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd065d74f0f39863d7c3b702eb2a4679373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b344c613a44b00902fa5e36c0a4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423982bebc53708bf5c85db61e6b3087375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91803735786346804a4e69775ce83d37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6eafc400f8a504b331954dfd6c21b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e84f7e9da213e8b65e996cd691c90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42af1a060267f08dd950b3f0f98ae0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ba35adcb1f10d887696f785d3be4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb174470b321b230dcb7f333a1670a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc6662b758de53cb76dc25d675962382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d62e68d789b191fa569f3da1750a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaaeff95a880858c1721750a505a86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6dcd87ae873b22eb82a73b80a898385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a63d4447e3df7a886ecfd8faeb407386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc49b17913066fe1140c72e3cfb167b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafac72c48090d7e387600fb06e8884388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b54868113e6e5b26c78b4781b51c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e90a910302488338096072065ae5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bff63be34dda09b9898f86ad31bc56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e7c2731b7c97a4096acb15f42402e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d9743f4624bb051d51ca6358ca80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d58264313c565006c86b27ec431e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bd48fb9082648165f332001e5df4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4e06ec684a688ceb1b2e909c926b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755013678bd9ffdfe1c38aad0f10781397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cd43eed3b7c104bd02b9562c9562d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d0159291670ebe44eff91accb137399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44316b7e77437851af9140f47cecd2fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da9b719fabdab0feb118fd7e0c28d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4bbe0e1f3c004d004d99d610b7161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0abbdf296fc06633c4be3c1ba8dc3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b27d22ede064909d89421b8bf60cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517cfa5dfaac6cef093fc30f3a2ef03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a9dc1d9cb830bf9935abf4f4364c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58969fa7347b3fc40468dad61b875865407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70b05a458e291f0847e711a04598f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd689d03c155364afdd7f322a8b4c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0c1dd01b7fe4ef57823a163bf318e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d5c15c89ba8b2d42eaef7df50bc98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371e6aeeb0eb5c74a7cc844927cd5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae188c126e36b7280e58dddeb53929413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db857a89c34789122c456b7a3b0de11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c658bf1c2b178f811a8f542f8004d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9ca347f39004ad18a6a643e842ffc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba28dfae6d83da45b9f6c7c6dfb56b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd60759572758deeb850a6ed9a90c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640d8f6be0c30c4444c997461570f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da8761b103349d74e5c174cb415a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e93c8e12276a86543536a856c42e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293e9bb7f6b79dd6c96d981a2a21bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f93482cb388c01c6d1c5c0cc73fcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1fc8c405878c8a0d3e161e5fbb7ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb5012a4b84b48e9977e15fe956c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b33fbd4fa9cb33d4082a685773796426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd3065e6a621d2d5d7c1c634263253427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f843e9cfdb6fc13b56262c175a68fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c8a737466a5e91a5e80abc0974da2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c92f5f1a0bd53bcd15ddd2fbfbe8bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c45e37b79878283242781c865fc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e42e32a302804985f15590dbc9e4a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dfdbcd562da0628bce03ea67c1672433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a303d0bc724bfe5a6ecc7cb205645434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae94f9ec343ee7d620ae7e9f0f46ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc061acd15f16700b2c47a115b0e91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468b2d9056b8f006a1f2ac57829171f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9d3dfd91f3fb63da3eba645cbb08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caafbcdc6c21ee598a739116682e010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b0789601ab60c16667ad4bb22a44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f0b5a2a592e9c7b43612f7e69720441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af490bbf058f2a56158fe82dfa6a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687f1d43037c4c9e0c26facc7b8f71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7f2c1cf96051265ec367fbe69391c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07557e8a8581bfc25032969e5dd68b8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c69be1d96ce1f57e781fa80312b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e89d9501f3e8dc367a4783dcbff21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c74de4758fac4f54e21c431b54d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5babfb5943f2c6c4416bb76312a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b003e2edc371263da0dff9e37b53a52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d3e8e7358fdad229f2557c43a32c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ff25cd02e6056fb7ff3f25ab91a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a996e0f44b898b7b844bf6e7855b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4c080f07381751699e739a07ee7b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268c2a29a99a5ca7dd2b02432c018e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29526ec3ad1c05b815d558d8ceb186b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ad6c6fc9a9f930726db5d4647b7d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e2112a723e67ac88c2021fab3d5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399fdb73cae90f6e00724a5c7762a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf7d49a553b70e7ead5c1e79b198e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edfb9b022e026ea326cf1099c86534461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed57a3d6ddff551d6d0a0f499d18da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b2937137a15fa88b1e2b28b7f47bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46630067b68b887a5224483d0aa7f2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965a009470595f5789d91fb2e2e604a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df4b7d8750318e73bfe70de6080c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef40a0bd63c9440d1f56d4f06c6257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57631aeb504812602abca9d3528a83c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c14f5e759c28505206ee483ca53e63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab78e8ff0d4840ff8e91ff5290f28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f22a4b2865084006a9e0b2720e764471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca233609baf9a9b0776653b21eb239e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203edc42e26c7f089387982212d5ef0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7f7c74f28488edace04fae62d7db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a97033d8ef7da98cc2227437a8211475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45033e9d2f851885645683ba588e075476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6971e1c72d4c79dc2001426304881d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66973f76d658e52f4020b448221c084478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9115b2f136108a98168e71509299b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a922d9e8bf34bd31876a432d60b56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86191708b4e9635b0912c0f0434702c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f9e9eeab18e5e807bfd932bc92e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534439c62399a6750bc041577121fe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e34d4b47011f6f80afa85f36fbaaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f767f99bb70de62eaa47a197bfed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d63f7935c54f1b311873720b07d9f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc070384523329b2706a1b04654fbbbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d81cf672f29ad7fcee33c889ef344488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe3e9886ec0c02c3b487da6480a2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116953dec540548b4115e3d986777b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85492896cc792e1fade340259b817e4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377def15ef63047040bddd8e446046cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c762bbd98cb6e8b15a236252053b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e2b48a881db3b856ea24b12f1b28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e3e41232b34db225ec97cfc24748495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123cce62b859d3af5edcb3b3a1bc644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa73ea21d029507080aaae3042bc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1def7da4fe16c522142ac6b0ce590498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5185e0f2567ed7c94bb94fd3a961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae220cea6ecb71d7c617ae1d96fc103500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f69693eceddf3768e26d304f184d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21c1c16fa753a85d85fdef538b868502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05446cdf560f9fef8c715e5815083e9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37765b69cd54490c7c70343f73d11fdd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4015d07473c7adf18f8b733d2d5d75e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc385fc4497edccd189326ed18f430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12392d9fdd7a97cfd7924e1879ea7ed0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c08baabfae3de97d6967a0402c3f8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a052f8da8e22dbaf7457db0c7b95c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f0e3add5fe71d996a2bc9d109f9df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbee0e53dfb151f8ada10b3d0db4d4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792629615fcf19a92cfa1c38168ff84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8907ded98c331e12d64ee28fbb5e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496625899249cb7825a532805ea0599514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8ac074294a307c804bcc57fd2c58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ff4908b8a8f24e45428718d6779b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50dae790cf0524616073ac29a6b57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f652814f0c3d0faa74ab6f1064fd61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b480cea635344f72462aaf0039a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d8a22d3fdff30c653f22592b7e54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852daa99b97bb3d864c4946dbf0316521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03fcc68334a7b93858f339c815dc8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a492900573402cdbdeacba7ba8ff0b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23927dff94376ae37bc153eaf0d293524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a633ecafa0750efe5d683c7ef39c49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23743b99af1dc4023254fdb898c2ee68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3272e97ada584c03deaf74141ad8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6b462c3d09096307a2bec9f3b1c55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ffe24fb460e9e8e159f1cf314203b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028253609619757adc635efeb8e5b71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b863acfee1a677c2491883dcb8c595531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed30ef4937043128f8d9be510a2c4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200ceda641b7d24db1bc8c23e6bf17c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08004de1f0f36200d4359a2ef516a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b9034f631cbc2f91399b9c87bf8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023ae5f95525bfd04b22eb6c686c0c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b17922f814468b977af861be7f4036537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71e8ea76dc922d9296be4dbbd014d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229606a4831b2b86bff7e129afc1b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f885e73335af91f0368e3a7ea954540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef9e813ab9a6c6ee83da30e7c76df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e71e9ab68b586382c183e4fb92326542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7350672b48f6d4562358bc1f2324ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b49f6d952fdc8c9f32a4cde8d4c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a251cb6a5b1102d86a28b780d6cb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29af0a28e4f7f0327125cc53d56c5b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a8e757160f01f6d61b817e987013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f2dcc2cc7ceff2fe4d8c9d549aad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da1e01ab3367997160d0cac149326e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8e4907b8613fc3691b3d34afe02d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3cc7e38a0aad15d4fc362a8686703551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61511665e646efd94804b1e4090b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae08948b383af81fd3aaa76fb67e0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa257c443e86b34d9bb54812b5fdec5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238b2b615428215bfef63d0f1541156555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e34342e48177c5902d0f7a4573290556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99d018c26ea665b071e76a93610214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc23d7084299cb38ee38a2981a3138a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e8687aaea76498805f7eb1eb1007d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d409a715fe94206bbe672813a53e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970bbee22b34ee0280f5c5417badb84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100e738b213c67417f3def92f9645f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e76611e5c9fa71140f7269cb805bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f844c6f66d5f331f7b04fbf89863341564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49af761112dc826226003919b2e01e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df6db4a75f62fd8f4acd3a514f135566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f47a5955f3a00f22c93c9d021794ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253b287c6cc779ead833c64c528f71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aa416a75aa8091b1266e52e5bdc3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a561bc3acfb10db5502f1354553ab2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0823832dcbe76b5b6f08afa27182de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d75bf8e4e64ee3d8917f9087689b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78006e1c5cf4c0ac6a2966e02a0e1af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1d8b762aa580c70390a2d6bd6bd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743ecd35747132eec8ae47989877e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5c0122bcfb2c7ae55fde4fc10a60e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630d18ac91c4f3fd9b508fb805d5a3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ededf3ebfe9b7bb083f95af89bfa71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565fa290664f20d8410293fd324eda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f8cba1abf84917bb50b1ff860d14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5100b7228ffb36eee82a4f010a2cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043894b716f1f259fdb420e76a59875582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5ceda2c39dbaa2594c29d2d29282583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b92a9f476622beb046922eba3a1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e84e514ab44381b44a8af588a3f78a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683a2738e274c02939b3262c472d1f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d5cdf9a7949328ca46b22946bf39e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca1d307f6c598c023d8f877ded8e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f62ef6d4c80a7edb9d249e83fb7d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94ce906aaa8036d5d03a7881710d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b6a5292596cbf50fed4730ee202d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546db90cdd286ae2816a2e5ad09a1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cf332395285838cfb1e69c998c3b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdf978978c7b82a18139f0e5e9b40d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac46f5224c928ed4913dc3ff3342a7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1ed23e3883afcbc51a059d00491f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97ad2cb85005053a84f0fb39ff6cb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86988be7f4b7851d6c3e95a642906e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee2d325dec7197cac1fd50af821374599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791b24c16aefa14f0691ca07c52b4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b013d45ea60a7e86b401befc623c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d270a23161a0894a08feaae8218b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70a116b6f6f05881b98c1658617955603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a2b3b2775a1ee79bb53386b3fdaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c6e6039ac4d976d0f1a6cbc5d10c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6379fe84168eb0275a28e7b23205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10144d29777300285946ca9004da29b6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c49007c17dc036d72bbb296d71c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4eb047c0eb0d3dbb1309e55c5826609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581ba645d12114613d017d4305ce3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff0dd05d2303b359a0b0165ef758d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b32460480c2f352b6e9d8d37a42252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989b0cf847c83d9d134ea328cc50ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e9299629cc71fb908ad4dabe40f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2d2ef47dc200c441fd95374be6169615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ae7aed768b6e1b5b55c76a8f08b86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d00b3cb66b16c9a521f43efbd9bc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30006ea9d46661683886a4e3227ceb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312dcfc4155412915b44e944f5143a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007caddd5822f4ce5946bbbc4eb7d236620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55398947479bf2ac447a68964cc404c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec595dc7d19c6f8d048b8d8a28255622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6b46990b27d3b978ec68197b0e0f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8809b9d9f97943ed97c82dd299f6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1eb8f1de56b00c2e7567044ed9d0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae840da191b9ea92f9fb7838a78959626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5c9c80a79ed1e71d3fc0e8f4faf5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7db998bb442c9dae03b6bfa3b30e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a619ac54f57403fddbf316cef4bc39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f43730d0d6873957954ce4fb4c06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc4670fc343745ecc2ebff083cfe78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6e6b2b902f9ea01b52ea85c20197632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509cd537754ac9fbe3136694a646f70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d298d7853ea6bbe3368980a6ce40d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678bbf123e2cc08af3d2278efce87ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40321be59cbe369b03fb90b47cb7255636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd779214e0867a7de69c060b4c64fca0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf4e9482073af9a9596f0ffdbb843638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e85511fb2f5e60e2b134e7fffd23e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc29e562119b5c7a7449437373445c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8241f40adc887051181d532f604f7a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ded746de73c27b31bbc5328797909642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677fe5303a99921238f99d3d740bd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd371860d488eb95e4564d0d15b09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843fd88dfc576e211f2b9b0bc4d2c54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8066c6540ad830cab69da5228faadc646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584e2f40cf888acc52753d50785d031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db628329a25862373ddf6eef84031b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb012bed4048d87692ef9ac99e5fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd94138806b055937c794e015361a034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f4d176b39cb526fcffbe49df9e6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05ed20dc33aaa03cecfb992d5aa7686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee575d34051e57267bc4341c4804627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfe8207cf2314753a50aba7477355f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03cda41b87314449a8ef41ca7d7f499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd7bb40cd6d9b6d61af03febcc3c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94ca4ba4222c600bd1c45feab2e05f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefc3447deadf3940b2bbde0466baf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a252b8a4b54bc3608c419cddd67613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b16deb4c9f7640e72b1ebeb1ac6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50cc204b8a6a53b5aee27f91b082e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0044b0c715f17caddeda8fe60bd6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd39ce12f70de9d48acdb33e77c3c2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837930f8106ba1e96eb184bd6cab22dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880893d51dbd3b8f3d73b54de8ac5ff919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be87870790daf1a6a6071d91e48eef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15651cb1ed3f5082329ea4197763e2f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fdad4f150cb2f1bccd23ebd680c6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde896706ae3b51de94ee5cd2198e09823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d47030bdab0aa76795343cd641f7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703979c0fb3c0e6ae8d1637e6f5b45dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecddfe43ba332871636254b3c6785526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a3de3b06b2703dc874fbc0a4a2fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea1170cdcc2da0869a174845f14a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90fe4b75a58edd7a6bfa533b0b757029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98d082286082b21a24d6ef2c1343730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7995400681edc3995f7064072da431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539aad5923de73e089b191f5e0be66c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e2b046b27d3d70f33f4df72ffbd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917297046240b83ec009e6529dbb3a4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdbf76bf1d354a67a33c6d0b14e27535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e81f5f53db05bc2a2e0a107d92b7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814274b5ec64c31cf9dfdca74d527d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68d3d5995a6173aa8db4024cc19c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e847169f12c53b7764292642274b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0b9de359c2051fc24015cddde70b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c81b8eab892e7dd53ddec7ad66b0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1a4b551d78b5a4b9fc53ea090f8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4fe5f988997f7de83db3d764e62f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ac21376864b7ab1f6026f79894b0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21176b3046bbc638f8f2aff6230da3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4b5e059a7eb929ff2417a7ce673846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432b8062a955e849bc336120fd944547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c02fb817470d4e0d549c3ad72f64ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f088386782b6bb5c953ddc95bc82b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b7c9cf379f2088c0405c2c9c25dcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ca5dc21625fd5e8dfc7b0c9837ebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f20aa409be29099e3feb9741faf3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef4fda68ee60f2b5465c96bb6777d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f1745c9759b292093f1ecd06c79c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d552536842e043adfd5038f464b4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a8352fd2adbf9aebd8005ef9118c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c0998360511414ab7d507225f45857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5474ed14b425e56be85fb4744906f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14014be1e69f176489210a7e5354159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e6fff8c5709d9719f608778b71cee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f52858bc36a99d4f6e76c3c5f5fc6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a6afcaed6593ec880705c5bce6ee362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb975f3e468f5698bb4ed86c494b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ad733156aca8d02fd63f53d6d72a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e2d3d1b8d5852ed7a59711754a4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233c26a5e9a3e2336083169e6c9e1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8173c90348ec40f1b1313eeb30814667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1889d1710f799e723779e3dcd9d2e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af37372d9dadc87b96b25961b2508569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fb5f4c2d45168537e2594adc7910f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd6195df708b2a0da9c07f095e1b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f36f2d51bf9f33a9c82fe3e0383372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331a12b66a71a99d40449e7423349873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec7d6fb3b9897fa8ca1319da84e40a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955d541c6b8520706ed9910de1ea32c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdac1fee5b721ad6428e92281a662676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e2bd6bc3a88b911f3f0cb16376c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0c574b4d21134c6b9774f59a136478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f01b00d90a213165c6c1cbcc12276879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0f3cf626d3c013003a895865a2d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc3f90af32420ad14d530e1f85b7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2345f45c20df9162dc73be196c9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c43dc421d91c0fb86a668d49d1c37d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd17136e78bb530db503bd7a52114084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18315f8abfe99dcf67997012d6066585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537e8004f0736d27a6636e3ee3ed45586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11e3de5f51607da9fd19469cb2924a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bb2e0006dbad1ea33db4c8c92d76588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f992a9ac32aad61382602bbf8daf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27052f4fac4bc09b6ea288b9b213695b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f165fc599ca7a5fa3f27aa2f06aab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170aa302c113fcc781fbdcc0a16b63392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b51dca803bfb28df596218ef945293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66d3af42fc272438df9b55e019ea0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a7e76c64ba30422cc5d12be1f019495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32469d84875eac959397cf55465d0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae337ad7a58746feeba786cf68149a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976401ae2c46a18e040a7ecdbdf6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e917e457b47836418c622dafbd06699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0a78fb1f2e25fa6f3da9adf6eeda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc22563d79ddc68345bb75fa5ac23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897fb4a0a65cb569ef87f4c846713dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ee53e6770de40a705f34743d9e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc17e9619abea8a6b5068b381ff936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5e8036b79615f2f0927e1d2011c14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ef320d411f4e38f5a409b4ebb78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c381c17abb3753391ad8d57f697a719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ff8c9e300842bd5a625387f73c7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accbea82d5c48c244502eb4cc07786b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8339e170f5b9fd93c5278a336c5b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d2131a63a01f739d0f6e4d558a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18a3aee613f3331685475e2ef9c615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb993fc2fe439ad68118fabec0a80869113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d476115caf3d2a0e84a5abfe13985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab942c00206bf0641f2195aae7207ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36799f9bd4f46895d44fd8df6a42b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ceb3f1437b533b2f67a2fd955e2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ad7860280b0ba76ab06912ae0f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e112cd7e103a3803f92d1cb709176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56650784c7fbae222ab61812e96f092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761d2d761dc09deeb45171b9b9b5623121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb4eaaa442db5948ce7bacf3791b8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c41cc235caee7036078645f297778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2bbf536c60445fa35402724685cb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8669bf897463d6e23dcfd8335fc7727125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcbd082f2c377c2f469d133877b7e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24bec1faad55039f90bc0e1e757b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050f652bd0968b182f4d0796a2da619128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd93c71b463bae97e64557a9751e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89832828f5398e9d50947e183c883c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b51f32005d430d5b3da6cf394641b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e660c7d1ee1bfda7fda0a12ceac2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fabdd39e4abea76665fb2d7bdb3edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821b2b793137c002545084538e2412134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655edee6a06e9b80c394bd66908309e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914902b5de7b171be65a881fc0fa868b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7067d820f25c4318111b64f844aa9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb6a8ac6820f567492f7b4ff0a438b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32689997522eb88f81947a24ce53891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0f588fbb5837f3f799b04fd68bbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6addfc6e02d9eca5f86e37b01f4d16c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc1cbc8cef308ea2f20eaa482c5af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8244dfdea36815d00ad2285e2983ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827eb9baa25a5fce0907594ad1a35db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be52d26c762866fca0f8d0228aadb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57ad7dc1ee63221b332672e7c37d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e03b83880cddd8348419daa06784a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a7f2048a369a98fb92aa5cbaffbdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aab8b85c4e1b8ad3ef30b7f3d4d65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287cdcc136f12123506b25c8f1afed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96087caa50876c47cab5d2d82883b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5a5a77f0d631aa9a73d07d02b3f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abaacc3bc2e90f1b26e44827ba10a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b00cc353986beac6063827becd5cb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ae70458b6db79f740c4703b9f0b6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860daba8f8848f2f9ff80f020e448cc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152476d4881ebf4cc183060cb2d3b88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d83d20d402d50d30b1eb72eb07062158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2791cfda0658b8d5d60d07ab86dce8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2ff6773514fb633066c543cdce6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343214642ced5069ed9c0973a8a1b6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f80e4082d4ef53eefea72a8429b6ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e17c2b1ba90cdbf410892be5df70a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775574fe71cda6b7298125c56b8007e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546bb8dc4ac31c471272205c2110130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4b85a9867e0a96bd56ba586131e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047e4a9fe208bcd36f39be80653847167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea561e19ec476d9afffa17290d4c38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34f6ac9223eacc4c0e2d0f3fac431a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a91d79c64be9f696d568c178f398170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93876a142f7ba7353f7a3a9a1430e623171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d32b9fb03b3110e366548a55feb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46082ec374b39bdf79582e506ae73b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c09ae3602bf543e6d08ff75bd52b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef22bac13b764657e5ca9d107fc6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950a7e17c4e95d30f7924a4648a1fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1a2a0fc41c8349866f466e51edf92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12d3f3e394f6f071eaa374023f487178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7faa93476742531334001718d4166179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d2e7181ebaa57d4d603473c67b0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e34f7c9fe9735c1f5840ca7bb797a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ddad849244b20d41270df918df999182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13894b351fe66fceaa78f3c94d5c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b4dd899dcb8252987d0c976427ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eb4ada395796128fdee2e09a4a2d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207132643a62286747f6c0ef5faa6839186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ed6191dc51c33a7ff14bd91f245a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019521cb1e2acd9c1e902208940cebd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389322e5236c535a9211a5de38de779189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24262d202d2bc71b9af39364ef87ce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9da053028c9e85294b1e495989c9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537384a034ff5d0db1eaabeddd9c35a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e3a0975e73ec99f8883e2bec2d43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ec09cfa3004355f33f9b55979c49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574915703c69587ef3e65a53665c9ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72969cc1408f83e8a618fc48cdcd9d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc62dfcd0dffb43322b90348f70d50f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2fb438fd56a058e0c217c305554a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afaf132860bddc12403290034ccffa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d905b5a9a8c535ccdd8ac58fcc3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ddaf2a96e786e39ea54a8cf186ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ebb3d8f4e543db7cd52f272a1859b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb36df2ef0dca13a8a9f4297cf8f6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67119e8ecb819910c30743193d82b392204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7de9af5e0d7db6966405d9e7c94a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9caa019c291fef357a19593c1cb73d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53fe180e58ae1974d639053b764561207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a04993e28e399d7da6d4dd7a5d68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50807ec21a045f703737e0e33d80361209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6805585e009721c562c31b459e821210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617215fd8ee787b01ea4b779e36611f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305730da504298229581f11448e61b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c575e4c57ba6204b97e5e39f7a889c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b1f44bfe58477ae86dabae6a476ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944cfafd6a3ddae95735a7c8ba2fccd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf63494c48d0fa1c793ff0c8f74abb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50e5caab48172ed0cd93eb8836d3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147bfb7e54f1ed5923069aa51c3520218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d941374426f2eb69ae6777fce675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fee7efca8f1cf21682dd3aa5c12528220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f23d68342e8151c9de6df36fc08bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184cd32de31637831abe2f4f186d0d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720850e38f807e9de92402792a0da413223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798f3805b8f39a449f229ba59b29d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d589dadcb72f3a76eedd7b6c726fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5218742970a29dc5a9393ef90bdacf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb83d461e55c8823495bf5c27aa1c98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1c97b92551123dcefd9f4ee774067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1afed5a7e5f43d8504bb86f63ae5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961a63294b9796890bd2154b31ac71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b15d265a158c9fa91068dfd41d002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ebee6565d8676a30354de44d21a53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8ffbe458882dfbb025f45f799bb1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062ea6c25c8307ed1e3ceb6120be0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51ba8403abc8ba37fea2f18d53ba36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b59773d9db34482e4ac1e5f17955f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ee10e73749bbc09f345d3182a3e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d564e3a76b68191701fab5a45526238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f5bce68ec0e075a42172f0d38957239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e451969b9a405ed76e421d67b8bc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b36c1d2d7855bba9440580a0c6922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deeb63bf8cecbd028d29a90f181c72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907133008f099d57b7a5756b0dc3a0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0c9f500f5c3ef00c73932795d9737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b755c0af52567f48f339a9be9c0a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852aca6fc5763512e1658dcba2c15e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f78f2178e648da14ee118d0ca647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d28bdba4cec7c852e59d925a33ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7270c74fe6dcee6ec6202bb9841e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1306358dfb503cc282c801561bd36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b819e09075c46d2a526225f0310ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5730f6a41e0628403a4d7268f8cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eb50557cabb787f306acf47506d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8dceb8a431703e38eeb1469548c43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58f2830870284224d4eea1f34057c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df5e8f467dbcde5c10801cc94cc363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de49ae78b7818d9bbcd00e2445024fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f770aa6398fba47361701392dfbd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1403885d53305b68c0a20160722026259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f36e010467e9af9f49d35ca9d4e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673ab79ed9491f481b6c31a7a3b14b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332adbdcbaa0ea7817027687b376579e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291b57ea9155fa268817d57a2e5dedc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f38fafcd9c191d043cf49f0614e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91176427b064a2278f6209e2bac227265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109923c768331412cfad883573d56f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290fae23ec8740d128c92dde0eafed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a25af538817f7cea1dc97f4910af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cf5de2ee702fbc21deaa31a50bf29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49171c4b419fa33c95aabcb95f99f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669fe239af2f57c87e83c958e94ffc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62d86e0990037ec05e8610dfd28ef5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919b52bc9f4104077dc18dd45b8569273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55017014215536c60519bcbd67791274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a3e6a61b0e87f19d0230e5067ab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eafa1c5e3c9ae9a13c54c2b6cd434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08fbab55a94dea7c2aa81e7aa6045277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb2bf2b4fbe6000fcd7cef6bab284f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15581f07a49185cb886d032e0fd3b0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637224d5e8d2fd28611981e064ad1dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec8636a2425084c551f3e2164de8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02266a489ab47b0c693ac00466cee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8147c13bebca53bd74bed1386df13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494d74a44e6859608283a938384a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d923ba8e2adb787577d965c3c08051285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d33e85878edabab429508c7a3c8484286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001811ffc12c5c27efd00fc87c9b3801287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8aa4f63aec34d38a5889aab213cfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc46884ce938ce165597fb9631ae1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4453a2522d1754143da2e43d93a2cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061dd2a7fae4ff681698510baff46b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0d4bf1a36cf515da906393d09ed1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06fc86973f503cfd1ecd9a4a25a969293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5471bd6ca5fe164c4c245b6edfa695294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e944c34f7dcd2fe8c48c7bb1afb9b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4979fe8c6d25337115d66b58b061296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beff78e26a41bcbfad61ce35f1feac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065355b000385d71a86112449152091298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7fc1201ef901cd158ea13a69d6a39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e01e4f5bc0bd56dc11f31da050bff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd57acf16d7851d0fa73f5b42cab0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047605f6ad9c737667ed999ca258f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba34c68314603767a93a65e4557e139303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f77a203a1fe1f463f5ca70299eb3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079445a68fec707eac4135c8167d06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcbdeaeebdf66451c23137753c5ad6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088501681d8035e9bab850e3cbd4ae9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb313b2dac690e309d36d07a42451308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5888223960fcb8cfdf098466437e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b0660076e44c56ca1134d0e21401310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807bc13fda75d8e685a23ed4376f32b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58db410943f51e8d34da508d2c424e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cef9a76ffc16fa6a3f9d7fc49166e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f63a77279d3dce531e0837e95f8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a03088db81b450d070704d0fd2276315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19da72bb4143c788ac8a4ddb688cea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f6ead9ed2ecba51772d73589b26c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386237172742b34aa042142d8775828318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e3dc018e0c8cf2bb0745a42b17a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a613267297ff7d67c7f1f6f391de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743da8f0ef18ddb3491eb7a2150f899321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a4c1bb5794c7b6ff556581d93d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841d1fe8194199912f2cad1ad08cb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b858979dff55fbbe47ac8cf4f44029324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee6ce05125d592670f6f236e87dc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ea280e7cc20a93899ad3122e39623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42c4e8007d55c36c56d9872890a53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249cfad7494a75205971cf349b9bb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6602930504e5169027c331e872d3ba7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4db4e55f68ec5db64b6832fc072b74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3503ce40e7bcad09653349daaa322331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc370156965faeec557e95f6921b62b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd7cb67814175f9fe5da77f7827e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a18fc591912793722ac253019646334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27f8f0ae1934b3515743634d525d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7c4ecaf1fe5d6766c6edece65345336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2d8e58ff4440b1b387cec1607581337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7129c41821186e683d62fdcf80eb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b46ab96b6e0d8e3c36add077b789b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2bb4b71704d55deba5ccb66c1dc44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8654325967f6f1d33dfc9b96b737f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad86f54e58c7e1d767595724966732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739445d389bc6510d6f2cb7f13b34d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077be7876606b9d2522cd71de63509b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f706238e0745426a7014082b6754345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75addcb1f86ec86a266773b305b4e76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c632c2d8ec96d17dbc45ddbd958fb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee105f2ca5a96bbf9f58041990b586c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079950f18a316317a2ec342fc940d3d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de922a50fbb5548f44df87f10c71480350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f15faa0441aff51f2733b75eeda87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242490d18ee1b5bd8179662f41dffcd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10969df65411be5253774e522abf48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5b2b3221cc85a059eea87bb764e1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ffe9ec2866346c24df496105c0c28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74e42bd69c8a60b7bdde6a08b2083356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581caaed105db5c2476104969d83053357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafefe2236cfff3c8e79b2e2a90cfe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de56544ca8b2181b9842a619cdcb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2d3c16912349a6f2dd9976af4c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc63d4b2f31a1af06d1b226e44e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b591618b1d59380b5dddd95892dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e14b7a989fe357cd8422bb71f747f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6efce09f67379f195015d90f099945364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49bfe24d902004c31b11995a01e2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaeb23c4d4be0298a596b747b43727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f35b8c2fc710968590428741415f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84bff1e1976cc6ef58657a50c1910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cabf914782176ff416baeb4058e7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bb33f5b04f3650850ab8c10090d89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91976e69697abba6451299eb5e17c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad40ca864b550592cf1ad8d033c1e5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379efec776bf9bd8726eeea9cb8932d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db73da719d54d5648c09a48bbe0e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eaf3a06259f45e955d37a83a00d3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0ae079a29a0410a5677e4deb30452376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214fe50e11b48240006912aff43454377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9143f6c3a563b97f16231e734c7dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be657c23ef98b573d2d70229f6a9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d2d8b786dd86414c04da7e56dcc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1ac574744a4b48e6f8c682ef723f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef32c158b584c0c9cacd34486f81599382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35fa1e55a36c06240b0fac4d2f82da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e48443be09b8f42f233475af1885e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef76efb552c40c9cfecca32b4b487a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d65fac64d4f6e8ac30175880d014d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca989cfb0241fb1fcb46f3db3c478387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6b503f85a79e61653966f54f1fd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cce2ec699363432fb447f11dd077b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d31382f5f7b8a76d123124f694a795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5f99903d88017efd04053b309c3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7dc6f5c924d63bf981616d76c1d36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0f6a699654884887c225a2b21508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd37df759f83b141dd6c1d71d8a946394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f904f9084978233a4b88e8cd6cb5dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81abdb64c9bcfda7f90c950c339af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8eb0fba63f370816811192f56768b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66975c628f420a06747580dc7c6a7a0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17ceff538bceba912d5564c4b035c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb1a8c3af66322f02217effe99185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2594a16abee71df9e26ce378bbe2420401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb9351420c2f845e04757d6cdc8d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09defca3f16d785d8e53d5810e918307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92ee4ba9ce699ea2ee03d0f4a7d48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b6ce7d678c23aa86abb6bc1c681e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212afa574b54f660f267e25667e88c51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246064b45adc2f80352a5e0bc3bc3e22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53fa3696d1cb5ebabeb28e2861c9da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2fd88aef0b01fd2c65e78f01733a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae4f4075d61c292716a7aa36e87d22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc1af1c7a7be6cc3a8a8332dbf0b4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f7188d62143b13129cbdc36b4573b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998adbeae6bb8c73ca8fe830bbd52189413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221247e993f4eec307fefb8274dc7e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04847b62595428050a6cc583fb21204415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d981b008ab3700c23115538291091c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad879c5283f68c3212b5fcb2967f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967acb5d4627782e32e07896d3581da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dbbcd260c4d92d9cd0fe97f4c5642419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b184adfb91da2a3ed41f54716e2b50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d22ca2ad09d95239a0a28ae73d5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902c452b2d7b5b935ce7640c7c72da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6701e982b777824ef7788b26e9d48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e5b152cc62ae55fbbc43c7eec6ca3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695df40d3729c49ccba8b60c051be43e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3edd43e82c17f121a553e69e204f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80708b8bc183abe92e68c2ee087cdb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a39df5fbd079d0a99197397a2996428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21cecb5f5b3302f9f95032e974543429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598b8ea7f591b2403d6463a844319e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ac481f0a87a9463537d845a23db5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381d5910aa755565cebac45d3d67bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997ed97f899ecbc60226b82f35ad622433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc690036de13bd1eb08705ba445953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c56ae3ac94486d444ce837c6574750435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655355f8e7432a84cf5a6b72bf576ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135527c6aeacae2db55d0bd5490e0aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ad8acacf9898b56bef81137356b94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6b57a34a56ef6a19fbb6a50605ad3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be83b77b25569270e4e0db5831f446440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5297973137e53fc1124f77f099dd90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a45f9e6e6de10577148fb5c3810d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae08fb1301ea5b21a338b8e3ed8bef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b298bfc2085659033951fe7f7590444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe15d7cf73d7e1d7466250bcba311445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f64298947ae21d1103e4a72f73aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e0a871959bc24d446330918d1b6f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68255e17ade214f88aa9bee21f44a30a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb30f2afdaa81be81c2f22e9b60888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cccc56f1745f8f9236d714317c022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b912f6be0a8b26894ca2fd01c096451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9a35ba536a3be4156d1332e7820b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95cfe3ccb9416c9083a0960132d8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767f0d55e32bc0975b17667d7a17a77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b881fb3dbd60013903ec349678524455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22375882dc40a9af6b29035ff8c3662456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7cd8938ecbadae195f23cb10ff0ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b8bbf6227fe7ca682b437ab6cf81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deec28a1823c0886bcce26fd99d2e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262097c5a2b58f89e81438e22bac77b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2657f609da18f2c59e45260a294c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8904ebb2b7a6b77a6558a6dcdcd8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d316de555565da1d85b1b69e42d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d8ce1165858bccc13edcf50b9405464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e32b9780a2ae7eba7cc27db36291c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb63a914630f61535dfe016c8c269466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a524aab7f8eda4cc556f5b2cdaedd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ce69f04a4b9ba8ccf25f927b97b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1eb0adf19cc86efd983c55ebabba0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6d4e91f149638480a3ecbe3178cf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5e36f1982b44b93d4a4dee349d66a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8662a3677d4ba42f8de0876458f99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63579093e1f74badd4af4cabf0ebdc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22bfd935033e6117c6005afc15882474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb385e3a27f089541cbe69bf1d163b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2775d2b90372b71c059e8187203c929476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a732b2e9a4ec12267b32486c608cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47474b5c3b4cdd3ac40cb0f80c2004ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afbb0fc9c69daffaae501ef81a5f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae74d2934df23ed34d95cee68a832480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850093f4765dfd8e40a382ec74716d01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7dbe3879fb1cedd771ec02d686935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f254d7eeb6a7e991d1f1bdfe5177483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269181288bcfb32f88452ab4e61e5f98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90c445649e1c99bec8a2fe0d729f02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc41f17a81bf5fc6850b047016fba5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713b7d66a033a34f677b18e1ba42a2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e017e8ea57e2ad13f50a4399dfa1330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9ad182da6d7539e3cc1417f38a765489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684a7782b048d99e3bd00f6b3d5afc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e014fd3b64a78fffb1ff749742002491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3dc3688d4bb038ac04727c572b6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e9dae9a472748125ca7612a30c7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c31d73c3f2247420acac86c8c06ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca02f5e28e3492ccf59945b942b7d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7ad78a90f40c40f1113ee84de0449496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093fcdb3fb523f381070b859f30950497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16c0a910794e4de1aa39af3564a77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88938442364aad02966ca9fa7cc00457499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16cf0a6e94c1c200ad331511b05e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a7598be04005c370d1aaf79b76ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44bf289fce2ebaf86b1179828629d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902b84d27e735f8e15ef9cb3f612e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3262bd9b90a98a619827385c86e1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39767ba1111c286e92bd8c85db557ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8edea18f2384d25ff47305008c0ea5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b1e48c441914c8f53ae5c1c33fa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346cfd6507f9fa1e7e32a6229e9a09d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d9851dc9ef42239fc2c85cb5c7291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fdb1448626852af8143aeeb4fe0ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e847ecae8dad378c00387436933f1eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc90c1bde3e85f96d367db3e69c39b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d466af5e6a44eaf3c0839ec2925bc98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042cd426d8b86c91816106a82f2b84f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e898f29e90d05b78aca392af530ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b52dd4adbdd2e6f029e814e7e6b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc9c0d213267504eab88f05702758517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487fa1766c783d69935b7e0015b0cef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a8b4cace88d3313f51a000583cd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7af5ed858e9c50f03da52a2f8ae1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec75c6baa21916ba935032ade8941d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57824c976cc50eba5b8a2eab288135522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76a4f45572f73baf3d04dacd110c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3405b5a492f7c88f7e07d04c27f6c33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160ca08379461a8b351d13c121ac7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2704123e70fba65200e27c47fe4e00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84d5b8cda12d266584ae7c724af3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b6088601667691829a899148e0a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416e8ac71152cc73509795e74b8dc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba04f4abed093a8fcb16165eb91ad9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc39c64f466b11f442264ce8a08987531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b9567c3bf27d6c45a8eb6182ed85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3fe2c59a0158fe85bd1feea506c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874853cb4e0530cc20cbc7ba6a65f42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b0ba7da199582a3a3e70ad5d9bcc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552ae0ce0b837eaf32931af678b581536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f34cff0ca1c305f46815536b36b08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545798e51125371b6d064159df19cec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986887744d8d53e185a37421fb3561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568afc45540e2c0cd997d88255ac154540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bffe18c667fd552289c60c6f639a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976139306cf65f539b2b81857fbf42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859b56e3e0542e2c97b6d393a053eb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb59a5452860ac04e2da422a04acbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5df77345c832c906d6fee2256d74a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac2f5ea039a7f2dfc7653cc8848d0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06007ed7f1679e1cba0f2934ab9a02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089039125d4fe0288179585ecf693ce3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb357e599d20277e2cef1a8d5473cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e448b447172d42fd25936a9f80a750550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88ad525745d774fd882b246428df8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f54c58845632f3ecdd7d227c44fa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5fd949221670375a270482b645f31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1fff662f6ffb9dd04b5abb2d5a5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f6f79c9c009dc433fa3e72fd5712555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914810243755db9e58457e50bfd70409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875ccf8f69317072b17d705000c2f38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e13c6472d9fae7fb975f3479ed66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc346e5c34e37c36166eaf917445529559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a1839d7b74b5252e6544233d59c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b6ec437af95353c4a8715fa671471561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49773929cb017dfd9ed2fb0377846872562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ecba19e4ae75235cb23d00c51e78d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f0fd1d28e0ef2cfdcade213c82f1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f85dd9531c15d9b102e78ef6e1136565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5821ddb74d23dec2639a80e795342566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959c71bd2a6fc17dbe8fb09403d8c49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa2c8b5cb8a314a567389cc19554d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f024406391f9645625f81eff1984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5816284b8eab8741bc390a1eee6178570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fc23be359f2adc12b56a5b1b2a14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f13021d37e4d40d79727a08660877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b028d7ee53fe78a4b040a9b2e1fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87ef739ace9ed40e1a0e98284de0f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d44dd67088f8a0ee555961aeabad8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7de726373df941a8f1385bcb686848576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d5cd4204788697e02f83ac5701437577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a0bc7e945e4198d31e71afa00f1da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546accdab5f7776b056e638b694f331579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca114b605a5692bcf89bc3ef085dc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92512d85cb11fa067d6136fd00cad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ee6c8ec942576db265b537b14b53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74be0f92632ba0ab00dd204b1d542583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42f2b25b11abf8ff700c0817e47a55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d46fc9e2ac5ae1986864e5ca4055585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba7e186c75b7be9a42e28bd0a0cee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced23023794063f3df046e34997f273587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ba5988f3aa1d31f45366c34aea8e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a756ae6c815818aa4fe56ee12551589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12ac7b0039c585581679085b35dec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82d863ad9316c99feef5e22a59d8a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9a884c769a7ceb076082bf87a2f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494ee3b6b8f8491e7db68ed08f87f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1a34ca938740f4f8ad0dd1c5428a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30572da4e542249b65046b19a5ad2e39595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f35fedd9dbedb57b1ef822558a1f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be093ce20b579afeeaa592b652279b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a3f408af040a7a5a438f304b94da0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507476e20cab015da41d52dee3aeeaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbaa4279bba39fa7a5aab9bf1bc720600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb1344aabb309ca97168bd13ac2f37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca5b3178e48b3b6b7ead02b83c0be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345121be20542cdb03b19fa70f0a093603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e1ce7c86b65aa7e8e782e744accb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34dff677e1b10458a22d2e25000399605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6319dc397df9be6a1b726c36d171606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd305c2a2a22e2b0e18c67baa9ed6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e96832c2356cd857875ba48a15da4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a568da339f6282a31b065b666004609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b7402037db40412c3acc732d377b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825a30a02f29d71addb958003484ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e764c1dc18aae42423883749b128b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad032aac4751c51c07f6d5d5673cdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61044bb2dd9fbb33324537014a1e5ed4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967a9a192a184dc95f05ad2bdbdc9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadd485ff183f60957d2ef972d0da5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48fb4eeed72de2d10fd2b24776bec4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bbf2c721cb6d69c40ac08bc6d7f8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717419af042dba1c3a1a74268537246619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a8da54e95cca87ea960c0fedb42d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8876b5557ebc6e03e3a5609165eb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6306201f0c99a7efe97ca5c9ea86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9439f52e823e2e07ae855d9815d4f31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82449df3dfaa304bbfe83a0fbfcb0d18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf59b92f9d94ee8d96355d3c7365c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b2e825660bb686c5c46456a3cadca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a457fd6d33e858e0b2a13117cf38a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958aa444045629131a1780b0e1bbae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8719579020b2819d8f68ae3809321f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db934005a110fbdd25ff0d28a18a2196630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187402b23952e42b1f4af11a7c1b42ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f063d695a46764e06ac9500e33178632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0c079719dfcaf93106905c26a9dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b403fca0a1fe8fe628eb0ea105ac65d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e65ce6eba65afc7cf9752ff7a34a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cb512a5b9568816aa627c770444f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da86d8dbce1543bf87c284d6bdd30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1454910c6cc75c34c063b2c6be12e16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426304f8332d1650ddc0fcf209dedb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0932353357a2f72504869eca2724c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93fd684b3fc77cdcf70cfd2f49c90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aae094dd189f4a33b980c6b21382f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2489d7c6d32f4c72216ca7d7bf666643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c84995d3d1bcb5682f200442a19e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1532648579c1abc230dea45d7a9901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c37df1bf6d37bc721fd292906a89646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>