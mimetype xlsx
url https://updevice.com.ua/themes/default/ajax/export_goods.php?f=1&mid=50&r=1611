--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaa5cd9546c31896db7102041c7ff71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7a0f03673712f42ef8cfcac4596c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aaeb7e8a48241ba2214f46f2fe6273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f9efb87395c9c0fb78b3ab6428c074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bd9378b1bd28e467a863e0399b36a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f82783a9a567a04f4cfc0502a284c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c54ff55ce89835e99d30ab3e2e6557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5240c8c467e2aeb1488d5d2effd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bc8f16b8c5a9c98b07b4d64b718019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470d4bbfefe95d65b800755ee6efa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18330cb561b59ffce094968eb876319411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef53454d6247c33f291b35874f091e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e636f9aada85e39dfb4efb88a6af113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1809fbf75ab0ed85af8bc8968abbc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6858d2a7a7c890a0bbd743d21194ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c006848ef39694900c0b697512460216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391148366e905c58cba703156ab14a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf6b2c8915e2b9c04763629895a36f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c0655c33e51a63115d8be9731f52019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90460557c9f4c3a56df63820e32da4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540ca1e679ce1fd919259c34dd1e24321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b65e2a18b7c442ec6bc4ef881cdd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc099198b68b5e8f5e28e71e01dd3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258cf563886966a910a1f0bfe3dfa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40c53bb8e89e2e07b0677f86e74c7d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861be1f9c971d3889ffadfc6dbabfe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be606eae0ad0bae93d6faa9a8c4b87927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d8d7f5e71686df77595c90de76d4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db82716bab1f406f15a5dea1da7bf029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f388438133758121ef93afcd4aacde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead9999812791833144dccbc1141a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c4f1561ac0e6be4b19bc0c51f359732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288fe0fe4da45c680bd77d98fedd3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714877aa8d6db062913ad6b13d530b2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265218d611b1c17759ad4c1a24878ad135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3b6b0d60dc42ac4d5ab88b25727836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707feef9d215db23fd9503a9028b948e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e01d21a238a75b57c9e0aa91ccee9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0d3a9878c38f93db4febe344ae2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd523a4fa4c3c778b358b359d411c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef78979351e0505353c540732189f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474c4f237e44702bd237428a32576642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54907fbb96751467f788a63e8f54b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccbf9bd481312467149fed70bedf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454431713b19246aa90bee052428d4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2985594512189c6c04cd098516484046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b443232f1d4e8b049c6cf7f8ca8c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db96f98937ca9b2bfe5ede4ae58d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7514da6bfc93b6b1b2cf7cc5474bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1816a747af0ad3507bbb0ac09b9d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381913d27370d8780edbfd1cf1e6c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62092b3db9d111272bbf7615d588a16452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb85a0fc072574911afba45495edd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc797b40a61d842dd00164b862253154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56d5f06785579226bce9772504772455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c57435e593f66eb9edf638ca8d33e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10fb27cb8cb15bd3599d08ac3e062357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94f827fc68bc77605465950e41f2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b886adc5a066c7892f4327391bb7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7e7a59f9da38c641d932bdf2343be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d611da30a117a5831a54209d1de94661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05232d649c540ae1fbb189c57a3a60d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b017470ed96aa651fada599f453d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5f2b21baaa2dbade15225c9faa2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b249a010d9bf9d505e165bb724ee5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3563bd4ab575fa8ff7117bde3041b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac4cd552522b68c181148315be840f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2443104887a3e759afb9fa02dafefc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16560d0fe6ee7fcf4725cfab1f57fd1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2f95c4e0b21896058a976db0bd6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23acf619a60d120b257edfc1ef1de6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa75fd934aed56981c97de029b65ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2a0cb939d052c327d3ed6554ba5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29d64d25a3939a8fcba121cf8212e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6ca641575f1542f87fef9ecbe8e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04ac8f3ceb4f235c67943d4061f6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8e44e52250108d3beaf18397ab7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafac6acf2e2f7b4e1f8687d1b9716d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe8fe983883ffab5639a982e05b9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3f638c18de8f9cdf4c8e1aee3ecc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f071ffdd38be35ba4d0ba8372e364981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30a7f8b3bea78956bc2795540604282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad893d72d0774e9cbb826620e09cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930601b7fec0507fd202c4a5278917f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242affac7e62cc79b1e8655d5970f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be097aa3ca29e05f83d2918f23eb4c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd65b39ba2174a70bfca7fe16f0fe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b7c52678cb1e243308c6879910a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714323123b6895a76d377ad85c63a3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e1af4b0bacaaa118840267f6799f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b0cacad6dc6f5d24734a6b5bf54e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa055533fa4b937c89fa47dea319ea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5ae94972dd2fc7f8eefd55e8e36f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51719acd413df72abb44b64d60bb6da194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a41af3240a756104982320a4bca5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44975b7b9f19897ff1cfe79ca34a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd753b3e45ac5fc49d4b19dbd811977d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3be60fde71dd08439ff9a14e687ea498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d337d5fda5d5b6330f26d49ba21104e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139ceb9464914ef729ad0d70ee8840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235c9b913a8f1fce45c21d1ed4c84f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fdf1b649416f78412a257f901d50e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefd0ba96cbba8d7eeb92702ae3378b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e79855be56502eba6b632927267e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04bbe1c331ad00127f7916dbf41e0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c234f4ba4dba0186878168888e87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f70b63cbd753ae18411dc3d02c74d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703d1a06f08b8fabeef94fdd455b7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2e180cdd9337a6157051ab1b48f68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1376499a0526aaea2dbda6c78c62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f6af088d71e2c9b3b4b21c6c162a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc4d0e3c7b2facd2df418fb8bac6f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed955a29d660242bdd3acb68e75ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db47fca0bbdd2035ec2f20f9714ca7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003a42abd871ba085f42d2d21753ebd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbac4faed2960ab5adb967ad2c0dd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c273e3679b440bd088b0e546f581bee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60c36110e767d9a17adec803ccf44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a6063aac906f1f862d246eaf5865119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418b48a176a34d945b496a4c39f7421120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae05e8fbd60184e606adea898e5455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e2cc9d0cf3a4445d90c5a7cbcd596122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f97b1346ef66b8c43632e67167febe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43adb0273ba875af2d8e456c3c70be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca88223587cae8b556edbab7f1e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d137a2c0daf68c9a71362443638aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250828f208b1f038bac8869b777bc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7b7b902d42321a83925eb7285e6f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c1eca60b7ccd55931d4f5a5cba734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43a86510c239e70cb9172ae1d4b08e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f982e74546b266a19a46a657c22423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e67b49da7627fc91fede0ded6542132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b068e04126a7e32dbaf742f0a98ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767b3e348de57188e378826a6824a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2943edf7e1f12cb4f30e28429e899135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d01d7c3961c971dd080467b590528136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff49311fa1d04bc3c1e536c7120c14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc81870fe963bff9d2138e56d9dbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16b49c542019564a628793c289b171139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad03f12239154f315e9664b22814c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca252b0ea81f555e6d940e3b3bf99c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53057c72cd64a06a55a085132ca06bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e514ff70986855ef9f59cd543c6c4a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237b4d19c0bee4c44bc143df047b86c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e25200b66e0c7817e45ad546a3759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f899a59fee914c895e5859e56da3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43107369803b5a349f484ed6ad55f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c28ef4bd4b749db2cb3861dd3cf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62c6a38b8c73c31f27aa8f77ecb1d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6d6e8e479d7c5cf41ad53dfe7fc4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1485d6276b3ac89abee9a83afa38e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c644a9b73da64f4bd684eb575bb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606fbbcb87840d56c260df71f9183b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375f1da0892c9cc1ed488eb9079c2e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b53056ee76618e3101b38786096d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9bbbced3ce2bf788ffc11c33b1b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a71687a06f31ced026057daf8f36d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7039cf28ad7325a9187027c9269e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a52b77a3b08b51de594809a75ff9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a229aaa79c920b5cd2ddea921e59f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005cbf1fb3640489e1dba7374ff12b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6d29167520c7413461f4762dfe416162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985ec5ab3357667e27fee98bb307bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543427100552ce81ca7109d91e77982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368d19e85ae584d3f40f8005e0e7a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c99426f5a07d30200bde434535850166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5fcb39baefc2349ebdfa15af16070167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635c8dac86c29defa8fba1be9426ca2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945b0c6701572eef6edf6c5169ffcbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29158ffd2d6810138462157c46dcd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852574108616efbe9923e6ad73395d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7cbb6297761383acf9c06c40ce27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c7670248890356aa56eac4565089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd5cb7a4224f2ff2b66c57a23a3ac0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe127e2022bd829f7a86ed6e283f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b49d1fc2e087d4bc12d69aeb455c94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237878f64aa3aea322810dffc6a57364177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1eec4ab47d280655a379ca98a27ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73290a59d545cec716fe2cce57d78c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63232cce4060893394c06952ba7bdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e876dca7b14ec91ee99c29ded0886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d04bb4e66e43daa1ae6c74d496c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee32cdcc134eaf2ee09246c168ce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90da93daed74602482f4dbdf107e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a8ba95cee759de95845dbe9736c3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4aebfddcedae9a8146cd0ead125f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cdbdfc20b28f00d4e59e4765c331d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04475b843171a0e42513e7d7c6664ce6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290939e98744913ec16faffc9fc619d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba2b00dd75fe5743fc9108cf0a42c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498e9c2ad717b1a555a70c73db35d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572188bfc101c262c279f928a5604a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeafc46e28e8c2bdcd2cb96139b706193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2125021b8bdcf0a0472805179edf8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104076c37c2679be124a650fc6d92467195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35b9d068f4c74a622b0435e641d67c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c7c39f8c1cc695f29e154e542ab7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac80a6d5145e23aa144d220561d55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be85c2fd44ecc14b7128cc29b5a6a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291559329a671e9335d655df522b9551200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d97300690ba15d474d4c79809fbf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c57351d1b4d083e3f70bb0e51b7621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a3f16d2f53b3f80ac768efc1f17dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58753514a790e0324ff04b42e8f7b473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930826fb64be648dd325b0a9df938b57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c9a021f79ad1f2c80d80d725f566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c81234836064b4b99a5f4fbecfe38e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bcc2ff5be06161dd092a9d6441464208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a88a9b5c8e5297859b43aa360a516209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140c69e28220756f021f52675b0459210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3112d6be159b18ab1dd22eea5c62962211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba46cd775c1d7c11ca8b0ac7fc6f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508167ee99484f7110ccc5f790f99993213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9db7050e4d38187dad502bc85097b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8755a4821bce2fd6e6275184f74e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75faef99d54308e940bccedbc466d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7153b46fe27eed266305654d4575b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9307d603f3c7df5b0c5ca02024eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd050cd854e75964c5fe45b4c9b87dfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d422b0eab9cb7ce6277cba2d0628220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae004cc2241ff6c20eb423d42741e3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c531a729499534a118094e21fb86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b1c4e677ebb9f4e973e2b9b1068e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f6c955122aa85517774105a7f3f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7926948fce00e977c42349466fe16a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f0eb02f76d81ad7aa54c3b4acc03e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a6ae83dbc27ba5fa76d18186e95e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8a401b0dd90bce78e2f51648fc6b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48549daadd56cf99aab261974ea7faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a754b3f4f34951745febb0bd63b08c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0edbb15ea62bdd1818e00b198cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e057d13863e020432135443932c5b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2a5586d2513c4e40767e044b5342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f9a1efc70e4d5094aa3404cdd151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b296510f279fb15c8fd1632c6eaab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9c0bad7221510a3290525aee717f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c403be3e4bb57b86dfab6dd9371290c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5140ac6dc44d917e167ba86242d8db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dab73d30bad00e5e9afb746c92a69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf19b43f51ba39a61a2b16fd8f0f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7d9ce2d3bc1b3f5b7669168b0a67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406b6d744394eb7caee911637a75910242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba6d7905240bcb5ba82dfc72f7791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7b632a6a43364bc6c42a0026ea94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8371533c7dc183076f8c6dcaddc029245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd0c127c1f9925dbb67e6ab934cbfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f851414b5f848becce37ac7b2c74aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13369fb868fad94db8d56034544a73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0493c820892bb74e17f04cd6cb26dd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5c3174465b4e3a0f99e734dbfcd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651ccc857ab8d583e4e0bce5770aacf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d117484302130918c4d9aa012479ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb85c88b22942c078f96cd9145ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616b8617bc7fa310fa67eaa6b21e18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4abfc63ab9d1c1101c11187993d4dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c3dccc54d04517f6d265822406651256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326f6f1cd8126cbecf69f0258eab06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd517eda44db13e47bc65d267e0ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7045c32f661455ede86f71becd966259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771351f24e99b24c236287dabc4ab29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a79145478367369f3cde1b798b7c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e6d4e73dce7887dfdb716721a814e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163720bd800ea131d4196d60a1e543c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3331904c638549f5c4a2bf9485e1e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdff634f979941cdd52f7969186ea9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f46151783f45487fd10ac5cd62d418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fd076968b3b84f08dc36e082835d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0626ddfc7e0d26cc6181a0a99392b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968710c8992e652e89ca14b9f81dfbac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9183f113161c32520c4ed4caef817270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173526afcf5ba1316be5305ea560923271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74753f8e94f135abc43f43a5a1dba2e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263254a14519fbd792d9993a821cce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7343d94be891f35e0cd24a64ef5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249120aa65f37e668f74462fc23e808275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7792c573b6d89d181e0aef83bf7465276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a42870a9dc7f7b1687bfa2c171eef1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4e663157ef37deb0dcc838d9452ae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b17f5d366d986dd9f4eae2b9fa7ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a5e7e00353527c4926f99098a846d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573da83a5728f78c93943443dd2c9d55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b00d6599bb2c36b81bac278af5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bb71de381fc1843d82861ab7b79f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cb8f328da5431b55a13b96d98c03a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3733c3e801bbf4c947cb7b0cf08ee7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10d74a513b224e02408ad5ba5ada7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b271c2815b0153d132c77025cb56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc172deb27c8955415246cacf7c41ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301355294b161e472f07ae429fae9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69729fbbf1913851204a97dc36d53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05fa484a9590b026acbe6b778b000d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590eeb8d0960eaf697965f2f125f48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af6de971bc868188323068e1f85482293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b40083469203a7a0e310d50e883f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cadfb31a3911c1b297bc26652b9ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157a2eb5033a47a2fcaba2906e4b35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c708898ecb8ade716e77a9afa53ffe7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1a891f11d12d8c7f39719073f1bae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e6ebd774e27722a314b693f67d07f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d962beaa55cf989b8d2f31fc2c043a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2bd0e7c11ff4802396cc4b842f13f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6f9992d02cda4efc98474c731df6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa4337452e1ea73abcba0ea84e044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655113d257e0b77b5fa2296a3aa42de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027847af543b0ec3a738d0e32babb2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969043b83d3ae9aeb38041be54d11dff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42c3212e8c5fd64f1a65c14118eb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd181a4a048f020b106227b06b358c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998fadcce7d7d2e65effb5b8d86c6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831bf46536c79c05a58496718ae1e73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a44f54fc372a5e2f8a9be99f934942311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774e5048a9ee82803b96de089416a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb45453688ae81de6077a9e406692313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046b0db4674e3c044cf9ed634423798314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467ae5f8a6ff4e45ff7c2a60d6aa5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dbd2a7a121fa84963432ddb16bfaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9426b583732e892d7ab043e36603317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b646ef2fbb254ced07721b4d8fb3f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a30dff7506272ff536ab37b0aa5bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df086caee72580a82a384f5122ead5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92923adbac2b89db91d5fdfb581450321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b0494a04b7353e4020d318fb9f66c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79170de2655d12d03a27904589981bb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c349550dca29f99bc61abe66816f90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549f4774f95a2b423d335822827f59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d521db5e2eb73935069d3d6208477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b72da02a9d71d0a1baf8197c92b71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb78e522869d8dcb1a574c2c32907e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a535f49c4b84a1c0c279d4bf394cff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d4dfba3832e1ba9999eef0dd78afb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed9613f3d0e7258aef24172247b59a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc2b5f25858857f2ad43c56a59648332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32e9890027c636fd5534a7f85c8baa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc919bed647d35ff9e91c9f335eb0e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5800a2be9338bd56277156713caa4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a0f5b27809e5645c809723e0ffbe0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916895fcb38b470ce4f7239a3bc4b0d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a245ddd4523b6b24369dc0346daa86d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482b98fbb4f098d00cbd33ec48096c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764bbb81f9bfc915c8fecba2d08d79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f2667438a37bbdba9fb859498085341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517dbd44055ce744c3dadbf543da8e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412103ad06fc8e7c665ffaf88ce3a4ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef9ec586f1d42d622db1cdec8f2200344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aa8c24e3aed783e4d8b16ab71b695345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e4a315c026fee7382eb20c5d265db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec8bfc2677c6799ecc8a03ad843c8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027da7a23b41328f5bbf238d6a593a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7099bbc027839a4b31efe434aae89a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52af7a82eec8da916d66403ce2d98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310b913a2880d91a4a9ac7a3d0d219351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047139e7aa14ec39f4dfcbb7fde735c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62019bf49b700d4b23f579909730e2d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ecea7ac9936fc69ea7c8df6df251f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06970ca374b0491ccedc15bc44e80c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629345ab13748042a291f772e53f9a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a195e0217425a4b758f3da939fe2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21696ec1bcad7658ec460f85bd493bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f114ecd7c00900d5027692bb513f623359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add4d88a39a7d763dafe5647b72e18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c42abb4dc8ecb599f9f32037be65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b992bcb6c0b6a061063506f6ac2a13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c1bd549f00c868fb2371b4c999ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebcc4eeee59da8fea31f25f5664bf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221b15775e9830ddba8c6866716cea7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f412544d2dda1f0df89f077405e8aa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fe11dc9a985c270cbf777522b623c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b1525a101da7c8b4f989a9012e271368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cdde602c524a35becb5a986e7fc63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a0093fba57fe4c00d7ba1adb4dcfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa53672f16873ae304e4f7c97ecb6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57176a7932b27fe041e617ddd7fcc76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99320ce6e9bfef5a04a8d0dd4c26ec0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb181629531c22f931a4cad23b8c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbbd06d22c3647c8fd3d627cdc7f7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d6dcce66f01799ce9940379c82f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ede0c6e6d7a35acac91e4fc7b9da0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5755071e30cb6f6b74dd91b498b93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e051d3e74d9eafad1a44dd8f8da5a61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098e7ecd1fcb0f8ff1d1662a4d12870380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f67225e9ab9062732cf49dd096cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a51895cec2e5915b140ed5b85fad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a654b680d9413328191b5b4c360e774383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4a5b30ee324c37fdd3703460773a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa10290711d8454f125385a4d90241385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cc5eefb01c62c34c63a5ee945ba5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b63e0f55632c13dc6fec3c0587d90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609acedecdbfd8d0d69304afec26249388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca08523e7e14500f2f654b93020bfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b904b39efaf1abb8e8f235cd675c54a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72f81f610442ff8fd371fe586018a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e88917de66e0841cd6b08b59af5b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6bb846ec40935303a1c4c3b647c0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee631d6317656a01d9d4fc973c56fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81908b1dd27eb2b2e09b0544826c3da9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d88d746a73d91f5894ed7584fb5c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289eb65a1f25acae358de10680c65d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8e1c22279eb209569ce34116542e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d9d86b7342c32afa540da485f0cd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa2025228d115a77bcaca78d1ec20e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0c7c4294894a25123a7f82bc902d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a01a75d29274884b0f0588289173402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bfc418fe08de7d057a5a8aa6785c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ae8eccdc7b15ac09eab1c271bcfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e91b3450bc40c46ca14d03f2686fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a785f5d76b89eeb625713bda1835f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd2092407ae1105624dde230b76888407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7acc7657168b248aaa7f0fa4c238d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b1aeac7329c546b4ee031066f1a1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5749ffcaf807ff03fedf73b59f5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc7ba90e9f11f3a2a3282d37cc13d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc73479920896e2c6e816e17c19911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888aab9ec1d5a4029b1942737795a68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807e1c30d27db834560d7aaaed37d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704252b9dae49bd3add78160df4bf439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f1e4abbf3f8def2b7b8f28bc4fcc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffadb7fa6fa3f34b30516895b913f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4198b0632078732bf46448e7a01b150418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8316b979997f1056ca71bdee24b32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dfe6e0e39d801c20e229000b515af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e0db0e271de2da964ab7c26004c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64136341a3d410a57102fd1d71c30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0cfc34f022f921045cfd895ae07d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47821d9d6c2f891e2883a2773f24588c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45e66bf9ca8b24c57257301e81c88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88373c48c43cbaa4bc49e042493483426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3078f1e3986f83f3d9d89bb7279ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347dc61fbec4778a1fb9d285486f5ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b3253b62a391102dffcaa7785343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27814ca9f4a5c2eb83ded8baef33ef37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3116675248bfe5a8a6b4618ed78c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3705eb3734b4d7dee7066ac5e91301432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f187f7e5089951c38c20631c17101433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc913824cde956b0afa82fcd2321a9c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b6563eef10c83a77d69cfc3f278b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c7ac6bf9e055c354ce80c86cc802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3fb594a3d1aeb7c27f87c34849f96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77108938361b70ec1cf4c30a1ba0aa32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c7b1eed29a7b702b9e25a28c2fe91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95473607007995ce115c41a09139497440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7afd4245a8f335fb35fe186432cf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4869d36e9250b8834786c712c5f54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0421cf76cf4705c92d24fce7d999cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59021d3b05f0f8e70614d0db89ec77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd043412aeccc1bbf7fc5e7b269735445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37ac176ac3bef5678ffe11b839c748446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b9c0e1051ebb6038a3ffb89834a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea56c6ae332b8ce2a7f2c1458ed4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d54f0d7d1e1572a3f871d785d49c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb0f8a2c5a62c2c6a50418d1639d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582108ec4aa30c85db9517f6a76d43d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8771711889ecc4de88c67a83e8110452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4c0b5dd8c423b7184dd512498b98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574015e1eb7553bce94376d65924090454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b323c32f5d052c57502abb6e1ff7bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabde0195094070280f28cd9ddef75f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174358488c26cccd1a10a79eb8e943457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459cc256177324f6367ebd876b929b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad2a32d76254148243568ed3a575e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552f5a7cb8da9e16de3bee2011ada02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec641022202ac26f4a452dd7e6269cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb656c9a46364c8cdb9a3d5058340c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f39fbd61605cc44f92cba04b9b74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3690a6f77b3368f2726ee17ba917a27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16091ce826508040a770e3209cab4bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d327bc8462a19e6dd93cb77503aa82a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89621c4bc74e2371f6886f8ae1bebb2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd16521211c683aa7931d86743db6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b9471e33e2432c0bd6b50e9bb7d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb805a424a72a5ddff61703d7fde4b81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382460b0b35ad57e0d3330fd69628e62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a98eebd6e9e7635bf31cd807b00e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bda8eaec0aae10f239f0a5ea5e8ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6771730e8d8340a6c97632f69cadd3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c7cc04612faa6e08f437e39c9cdd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1be0e8025b08f1b653a4d837d2c7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6f5f0d55cf3cd5304362874e04d98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687dcb95f676378dae8afafb578db2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc20e35efc7140778f03958327388479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4eb3268e92cc1c6dfa947c49222d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3d2eabd3c549407ebb08c687ba18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b55f6df957aee5640ec2301979d1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682a3a5c9bd8a079866d28c1d691a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8daf84f450bb394e05c78144d82d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97277242aa9d66d527b0ce47806278485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7f4c4fe4fc47019d08f0712157cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3b341c365049d070aa9f57546a0bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd742fea70c1f117dffc2a26dbcee55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abfda0dfb931ab1bd0c249a30cfc9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61cb4b96f624bace39d96bc966585d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040acc5b9227a9a55f9589393e6d3435491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a0569e246ac383f9ca12181773d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198ca9edce208357f6c297f4d47753493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e1052adf10ffd4d8f95f98808b32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e0f26c0358a435f1f98a4085c0e3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1e8ad6dac3b01a7be34b9bdfda84c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e433b8226aa43cdc829e32afd2062497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91209213b0375de658a3a99beac7c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5144270fca8796dee19a58013bbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151211da670a29b65fee8ef930c19fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ba919e9e300e27a6c36fd143a694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e7690fe9b46d39d52d38e739c9e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe496d7e570b058064d3aaef08ba5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ce0b96a0a9165976cc7cdd319caa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba29f675df1b1ecf6a1f7cbed807cfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3f4eb77bc99e00ee3e22c05c0789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eaf4463e106c663b2ab0ac5364b71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd064e67c5800f3cb192e88584044c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30696050f267160d5e051dae2af808509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be407a075aa056ed39bf03f085d6d1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ba7375607a8dd79aad97373f0fe45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9442992ac719610f514b176347fabc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54ba531ce307a9c997b9b8919b2460513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b65b185cbd0934acc78e86eb0006f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864b8048db218eae3e3a95692eab146515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e7696a87af681e44590af2c6da36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c8353729fa51af70692928c1faa0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7083f82cfbf36ec6784c8082b0eba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f2ed974eec91e1b2cb47720145bee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900a991055e9be00173c9b9be5e982f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15dbff8e65b6d8ec173d7f8e4bb63b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a305b351622945e9d179519428bec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e45700112e4a7c2b5a5fe31dfa196523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644379c3f53ffeec603a502402b546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c66c032b3de83568392eeb7af9b9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996bb5043c5c18857329845b9aa9580526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d42abd7a313fcffb04922d949e9d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef8f71a9b3906c219e82086a5c64b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f33a5c20b6188695d8dff1aaecb3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408391c171e3d62a6cfde7bc3d0129530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef833b8d9a686061977d59cf19a53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e209bfae5bf65cd98811dcbec15ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600924cc69fd0ae1969ebddfd9f15ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746eb658a23017127846f8c0eca9afa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247dc3935a862cfccacdcfc0a1237d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c61c4c2073d5b2f88d98f0dcef5773536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4815e234cad4324d272bb0ca84420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4225b6f95f28253d3c2b98712a11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b58885dd8334dc532d634aa960798b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeabeebdc4bac2afeb77a31f48a6fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27bbfd5c91e420842930a5b1c0267541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8245c0dd11d42ae8772128a720a516542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404345576d105986011ff9864798ac07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd844dc3838bc1baa8aef14a77cd7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29628d57c60445219106a2b71f35a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd649d66038a7feb61c92cab44a8be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb563c15ac19e704bea783ae161a808547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b83f9eb5ac8964f50c9d970c24ca3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721fd2ded31728d0b7e7c78b02083a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca181f89b4aadeeda493b96f142047b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71f26802373cd9ea3d24169747e14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199db10b906541c41912af967fa098d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beb26f60fc00d5ac9d04d0750b90e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533ef8c5c33d1614c4159b9009791f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f0db944c4fefc26b99bdd04eb97f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06098bc930a93e94f90514271e34b36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1d54998c293025b7b52b07622176557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3213f11e90ad8f235630d25896ea7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d851b19bea0b4baeacaeb431571ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155cd11493f5ca7345d46e50eafff8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad487f721bd2ca7849b108ef8d4c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5633a59a8ba3d0d6469378252035562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefca0f255efcb4802619133e06bc19563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc54fb9f97cd939e793f73eed6b4be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231f1b8f4e208c2cad4f38e2490a37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab953eee3fd1398d4aeb72e6338d3ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bffec5def30b178e344b79457885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88592aeee79a28c93749f7c318dda21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2145c0fd460901d08b17cd1892465569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15392de13ad1fa1a61a9d2020c1ee70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed985787547e81f7761fac8d68db6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe221a2c741d7f2a7cb0642456bb0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae01e5caa291f2d428473875e721e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd378228615a3ca30bcbbdb709a6d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b64519d39dfe291628a766ff1c978575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70714c8eee65b75ecd6cc49d5371da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3c7ba073590e53be11bb0b1a5019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf4b498fed7486e4d41c5eef8e119578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5722be47a2333df9b6baffa440483579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e25db2197d5759d585abcc40d186580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6305e24eedc9465721b70a704eff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c517cdc71020fe299afc50f74c350582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f81a65983de2777ed05a9c8ec127f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b6325f30ecfa4918e39620b7a7d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371f20b4933cdda0a2caf6ef4e788d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c80c1cb3d102e0500df9235c5c11c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8058c98180e5d0fb5521a537b403e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a53b099201ab38b5aadca5d3d6c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be48c4d466ffd454bd5e57f9532a7c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984df2ca8d97b6fee197b5dd34a039b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f3357d4c01d1d1fb76c2ccdadabc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf27f86e124e4800b9b2fa8ecd69e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dea20cf8f3ad426529ee25c13d8483593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628db323bc435db5d96c1282b208913594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff99f379e7891561bc1cf5edba8a6a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680091669bcf549b9ab33d7c389717fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae47e860a693eb13f855d5b33ec8734597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e9bd29553430fadbe9f3dd79c5dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e328bed32900584233007764a02f7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403af768fab0b25bf034f95cbd0f3af3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a8be2138b14f5d3fad05055eb075601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b059aa2b955e10e55c6cee60cace6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675a1c22ab6a59ca393c8ad5bb7399603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1b09db4994ba8c8a966eb88776f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6863111719f6596292be3f11590be3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf869d548220c8a9c97b2d25f3390858606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2122eda22e1990502054b027bba49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ca4f84f76f0595ba936cabe4c5e4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d070da8ff5940376ece89e3ab0972609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67eb3fcd8f25b849418a77fe7823a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1f6ed7c7ef0002c0129f26b3dd96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c42d2518474ae4563ad15f6af8db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617318d8d516716da78ed551c8f14aff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e082441cc6ecec33b6bdbe50048146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb750f2c9ebb6c93da1d2405fdeef909615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710795da7dd9ee9aa6e6696aa3ad1a2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af615e6dc0f3823bed850b83ba20b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6fa21f0701a036dc29fba13f11af1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82be648f0c1ca9024061a814db66443619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ae97ffddad8182e73364151d3558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad388483609c129579cfbba3c1c88a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1bc024c95427b0db1d3738e03427622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedabf024ffa16fa1f842e69f5f1ce8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb9aa4a5c587d45e7159d560e73f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e5eef4395e243075eeeb6357e265625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec1f6327bd9ea6bff1c9a2573ee7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168e14d5ccd1049cf078e94867a1e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174ae8508f967280c62d59aa153e84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b392806d1c53e4a7cb88751ca20e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec8f53b864d800733a0ffec0f00ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab023f351382acc11bf68d922ac25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d9f30709eb4e045cc1a9b7cff9fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d9e4df51567b7e3859c3db6e1dc67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b95f1b047a1c74f7b8ce03479fe6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0b6f94323d592c23a1c661e03b7b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a571f03780dea54d8323801a8c0f0c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bac03e1d79154987a9de6cd9135ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6bc2447c8de1495816331b3fbca8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac79cb2c45da02d5d14923ad9720ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fa726d028b5cfae83774b95c56b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea39f3464e007c78d1fed8369df41e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642631bf48ec5783be1e54e7cb27e57c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819727f6582e3ed039d7948ac3486df5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef186066b38dd9a0f5cb49bc7c4c382c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bfce14d7922f56501b263fc2bb356645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194ee260c4a997774a7e5ed7c2c507646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890c134775ac520343f81c27d2fa0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f9eb47bd4d74e8f44ee660092a3cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443e496ec81c61b987285c2e35d4703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f2cdf7f31d5d5b10add483cd30a9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9067dc7d9255ec2e143adc9384445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe033a7e15001dd1a73e14c7cf0148e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a99a82323aeda1007e270fb8aacf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13af3abd7ca935f874ac37cc6466288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc1d953df67edb53e10f1717ad15f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283b1460f5ae717aaf58ac5b2a8d13510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8937369c0eb247715da50f585f5a1ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b9295981f716fb63741fabfdf19f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c4a8eae7db02fbeced1c0da4c64413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613752389be8f2375e6684e6a47316ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e41767ca9084e9dacbe770c0e70a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f91aa912b36f3453878ebd09489c2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c8636bd6c3064b23b3e3f2bc6c1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c615b83445f5f9cafb46556536b90618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879782ffd6413d7c6b711c3895254f0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735cc1d5e1a93fa3ea5d7d9b6baaca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c855dde8ef5fa9796cdf99adf80179321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761ba385a0058dda604547dde30747f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264502a399501507d739c947856b7cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c070723be473501a30dff961523df024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd4ffa5971068880a630e57b7f8f8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f38592f5d6ebac84152471965b602426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406142d27b5cb663556d8921540e4db427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81891973d303fa69289fb1b94b547f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c5ed48568a57b2868c727c5edc0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51285748b90bda8a11c7ee5c88ee69c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9afd11b5567930d5be36c2dd9ad2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc43c5be6d66c6af3b5255323845332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79469f055a72c2ce0c99db0449e23533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886362efebd36a887dad25d120b2a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473d6efd0f9dd5334fcb5f6568c43d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9814a9f7a9baea2eb5ced91b22c5c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3822ef84096ef9e4b5eca51bc130237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f72f59c2513518420e7c530d07cd1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b69b02a9e9bb219ea816a4286b4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17da1442093fb8b200bb4da4ff944d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd463f075cd43a8050f767cf369a11241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025871b7a6a3966d87afb7253aedc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f629e88045a0a0499554ef2dbed3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1ab99074450503d29173cd762106d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ef97f4497b4795f02a7317a25f4f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d607738c9df113ea267511bb28521a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063767edd0719f47c17196871344e72c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d02cc13c76f279cee7d1244a2572f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223135d4a61810415d64c8e4328afd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b314f1103a5a7272a28645553f09650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885778118dd539b4e78a444ca4f54a1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e878aea157ddb297fb59f37cf9100652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7fc9f38d1244a698ce05053973adb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c8c2ff5dfca84edf6ff66e227c0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f5a40f9259f845c059b66a16acb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f888a5f0a4c266812517b17fd588856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2573fb731c8a10992ead3ccc3d92057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2201700f15feb13f01049e233f32758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7f27e4e4e619b5c530f1d52c07d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac896f8978f39a29e85f2f756abb506860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50303d6094a1d0dbf8f13a663cd8a88761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d4512b221ff57ecc2696409fecdbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf93c07a7ad409cb24b0b8144e4f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f04711c0f83d9de4b342734645d95264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f494414476fb02d1389b78bf1bd42165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9674bd3ec41b472946fbb9010861566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f336466eb0fafd460b656c0365bee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af9da56d1d99ddca4f2dfc287129768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fe0e792fe9f73e26822b02638d05769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac873e0ab62b08e4fb440d2822d9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f0cf26f9c554876da949b46cd18e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b67dc157aedeabb66b7f51453aed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34d64f5f4ffdec65eceef925faacd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa27c6719ea5ae4dc2884efce0abee474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666302dd3cff23fc0ae2e208a51ef575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061747e76878074cbbbef6b14d5864e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62df0e6b2ce588fe793e34b191b448b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92f5f5e9944b9ff244df32e84dd8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f1d2d2ffb8c0595ab003d783c8ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47fafb85348138fcdc1f1366d9385780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef112897c509e4ba5f0328d6148c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9bff5d47eec1524d935c759aea5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22884117535280fe3349b1f469702983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bdd57e19f6c39951fe23f330636684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5ac8c802c2b6e2fdbdf23946b84e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf54a58cdb48479ca3f8b6224ff1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9c205fb51f42829997b8b6b5d3e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87f90cf592ffeabcea38a14ae17f6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f574c3306757c97065860403271b4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c959e00294b83db1ca943f3a9067a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b34166e2c1b70e6fef9294abf9cec191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758ce26f426894546254b3f8d477a0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541437e90771abcb4cbe3056fc16ae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b533c7ab7e4f1808a272ed570e92e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeb19c48e109910f5fb76b01e4b5fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cf57723b3696be712f9bd7144738396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699b52165be62e9ffb6dd9966ad86ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8bdc8d93756cc11a6e2fd55468d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00fa5fb94eb862042e0a8304ec217b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c9d7f8b7c81591f9b057ef93d599100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665eaba2c34159e69ca2d80745586a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a365930dee21ad13116776adeb77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12932cce705d096d1264875be4e31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae01eb8090fffa09376e831a792c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc61dedcb1db5220ce49d34909730105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc342054fa1b2c950c0b7a008dce51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fdd45ae7e10f3d881eb8637710b38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c15b08d691293883314a292455d28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694661e51fea33f4e164a62a297b7efd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7f6a5643af6396c95da78fa768af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae48d8d0c614a94043e45081cadced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3d54bcdfa7b6ca074c9dde8d8554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebeeffeee96dfac99bb43c7e93a3e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546c3bcef2c49c6d435bc59188420e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211019f548446c275312d551cf49b3dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b57e209cdb97b06bb2339690ea02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46363f02765786e15e8d67d522a4757c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eff0995450c559a7d7fa608680d38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ca16571f7d28726d4b9ba1535936119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee830444a38081a0229d201b6f38658120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c2d01cf1e1d0c4830026cd376cb2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0bd5db393b4af1a9c84f9d5ea7116122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73b272e98be75f47708c728bd1a10f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffdd4adff33aae06d0270d09d0a86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977dc64b02c4486c60ab21d02fd5c90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610bc2da623e7c8efdaa8ee9f5ad25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd6e697383b2e6288afd693113bbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52cd58864687083693ef25739f0f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ebf8700a3ac8e435071e27769b206129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f81326b5e797909f6fbffa4137a8b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aec33e173c0cd0f4151ab0fe11286131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dd09ceeb28b1d69d32da0d57e99bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5db8023eaaeb1bdb21bece3dcc46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae371ecadf77d64d7e7582f697615825134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594bad0f4e934240a740f6797260d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc8293fdd41c96aa2fab87c33007e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b7275281eebd08d042307db9169f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0edeb5e43725f3446a8271e71f75e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bc6f80fed5991e4fe4a3ea3365564139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14aa0434701ebd9f9c2a4512ab2927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6541491d52818d0cc801f3e0b5125b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fed85d50c63c5ae7aa15809e24665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8ace043017ef954b253efadc3b426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf6aec91f4c38dfd0600d7312a73d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff61602965695608e28a8808cc375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435c059e49b8ed2707ce6fe0272a03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b038fe2b0e4565aad589e9af122d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d68bde1219976ffc71b4cd1ac09ec4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba6c57d0d1f711e5426cb73c69b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc3218fb37c608eb4c49b645164d3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee42e5b69d1d405e5fd143f926307151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e528c3e9eb840b0825bb36805d8e2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8638155915de0519d347a00e672022153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda982cb187cd3cec81655b000ceb5cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c06850870afd070c68147366628eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a8c1ea835aafabff5a11067dc6699156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dfb14e828e7706d4605b1c4f82098157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e94ff7526138cea4f9dfa9dc16d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbea76e9bf661d8fab356058b369de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249c3489f8662e490d1b89b32f893e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f9b557e26687694fe7d129d76cfd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8027ffcaac2d8614110b4c1a0afb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9d06745b61877bd3f8f047f2cf52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9136a9b63ca6f139fceca0ba87b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8012b6254e5de4f1f59a2d0f1d3f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb16c80e8e7c1fadd934ac8fb981ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f833459e9219638803d4823860ecf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db756e42c7a0e04dc44766174df957ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2f9687f7c09b53537e32ce137374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b2c23541a2f32755ad31382a3475170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56903d20d26ca48333a84fe4433697c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96fcdf88e256cd2ecbd9324187e7bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90832d24fd8e9170fa51142e0d48bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caaecb9646c7e6b38c35284f7a458f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d17ecd1c4cbad2576331ae7e334e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4683af823a95f493cfe57e014603d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4abb949e0e852ead9cbfbdb4e66496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff91310ec4ec048488da48b8ae6ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5acccf92f2fba9af2b80ea641436179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dcc4ee50b40fbb8703ffab3be5c60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fdc3946cac885d149a70852c14fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2783890620c53b9ce604611996264f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e34b9db82224084a4697278514b2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f89159d082914fd75dec66d44a3ddc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ffffc9f8c0759160b5e169b83e64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ee496c3f278b63e7be599a262d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122f2bc7e273ffdd7eeab39e3ffa5b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5421b76746751b44e6f0858177e3c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dde1d73f0be5d93984394a34caef6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee30504625f78378f3afe6aa6eb38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a3a239856bdee200a6f6b332159d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5c7d313f76bafe2909d8ab6fda44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc78242124b1d50c8df9013f5e88b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bef6c8e751096b56c2f772abe9661194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff45e89456dc5e555d1b8705dbcd2b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956f0979f137647270127cc5728803196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74977b7c71054df3f18119c9f2be40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15f67dcd019ca92e1d031df1372fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783074e5e99e0ee78f643534e2e968a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f894350fe004da64a0dfed82329f1f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ecffbef754d13e1fe939aaa1f1341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532ea7f69171b326a6ea593af49d365202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de127f60aee7f2d1191af6e338af08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f7068c6fa13c5a3de6dc8a053437204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02f753cef5a6b3a6ac62e752078f68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81c5b20fa8794eb6f7d0cfc788444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db907230e9bbd1c3779b1dd840a97f41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb34be24ab5f7585b382e7bfbed41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396a2cbcfe2ca2391ce12ff61f9999d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e83694384b424bccdda2d1f7bd794210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cabe9cc63260584644f3610c9f175211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f72761da392f61f9c42cc75bb8a69b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b117294403f1f8cc4a07af992b654b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ba8aa6ce0130856a4c48d4391ff2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07769c2d2976b45c29c3d45592a75ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3863f1ee8fcddf3672e5a6edca20ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef20b3ef3e52d2fd7aff1bbe95aa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afc99f5ea199441427f2710eec3ec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290fc0c9eed7d6e84a97e78e9fa637219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7746e759e9ad9e04a3d70c60329ff7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3599a53042a94c8e346944b7765025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29884994e98dc45914e8e9473c9464f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a4bc0f9f04041dbe6f215b0cb30f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3fbf7f8c14e2db758b2c0e36d6bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45436ce529f03414102be8eebe6c1e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4b8d5efdaf2bdb7db0f4105df361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c772f92ad7374cedf39e7f195f15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30c505e79407c5b56944eb1c1b012228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f39a4ce548f9a9d9e2e386248261e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240584e3054c142d9a8d4f9486f4766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc326316767537071b810ac9b3b802231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e45dca031a00ac7c680491ff34788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0567b7718e9c801339b4c6081a664233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f4581c7f7efa2b5dfc5d81ca60da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028067f37a291f517141e135b345b96a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a93069a61e576b5a13b4a1d913a0dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138119d43b7187680ee80995b5cb58f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7503cfae8c9444cae7e86176ffae07f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b526b27f97569496f8d5f3112d52e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b4c61d316cd0b70cd68234a35dd05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134c67f69754959f1f5b697af61e4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f395c1af31f730a9cc6d23ec1ff7c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d8d0262f8b1f06b752218677c290243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ed00e672e2a73bba6961df472e5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82308b511e92051b6860b47006c541b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732134ce2832f6e872db9b41688a34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e219b8786dd8f701be94382e2335b8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff80f1fc6b47a5bdbf046a5722e58a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe61c6a44e05085ef6160304a05a1e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92cbf316c1f45f9aa14c7f9463b6de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f65707abcfc50737033e30cbfc11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57bb74db7e64737cd0169dd7115e1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca7283c24505616d42bbb131d1acf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd246e3bd37bf146dd9bfaf9968abb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4ed8f6014b36161af30ec3cafe8f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb49cfd506d516e3765f9b0907bb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249322fd1d3193c3098fc36118601c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878f19fd8b4f6d48efdaf5b911d8e41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db5b26a45b1834dec0d9438107206259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6662d2ffaafc9fcde93b7157037a0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a057b58d3985cfe2f44e9d91b2ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58bb121627a7d33365ef3192e3b9c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafec7368ccca2a775d77acb5b84ab5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ecf5fdff5485cf55ff678767aa2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb04ff082ed9d66e71a00118f0a38df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443c1fe97ef5e5f380f9d7783be3bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea40628be2c9eca78d416431dfe90f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a583f85750c3bed424658cc22d90cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d076437b4e1230ef7fddfccede1459269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4b932f404de5a0d6289864d1f83f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca485775cff5179042eef14d6a69addd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb156bde46f927d30859f358aae214c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aad21ffee062af4b272d40907281a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15026a6a56dacfdf81870ec6ee27591f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b339d9d82d9459163388bb6a972c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e818cdbff38945775b8abe1164f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d371998faf766c2922e2adb2f1abde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454a1ff35d138dc6ab1d9f12721d8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c91a88e164685db3a3a566b90e780279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1798d3b1adb9c080b5866a9afdf09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45926ab7578cc7e155481984aad8bbd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fa94d1df5a8f604ba37d677d737ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d151ddeb4b7bf90d909f9c51de75a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c204af2d12e6bf85b0f0d22132a42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de8f3623c0235211acf0b9e064208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87e61777b7c924a3db3d644a0970b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e94c34775575098971c36b87a09e61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727003629bf4d6d0742bca6710aef523288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f251dbdfa0acefd86aa32f499ee61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27048291ec953539c7d90690ed119290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dfddcd0bf14a46ad86675f34ff9a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03817ae23ff3e90df99f9c8782b1de6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d08ee36b2d2940b3829ad05967f539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8f1ce276b41da51fe9464d70fd56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5edc2901b4cebe22543cc26d50a8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b13f46a353adc6e253daf0641acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ed6bbc4435d57d9e4ee9e5d38997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae50165649e0a0373ab1e2724f6ca1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5fac0ad574ad3f2b597e8d73bf7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64209dfb575cb19220146116529fe47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54af798e2f072babc7270e5b9e77eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6e2cd5a14400b3d88721c9e6b6df2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191fd53bfb91e0decbaefeea62327d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d0cf6269a008202f6b8924c532e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce864b6ba29edc2cccda55f1bb29ed2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd079b9f5cbf815c9d0932a92932d3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e227563a8dc4b6eb66bcd652e196f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b643f65a0f79fbbc22ac622c951d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbffd495d50d3fe633581fcf9ddc9ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65a780a8bfcf20694c8ee8ca92f472310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da69968ab4d5629a6e5626123e5dd60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d53dda29de153fb14cf0e3d12910a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26a456588eecc8348a05bda03ac3d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006a6d06e8c9bc57d2edf151352507314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0e3d38fb82dc7149823a992c4855315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506a7a6e1f8a5c15167b4e7f9dcbaed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30b2bc7c894f1c9cca69826288a0ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ddc1406ad4975df9cacef7973f136318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c62c08edb452b289bb0a4c576adbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896478cf010b818df79a6e9a3ce8606320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5754a4db796771ff343ed3cd36fe4d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838df4a59d1885fefa5b2debf35667322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abf4d522adcc1418c62638df67cd59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9364993b24cc605ecd5397a7f682a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6fb31399a11cf6167876ed2cf00bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45fba0177857c4fbce51baaae8776326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bcfafdfbfbfce12efdcef14b59616327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625b6a970c2d1b287e12cdf483d97f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636859b019229ebba13deede7b15b55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e256f81430d9e1a829e60bb8b8238330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb2f6f25da8065a4b70a73314e18a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13934d845e011399aca8318aecf5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112726d3eddc0ed2ee2ad34d011d1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c45f2a11e1de2e6e249e7fc1d822e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eabf700cf3a6c5d0ba920804b253a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f40ecd014607468595b9496f1a00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe88e7de44ae222e8d6916eb0fdfbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379ded2da5f39bb8fab616068d3f61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb1f08b326c6fb5bf4a1658b9fb73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbbbdb95f2edfa9d0e9f456892fb83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f05712dc5fa65b1f13602103ad98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2955d6431e8e26096ad6be860fe3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706848f8e2fadab3f6c3d8910423825343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b1e04cad6ce330c11b17e54748c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e27b533cb75396b5bb27c2f112b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99cd5272b1c087ceb99491cd9dfae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dd8d337e078eaa9163afc769ce54c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91ee17d21fc963d71bb8da10975061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862bdd6a4b04fc74576d499596c94e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6603571c993be35ac24a40b3a45d193350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf5199e680b0705251e40647d336a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d295a1561204487af1e79604b26141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6cf41de3eb2077eece7fa1482fc8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78e77a9ca533b93970f9d43d4e8f72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e668dc57a573b5cc6eba3a7c729232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6c28b815a7ee6a4baf7cb11e8b3c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b6750257976486fb7c430d875935357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d025f6b34d8f8b7ed9da8df7c94e2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b2bb13fdf302d31a0968fe74383a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d235f9ac77e7e7a3638c62d012159d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5585cb9664f184cb4210dce26e70ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f799224a52fadd9a4d0ff3ba3c90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b622bc388b213a210234d3136584f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1ed2d5d1fddec00deb6fd53412bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c4da8786f044a82d3256f16f6b946365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e6a03063472226013efbbdab3a54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb782d695296c74731459bbdad3a75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980eb32c77ca7b9decd4cbb55cd141368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812c60a7cd3589ebb694a0976fe0f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb8329aa956d537cff6ee77b94c2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0de741354bf44aa7eb1b1ba967d9cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d955aebc23fb5b63bfa140454d1546372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8af47a8bdd3f9e78248e7b452062ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075d3bf9f93f353afc105118baa6c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1a4bf5cf0e0a101332e5ce617d536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b15248cdfea4e0dd7dc1b8d4b7cd6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4186722c2575f6c17a1b5ccb12020377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b39ddcdb4b09c0809b0d0361f7421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11954f334b362ac81199fb0d742e3fd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a614e00c8c3de46a97efb8d18923ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3297a7521bf0a0eb6baa7b9cc6bfba0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a1306321edcdcf1daa5a06c767f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ffaae9796758609a7eb22a782d11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf02b2a3433e4b3ee1f27d2053b854b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26176ae6f1ded8a71ccbf60614a638385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c8b6d0b242c79a83df1643778176386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd821d16971fb662eef9ad142a8d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3834b4118bcecd840e4951fde688388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e28c7cb86199c0b6afda3091d22b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af8f0960f8493ecc360249f97bf73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b83b56d8de2daf83186bfb2da7cbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929365e2f3bf5173709fadc696406c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74e5483806adaa93fbf82f3010e1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f502c448a282297a78d3d14c06d5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0a3ea9b0fca9d00e431979240fd2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7171dddd8a73ff6fcfa8798d4f85902396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa71ec81719a55904e0bd63185d20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaa98eb53b898fc479cdcace887c7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6902a0f149192dc1cb9a7329517072399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60fd2d6a4499d211bb3e6e25b1d456400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295de78ce261ac615f3fac1f2d07f40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139a5e67e2870ba2bc2e7ac9400420402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ecac5a17f14750e1e32ced86df37c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b6482fe93fa3145065925336788af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905885fa3b23f91ab3188d1cc4927fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c353977a3f28d5e551c02196e415406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d8e3999fc5a16302d54b914f3b627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e6d314e48c7106d9d7ff0d735d48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec19e800b8d62edebc8edc08eb500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d26a7c4e3adb8322212a532772ca3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b035762c1c7aef779aaaed11e93e4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c447886b6f2fa3318495d3a6a33dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7265d2136fb7cf90641e43dbc8e7644413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e4bff3fd602f31154a9f34e1bd938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c6b8f5e31c84e70c5483ed781ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab660b4a93b10278293ec3573540d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4409a2dafd8250671e0461bb75eee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc54014e5d3ff37c367dbdc3f80df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6baad7498aff5ee6106e0af351c70d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce6c9e000d6474ca7b1ea4e735da6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91d14ac705b837aa231860dd2e90c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5822ad160c0aa8f6131671d772eb7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb35657344471a93e853856ea79a1a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa46d488610dac3fdd06dc2a7ee8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfe25175c93c1db8ae4970ee7ec0ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430074ea3811ac361d1f433278ba18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cbb503ddfc4a9bed376b705086e5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b01778c2660899170d04a65a54d6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4c4c89c869c3597e1d1820a080e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ec628b1de1435985ecf3514918e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8435c59e764b87281711241b1cb48c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59803094a949992ddb6b5653b0c4c60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2a080dfb1d39c959be5fbcb0562ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc6b379f988e0087f1532a45532be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a2b6fcda8677a0402dccabbb4e82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cbd4f975a42426612bd1c346435af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a598f9f1c61a449c9c8979694a77b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57663a00eaf246a088fee1872a0788438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5f1ae17fcde02bc8e2e5a82deec5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ac07e68ba9be83d0fa67593928413440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a59c6092c1184fc10f32bf84516c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86840c64475e959c2c7940acb0cb643d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e2168c40545f986e9dcf2a7b45ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99dde0f2bfdc5850f3e4584ff111f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b903832d055bc2bf6f5a37bfa599cec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88accd9d728e0e473bbf51d0500283e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719207e6d3e8cdfd498e76a005bbeda3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5791fe796095c2117e7b6fb7dc352448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be79dc2f422939320b18e78c8fa673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92298ec94eb0b46acf4fce0e5f20aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66de1ed332f96dde2fb6bd8de67b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c0a5b9b2432b24ca4f0136da5660452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef432a748849943211909dd000fb7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d1346b965b9dc3c55247a67c502ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f2a9963ebacc2eb763dc2e75da74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a49a7c73c1b55b4720ed9701d6cfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de131cdd30dcf7cbee306543a2b669cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9eae6ffd7ce890a8170097c90cd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83e8c4b7dd0d2b057315ab53b05656459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8ad751556f9d090493164bb1d93da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b513fd64b671d03fb144c66146a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2088d9fc243fd13b2e6b4d30afaa5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b846ae1c0fd2ae9e13750308ef380e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc063ea65fd2a9a6b9b061d85d6d1560464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f1ca63bf65a54c91681a358122994465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de6cd90b7e6b9fe805ed80af12861466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010078433d2a927430525f210cef76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565de0aa6e493f75d3d4a735020af32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e83a461c6a3ae46882405d183bc2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c8358ca1dbb1a748050a20111fac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2152895f84f2b271bb84f337745d6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b47eb40f809d2a00624e6d8b40518472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f417222ffce701003f04e273e7bcd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd45f76b70d37a13543c7930d81ea4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c47362c345007ee9069390e4ad4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8961baf9ff356f76c15853f491b73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554ceb5686f610dc570760651ff58d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30ece7c0e643f6b071b522f0163ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a07eeedf0ece5600450895cd9271c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ec4dff644036062f747308c89b19d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1416b07c900127ccba3c0935c502523481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6441c3bf9a0d4ab1fac2f535cd77af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221c800b5ef8876ccd69e8856084bab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234d2bf5fd08d3734a381b0141f7e1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da00c72917c0a7b2c691fff54122c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb15d9536bd31303903714665176ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099db87c3e9142be015c9acb97c5c1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fb63b48c56484f12b809d143e673e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a941a6262bce9de26f0bd069b5f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ab4b6342fb1ccc7f9da291355562c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e555d1fb44bb81a99c3f88c8c3a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a75a6e2a11e13d858fc4de4d27c84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5931a140ccf0ba28b1a82ebd3b4a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f8bd15c38afaf666a612fcba548c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888e20c39f4b8e2792e0107ba45e41a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4f04a23043991b3693e502437b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc83f6949d57c65ef598feea208d36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4656704e7ac8ec6be14e65cbec77b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9812340f320aeb6639bbd96cbddb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf93db8a585dc9752e51dc9df13f92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f168b1498595a945a6c229399235b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d883d3bc6f77245566b021883e2bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778003f63c410f0bab05afe99349783503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fb2e453faeecb7b70bff1d2de30c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367513b1d5c3ca65ae318d27cede73c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31346863535eba079120d0cfe4e0c4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1311437f35155659c3038ae968a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b4fe7258633e75be515e16ddc7d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39bdde1166c490b41c26e45de1a006509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522601ea3b1cb55a5bafd548fda5d56a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cfe50c19158d8ac250bb336ed73b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7c1f1518a7b7d0b38cc64e5fd08b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2c387c82da7c85a46a51122dafe42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623a5670ff67d948d9079c5b107f54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3b737d25c1f1d7c0ce46374b522d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba7cffe321fb4c6c28631a6bae720516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d6c8aecba9031d1c797dcc9a1b51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce7c2c82233b78c2bbe06fbdec4e20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fce37de88120f95271ee35934b1ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e99b16db03544d4cd166898a43482520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d1d0c5bdd37f30f44bafd62f4318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210c4153d9ea752044c6ff35bc1e9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4574237fa8b609185c5c1583a162e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532b7450a8e40f681480271b85c3a94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c381f25e5d5bf636a69efcc27509a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34287e4cce957a3f288a46b7bc33b8fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7062d7d5a0520193c8ece56136eff32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2462626937e01316b34e7b4b972f32e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b66934e172cb15c4caa079d0191da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd71df0fc4160f305aae9cc19ad24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c092279fd51d66b4abf98bf3f667ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c996a074ddbcb442e48fe7b531b254532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c344ea604258e328498a84050a3adcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebc2964910fb4f579bdd0fd6cfa76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8baa890afe112d227db49e60e97ad2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec11b22d222f612900b6477425af7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8619b40af0af95013c2c2138d7af75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94dbfea28f28f6ff2e54f829533e0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75500cdfdcaaaca32e552cc78c7d88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ae60b981f80153c90aac302dfabf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b78bcce7e9093fcabc3526c0c26ad1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298d46bcd9fa7e593911ce385523942542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba88e977c1d0a3b8644e4415865fa59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c72aef953da873d353ec9f522b4a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f004cdded8f4d8d37e4a3fd316753545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e136ca0de25cb1c521d07f9ef6baa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19893737360d8fdfb83f13bc7c99427c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786ba5f9c1e19d13c3fbd6b9ba29384548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a99bff8cc07c7d4bcce425a16c046549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b1b0b68a08ee338c5b9287dddc203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e5c4901ca63e8f27872d6c3ff153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0ac2b8539683f8adb52ca7841aa67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1e8706fde3b593bb2b668a98d985a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ab4faff2ca7502250667266c31da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be2fc76b39c2db57e34045f6a05c45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723575a577d68f7ba34c5d9c68ccd20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3301e80fa705708b303fc60ee9e255557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b733d02e22e84fc4422949ffc013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e8f7031c5725ac64833e021b2de4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d827b473b7434d05be9c4a93f0c88560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f7de476c72a3bf0c7fcc57c10e55e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5d426bbe4f827cbcc7a60480c40ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002008643f59fc684dad1b8bc5744768563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4badfaa91ecb2b9199fa7e663331fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f7db1b6eb0eb2de9cdf68f906d529565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43f146444e8fbe3db582308472196566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4681c71150831039c9885b29e3e5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15561f3bac1feb247ee912ca8c2dc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290df8eeb0a2a63a960371ff1803677f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c835a1139ee154689a502d00349205570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3078f04c506febb17fbbee7d1da4dee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca980a541063ba9211b08d3a836ce69a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb19702927e769ed80ac2178f8a65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7a6789bf341c06c8b24e832a26c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31caacda0d9a5ad1007449f22d88ceb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41fe2426a50491b9b812ff3aa807e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f3562a05ecb8e90cec47d88b62ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44027af931d0d094250d7fc38992f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b294ae27d163468f2a8db401e4a2d7b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862547f638600ecc6ad3aa146f9c8117580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f723d79e8d4da13ab5963f007350581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b59c93e410808b67423634d2c300e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929112738876a814b2c14424fc4be629583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc22f0c05626236d123a089aa388a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ace76c39b80da0fa6354f11380ca99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a003da6ee7d897a418a24f1cb2af3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609a1aa4a2d76d984e5ee71b5e66d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e189580a86e4da93e4ad57c7d46792588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52b27dcc3ab05658879646ca05671589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053244ff416ff5922ad77a39a0da8056590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd88e800374329e30744118e371cf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbcfa317c5ac04214f71569e5a90d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e5460fed824024e4debd717c11a3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d34a5b6eb4b926cd6a14549eb31f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c38840b838c64a9f7a0e3981519352595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559672efd845a403bd0439728842f379596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b0510583b82a861894a0b0354ac5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336659289e21a14d08b7118321d8d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed4358339d58492704f0c865cc8ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a6c597f05a9042ce9ee5d2393600600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac552576e97b44d1718e2e357c927e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2e8147426b5a42edfe76f79ee347a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b768cf24a6bf23ff185835849aa6e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be10def4d1981a0a89b73c6261a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7021ddc379f1efbfef3ffbef9343b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727af7369022a584b58be1942bcaa19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889cce745b5c9faacdd637e46a4171a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9eb1e9e8fe10362c2391da521bf4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1530f0c17c6dfb8886dc671e9451609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7608af93a364079529a5df41ee7eae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84e51c26c96d688fcbf3eeb22cc3c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdf0c2c478c97288ed2ee211b2c8a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeba8952e81b70d7fa97e82abba54b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d172f07214e33cdbbd51de44bbc06f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf36dbaa534609441947680fc3099615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b487022c12fd5993f04ec6a40674fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73c4a2f8310d59dc85c2b09a8254c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f483d46133fdfb40bb4849ee04cb61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217457f4b3b1c4502e3ce82c8a5e045619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e561ad6c4ec3a5794eada2a1a596620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f16b347dbfdfa65590c3ed8186229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1ae311af1486645605e3abaa0c73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124cefff28db32372e4e0e50f2134d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88eb79cef0b0065aa7e63152a94df1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228966a46c78cd556b1983cdd669853625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280952d92745189d7c2204c7ea8c02c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae462fc752a98fc596a27786ad858627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e55de9785e16b37c158d1783303890628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab13fdde0bb52d6f777d12a83703da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d811644e6a97a6dc81bd79c6a3d8d48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389c4f36431d8da9c7d68cb9a73de0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a894ee2bd10d198b88ec01199eb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46fbc9dbce0925376db49931d1fcc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8557a56e6744b40c5ac2ec8e5e002b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3316ae3d1cc67186deceb587a06fdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f5255ddd72ef47c7d9694e26a935b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18baad0d6f10ee920461b939d74c6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca28d7b8ea72f9f42d7035f24886d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe97fd7779abc1ec80fbbe51289f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787342fc54af44fc9e40b6441e461af4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413394c7058ae81026ad5e9aecb772641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9803a09332f99a8d54880fa7b2cbce5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea478be8316c81b5f1ab4d2a078b6bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba1c717190e752c20c20881a3c4f6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7efba3970f2c3053396ab41e922d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee335d032e74fb8f23b66dc8ee121f1646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>