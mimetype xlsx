--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ec0c8268d3ad31a202195a85fe9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4876f0b39c2a2f805b075cae2eab82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8b8f17449f92417a0eb89ba648583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658bb40664fc86593615175501e2014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bebd86f256321160c8dedb593f94895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cbe9df6b8b96c4188e8eb8c03f0a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692543a0c8e8debd8f7f0eb01c8c86f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7566ba1b125cf96189ff6e85f218a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8f0bf900ce262b71dd5990ee5c839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a65c85d85268490e112f29d28ef910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8232463a98439b6e120db6014df1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc94a26005b309213bbf6202e4989ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27abb16f7ff99f697daf9794224c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689886aedd2b196694d9f04f73fed88414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920305773c401c488b3bc697c80bac2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d50084aba66db781f44db9282f9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d55f64157ad26db9a0ac47b58797d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185de52932cae49190d1cb1d2f0b36118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32024bddab31046b07457b6270e2cda719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64711abd8e60a8eca9436710762445c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47da31d8154a67f791d9cb10593b8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5c66c5f1e82f094c905761d34f2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c1d9425a080b15f53663f2f01a6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307be30752b932f20f6dc9c33f2561324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9504b7f73742568ab7b7815f45c8af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3753cbe701d30fbf08cb130b329226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf600c97f7ca723b6d34922a9c19a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca2941ec742d8125d29e06cedb67f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24351299a1bc84c499b2e80e1b3b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b1d730a4a40bfa9c12d01fe3d32030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f7a3131cc5b080c63d01c0bc5a4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a323eabc522782314cb6a3b969d8a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d89e3f20156f7cbb74c6f0ded800f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a670dcf08c9dc53833115e0b0be31bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab664b275e382b80a9e7de98d74aae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e4632b2fef7bb9028739d5e5162f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb97a73b154669658a9a98d10954f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012e12fbc8e3e1d85c23857d471f2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58ad2a51216dcc9e32a1cc796771939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6b0a24556f2249780aae8f6e120540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b84c245e3524bc137d96b391da82841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fee3447f833472ef446d73ba6cf4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824fd6cacde9688c01264238478934243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0623e077be459599dc8266fa7de837d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96316f02057c511429c44b4d9bcc59a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1453ac5be77f0e66971b085072a29146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5229db11c61f295d7abef8db299cef547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033497a9a9da3c6dc71848d037307848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878917e675664319c44660edd76edca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab50e72f8395e4ed726d21fe09ae1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b2e4b5880d5f2c84b4fd9fb0efb7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ed302b45bf60e5a3bfdc958625cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2dbdd20d9620d5e8fd14b3ebfb8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972450fdaaf6bf2d03be0f64efa7ac6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320eae6a7c18b481cadb64aa0d8ca4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9a9ae20cc60e55b09bd8604a924b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a4cffd1ceb74b77fbd6c3641cad757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054f0334b706c766c3d68b05e0e47c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1818a94776446561af0ed09332d6a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455995071cab3d442adc91754df88f9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523905c9e1e22d99cd514caaffc6ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f7acd7dfb8f74d5f4c88e49e3ff462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b467629d976e36ae7d1e58166c3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130badc339335ed848a0bbbd7b137cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d058fefb6044a1e2c69b421f7f5dd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6402c57d5c54b5d4d8fab459137366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2f9ac9b4b8699c4e31aadc2d618f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86872e282889778ba8eb298af7dfc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368445b70b557cbd042f77ab10ca43769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b5ab52283ea4ca19fabfb42f917070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365cb193f8902395f3478f0aa7b972f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d420f05d73fe2f2d2b00df6bb0698672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3fa25df111d5a5697920ae34f151e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c9cd49c73bac457978a5d646f40ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd8b4fe68ac961b57d4a76949756775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83679149bcbed18e3ff4096482fe0e1e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df3f68465fb542a817d5ed28b0e6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e6f29b4ebc971e3aecbff9dc81b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647a74318fa2882174faef9e141597f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7e5f1023bc9fe4bffd2e31f6386b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce4a80561ee57614e4d58a979b5b4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5f3318e3f096436dba7833976f6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad9b5d8d168b23c4be7e5ae6a7a79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed90c9d4365e56ed606c1b5fe064bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c30406e0a5b2b8855e788dd982e4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee28e7d47fd2d0d6aab044c525bed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d05fd7258388d3c7e27d73513082487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a739cc7b97050222eb4a2687fe49f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11311654ba0d7273137a30336f563c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d72edbd8df2c520e68ff32c0b06e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd9f7ed6b7e583fd3c3217be1f4e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7de87e9a47976aa11f5edbca230992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368eb542f1ab7b7a01c3f16362b24f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169d0506dedea742d3b526e25c14c8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f011ef4f0993a8c1acd0900cbcda6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b11d866d98344d66718640f99f68f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a4961fd48fe67b345a4c01d4797e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4e9160650c0251a020d59615e685d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fc2373d7db87e13a321373e939f9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6f6317a85f53f5d469e183beaeeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e8e773441783e27beb7a725bf94d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b46b67063cc9844a125b78d795de9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d00507a7fa30c190a30d171256bdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d618d09c824591a0041ded27e523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca2e6c42b360ebda6ffe164f6664f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f139a6615927d6e9b8feb5202df7fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2c160d931e55775a1e8252bc275f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c3bc4d10934826aa33de0ab595a89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f339cd76e8db4f05ad243bdc5b231d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a8d3b114e099f0a3111d215e9ac2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fff124124530c7e938c2d22a049048111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33825d0abe13295561a12b07ab6bc362112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0487099c8ec9f66cc939b1c3d622113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93c9c59e63334d7c0e5f523aa5f4f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2fcc59287c1a53625a9009f446f52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c3857881947a2badeb8de3a2383c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5810b3d632732b6fa382764d37538bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1c73474e285ba0f6cc21e1fa975a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dabcae144449a296763ae32ba8068e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d634c3debdbd2231bc87142f9eb0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719dbc45986927d866e64105f64df71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5333bdc61903d5f997a9d3ce2f73ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6979888bb7a374a3311f10cd3fe282123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353cc93630a009e8b61bbd9cb9cb595124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3cb54dc794b2c70e8ee0ea098dcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e845c0cd4f76297680fddcb86cb18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f815ebf084fa812435b5447a5f4abf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2703deb59fb0cb6d0aa622b8be484b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730074cbd7432881f266c7a072e38b62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fae1b7f53e0b3ef47364a47e78e567130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b12b772d4e65a2e149d479ad1f8f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa6aa95b2acee6de6950c8a09fd595132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c253797a96e0d9e2f024d6908aa973133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fdc7d2f67e55b8d534b2c838dca46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748d2d688cc994596470819ff946b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45306718af26a8d6e3feedc9b617c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679ac9032e21bb96cc3bc8ab812097137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f156ae4cc7d6ae450ebfd7d13a3eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe6654bffc4f8a26ec39ff4758e23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d850dd04e74df1a4982d1632d1aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07faee18ef95280a988fd09c7ba61a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f170fdefaf66765fb07db2747cca17c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97617297980a4f4f2193bacf21b7860143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55ab4954f36f59b27ab01819a2477d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1683e291e881dbba262cecc841737e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f9d5660bc154fdfc2abf11a4a183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f553d471fdba6bba6899618486f7a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012d1f36ce87d53f7905334359d2743148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3e4951566c1187badaf76574fe7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff94286de68c77483e5f8f029cf9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9ee232625b679e1b6c57afe66232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e05665ba7c82de03f11573f0f9cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a426c152e5b940bd130953aa35683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c573f72cf23e1fda97f4bc1c9e7a4a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96cb553228a38ff90925f905f8ff8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c593ba47395d7627d532d6a5ef14e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dac02bc1ccaccb0b0bed53ee8a621157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f47a768542d3eab390371780f251f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea01699538d2dcc5fa52e0afa66c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c46bd592d44f58252a5ca7de77fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060dda003c3dd3275988ea2e476548e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669f9002b53faea5c3f26c73d9e2e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8281d137db2be273b4df80fe2e446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ce6d6f66af11856ac63ab9b7651c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96a69a06ce14e1283c8ba0fa10450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d4d89ac42c7801ad57d390b52618166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78275f0bbcdd5059baeb0d2fba27ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acddf1bb7ce3c3204068c722fd4bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef8064ab2c9cb66e560eb87643a58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38a4ef28b1e24cb1951bd33589c4a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482bdc0ab1236d9c7b54c8894421e9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04df955d1583bfaf8bcd993be6bfb74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c870d3ec55eb1d69bd21386db36f7a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f580ab6b7d34b62808d83b0861ed2f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8a131f201367adc1d37ca8e747e9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c8bfd1bb88490a7252ce59d9c4a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf03aa33909e7cf09eb6045706fb7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5a55543edb19222c49faf60b805d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94096e31b2e1f21ac523693f598d9ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b0d862095b505d22edb27e2e4bc0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e22931de9d0d7b6e590db72b15f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587062fffcbd30827ba66d4235ea8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff9ae30967f080dbce99bc3f069761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f371e0de53f3c154c44d4ed87907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04d2b289491d2e80815e5ca5f5b6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b25e17d801c669ffe273d3de653ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6076e861de392abcf27f35f00746f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbed06bb9a2940cc371e3d15d1da00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fffcf1e581d996dd1522e84eeaa459189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77605c3d3fd42eee08eed22658a1a51f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3492115eda80a68c42e1a52a603c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3f1657b649218f32148844d8c8a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75dd926706f49b8bbb10697c4a87c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3093018df3066b57c3d6515c91b3300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375826c027fa3062db205a8032ae201e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc2d92a0bd992d5835098fe590b9f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e9c559716d9894db6d579c2ead7cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b52f409062530a5daf79fbf36cb6cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc046344dd4d41fca3166d41c64065b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40865576c21c02a83614666cf54a90fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb63f4c43701261abcd4304a01c6e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f44dabf2af74f11c31a50f864def3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8a0d28500c1933fbf7d48f5154b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a85ef7a1da2dc0c0e26e46cb9670d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a3b7c498b3de9bd0eb208e1681483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3776fbe351fba8afa9fcd9123bcd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cdcfd28ef86c0208d9f12fd61399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d7446483f307816e63bbb2f91748208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e186fcff71e9dcca2a8e652d343da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51034f40d65569c4f36d10f1f64c05ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a6c815fdc47807510d989fe235f5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91533baa1114645e10b361d43e6c4180212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806f06aac7ad686254612191ce8d7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1805fe11cf6a43717b532addfe30d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a89048be1ceb441386b6b0fec661c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aeb63c8ca929159ffc9604cd273e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888cc34c6c1344dc3b0a0b4be77f8de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22738b5f28f0079423731dae873615218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c006b1789ce73e222774ceb9e7039bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1268dc56bb400f109f19841b4a6f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1800c2dde1201aaa97bd759f0892e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e9c363985e05ff1a4190d8312008222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8bbea781ff889808d96505ebcd6f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684ee8b82d8b17fde9dd9ea6d95e8ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33437b2a5650f9cf80eb3f055f78b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab7a02fc6180a9696b816d4971022226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14cd1a225d5d926a82cf73b75afbbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efd604e5e3ba3aca57bf571cc5af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ed881c0b7d495605b230c5ec532c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9577aafc3d53c06f659133765a8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ab7579cd87411526c1cd93526cc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2b5d3595ff785f74aa2e9605d1adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258faf0294927f28ddd8a0c805141e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b9807ac45aa96d5e1463cd0b078f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b02a189c7ec208754079dcf318b000235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201f29880b9336af2326b979b53bd81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32faee9802568ef827c95c380c19a20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951ebc04467af18306930151f228cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f426680b17f3c6106eb962b450361bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71a4fbfc1379dc212591e77eb40ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d37bcb43a7062c1adaa39483a261241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159d312de7eeaba581c83cfb937ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a9b1f03762b44d29a11934fcab858243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46893d670bd6db66f1e3378a53fee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95c468eec4eefdace9114dc099624245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b610319eb77cb6ce9bcf93aa32a5a1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65528dc1cfce81dbcf09f0d6bc0984247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96dd6e2f533791acfde78a1ba83a65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eabe6fe02201e8d3f7f721ef0b585249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986257dc4ce777fcf8979943968524250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931547d71e3262738626e0640e43395251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2de0dbb535d293ac3e8af6ea9501252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9af2bb0375986c78946fe1d0ebe660253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194875bff4aad865f1c8b0849cd105a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee7838a018e8fafabca329365cb8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d7580b59a05fa581f30c834d1a43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe82850665fa9c0147f31ece7dc63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564d5678af434a1b5adb9d5d4a671bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c97d3c47f60ddaa7584ec50de4d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848dc069bfb6bbd24d575567f0aad52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ff432778b6bfd052cb5db334d405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd409243c262b9e6869342ed7750db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733ba6f18ed6e573568a6e79901b0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1317001112bcd4bb26ab420a57a7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d033779c3774b1dafa226285cc4aed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f7b84953ef123ac2c69e763730b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b490dd17d126ce8bffea2fc166598f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f71bfe833db56773bbad94b36d8cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2644875003b582a9519cd8fd3a0235269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197605ea65975918b25a911e56395da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af9e5cb5f6501040c4d00154d57fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d301cbfc41e16d1d11f0238cf3a22e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e6b420c71751bbde8e173460f0495273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94d08aefae8c6f642367f242b5823274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfbb4098b251655386430772ed61fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da993e99fa8862508964efd240d24d0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496d5dad920d00497f702021cf61382277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade65816f259239aea819f7b73ed10278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1897d635964b0e18efbd312ac2befe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d885556076811c1550a2dcb4ced153280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f81571931cccd9f6f52a7c22846a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cb16fc8a533df71d144e602c1b037282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d9cda56dfccd29801c37013e0aa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bf70e2ec29ae3969accc97bc376ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0016abfab5a2be777837be9b5cab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47f546cd9fc6a2fab209c750cab6dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba96981c1635a1afe446d1c640173bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb648afa84fb17f9124b09868eb327288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3ead0f4612c44bc2f731b9091a71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f95d05639953d492cb72dbe913e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b670d73114d22bfb96f6c69f4deeaae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0452e793fcb4cebbf27535287515a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f4e038480317190ffed0101ea348293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca15a5227e7aa5896ce665ddf1f8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b0dcec32922d42ce946458ee4f99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8fa6fa18b3d87c07b47ca5d4d0a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f26d944831b7ed4607ac7ff7fb3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ce380db1e0121cbcbb56bed9ab65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6cff07a45f5f24cc82fb42a07d3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cd934d8f4abb7fd2063f3b942e0c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e43c81d81baebd10a3f3cfc6a7236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a389d6c4ed40ab36bf43ef19c4106302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aabe18332aea4efda1a3c1547ae1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6504559e555b495daeb589c92a0b3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91767c6ccfae5e0cf69317c36d162305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1e5fdbd19152d1f4b79c025d5a257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8e026f8f1844222b0907e19ab974307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1b337f6417b55c7509cc67f9d686f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443508b9dfa313de867026e1e6704d25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7da1cf6a7225206519c5cb310a876310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1df66d990b2f2b904ee3283352fd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6591a9efede2600c583cf08889a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72ada212dc23889b8b86d7965ae0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aaeef006667aeed2e741d12d8e81e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff78d8e94e82209e733f14416241790315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7f201cbaa3e0978b6c4e2e345ee2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d927aefb7a0fd3d61dcec9dc72e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e09e4478cd875c012abc5c51d76a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c32dc65a11eed566cfc6053417810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65759c9836f16321fd4cd3ffb2c5ee4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8799584b05986b05a31684a47a0757321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c10960ce43e02bf2cf1b13abaac66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679344519b20adb5b47af02a5040b4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1ef065bf095b37094d2af0082674324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120901f47c840c13a6ec303600674cb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180ddc1301e4e246881507b7d8c3f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b079e237cefedd91f8bdb72919b910b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4400dc3a81c3171311d8eaa1d9d2b42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6028eee02f197508f0abd5edf8e18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220d597d3489dd5281ed801cddd7f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb645e15657cc258322f1cc62c68a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d5a7a05ef91eff83622088fa2b545332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d18b853a9138643de50c1b3dcb18a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b44cd87be7dc35289cf42090421b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86ef4b36d5992b1bb5b0d75004614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5f7e0cb84a6f67ae67bedf41e2f01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074a5295f555196b0e4aca29cb066b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c30c3b81a8ef5ede23fb5ed3339d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8222b1d18d5b058b37870cdcdfc4c2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c382cd57daa19a84846959a213669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c14b148f3a7ed4fdab3f9f0b2cbcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e4bf6c2e884248f231fd3f13244a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f12eac3b0e736a06f54f2d3acafc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea51c032574e1ecb835fccfd4bf83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171477929df94cfcb27dfc4fe5799957345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee680f8c185e14d417ab0d55a2774346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73adcdff449803fcd7b2414bb15bf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d9431a75330402b542c17266f44a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f2e573a9a7adae105fda920853b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016b6e2b83ec642c892307d9c0ee943350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3f96118fec9e3f093c45d3f64b74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ea7ddbbaf845ce268ba8d3efb642352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e922578393221f721049a5ecee5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd23a243271b9d9538efd092e685dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffaf2258bd1c32f5ad01ff167c5be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7726651ea148e6515f30aee19cf9d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d108f338e31d5325a50838d2e44ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ea0c6ad11ee1f667cb5fcce1099d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf9cf7b8f919da5cfdf60b313a4c51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7e3ee837d3e3df50fe9b23128f2db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c72736d499928796bd186021c0db1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e671e815b8941a28c3664381af0ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40145189722d20f5345184351741e0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea996f9c96b9a356a74e7c601a9994b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e9da152bd7a541528e6f7ed1891d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1d70042e74e2c95d229a0f72d1931366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41dd9d37af7a3e26e2eb3883758d55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2e220fa1c294d8122a0fce510080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3cd675b2f6234d213cd5e6d020ad6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f85fa245dd8c953b72d888de017097370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736992f7ea0a0439fbe81330936d67c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f6552cf0b442a2486af044eb073bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe634bebb5f96299fd44d9b006540a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84540a53be916389dabf8c5181aae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b17d1ad23df0005301cc191723a14b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d808ef58ce59d3c147a7a0620eab90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0cd3c39d07ccfddbe44b3c885d132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412f29e42206f23970aa354898370a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1717745d309a8c86e36f8953ba5b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957e5aba6e4cd4e37fb2b9dc7564ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c7211f5bcd56113e30dae81045ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361bf910c388132efd495ea1e8d0c9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94639a343ffbcd73e23df207c4b8372e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2b826d59426110efe37028f338b7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298965a54dc0b08508ee1d1e6aa567a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271b25ab2362b56341740ba739da7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ce3e6df3790d443e20e0856f10f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba3a3796932a4a791c51d528698bb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eca426119ea05db640629f7cc07753389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8663e37b9de6cb59593d2c6df8ad1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d508b0ae22a5d09baa5d998b8c25c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1299573003e5acbec8e971146e14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c06e11efa85386ca2ba7978d4519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e5a67ddae7d297a15e8ea6ca5b801394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bb48d85359de95271c5f1488f8bda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472af2bdc7cc2a5ad9cf7d2456d3f8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e2e9ecaa4da4f56ce7b6b2ff2f33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d406329974d41f706ac9b219cd8a55b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578a97f3c44015a0cf0c4d80de01be7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbe2502a01e8cd2a5a0533d09de43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57e9bafef648683f3fd5106f41d98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec83d158256a6b0cd276ff0b8dd652402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36c765f3f13e630973b9defac3c68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be0d834f97344ba1e757a89e06dd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d602d50b8a53a6c662e5f9dfd8cc92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228d37f4dfb1771430bf421d52005c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd66fd36955c80b534713f3478aca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f62702349c32537e21dab66c3104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e3bb2dc2683b3320d1248630a36ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e851185bff154f7489a06f220cc78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276a1871126d541b44d12a3513d782411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a25d65670957ce6c9b199bf494f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a03a54177fd21ca75e1079ae665ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0c142dc8cd3d7d427607b5cd0c333414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748588660bd99b4eab7562456c36c78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b0b803c91dcbd14d47c5184a63fd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfda752858929c440c3aaf1495a8a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff09fbb99468e398488628867e4658418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc932f09cc14ff5f05dd0e22fe034fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fe1ddc111a10ebee937bd0012541d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0052b33a961c431208642a7dae4ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aaf0ce8fa74edc6efc45d680e3042422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fb80a3a1fa346d76d33af60a83a85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c798c48c77cfd0228705aa86e1a49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092e828f4cbe5f54ebe356bcaf94e4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600799f7032d692f3ade5383207696426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de76becf2f207d81ef4fb766eb7219427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e5907cf4d708bfd30772e6144534428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8fa9954f2c21938fb49b204704539429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142c68f8404e661be555064f172e99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0270f8497f5826f8d1adeb43b2d4b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07d4593c1c65f04ef5025995bc1a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0a10d733edda599a7c5a8d2a64b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ba01c314ec6a77e604c068cf2bfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fb72bfebe032580a0848edde6817d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12741757ddc342fef8b2ad6d97531d04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6472c518c6936a68ef522c2b06902e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72831db53d09a364576513ed082a4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2a30f35f316f33c74a82a8a83c9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db832859c100c9452b7cf4137f4792440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152feaa3604da4e3e1291d49b30ab6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc172a8ba2de77262c6a147a180626442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2b602fd6d14e9f34d96b726a6e7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40f8cd3ff69b2d8b76dbba774e2d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465d11354c6f385e942c9cc16c8a7c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb926648ae8b2bb5c088199b27daf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912edd65e14bb079536ed1e3ddb3418447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3560174a2b5ad62744932d06ab3630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad85d16b5a03532d5d82cb094a2b8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510de40fc329a62cf19902b67a6a75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797d47e702594096354e16151b35e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48defb7a73146420dce14311d2a127f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6c44dbbfdbd272228c21dd44bf1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b3f287e6fda0bbc00eea6f8be05e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b6addedac06793d732b3c05a6b8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbec2d3c5be0a874fc0a33c3d6a1da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f3bc058bfd71aa331621eaad87426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adee69f8ac973d5a6604753f69735a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8d581e05c83f229f3c28959f2a74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939e72476f0a1018d87c4479e4870ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb8f47b617d90b7616b1b468c98bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ed9a9c679591df1ea9917d1c7699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b03e0bce8c800a3a226e995166b90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da35f7674f57737e6309d764a839d77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14d81e3551a435ac463d310b8fcc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca549a26a8bcb06349bab657ade4202466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425964229430322ff1c95081c5a7472467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae947b61e337a267b53d4c68bd882a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede3c82db6678c950d528de55afbcf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3d2f0c3a2d76e35b47a1a2dd5ac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd858becd7089ee9358eaf12b62bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96d2111cbb1c6081083368d84ad968472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab278d403b7239568701487fed81769473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b45fc488bd84aaa6df3a15aa96ea1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d15ffe46bec4ff68bf6e13be6a5559475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef020d322976487ba48dbd46d0b6ded1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19194afb9c33e9d29556b1b5e40856a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1d0895dfde4862ce561d79a88bb97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f70230aa5169b2cdb741d59030ddc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762677ffa2d4b5c6d601ecfc04f3d62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0498f1770ac5f9bd7d1a7496f5e57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2eccb66ba7cdfa4f6e54c99b36ed2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52e631bf43eee69ebe725ed94bae3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de725f34de512ecffa7ca837d7e417f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa882265300d9ad6b1caea50cd5fd5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1209a8c9bdde4f64edd34fcd3562f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e39fc46573a53dfe040ebd22d8e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148386a2beda02680ab9c2c37302471488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7f42ecdbbdd041a8792ffe268ad1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582380b7d416994f195c1476d4973b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37474cbea7d0980d1eab22f27b0f524491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9daef8f04fba3536369c829343e2ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b0d66f019690f1ceff901d82fb4b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc04ec2b586c4405c627d96e4f1b98494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610ac85e99607f638e0b0218129679495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70e4357f6edc55ce65a3cca6cbcd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036085eaf6dac62914925033ac2fe828497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e54046bf3589d70c7db80b5a6f3a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52a6c8c2279951e868e10e88b463c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ba2b838b3e975ff7e9049dc54439d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83778d4c3515967b70df7e6f7062fc0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7a9d7136cf6aea1b9f2857c3ed2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33076cd76785ce56ead1617c7cea0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57db58a1e154395c6f639949d00d13c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35fd7124103d53d07fb65badff2a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1387c92b60366775fe29f6fc47aa07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01f24ceb6508bedd6de1f1af5ebba7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe938b58c1afac73dc5b6c32b0064508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b4d4c80c350813ef8e2c34a474f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14d80a546721e382664796382eb68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aba06fcfde439a413ac2814539646511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfdba6bab6d898835d0e2043d9d559512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7751b461187f130295df50ca1126d76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae563a9971c3b5170a6c77b5fbbc220c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4416e25c5a40ad2ad768040c123512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7fe0e40b62d21833b60c607a4536516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc5f4a93962f4330eb21398fcf659517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1532091589a76f4f65aa3b04e2a5c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563ec8bdc2289c7dd0794d9cb04c103519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd27f3e8f43a701f68fbf7ef2c59041520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ade86d71800e9a37d3570fd448257521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d3e6827b8e182be1a06aeef4d0da6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5136af8557899772b203d1124aecf00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782dd33bf58668f357e955968fe0200524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebc1fde54bbefe4c6c9f2ad569125525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa87a14bac559f06523d25e825c5f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f733a0bad8c9194a18e279c9cc44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab882e6f36866d62bcc8ecad561d05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e7e5391b11d092be8c9f3a9830094529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e682f13c23c4641e0f4ad9885e6be8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d5b21c88e5e619e4095dce4616fbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d845f499b8cf848bf16fdd2530d46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110a5c85e2f9087d3f96cc71520c806533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e024689f2d5daea1881f286a4f14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905d28edf01e016bfcc8fee998ff75c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5b59120e285f192800300a1c61913536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4759800af2004a03b0edb6bdbf8531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a55f16d2d6d1288c5fcb1f51b200538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655839299c2dc495f69c6178763be3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3102e2ae16397aa82a8e94100504c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743aa90f284fa7f2e291d0371ff622541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16794d38b1c62430849a35a83c973542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b07ec4a81014e0533cf2c274a6f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9c614fcfc4650947e440bf513213544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951deeab16777842f0e284499b430f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a6a7a543a7885655f51c46ac97b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964353ad8ebee3e812d105784bfcdbea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023dee9940f76a640a306674bdee72f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4f82bfa5f6b88bad943c075b487c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679ccb9aaefae18b374d621c619f8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2405a5d9e1f7e6b4be65b96532b98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf41a449914beab4063b942046d2484552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fc23461db42b5a5e3fb06f891d64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c65ee9a35c9156c5425605c3cea77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec5355138bc63651adbb5b58e26199555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6be9e8a046478c6ab3c98a71e1e82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335457f3d699c008163b5adc5e9f9953557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf722d4985e4dee4b3acd2bc7da76ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8b6b3a16f8b29612e9e9ca25cb713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c63cfb104f79c193419d5c9a2a0196560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c96eb806d102f48171d1def372f2da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dd5fda10dc4f4f5ac8fe90de5936e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2036e3c7ef594c0ad05f11cf21c20b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3910ff7e41cd9a008df0eaa66e8d6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369b6c7d2e73978dfdf9a0d51db4b67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216daadb0588f783335816759b4a20c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ab4d792314a339b4a293115ca7d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370b96e0fa7b43fd80708ec07d5eb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e99013ff2979abf736211a7ab6891569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1cfbaf559d9441533e853dd38b211570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b358002beb03ef171544d17fccf84f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a437a86e6b1b48ff1c23d5cb50fec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614601865ed322b2a931349822d2761573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd3487cb66f6f5c3611d238b71530a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a639844da6e3553f5b4d903a26d6af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6df0a4094d704183ba88abd3c115576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67555f5345d37ed2ba1f661673bd65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f9904af38a86abc71e5bb7419965578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74efc2dadb7d2aaf10a203f1a114d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02fdd74408fd3ca80c2baf59fdad48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db6c66d8d47819f88aa9b4473f581581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f415ae947346cd3657c99ab929af2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189e1ed970d126363cfb80aa4b87f85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfebd63a6368756612686f57105b35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a037ecd836a1c7e4b54a846f9740a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e48e885a52a6cab11e2ac59316cef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada2e546c8c273c36c368a14501578587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e27ec2dd0b0d6ea899a9048fb2da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2ac72553cb2db22962ca5ee4d0c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522357b70e954c2f84f458b1b06c1a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38164af3328fc03aec0991f8f0ec97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e0639194fe190cd249bc8bd9d534592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ec36be05d39fe246a7cf8dd47398593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d8256a6c9e72c127f6ba52c64e8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff2a7fc10180235505e18da2b6b1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d6954ff43ba4e410a2ddbf3e7c6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0960898352edced2eece7269e06c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c077b011ee0334315858c3b56c1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164c0c1f0870d0a34af6a2f97155e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d25e3e63ce2a862ed3be2e2b327b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb78d7f2dad68092f2986a601ec2361601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e36668f0bc4f8a47c3031fb86af63d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b36786dee8ae1296dedd0e46a5fd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a698c9c5d9cadd09e080c3b36cd2e2b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d32d876eccfce1ed4c6ca956ec814605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09041a8db860f73408a600340cc953f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164ee81e3d7995fa9b3c6d8faf1907607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791e4a7d3ab0836e3d26d385849867608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586efa8e20c3954dc2122cf345719748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d6949e5bfd7456d60124cb2abd2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6ebc0e7bf070d411ff5a9fc6e946611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8342d072a09128b5d5b5804ff51e3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a495d8dd6aec685aeca4c95d91f6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5895cdd7754184214ad35cd7de826614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff285bac2871b3f9f3ff68b1edfb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ebccd2bbdc94a859c19dab4ef0137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c76558ff35edaf478c368be0b78b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2b3e5df16fd09626ae6b8237c108618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5e77fe0aa5ef9953905ddc7934a4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269aa348c68d4e0d6b40a5a2416bcf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c11a8726b4325d1eda52757dcfa85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7854fad33910f596f02989967caf5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c1ec4f6802ff2844ecad8627d885f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9bf9e32a2b97bcf0ab01b68a69a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f31f6583faa27ec8a85553c5a20bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f249485c6631a89622935a3b326b15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d69b070ecf7e8b7546e643361581ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50925c2694ba3908ba7d0e73681837e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a891fb7b7cceec8f336fa12609d8d1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154802b25194c88e886197fa16ee9a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37aa2934ce443214e93599ed63b16d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a89d0302472644f24d9d4527eb5dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976631ba3bfd06e306f785465487699633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c513cfc539210f064ea8b2cd232179634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c517fd8c86bf625757a58c45d8ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec4e395113dea33d3052606d542f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0777415c4a44791a50ddc7753be0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b7629df79342c59cd62f61b07bdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c7f724a68f52d70029af2a09c729c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3565223b576a0775452221b2c906b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb693c2f64acded248a70bdce784cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc321640d34995fa0e53c0a8e73fdc63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311de60694adde27b21a8a33f54df15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d68040bdd2e561bb29ec82ca0e26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7841c21cc3dae5c0ae559c2641338645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076960bc4caa013d07b7855309d1832646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ad9b8927bbf95558f5878396a1f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24cd44c2824f62b86f2e99d3814712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1339bfb202e5f035a5c2a2b01f34cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a466906bf96b448670eb6d3552d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f200821fae19d902ccf6dee1dd64b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9b96a6d79f664273312bd041635a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec772a592716b71b2dfbc87d760f5d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b4a77711b79ae3608d1739c23deaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745155433bf2e666136780a168fd8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e0b48f1df937818671dbfa12ec7f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef43a5cd10e06720f00d41743339011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c245f7fccf84723ba9a8dca2bd7975a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c18422c44527576f9820fd9b6ea2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713e4d2852b0366e072cc339fc8f20514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4f2b4f3a5af2849f7ec39c6aa89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc2f41a8cd99a6d32778da797d82316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6c440924b65fdba689c98401c15917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d73af7a35f40c33b57200a1306158418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4cc8796efadbd131d3e2abc2aa91519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f9de49cd918ae45a3c4fc0abf648820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5aa86f7104b24b6cc4ab97f6a826721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c013faf2f94f209d01d064ed55f71822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69327ecde8777f72567a1d2519d8c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3fb11c7da3bd609feab295ee0c69524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b244290c8c47aacf8ebf98c5002425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b4a763feea95675a5fa122db7ae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf46d4b57add9f1e81a7df236bfa4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b596f1297b757236236edaa08061328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfbf789d3b6248e63ee6ec617f05a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc570ee81194a371b208359a66c1cca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cad46b83c8f62a798cc17fe6fcb9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb1526183aa0106e14b18c9ae381dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd437379bc50801f84e865054349533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d13b10ee2608b93ebfc79cf7cc77434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a3207fc3db04827831030e2c78d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29acbc1feb6e330a37259b3f90549b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950aa5dfe8a640ae60ee3b4f1d6b8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aaabf0958247ef789621ce5d3b0ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b64794316909073749575ea2648ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e34664b5d5413e5607fd3000f02b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594bd56978fa47b29b0f996e8f21d0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f5ff94f7367a0e94b75df714dfa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0265ea36d607bec97fce15706a5ddae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e8a7d2f3c209ad8e58dc420a19f4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48b0a5b6faa95dde726de983259fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2325bde365419652e7ace44839ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b5081c9cdb5ef24ffd8db44e213647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428becb253b602a8cb5c68625e9efb9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904233db2d5fbb18a36df727a20cabd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b90ef5e930899b0d3bb1deec1109f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd76696ec6394a2d3ebc54251a1bb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a500d60051648fdbbb3b5441c7178d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ffd7f9dcea3d3e794817d356ff3cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe46c3728100e53f34984d98424f0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab9300a509fb150fe2c4ac8029487055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d15f4d5fe64073c98accebf0d2d7b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc4f2cbcb6b40d9ae12b937d762e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a29794955ac805a8aa37f29c862a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403b5b5ea646ec3d5c272d6f8609f5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aeecc09067a50df4a31ca44092f0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936dcc12d4c1e777bb9d8de3dc2a8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cb42f16cb1db080d64c1a7fef9f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065386fcd948d9a65cbd5f7765eed8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa7f2dd81054e0223c3f1b43a9f8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd986aa0fb66aedcec6e487537890f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec74a38e14b2d0e2baa01bc23505e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c10c23375eaf377992f5ec0486c1d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac54ee3f70e3ec5a12e3c200f61843568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36249023e5d4674bf1e9e3ffb0d69e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3ef0e696f28d335edc8895250dd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88db25aeba4065782a25deac49cc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f70657cbfbe505b68000367923566f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cf2318a2840a8bc157bfb16b8633c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054de0a528975e48ff56413bec66f6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650f9b77a744fb40d720d64d6b685975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1708cbd31c4b5aaa488188d51ff9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672725a2e7811c9a40ed25c74254b6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6cfa1e57f80a30f130026234cbf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b2de12f0f8811dbffbe5d3874ccca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b42f7f7620727a604dfb1f5bcddb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91583165bc7d1c22f6830e00f9944981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3910ac9de28c5737f94ec97ee754382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc41d1e7ddc2f0e10927c8e620174483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f7d91cdfaac940ddb592ec7600cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d95754ff04a89b4f2ff3c81ecefa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c25be908a46b3c7d8b01a6c2fbbfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d7d90a17fb0be36f8d90f74fb37287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791e5dd2c2afcf147e18bc9d1a0efbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aef7a49e10307dd49f4cb930d2e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def3f37dc9de65277a82a82c8bd952090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01727cc5291eff21fd482d81cbef32fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9ae33f338ca4fa598f2c75ca3d7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a79dbbabd03c0e3cf71921646056b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265be53d4b692d63a4bc135a35b32b4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf4eef6df14a55512b35a5880acaf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22065219a26a565f4c86d653fcc0900196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786aa37467ce0247069442a7b0eb58e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a218fceeae426b16447d17b3a2a8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf84390fa7eef6592b690ef4a486f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b7b86db626e863bb8d8273e64f0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875194ac2f2dac9db6adef4a7026d37b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee64ddcd2ae6fa316595eb9b15582b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9747b047dcc0612e224b5a40593f43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a319782b9473bcaf69b6ef181cfbb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893f0f6c15513842cd601452824017105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94ca4dc40253d5a9c5c55d41ab1c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166763397ae64f7879262cb8925105107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2704d884e32454bfc0db812e100a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e08cf2931c8f5f77f09511c7f48dc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f153bcc2ac532f087ed11ce86b927aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ef97e06420d08a50ffb892439856111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719e2fea01cca7a79f9b8f1007df65b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860825b2324284dd783f6b181cc985c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83171c5b693ba343605e1ce4062771f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da02b00ae12133f47181d32854e5e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadfa9574bd11051566175e67d45851116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf026185a62bdbb6226293b495fd3ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33afd6a3216f74f752ef55eba9de238118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac653b21773d1b5c6d7e67d58dc6a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9b865b53d5f544e524353355a8e37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ed474b3a4d275be6e595d3adc613121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87b1b9aac1bb782380cdf8c3a75e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804dbdf3ffe22839d31e8297c9543db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd24e3389929ade37f68cc8163af6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35551ea56d57364cab6571c36fab887c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9853382113736e19b6459aee0672b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418595b64649139697ab3fc6e005b3e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6924cca5b1694f6d7a7d12ee1acdf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e26d638d6eabd320948062f8aa89c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b219398fc138625417f64bdd70164130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e72e56b5d58187a9660a620e246e37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bfae6e0ee35c71bc75610151bf42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062e09075df2da305c915a17c33bf59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e36904930b0b0b8bd03d813de941c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5fa96a6ffacf24d7b03fe4bc7b71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558a8b4424d5d8333558209714caa92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab976f521909124c6fb80a120b1ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8f4e7da6d0fb442e2af0085376c4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a549ce61059762183aee4f0f45e00c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9315887c5be8e57789f5ee4a44fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419285af3c670a316e39d3e8ca09434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa20fd457666d5ecd5d733ba22be3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8693c85373d74f6dfb222435581425143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9b49fb74cdf0274617921767f1516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7b5839303b72421bea45b777630a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb40edb69b7aa235c6b4e3b6e2d68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433f7a0ebbd1e10ee7da54160626b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dddeaf4a0aa92a4e7d74d65a9d996148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7e6b03bcdf3f635986caced2af2ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a6575e48b7c492f42c63ce15bc64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0182557987570b5851c36edb64ec1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0404d7d673a3d150547e77d7b19dec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd311d8bfbbab9161787fef474e25ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214f464922f83cb5226e51fda133f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69762ab6ca589f1291b140ab6287f03c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e42745a472360d5814dc3e837071156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6cd2f414223f090e710a49c6217ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002640c7768cbb96335b2fc546b6a01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0dc6b38faed047cc68bd71616c5fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106a5df269b4b5962852bd583a9be85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f517b4cd4656541fa39de1769eef496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc421408318a450521866ff75e3fd61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2568d2b282dc66c851094988f97458163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337e4dc2ad88207cd5aad78a89eadd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9914cb7cbfa4c7b63eec7780bc8e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794796a2c828c5a2182196756bf3a66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5e609087e04285c293f89f70a3bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c84018a8b1c1852b220c7ba60e63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188384ba7ffc2739f4372f36a74e47c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f34ebbd89954a05f3e9a7ba96b570170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451653a4adf2068fc1759a49105de41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4ae426a8c52f995e329ee1261ea72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc519f843a1d11db420a5a9439f6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236841ebd171ed0d3db9bdc6f0885bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9a301db033235817859b14abda99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd46561cd39449d7a4e48e8c47cce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110a00e799cec23b09e3a4d2cb7b0f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef469828bbe2aab36f3c586164278f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d873a09bfefa46b5dff301feb680d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe6d6e6dabeb00def304fc9c1f29d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987039972d5e4e4edfbfbffdfd4909d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4c3c099fcdfd5c4b0e51140e997a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646128cd378603569f6536f56c8f3de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01320d1701b769f9db5de80058e706a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c5bfabc3f827cf41bd238a7cd80d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758c18abb55fadd5dd595417f9897d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7137a379677233897d3adbe0883d643187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68abc5daff31a37714db9bb63da09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74403c7df432b66d52dbec244db6a9e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e2f4577e083ba589a52a55c00a2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d8bc4a08966615f85d6d9a885e75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6a0ad3a46d847cc51591628dbe07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f63e26aac86d84903537592e1841d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3daae71a2fa9ea6457bb40d91d36cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4451150145f9271df1927e9b80480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee29049e97a0baaf31bd62ed0ba4ee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d115608d6f7811de795389b0f729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22919479c290e7d33301dcb306126198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c724e86c90e0574e95a235a80632f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306e355dd54c72bb1d309a2d5cfab7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19234ec62837125f840925460fcd36c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748616df3dbc63eca72985c7c14bc0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834410aa795d287b158a1d77fb62af97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5d63652ca20330f59e5fde486d0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400eb90a86397fa1d9bbbbc1546a31b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c50536bf8d433b52be33d5e198bca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9788661fc5dec0307736a2e987531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df11449a3405ade7492add7b1b9e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76e0058a70584b7f5bae0fc2304221209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176607e0d94408657b605b2e54eea904210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ba0bfa375425e77f394cf8e8c43e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba15fde5ec9596720d097b7360359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72e57056b8d874cbe05f5eb75583e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968940f68b7c913a5bb9074befd5e7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cccbe788f6a5a704588227aa7453b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3f4104413e7a0bb1cbda0726fe06d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203383442ef851de131e5badfdfe7b87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e692cddc9cbc15e2df984edfbd88b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32c2f004d7731db4e292a7a3ae4a48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ee12da1c649eb99624312bbf1679220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3de24189b3f453572d9edd37caff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fec919599c2a7397eb0f4408ccd63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9930bdd436be6f2e30b6986600da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d500823f9bc47ff567928b6dc059ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652d988108353db31d81b9a9be7e26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4adc735a1571befa8dfd8df7290e8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750a1dabb03be8fd893703aff75aad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7233fea40f58b78676d6f3cb23b5431228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff190adb9cd21d7f2c4e03282a0fdf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492af76fabbf30f438e98826b3df2ac5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4f11c47a428251de0b6598322627f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dedecf0abd959ff390c9cf174cab94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a4a6d70ff76d5cf8cd52f601d15b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc94b5189dd78170c0b926e472a0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce6566a6978161fdd9df5eb16918c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c88c48e177cbed4578ca7fee5123236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f95192e58b54de8d078d21e2a8bb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa7abc25223d842e0c18d6cd3d98ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8525417dbb3d0a8586e902a94bc74e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd5f0e8581810d8c0f370d027b08a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb5b50c3d1eecbf08fa488cfd3b96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0150d5a5195b9d7b2dde01012cd26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135db4ebb03e71c4d69e06c0cc56cca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b99fd93972e23db4eaffeb772bde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f633c57b1692806e919a2bf7b896245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523624a34d29d3b7f68e3a1af167f1fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced0c69e5a17a9b77f400ffc21d43e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43465de6867148f5f624ed08ba1cdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122dbe811955c5ceb3029dc679c25bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245987a55d222720bbb1191f996b87ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6197716dceacea2e95168daec7a5d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b911acd19f8681984ae4558cc19b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f252b582b9f45085c69c70f934ec20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2555d3adaf3460332dc38100c3f1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa9fde531f88d55018456c6f882a91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f575a7b96c1782552c8be8e665b4b13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76ebb02dd3b464ba72050c141bc4e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c8722b8b2b243aa75beb59187a94b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eda93d504339a907acd9a33a0e589259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45002d5f80bd2c8f715a256c6aa50c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeaa0d22ff92c775f5851ee3aefd36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7079df4b41144ae204ada812ee4c84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e211cd1367ec2d2bc92a0de638e883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bcdcf8b270c86db7c8398f1560ab0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d57d0fae536646fa1f7c6887b8ce6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667a0671c0c3e2f014e8c5858cfd85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce779c4c19c1ee6dceb6bfb27a45425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f6a0a6585e9225bccffd908dce76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ca9ca16c75110393c2730c118fa9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a72ff944d443e2dd03dfa8a12e49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf978826fd62187ad66f96ffffcb1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42543cb2b4e426ba97158cd47ccd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a47215037adfbb0e55d73877f52a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a857f6050ef927fd8e042019ff43277274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447eb5b972a4bcae4ff8b93e6a27af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c81f11cc430d85fbc640fa5849693276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fdfe0fc8eb01dd6326fc2c73e13f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485066259ddd4abb9c216978edcfecf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce4cdb411cf9a0c845fe475044684279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241dd50ec280acd9a0626b48ab29384280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50eb3c789274dfe6014ac97f947402281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53149ba2531c422c472c8ce55946a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7c8cc6c1a94c279c390992baba4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360cb2658cce08ea03a97d72d407831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611843237e3df719049a06d169791392285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414d3bafb66224c3b0ae7e81946ad14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb35be99dbc905630d38f61dd7d7b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907d491b91d15bec30fe19a6c1b355288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31325fda8c5c1de7f6187597a5f95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314024828a3721ef9da912a7f4c23b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d208fb44ec92c99b8a53ed533e3442291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8ec18a0ccfae6d7e7c76ba901b9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27711e700ddfbbffe49ebccda5bb3bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2fe7905bc517dbab01d13a8f4aa17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ee533e02d49d0310c04e20ccbe77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062681ee533e88e0ed1d5a2a925cb32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0e8150c3bb892dcb6ffbad2ec88e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc137bfec2373580a1a5c869d9c73d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b357d435997ea339b9662157f4b49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba9dd90b0c4b10d91594b02d97f40a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949723733670cf051fd98fbfe1ca94a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc57156b14820c5d1c1e24b1d0f7328302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419748ee01a2a547d545ca28c4e467fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021c867772d245b6f2db0a51bd1bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffc605ea5320cf6595d75370cc5117305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a41417d68ec7023f8cdf5b44eed4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4039bf870fba7945b352b20422292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2de257bb3942eea30557ae7d39da6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ee4b1290e878a8226589f3302ed3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa2aaf4ec4ad6a794abb49b291ce9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33625cbbd2edd1f4f72b3c8a577af53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b46b070be9dabd740cbcbe7062baaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c462ed6059d95ba469d56676cec68f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7528973b2882cac944cb30ecd02e31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617655aab5b2acc21af8bf1a4db501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03128ad3f2e91d9e95914d58ebbe8ebc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976aec61f0ffe45cd5a17d701719da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38e2875eb585fba4fbd9922ee0939b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4f922894896f21336037a24ff0d30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f3a21351f89c12d5cb8fabe95de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e95cdae13ea6e2cc9dd193a5bd9b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249949dcf87accaf3f0cb0b0951e6f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453d49282c5652c52c6bcb2c7d999f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1dc8c64700f19cdb92a2ac38a384d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67727670f64dcc52a8df6e1340873aec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc0e92cb32f879be0af4910dc51336326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf16c2af5b8ffdb01c66819d3f7d79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db69c0f3ec5641d7b88bf7c78b46a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56639f15d5363d36c75a17d4eb0590f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba99a2c9db52f72d1a9d83bb360fb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98ca44b484bd5b1ab8f9171f5f3b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a6d1c74376960d91665dd84b34bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607904304a685d904eb2e70b707540333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c74582839aa4d5cf82da67a1592d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf660b8c1487c7294a19e5a186b22b5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db63e869a52a09fc2224dab956ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df812e458eca89b520cec6a60bb85b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49484a648300bc43435fa0cc4bcd68dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074d97aedfbdf67a51a6adccb230f8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952873aa8387431bb41b161106ea1df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f809475b201b97f00b26faebe2a04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd4515556393861aa13fc98377a18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673effe38ba6afba4f236a9b955b956343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e42497fa99fc6aaa4b1df2bd006d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806e91f2e65744f485955acc3b1a6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096340955d2a512a69a3c6f078818f2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ba60db5737e558f9bc96b08e2be1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c5da2e75aab750f5657b57705459348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b585cc661270d5088e7b92a1b266d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c318b5cc6bea29df1e1e4a213b088f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeb6c6f33fe5bef835aae09cd72b6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d90ee7ed24a554bf5b8eadff93ab3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2156a68fc0b4ca4fe9bfc00d63da1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c440996e3cdb19b1e072ca111dfeb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0444c59d2f93faade61cba4b3d89c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240bc82fa53973d983b8119fe8349d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3229d2724ef834d393f3159f6379b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcce3288013cf3f5f6b18846ee10a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89dc5b94ed34de647875943a5cfc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa1876785fcc8045d6d4ae7e06aa5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a04516f86f853ac62337405fea3af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59ffcb9c5ee0f9cb5849230bc1440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f3d7efe68916523be9ec5e816506363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea363ac729ae5853fb038b38587d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d860b30215864f7aac976ec4944bb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429f715315e5099a32d686df1ea181366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fea8f36c1568d9686df76962c3d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db954ff2eac12d147c4d04eb0f6ff4a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09528336f9802bd38dfd6aaaa10c9735369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2aefb9fd23d0d0f2da661a6c2a78f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb8fa9eaa349781cbff92e558a071a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1dfd38701c27ea9c90518f9e8bec9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d7f4d214dbb9633fd50b3cab95e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c675d06e65ebe7b2209ea7ca5dc7b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac21cf3baa788e8f383520cec3295d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51c8f6986354136c43a408d6b625d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b952c177444de9470a2d5b96b552f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81e242d9d634efdef955ac6c1b61f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131617950497bb3b553eaa6551a4e317379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4557cd6bb6690ebbfd5f682f17516b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d765ce88f74ad72fc74012320a3d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f1899cce36718963b24b2c46df099382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7dbef913765fff794eb6aee8fb24d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314e8df27a8501824d81b19b94cf01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b29c34246ba8588881a1970bcd72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01bdc9fbea0f9c9c9d9c6fdb38c585386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd57874f47b49fd5fbc022cee2e422387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fad142cf34c44a3cb71c3970007f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59623137e96901c81fd06e021d17c71c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b77f0d02335a3fe89958814af60fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c537da65f2f97ea9e35f16549ff1155391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71a92bd3598434cb1264dc8fd5968392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a3473163c88f274a6dd80d5e5ea3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d509b72dab2dd3cb918dfa2e26e799f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd2942e53126be2edd256dd73bd1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d3cc8192be462a70f0034225541d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34529047e22f1c4d152323cdf406a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7101de84dab1b53fd7e2dceba65af5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fef5de0026b3ff9075da1d30ccf9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b04bf2d5de8cd450fd3e10c7c1e6e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d06e84e9917a6043b0ef22bbdafb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2106c845f9a5b3d3ba54a66230a0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02f88aa16eefd6049be466c43e9df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f07481faebc21e1eda526c5d3b853404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db379fab8cae36dd37448f44790a5f37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db7ce4b51ae8a818457d8d665113c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d3609f3a660dabea2a392ddb2472407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9437726ffe322354ca896a5f5ac46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa93b6930725b98f5b77ef16b9bc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fbbf672b9616b2314470ef1b618c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04b6cbe2b57b8186444b9457d228b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58df237da5be5452004c24079bb9d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b8e545a7fa75cc59d15ddf32692f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457993934101a110b7845dcc44b6cbb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e949c1496379075a4b7087d8877ae77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14338a2ac24050fa878f691bfef03782416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c156818ef22adf03be876d873e9eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d18b478d128492218efe77a70882418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8703008f4c620e77b1a06c76860212419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabe0483c6670b55342259fe8f89d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38f7b8423667cf3f59c3ef9cf25f0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec266960e20247f40c069b97ae5fa85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a6ed645432a22391d15c644cdb47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8e685eb150ffc9c2681f1e228bd03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a9df9d7f82fbed60944932c9f7e55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338abd2964df73903fc656f9082587426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e16bd49348db7d00bcb774a1af049c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c59e2492521d85cfbedb55df666eed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c81149d2fcccb9095bab1aca35294f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc17239405dbb148556b2f0348def430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba95a6d1d1f3d479bd2747dc6025fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fc5d6264aa194ca687b3802dd4aad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede3b0b4b4b62a5ebb2513d64443e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037119aaf473a0e71287264345fb76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf794d7bb4af08f57894c036dc04e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a859af442d064248f4516a72f0d040436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90510ddef3b27e9ec9f508eafb20fab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698a37ba867b6e50aaa4016790ff211438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fcdd2de18f23829505fb4e83753d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1e63d13c9525e27d8c6326c1129a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9c277ddcdec28ec88806942d86a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736818789253fa645904d4215ecb2ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa2a09c10511591932c39f9806895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc120a244c8755b60971580e41a69c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd08cba6982c23e38ebd4739490056445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3af301054d81cdebfecad05afc608446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7c267af299f7d24c848635c966d41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9752e80de06721b12a9966198077448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d35ca5bdb7eea6bb6c8d64f3fccb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58503d7e0271003fd2c6aa79611be1cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed1e10a42abd508af54e07132c93f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497789a1df4d9362b668ab943bbd2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772d3bdae5366567f4f9d6b6c84e1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578141979e9855370c2b1272aa8fbd5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b13cc494028c9241c75f186fbfaa3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2507a6bf746938c873b1bd6df06bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7fbc332d7b6774d89b61a00132609457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17a409593ccadb94f8d354499e7003458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1964623dcf0fa41d3e8aeb53100c5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd29a92d6e3b327df83c4923917ffe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46b26324abef569603d42140ae59b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752476df90da8135486b96cd06c3edb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd5d34f3bec54a60e90e770110bf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebcafebe6a4dd962a47ffc6593ea31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53680f122f05a734c14062d85aee0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d671c7dc79dbc3322f18ddd5b548d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f45b34774ae4cb4c859f11cb0d54f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5adcaf43c61a2f44dd3d55ab997829468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037ed22e017df74e9bcea9516a8b17d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd54a7e0e2fafbdafa5ed5c992aa35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc51beb0304a7cb2792f8691552dbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fab0974d92f963c231340aacca817472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac83e03815699af6a491bb775573b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75467d5a64441c046e9b51e2da6b0cce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237635ad7e2d929d30167eada6779fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9665d6171268b418004441ed2115476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad8c2d0f3d5a3fa335a070fd863b5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e741242c85f17538ed7a403b75711b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc11c3374e64c7aa993b63928520b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b30838a9b138a30f9f117f97635634480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d4b6a495d12730dd60fceac531d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfd9676aee6f0ce277db6c5d076837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef851bb9a4368b55226363e45d66aff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7195a90b014fe576c6be088075239e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debebea508e9a71841da8314e1c8b4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f8f416ff1794a9244ca3e94d33b16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4f78d6c76d91fbe7334f766ac4d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091698ff55e7bd529799d478b6b4b3a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1aecebbe2f115a29acecac14b121489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ddca8bfa5c811bae34c9077c0271490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5435879ee42c273b7afa1ccf80223491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f25a68cf30c948e2be28cd8661d3b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9c58e527db80ae8ccf407f5c5fa67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191cc86c339b0a4ad518bd540f86b18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b4a9cbc3e82012ac0aa049e31b10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f768c90072e92bfbbeaabec7aafd04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316ed8a79e3bd76b89c66b310b6b81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a5381a9503ce51019b09d1ae11747498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466a3acaa1de0b95b9328a7a8f179fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5143d64a9a293c523a4e07de6e43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f86f77f25fc5115a695b56b6e350501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55978e663a101821ca1c0f03a59be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eebd00692496fcffc26a8abd713cc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea43a7e924b9c0287fc08cb6ef86d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b5b928f1cdf78b3e422f8cda9cc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b52257b0a8a7416e43406be8f34f69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba2a97756daed40578781a2e66446507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746ea8b004d532dbe4373e9251bced5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee173917a34f6aa3515a7c28ea9bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6060c3736aa81c6e7d4fe03385e769510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b03aa310d5693f5ca7672d80270e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d9a8bc02ca081f8c0943a57e27bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615138e7ca4eab25599b9ca4f7161658513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0ca2ab8b3d974ba5d5f0bd6dd255514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7025ea2db9c893c21392bf06632e23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed65c775e7ab464683573e08d5bc1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c902cdc9149de71e7ac18880c87074f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2ea7e4361081a67f4d30b510fce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6efbfe4076c5fa4a1ff439c2fb7b9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8368cc156b6aa4e0d25c6b2750317520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775ea1f2834727eec4fb3250320510521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbb6bebc9416076eb6dd0f96e3187522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0dcc32cc5467f4e3ca0403b75c8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6db2dc6dbe3b9780adb753f0ba454524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a1d25f7d710616e8cd15f359cb5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1dc16f338ac54a1379e585f93eba4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884738016ea2992150a507c4ff9051fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a852e6b909dfbd1351bec8f5b9d48f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125087f0eb080f1311041598d594323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da794994a441ac7042f13e7a83260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90304b6d30920899b0f49c9ac5021da9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54220bd0c159d301da2da486234a39e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c84172185f3e98b3ffbc8d8342788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2662d5919bb3a414f517e349deb291534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553da9279f7e75e199ffac5457afdc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc5ab3dba7876ea913a49d90e2e6ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14bf8d34ee17d18e86796715e214e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b245f4be027bbbdf6a575a20913f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aefefb85d91331f57784c0a658405539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838245a3711b88ec5baa62537be5d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078642ae1ef0a9e64c434b2ff2082a65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff06a64dd59ab43291ceb1e238739e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b3bd5cc2ebc4ed9a6828924700af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b1fc35c2f29334f2367a39ae3b9a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3a95f4df18e5ad1e93bc74e5e728545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb9f009a0c32df85be358687d1635546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871d5aa164b76eb937c61dc1b9a0e7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7c9f2f7926609915f9a420305038548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd29e43ce448232f67b411b02d9bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed378cb573f25b8ed037d3bc7562c3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578626c3de96b8d3f1bf3ee288c022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e953ad98a6720da79564320fe93e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d8b4c4c1c70cdcd749c2480600dde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92dacffdaa772d05e56d0ca8a11a2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80d23e9f7df8b02c7d22377015da61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e316f82f472a3f3c3b3e0a3284e1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf659bc0a163a2f3a9416d5f514428557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f2dda10d648ec74c73f18f43c6896558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6f9b342bc7e1b1d1dbc30d909059559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ebcc2d5a5ee961998da56a476de76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc007ad6a2d66539bab892234995a33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cab8bb9df0ab041d74f0a69066ca71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d778964ab13037b359ef725ce1e83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331d22e5c5372a42d535c0ec0fb583564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b40ffcb895fc414bfc8aec029995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec86e1f31f4211b2f2b6997a92a60a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a4be9c60aa0db99cf8f3c4818f60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac86455d26c3863d81147dbd51d5b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a6e5dda25fbd085e4920eb603340569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103d4a4536aaf064d4e6644465e25b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104aba9dc93c3295b3bb72834860cf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31d1cdf28caee5c02847569b56ef4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e01db075d74443d5c4cb79c848d02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47284b5944f804de57b1ff9d48b39a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cad19edac8ad31ff430be543724185575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daff99cc4da0f70bd042280af37d74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abf8fdf8f23cb0fe25c6eb047dba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d301dc4e0789bce19eab7a0e33eb5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0f5afe59813fc720ebefe8d06ec8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f2c2b12125e442c84da97938d215e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4a4f988c4a2ab8f62c00630e65c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214afd32b3fd858750590fb6de59bc1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde822d13c85d0c12a123ce98e1e51e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5b2d4256cce941f76388024fcbc3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb64b4b057cc4a928e8c43384ebb81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3ee53cc4ab846c963a7a3cb35081586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065a893ab43a8f349e5f2a95c135942587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76d45bb535747e337d54e14ae4de35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c6517d1ec1297ad575f8db02f710589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d36cfa4aa9e24129e7f1f2483ce5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a966816583a363ab3827c8ccdbd51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51624a0dd62c1cf5af59676704c4e14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2fbd9cf415181d325bda146486142593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d74cfb22762900ea101410730732594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981fecf01fd3089e3e2fc805fd04bd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7fea8f6ccb02db12e2a57f2cdd42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862559a903d764f0d19268c73a7c94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbda6c3113d1d326a9c3055289caca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa90c5330a0efb9465074b66fd24cf7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e06d963d7a984ad1b9fd6e5744b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330cd0e834d9dc6d1e4aba8e94dd23d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121cfec5292b14673f76c2b06bd6482602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f025a4bd6b55dcba17bec4fa53026603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a32b3bade553c940627da3d24ad3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3843c6f3e978dae4c7db6b32d93062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8d0aa26cb4abb09240950b8a0e42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa215ff84b848773ef52ddf113f01f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b3826f6b1c58d27b94c7013618f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67eb24338836c1940226779b7138e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bee9fb49ef7f4fa788bf0cd12c8d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ec286164c3eb76f69c23df644b17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb2366a427dc5f422d92d7f75a0042612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742384c7111f0e56a68d00820fd3517613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd7b2ba5076ad1c848f0631aea4c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82945a42b110d84efcbeab9373636ef7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd18f4cf9eab73767088ba05cc8d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc269f24fb0026405a504e34b4d26704617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610ea3ef870d119442652acbd779dee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ea5acd1aa9701be8248ab5829b75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254689333d9ad10335e2978eb85b6dcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d11d8db03ba511c6a9d8031f44a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b22a4eef35da302763177e866add24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171f005ac2eb9eb5c06fc193c554208623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6595171c7594708c5efad4f917e0a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7801a68d6b92e72538b43d85cbb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdaa4444a05e66322b714cdcfd4443626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6642abcc8b17e474e2c14cd6c321e3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94b7afae31801c9c8d8401fdf4031628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5fae1f62dc4fd5b2ac6c3477d272629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec88107448e94c62d2358d2f8a667630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d0fcfc669770ba15291446cf5d421631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064471d5d97a19dddab174a9533099a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d7bc2df3aba60b5ad4f0dcf358a7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ba1ecb77c0be3b5271a17e45172a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb33cd17830ef28883dd380eca3673635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c966cd573dcaf70057a7316a30cac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8ec04eede488c3511e857dba85ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848d933e8e76b6bb5e0e77e0fd1d3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e004f4f78385d43bb7e573ebe13f91d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a2ea5a3c0e64f2731c52f9f363d55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0eba2e37c580a7ed84724f45439e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b6c3cac80d65f2ee6fdc4b038d50c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181606267d8a8066ca57a9f4c656318643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2b5e61649a573c104a7ac563a57e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54a60516474897eaf174af2db74cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c2b2709b5da0b50ba14ed6acd6f2646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>