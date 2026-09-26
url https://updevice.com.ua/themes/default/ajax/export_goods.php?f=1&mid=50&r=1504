--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4addc3e786111b1a74bc3e573b23d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606a2a3db8961ba0434fe2a04af0082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b17b4d3bba4299313b2b8e3ff2e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4f8e6044e215df66a2910f4c46e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ffaffb30daeae9bcf11bb5f1835095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b82caecfd99a7bf8af746d5cbaff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d503ead1e1b1f830d6cfe129242be997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583eeb9c7423286802d7584529a1f5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a84c58158253bc9751a53b533806b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ac23ad9495148cec26d959725745e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629c7a25049b0e4be9c74babcaa68411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd19db1cfcdef2c1d5ea55f61ca6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d5534fc3bca54bb2bcac1a74684c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9928783cc498975305d7313a51e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6357dc4baf42d27f4eae821d5c31f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57a6f213290519f2da09ffe33d13d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa9da799d6adc8febacab3a29ccbeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c0f2861270b713ef3fc87f8d0e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daa0474e71ee859d4738cd5e8590d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b400455ba04e45b7e57522fb5d1ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3e3f0c0b4d5ae7233cf5d84fdda421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1c7531dace87a39d3c1020953ca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2206e3bf9ad31baa20f40bf22b87a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8bf6a770719afefbf4b964e1b27924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258178c766cf16e3ff38ec90d8706725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2f446d874aa3e8c403361de718b1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb03244262f291ad37a2456220487927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a751ac45188e374d9a97be3e635528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5055e053048603f00a69c285757829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072584d536c210ff214d2ab6bb9d6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5977eb5cdaa5c8fac461f67b35c2dbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da429e534175b7e356e14ed9414c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d88e32a4581af3fbccf7be0af400233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b26cae38a2a64344fb41d7e4a10e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf8411248cd4914c55a35e6470f3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3362d22878db24b412526e59ff8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b4ce226ef61bc874ad08058fdf8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c5f8e816bc9eea683412c17143ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5017bc4141c257d763e5e27d83b5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f6fde5ef8a409ce567cf180db77f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311428af9559c9a921d69f42c79eacd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc8f93363a563ded868cc59f29eac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6db6595304726865cbde44a34224a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fcf6e528bb5c6f0ecfb9d4d10d7a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7862322334523c89eeb1791ec02c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f66187685a6a11e86934d25f835c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa18452ff8831c69bbf7e5e24da915147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c1bcc633c1715abf806e8d68ca0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42fc5c5367ed85cdfdac62f5cfc43f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3e747fc42921bb72c97162a1c88050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0426e2a83764f7b02ea155b0472f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e9a161c913c78da3ecf3f986fbaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a2ad1565928d7f46e25706c31c92353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecc872a2d50a5f7ea7a623ab850ba354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae59a0b5c716b3411d5cf2fbbd49a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead05004f7ef31111d57f3961b1b395456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1cb92f4f6d095a9cc50e8d35069ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e1abd34f0026a76e892299c6eb03d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584226b0aaaff8558a7f3dec6445ecf059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195272a6d85c6482ad0c22bde40dbe6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43d93a118f51b6d96fa8a51434e68761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9079b38903d6f237b5e0bc9e461f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408524d55fea184bad4576b8fa2f8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0886f452fb05b397968f13ef9d93d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299d69f0bf9866e532d0b23782a3c1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3546529037b908520e728e0c898bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a3b520ef271566027de6ec0bb930a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd9c8967f2f1f4689728011386b77d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b5bbce74a23fa7045d0faabd34fbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb435f2f0a5fb59591075eb36e28770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109047233ea026be609272ad8248a9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302fe5ed16f3a54634c3bb3dcf4b7a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20db6a36fa7af26475b279b4d1bec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf566e1b57f3e303dff33ee2a152c35874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e9b94fc2a91bb41712c4e6a499b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce78d6a3bf94cce303b8e15cfa67a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c7a9fd247cf460073474bd3ca7d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6219c3bc7901008f6604728ee0bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d8778fac0f58a1b50f89ab77610079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa5129be44447747f1f1c0bfdaca780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc459e1cd8fb44ad107f87fd3a4df9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3aa821f6d82042e30ca5cedcafc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c727dffe0234971cb3be28c568d62983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0570f01f8faf3c65edc00e16a765d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb3e7e0106c1ea4bc913a0a3c7438985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b93a2dc48b9f2b7e088bd0c8458f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd006be1c096229571d802508070df1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30adb997c656a6f5fec0e8ba55c5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e8788f5208d7bbb1e236be11647c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421141e4f67f4424afa56e8462043b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994852df040e979b90c8082e0d26776f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbfb93a198c8ee0b9d3a62e76c72cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eebf6dfdb178e74e09a40a6376f8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb02ee8eaaebac93ff2458de5b945794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d02a81a8b452a168199d629d86f2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8bae923bd62370e51ea0a1e1db44c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638c468acf15bee09cd1a799ca37d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc17d518ee17c767634d1ba0cad6b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407a5ce2be18ecd9adef5f38e45a4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72809040553682fb894857d7dc985be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e080a80a531bd97eebd74801ef7d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4257a0ab993723abf7145902043b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5937636dabbc72ee576e098ac230046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10945fe156330ea0b15386d508c947104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e4303a89f73d189fc2362fb2f81e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d7df4576e0bc93a23f54a42695f08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c49ee54213a1eb0ffd9ea5472f3c95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84aa1a34cccfd201e08bf2ed0b6362108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f81ca5d8a046c4a24d00839ef392e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822ebc69ccd1f6cc700585b51b1a87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f622c8f2fdcbc49ed0f2222e28a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23eeff709b9b957a10d6d084d19735112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ab04a7a3063db440e4ee853387ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123f1de2f73d20615a5eb5c53fd112114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1528d3283afd19023015d298f4e1a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb6d89d701f8279aeec07ffe047da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5122d2b65913767de183b333f6576a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5404bc7bc4f163e86a54bfe1103f3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ca0655c02df01660d7f65393a9c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae3162bd3250fee3d674237fb2f73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de69b7435568b2b7ad5d862156dd35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae58670fa2d8aebd5b4de15d421dd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224eddc5f26bb481eac70ae5ad69773123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce14439c8cf64cdd9d4f078d54429f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa78bbd9cab04261df99932058b1d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c898eef5b2a8fc1bf77cc4e10f988126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09f180b680720172ecc34ca66fd49a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41b1729d0921ac3b49048ee96a6fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d247240e38a7797c69df2c73fbf12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70fdcd8041e3e0d0434449c0dbd607130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc21ac9d1b9fe31e87ad527345bde3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742757004342a17c52f72aec07fca3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa49963dc2f46be3037f84313dc74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a92218d405bc44a060e51f830c1da5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24df0bee72d40adc435967a7cd65a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0283a6aa3532d939bcc75def7b8a56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e82334596381f6be744e9969a5def137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7c3f5646325e76dd3c15e8ae97ba4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8880c03a85c53a43c86754451fbe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c717f2bf9e7d5d03c196c6fb693bdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acf94ef34abd6c27b4a42abb2f830b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7a2e60006dd6b77578defdaf3fdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa97df0c9b573afb13c230ec6aa6b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631753ee7547d49bed04c73a073eed5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd236d53ddba785b159beaa421bcb29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685aa2c829fe2a99d6f9451311d02691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14817ff559968923a18148e21aab4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1e1e2da94fd820ea44b1d6b4b33a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c7644daaed19704cc3160e197db5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df43a7e5c4270e04034bef2c2aee56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f566e68402bf716da75a00c68707a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b78618927e6f528147ba32d91c35b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359bb3469891f8b9a5f7f93c023fef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c06e8bf2f749707f362b94b751dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ad273ee646fd361ac6c709cf40749155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d863880676dc5d4c5ac7a54ff3634156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab5fe6b62a172ec68b1775163b9dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617444c504dab2e8464440f2992c77e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87df47496145f47fed0cbdc49ceffd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfb225ac16c4d0ef3b8fdb2b947966160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b884cfa9b17af7295cd373dcc6b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85da0e6b59e8ff665c47bda1a4e5830162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4d5fcb6a377d4f3803558bb30919e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdc2e58ed51320eb3dd83ce5ff24ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6eaa5146dd71d91501a5fa443804165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517113bdf0edf7519f3e63b1ecfc8b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaaa6af062336e70920e9e47708e2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c11c14f4a0cf97b172c99528fecc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195ef83734d2dcd190fdbf65e37f84e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ca7aa7af4cfb80b08d6296feac32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d912efa5efeafb40da92834a18f54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20e4b60271c4129cef9a425c2fd10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca3ee8850abcb661e392d8bb3fcd15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc8cadd827cb3a5c897c8dc8148ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8ebf29698893390b2f8976cc0a20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab265283a2dd878aeb45c2325c6c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b945f9ddb526857c308f407427fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e3bba315a1adf1dd7b6a2f6f7c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ff659ad217825fb96b1cbe2df3102179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc80c75ca0356478bdedc18e7c4d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410390db7e7ab9b61bea156d361889a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eb2ba55bf38d29466af86ab35717d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5a436d966d5cdc7fbb801efe37119183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84159aff10cb6df306d4ca7a80480e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c951d8a220e3f20614df9018ff49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca068da43fb0692a884cbde98d9085186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65f4a6f98a40e21838a813b9cb8026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3550229561c43f649f53d0c387893188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be0cfd7845c443a0433eb25f198c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07573d53af9085fe6b903f83ee826f9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b757f97b02dc43e45e6974fab548c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6aa74481d2f8ef5993be01da1d6b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8519b957a8486fbdb4877164653537193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59246329b85f7d69a4dbab127efc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbfc0a274606d6cbda38332c527826195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397897a0c1ca9cf293549f16eb07d07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ead503bfe9a07f70e46cb9c6c18a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf31276157391948be22216e313fdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442ad17ae446e903c2b8abadff9d7a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37b958f6e45256f0901066f8196e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddd1fa19f3d885d8bf447b7b544b89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb53b1800d32e9f88a783114ade73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb83196bf5fa6dee43e60d549f3d56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b022bb56d8392604e0b06bd0308cde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3163d8c5d1365a8b8cf9f2c104af2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047dc7162e9d6a9eb6b48655bf31204206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5cb2c14b2d012f5bdf38ffbb2087c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdb0bedb6114c4a99e2bd6e07e4f48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed176bc46e5074524fd04f1e6578b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16c3fd67d46a48a32cf3e03ac5491210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3e9ef40f17105fa851fec651805b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f9354b5e6127fdc86709598c419f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c48858202cc18c77037f0aab4f53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c94fb945d911cdb4c7dd540b5cfb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd10683c96d4b82b26a097ddc312ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e7245e090a44781ee3c029d05dc3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c5f6eedabbaf08b28616f2f7fafd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4daaa55760f0d3dc280a3ad96e3c31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2283dc2a2426f8e351693f74968bec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73edeaba08c1187230db692c1e277fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015435d89060aff712a6ace921dcb77b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10effb3dff68d7aeca77410fb966c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33157e3c16f8fe30648281f2d8c15f7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9204988c757476f4f367e2d0a91299e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb772c4fbee7b961d66d45b02f0a0eb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd560f9f4201628f3b216857038e89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f53698058260d571006342c788b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f0364b11881da205921c413883379228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816589f10461a357e417e81fa2b80ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e32da873ea6b6b234ea4a19a9a2fa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee857bebafaa72ed10998617670be32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be5c6ca0e9bb51ae332de3d1b8d3c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30fd96209c531038999486df5950ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c2e66d6bb000251d5d33b47699b0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f62b474db8765bd96e077bcb3a336235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f86573bb791ec92fba21c991ee2a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53888ff80adce6d074e29a9998d906237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ecb153a9467d7af8b0dcafcdc99d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c4758e9e292b3b4ae6ee359230047239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53bc43d57a60ea0bdd67ecd6157936240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fe912d49873b0c3051992adb8642b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a85eff962b796be12aa50f330002e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae2557b4b0a5e7e42cb7c90e93c9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286e1804beacd39d91a98436ea1c816244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44582648ea10cd2253a401f4b81a11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e43d82d81149f8274dbea2c3830ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386797e50e262dfa753d6f52770d147b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bc8e4d7c8bdb1816e4495853f10b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888168463ffc0492467b865012e8e2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4376032990f8b8369b75340eeda46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8143a2c2dd1ccb495cd9d70d91cb908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc029671829881ec1f02b7d85de5075c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4d35f55a3936e327e8d555ccdfab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d81bc5d95b47e43809e90adedec1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daca351e5d212d95c055848b54e417255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f883e8593a1cb2c76a818fe53787256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f0edffb93c390e0ef36759932cde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784456eb3620ea2a585aa4851a0e69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b860b020fb1fa35ab73b114977d997259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b955bb4e2599d3b9298fd7fdf967d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbea6ce82f5415a704443f5f369b9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabbdf218d456fb25a54348dd5ddce8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b939f97b95d8335d5c71e6655258e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff513b84bb7d992235ee0ddd63d554264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb782c5f24e2e97010772e005f7e31e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f1909e5da2d3aaeb01c6b21b78220266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da0d763f817d68db7faa37e8fcb76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10be4e060ffd6413b6eda30adf1a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be63797ebca62ade5ffaaa0441dee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2963575e2920c9452231530e6ee958270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d86bc26a5067ff9c8c59a1a7c43f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e0d014a5f3557820f8f36d3f767bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8210cb14cb3e9e0e5383028d8140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35380a10138b70972ae13bb79b466a07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccf43c169e59e0126c312ab0279aee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae5c87d53d3205e2720f6739f884b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b85bdbc08a05d83a77881a7cfd9e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641825080defba8edb98abc7d36ece278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442089255bcae2867c7dc5fc92121df7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dc78cb8b769c7c630dd1a3c20d0ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909d06277c2f0b2a9a95e372b447f23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bacaf054202fcad5643f363b3d8ade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b64e4e86bdedc0b30abaf7426648c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f21380d9b63491efff4461c05a01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b6c879f87a6c7c29f4165295254f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cdd82cb1cea9b2bc5bfb9f87cebb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98543c3936b5cbc619be6ed4e6f69f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f0791e52b415eabb1906c8042d14e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2d87cfd626f393ab3fc6db366ab37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0758679674b67debc04fc10ecbbb453290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb944eac29f55227ebdcba65295ce1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd89795c3bf9d347bb16adcd8894a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12232ac0ed1177b8f922bd53ab5c1d8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383e60731a63ac2efac88b27c487f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563b3c18d26cf573167bdca23dc83a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64cfe129494fd832957a2f10e4ca0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f775611d45e4d9e4fcd43a4f6dbacf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5bb5dba17e5b33200dc7b1b10bc5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033af19a57ca86780fbce674a60d80299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfbdafd20c8c2a63492aeecacf07a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127f49da90a61112a5c60f517ddc51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3d8eb9398612a2f52739db081021302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d018453924802c4cccd9580ae434303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a74e8cf4fc9de2d8b46024d825f9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bc9895a3da9d3ec070bb6312210d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87384db6542a75cf0aaa580a9ce742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7753c2b6d30f0751fcf7ee95eaa04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af478be7352b893d47d693e3016d7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309dbc0d8d07596645c9512c923d69b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f925ed74d9f6336b6bec62e05ec049310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b52682615ccd31591fd28218934a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b289bc5189414574797a2072e8227d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80427d4a98c5a221608c26eba4478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744c9ab6467d2e7cc73a100449e27e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fb43168bb483016b98078bca9599315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27277c96cae685e0193c9afbea2a0dcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f8800726cf4acecbe4de93f60ac5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8316f435a497c6978f67ab7d2cf48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058c36ace4ae96e4ced63ebf2c0dfe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5f4111ef38edd702d7aeb2792cade320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156f64d8621af644bf308f23fd0a60b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb66d245c8106c2e6d2f3a37679a641322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0851413681afa67eb8e5bc56fb6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10190072ad076281b7f5411a6721d41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f5cf8194d60ffb07ab6fe3f0a918325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe024ed1254cdbc525ddc1c545a26dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9669fa223d6947833e4ea1e5907f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb2618cb672d01759cb847af8cd2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d517abaff9226257a24d35f369cc43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe006dcef23ba5149cd3dcd15b1313330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a7b1a122c45b6d1299538d9d3470331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c47e7702949435a02aaf0c4f551b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5954596984a21f85be981743a2a88d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fab8872ceb878d70201d86356e2a27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95198d61b823c9132577767f9fdc5c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc74f586d3aa464bb6de55a794fe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbaeda448e2644c87fe4a9656a50c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe48ef9001fdc81ddf6297e29308e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7597c8867cee29df289b8f370073987339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ca747fb563ed5eb96da5e05e485d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6661086eeea95b95d254403751b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4903495a92f7ee1a5a2842961f520342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12744d4eaf9a595c21e74f6fd187313343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd1d43bfd76b7dfd869b8ebc9a0d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883698454e363c6a9651fa1602045509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c65a446b08b237aa95b64b3b044d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add746ccad5f70bf5f94f03f2ce7b32b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc549b9738f1275c7335315265438348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46229957d15207867d39408f35251b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e72e878d7b7415118c1bc9485037350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cec2e6f455d01727b01bea1df1bc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569506b15e0b7e4bfeaa24f13a8c74f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c99d776f64e6534a7b87d8a073f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5487f0717bc35e27162b99db51532b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a284a1f6bee035cd49724a09b6903355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d94695456e6ff188cb7bc3a485d6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99396760eac9ca819aa1f6304ef0b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4d9656f2ef0b5cae759b55e272a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9662b157b515d65db88eef8b6733359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a03c3ecd0a6bbeae342d1a4b2fdb71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f50e8632d2967bb57dc0401506e8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f04734e0c2a73c5117d1d782bf2b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3a3646fac3f581643613d248f12f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681801644b35ba9e62dc67fd09908321364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bc081d3838e1d9eca07bac29def2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097924a3db4557fc50d895b68d53d727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbcf3342755eab64cee14e7dd83cd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadac9c9a0889dbca2413de290da0b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156fd943d4bab6dbd2a322a3101a09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97587bd531871660c4102c4642db33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c03d6c2e1817a874932dc69c7fa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd93078b0d5307abe52b9cbbed851372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567622ab0e77536c67603edb96b9e4f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f029b7626976ce3b0566ad21f1a012374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba596040d76aed46594309980f2cbf33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31344c0ba0e4431b383f2781c09de693376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebe5d165e94be85b6c839a1a94e784377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b53385bccfb736d9c37a0b40768a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c469060acc3c83d28e0d8a296ad77a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1078ac2073cb3c617963c42ff8171f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a09487013fa576436ef72e509c74d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d942d20c0b07f57dadbbb87ab245e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa6c6df8e23bb0e016605fc11b820383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239cb024c058686103e1465f3c8521384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6537905626e4092245038f8289112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c07ef090151f6d4c06911387959b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daaa97d474593d15912dc0671753ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10fc1b34a1ee259915d62571982f29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09145d364c0933911c17615ad067702e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7559399481a1ddbb7a8388dc80a142390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36a626edf36c04cd8d88e93c9b216391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c6da1ad7a338aabf0b3e5f18fe40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5831797fee9038587bb27229f047393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c11ee74f86ae3d24c4ca055a1422c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d552b349082c8648b842a574955c94b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaccad14501176095c194e9aeb9a33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0d43ecd47e0ba4d57ef6d30c96264397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f51ddbe5115615d882d4adfd8997b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d297fb5277f92825960406e1a5c141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8cbe8ca27c43c996425f6a1f9443b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe992440c4f4521d7a4246e5fe51ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edae8b1b920a8bdac3a6010274f8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4facddeec82e664a54c5da00ff277b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3af8972fcc8b70311d743976fefed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c04106dad5eb12a316ea3cd2a0885405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8e12814ac49780e1fb29c338223b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb453ccbac114a9dacfece84be5aaba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b97962156c3ef5ed1e8c629088b8d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b17227e54af945396a272755273a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb28e6efea0203287ddb96b970f23e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff84b6a4e2ddfa9e3913babc7426b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d7e41df34acf977eedfb525b39a32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea24c4cc84459814ed77230b87f00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22122e47f26eeb18ceca8c79cda34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19fc5e9ea30b295194a964cb5bdac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72e91bc7ee4a8c0b8f6143791b361416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e0a6c36ac7b188ed97b62e15375d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f60548d2e65e885366abc4733279b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44569c66b0a6bc98f7b81a0f216cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635541ed288989b67ffac3ea212685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaad006e89b1d5746a8ed45362f04e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dcf21611c3851db32b6fb99facc9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974643e96db1916b5844ac1b448561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa824261a586b7a460d9e808ee9eaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb3f0f84ae3dff4865e6142095b07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6432da712718771baabdae1e0b46113426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0f015cad2b80f03f8c59f72bdd8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f6adfbfc8e550d0bcebd9c796e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e861777aefa95063bb075aa99c885429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9836b84ec53d80cb2f9820d3a8d947430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a1e99a82dc568a7431d697c09cc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd311b375a147413848104a69f805432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034e6bcf1e9a9e734324be29fb2810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb6537ed58b43eee40d0b1bf39e22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149f57283a723499ce46aef549e77e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4720312b1bf9023b844d84584a3fb33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eded0be9ec0e9e19424de48a78faa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823fbc3365b5db9572eae6227b09d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a1a78763d8320ba0db77f61e5d2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08f7cd0c3b6f3be6722bd98647c19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2723253e62da60859bb0376758553e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd74c05b66d41d0b5341714579013442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82fd0ac7e267e7c86b51cb5aabf49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086326635c0c8faaeeff3d1ae369292b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fb732fa13aef6b3e10c36078b923445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bfb42eb9ef95bb27cfe0db1368ca0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049673436577f06fa9bcd7e9fb267f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda825e3d6def685ef06004c491c5802448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66026513a1988751a4b9c8cf4b8a7271449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae64523c7e153cf4d59e2f9604af4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b98a544a2302c9ad7673bec22e15f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e20ce17ee0554c10d031c9e7b72f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e6aba641456238149efbd690e5cb9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778f87d2b9d29c927481e97ff47d3a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb20fca582ed07bef4be0c90ff3e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc923835c215bd11066fb81d03ff8f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75de27eb96b0e84219ffa91806128457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce87ca3de1e23340100a9337ce4b98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75b7ba5157dac5a43b39a6afd58ebc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d9d0fda9e9bf991c18e6d196909d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553cba7b022cd937fa4272ba851cdef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ab22326be3a2e53b90b0a9138c21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465776b22837da6a41d8db8d09316bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556e1846d32aac17c5a5d6b15a4f97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f811553f16f56d5fa25586b78928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756da5617d5840168f4f45f465ddf28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d60021b25c02fe1050587149b2320c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c467d22d362ee35393bc1dc3cb899468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960cb2fda4e9827bb31a5be48d683b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ecd48b2f430fee900d7ce98d45836470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c3d4f0103067a3ecae7a628ae66c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfef15943b5687ec623b676ff1d73d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812a62d0130f9885e8abe8eaa756a43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf58ac57246db0afc265342d8cae0e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011cb78bd023215f0ba89bca6c29ec4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc68076e11e83ff358bdec21880fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab48a03a47508d82e9d5a22a94508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc530aa788a36a69bc0e4bb9acd6936478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1afe5755fd45176dc045838654531479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28a2cea7e505f84070d09bc8544188480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19fcb66b8820be80a4222376e777b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc20e681642b0a23eab0c32404945c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d548e914658d0fcaf65fffd699a94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45765c53960334148b98abca201fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99434d5d486952a52551320db604ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965b9fd3506463f62a7adf9797ee09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456511ddb7ed548af1d53202296cd4d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7f1988e29383bbdfc16d88f77f97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e39e5fc4f789caeebaac6ee4095e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67934f9b8e5b484b30c3c610410ea04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5346e1e083d6f6ce70b7f11f2294491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d84e0e389e51227debc2a54948b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335648b3a9477b069b445573d9ebf75f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb344987551b796fd5768740cd732889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95258ca3d421653ad38462dd520ad4de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39f87e6fe5576c55bde54d1a0435e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654297b033ab832b5d4815e6dcf825497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd61eb214ffeb1972cd12f6dc5a073498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d0df1e98ef242fe99347d4c4a1862499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4d586fb30dd163317e7542ed312b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ad00dc1293675f9e3668d58e9d27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d32292f64bdeb766a495f90b3da44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd009cc1c2ed5a22ae5548e73a59c59e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c5dad1ec0c69f61c786b628c05d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c476ee715ab6400b03e361be43177b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f5b6447ba57edb022c0e00108e1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a04f517ba8a70d3c535f3b634891a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07134929cbe4728a0f33eafd316cab6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5ec4964bdcde957fff4ed2676fa25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c802c9ebf4d9d47b8d4167df7991d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952438ac53bb45ce8383635de3498b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d96001b6f8b55116f7a1daa89013b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1aed65895812741af3fb264f95b9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad70b0f1280286e1a38a378d0d6d1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b5497d8e83ae3ef2373d87c587791515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616628084c543854e07e61da486e415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9975e4484cc512f7c84f092ab55045517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595683cdb6f7e710b6c084fe7cfb80dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd60e79ae367cc9452cf9c2c4635a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453fc679a6e90884c5aad5c1874fec7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8cae099a0cfffee5970a2585471a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5f680910454c47d069b7a647c8c8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5314493e1ab9d50ed35801c95ba53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c729a8c9d13cab6d354d628ce9c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02406bb3c9197c2dcf2aacb95de51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f568ffd721a8134f6db8167b963394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9635e44f7c1b945060d9b0c6bc38b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d06b7880089d22922bcd9a736e0592528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4332a8a4def272432860f21eeb8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd085544152272a41136b5dbf5aa6e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851daddb49638e384d81f3b43a70fff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55560edfab0ddc9c1381b7af173bbeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8e479e951861afc8f90ef9e5d0dd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960755ee2762dfdd0be391f4ea29f3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0705fa5f08d3ee74690c65740f5890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab590a8476cea6bdc2ea6d79f799e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c533ffdccd9a08495733e9dd4e152537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d726364c562e46c2e98e8960e59b7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f96cdcd880fa0f8082eea9eda94089539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ccf7b351d278503d7924728fef28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd7275ee7ee48f31d2d0a66ecc353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc7c2996e35479f300f12bf96d9c35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a33f87123485464327f9448245c27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc237a953f444940de1c7289c902a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec975fe785beba086a34af44a52ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3462b0bb16c382888b3eb0448316546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7711848bc8ed460c6e0a766c7df5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035ccd3789a05b603725b4bc317ae4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c556106ba86b27219dbad1d107c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6543ad39143ccbf31a2f5af6ffcc7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74290f2606b0d5a22d4f8e13bba8e53d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94875f8c338ad7c9f99e6a469f0dc7a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed721a6937d79e673148dde4dcb42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72335f4d9a3023f1d20921bad478c46c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4664ebd4c33eb91e36787d5728bd34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab33a6e6bb9b00a5dab9889945e28cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24211917b7e86439e0ba9dc0dba72bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb606c44afdb6a5d91575ce1e73a1fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b16cb9480dc94fd547f6d0a4381d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c06fb3a0bdad91b7abebda42b5087560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95cc4c8ea943c4297ecc699b8c5eac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803e60b8eef404fdbf86abafd44ddb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a774cb30096c7dca07b13ecf103f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c9b732de464b26c5bb38e3c133a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755e67314aa28ab5607de3960e0ca41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e097e9b34a778bca8974288ed1ddda7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8103eac129c21ef2847ca8ec1b95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77343a49a4398fedfca603373b0f13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3909ab77b71c0aa2bfdf2b74c4728569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39517c6bef34a86f2f5d465be29e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80dfae6118e1fa67db61f5ff0238a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12608e553e4da12d9ef961159b4ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc96bf759261e44873e77b62b68b92b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf3174c016b058d946337b76ed6cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614bb3e83d0046a715f9eab54814c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d475beaf407acd277f64781e068d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5c6d1ab14dab0dcf359c6f0a08d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e6a2c792d355dde8bb1b5b41cb937578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117d3c3426473b4bdf0fb2fbfac7bcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20aadfb5cbdf9849cb34e84bb128a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5d59a5f9b9fada0d603f5bb85742581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2a44ca0e73728d6adb3b2173dec0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d729f08b0df17b28747317f682338583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac23fcc9a841ea17a42cac9cf09409d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd1118e545d9e4b062ef9ff80546e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc84317e7926b2996fe1b2dc5358fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1553933301542c5c9980d540c84319c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b256dd3d0615b83f25152c3c7e0e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e877f2976e22601ff266234cd90c6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba2733464c23dd5faff7fcefcd7d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e41b4d24721f3746ade0e0df72d971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3f1e00a2d386a4bf00ea8eb4b99cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2b8b9edd0239131769dac2c67e19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7bc4f29b33e7a54cc6e72ae4f1d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4c3f688d45f7725614536643c9192595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d45df60f81a299fc4a2be74ae349596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a4ec16d6240165da8b48b5175b5ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc2c44e30bb13662262aea4e7d13ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43fe14ecfb61a2c31f9e96b1046e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093ecddd10eb6086bcdcde5fffa129600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4850c2ec1dab38583e6397ad057ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b731b6ed43e307755365bb22e01de0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac47ef7fada3d62e5ac9d0526438401603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5c37552b4a4eafb72d9d5754571ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa22da22fceb68ccd46ea7c6e2748d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644e38e67b5eea7b2bed591c772e988606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734e4efeb5a13788e332efc0433e717607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25014c6d5449e912cf3f52a2cce63875608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ebb548e608194b6960239889031e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ff2f111647852589343934f9e5e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427e38ab887ec537151f0b92ec751e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098d2cfa0f0accfce6766af234ee7e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba934296cfa07c134bf40da4ee2a01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d0a2a802e541cd86456fdf1df232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449a6cfe3913157d58ba41163f6160c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20353cfc2ba18ece63cd82c715aade616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ba38f689232ae1a903bd5c525fcf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9967449ad975047752884dce9f6ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4b991e70addad44408e1bdc3b603619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e839643d8023e88a407f796a53c36c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effc8ae1edf94b05e487ac04019bfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7191ee3f4061b9e344fc540f3c03d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695b0b2c841617b42be228ba9f1f0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a7d3c07b5b3b5a6c630b2ea0ab6e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748c4604c1b29f395e25ed4f28f5a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3088f7a66f9584f833b98eda4472e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9fd43c15ffe93753d1f1c0c1e03b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f70774527e7259bfedef263d7c94d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8b1faff469ff05983d01651048cf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f86a4cdc13d073e850288279a02952630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a661d51f3b90aea3b6abddbe21b5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f9e259adf0d2a6937dad1ab2413f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ee379aa3bc8048dc3ae9d1d457ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3dfb90535690074f492a1da3c0c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6808ba71b901809fa4a5aec9f759d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3ba05707c3e642405a27bfba9513636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea2cbc93e2b4c30cdabcfa1ccc73d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b4abf1e73f16aeb02b15f01c417dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82cf5f95d6acc8b070c437214bb5d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46655b1f10a08a39f34864ca7230ccd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca851c880ff793ea1c1d001aab70b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4c3a89f29c4b151b403222c84b240642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c772255d99741f93aed83d78f6a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57dd939e1896d83e07d1d9f4d59356644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0ff0f796a2c4436207ba04819b4ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4b2e36c362de33a6f14b16b5850f646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b224b330454556695dfca4c512ef881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e543673f3b0d78a7fb3bd629412d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbedc33a83b528c84479b66d1fe3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d955ff3e9a33c8d17f919f426603184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03eb956d746abb0f3eba88954c06bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cb67177fe7b454e6b3ba5ad922716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a047eca86207873786069671dd57b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178193b62b31151b1d335ce350683f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954ce26ceef7edd2635fc49287c575d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd8b9cefd66c8b9bbb35c4e151a09d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d313df83dc24b886677a052d22a3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a54f8404b69ab752aa3f6fe755fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8371bb42ebe6b47d7c6a3f6e97b56613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873e2ea541604ba2da838783bbaa3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ce55774d7f7bbf08681cbe0682ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f3f54ccccb24fa7af4a0d8c41bfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc01da89f01e716d494f6f00e4ebb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520375ffbc1738ee06a2ae204a7e8d7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940c30e4be358414114ae42adf8590719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802745affb25bfffe496e26de3c6859220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a80de545ddf2ed3ede7ce836f340c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1202dfd8849e0c116f2df7e99d1b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784e125d5dd991a54ec12d01b7e4aeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12532126532bb7a38a1fca1a465abb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c27bd9bf6e1f419637778d0d5dee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a640c0e9635e0899ef5d90e3bd57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511e1efcc1644803a121462e45600927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67804bb8708bda5baa0d70c0a0ed4c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945275e0236ce4debbaead9077b62cfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3f1fe012c5362cc36c2d6235a72530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6241117d5489ac3cf67fa91ce7d6fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabdcd638b4c4cc3cf87a479d99ae6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8402e1793ec687534ac71fe929013133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012e4f7b10750698adb7513e832f45734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dbd2a406f0fa1ecacbf536bdc8f4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777249925bf363fae6a00c5c2858f4b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3959f16cd673090c952d35863b6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a8d7571e4e2758313274dc135ab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c80cae06d9d22c53b9496ca6e6fe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e71ed6d2d1452728f056e3bd849240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e86b39e8f034edad8369cb50ec44641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79491aa6aa420d7bd1a51f0e9bec342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e91099f2be8d9455f21a51fea1fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ea3ad621a929352b4455b2503a6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b693056c056c6b9c4df8f8f41cb508045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b204d62eeca22b8b3823ecaa652f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fe104a72987c0d777241600a279e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf619249168a916cf13e21b0ea88f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05640c75bde70ec3e670a73034f3bc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75342dc26ae42fb7a276f0bdcd6f4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49283406f2f05963524fc74c643bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e06f3c26c9b5b64b327bbaedc8ea852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962886b2a2069e2bec2cd474a538f63f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb4e7524fb8a160b3bb2c8211e57ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb01da7d7d1f1a154efcec4454524255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f5d29a6e3d4e72cb0f65f44b19e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f14e36f25e1a4736e034bca37802c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdecded3084cfcd3cb716c17a0a9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d4ff4af70b1d02b05b90cfaa30d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6cf0b827830bbcc875aebc685d3e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45522930c3499db32ec50c9dd22f5ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125ccf56f46ebdaa7b2af7c205353762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e719763a5c517d854882026ed1e69563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44911a46e1d5f60753c43b3cec7bb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1097c66ef2d82b57300ca0ebe14665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546bf9e90c817493fe93b3519e815e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58c50bbc5bdd894938744dafa868ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ea9c1f5485aa32e747cd9963e95d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5870dd1d722f6e4104732ae78531a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93802558a74ed34c75d089acfb4a611670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dd5a5f32089e52fe775dfe4f449271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbc6417ac2c0bdc224936dc64b3bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3903e647c1ff88913a5cd274e35ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001cccbf777fccefb31a0243b27b08274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63955b31ab3777b1cc1da2128fde0db375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e3e5946bc85a357b9d67b60ff69f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe031d542242cd73c4b8ab981c6e4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7549946e4e5283b8a3c05feb5823e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7b9c66d188592deb2f103244f46579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be80368adf5f0cf3f74429a9903ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d69b91c60f39b44d670d31beeb550381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f776fd64248d942edc8af8580204d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1df3eb5cfeda2c3b4794d6126574783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df952eb20c62d9478fe7f59af63e3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b211c7e896630893c2f3c05b20b3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60d3d403b404272bcae8525e23162d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52591befb682814de1802a2c5819cad987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd1280009d0bc050d9cdc4516244388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d73f27e77b9065b20d5ceb39d7bc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ce819928f5c6e33a31cd1885d69790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1288255f980d7e318c8fe3cf879a2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91227363b6f00f90438f78e1a375518392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e68c47c0e07390d3f202cc72cd6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7fe7b587ed55f5d7aeabda6309ff094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e5deb69ab42043b7963818f0451895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94b24fdbca0970f70f1ae8113526396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086f34fff7343d35d4898a6ef8859b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e19cfbca5567d1fbabf32b2c9d810398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390327f68a66a883b415cb936a7cce2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622006eb39e034ccd78a1c9fdf71e8ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88512b7403e87d63b7edfba2e7a57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed53b2e071c50abde18267ff1a24112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603605b614baed29afe9d8b25ff5b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d46a8985e4cc9351f578ea1bdc1663104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c94a46d2de503e171118a1f1d29c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a78e80c026bfbe0ad414875116d57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a232908a6610b8b5e1a0a3b5c469e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9619262699cacf4795152799ac9149108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435f8e2a3eae7e5e4e2e0e703712c67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581434a27216496071af5c200e96f4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc092f48996d63fc05959cdd290b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921b11728fd07ae3c8ecfcd96f6b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4703bb7340be5d6ad937a8515305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730d4d4ae2d1631e4b19f60c1d22a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afac9b9cdebe079ea0f450cd32a081c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c98e71f4d0b29f4781c15bf7764f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c34aa0cdd684a7a42eab164ced0dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed8573795f8de2e9577f4f32186883118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7714e4f5dacf139d98aa95301ef5e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f04217c8579631cf66ec4dc41b4b73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578811ba4359770c51b2e30f9b4102121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f5193c015fa29dd688b69643a1026122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f22a8faf2c01312d42b2417e9f169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52eca60235426a91b892134a59e8dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5a1d6e600f3c12610b1a16a5365c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119c16bd217537406156d44335baeb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba48c39d026e530573a9f1527a4d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c63400297034f16748caac63ee12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368bda750ac2e6067562aaeca5344d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d8f138df0116c87376e0115f8e5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7075abc41473dcb5a5f3921dd153f44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585c7ea0acb2b0e5993ae703426d1ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af854b52d3f43e50587af80176f4c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddcbaa21b65d42a19caea56724f664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f6292846873bd0740284a8e4355b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa219a855214e42e6b767ceecd79ef9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871340c76d0cbfb39b6200358b66c21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b4acf8f3c98a44b1c7ef45f7dd9d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43547e408ee921af4069b79941b6cd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b9329ef555b651fd5118127f0334140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2794fd5766e0ca1995ec3369e6eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b6389f239a2ca6d2a3ee698bbc18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a425b669bfae1448fbd5371f44d6685143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48597fe1e47324235830e662ec755144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118fdfff34e8d6353c04dd60b565ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46fa46868c610d9d790d1d6a1ee6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183f214e18064fcc5aa288484d7c8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093a5a56004c3f684a5415e2789431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d936260ce32df0aa3c5faaeb315254e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5784d9a9044e1dca6a4a72543cba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fd6a089d3d31564f7f53057e36c9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a118f29a8457f78a634887572bc1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926598210c6e36248aec6107c1b4b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548361403d58153617048d8efe791c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57087e6e86208248808c601a97d1ce2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4384b52f3be58bc9bdc18d6679769ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d991a61e44046cf7cf0cceb110e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1c552b08c0dc3ca3c0ccbb8167fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74ade0bf36b47197f1c4da102ebd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3066e7910f05c8505024c29a5dc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3f826b5b2f539d65d61c2b829b523161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604234f2bc190e7446b1b88a222bccdd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bee3ea79b97a22b433c6086489887163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa55c33b2ca41539ea2728c0c5b901164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a86a8b70591eaa786ef3f65c49f27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5173f5d2a828f2424592e644dbc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc03f3106e3d0e4f99b8e30a0abb6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f21efed8de8a85ce05c47005a018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0140c02a562486a60e4f084898039b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f70016874b8662b34c017af61cbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c318b7cae5238f826ee0f85911ef7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94578d440d5363908469c69c4f58eb2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664ac6d4b0d2d2756760e05fc73346f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115de1477b070202c653af52d69c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115744d8da33a7bf78a95c9fce6781175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b70f9ab47abae1e137088b3f29fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92abf7f357970d0e87fac716e358e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d52824e54d25e525b618a1a7cfc53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4113239bdeb6c6f1e477b61d6e53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a238e12865448f9b6748c996880d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0b2ae0f3a342e17b41654f23ed33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060065af55bbc1e8491cfa4075ddc2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecfd33ef26111fe575a4808442bb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abacc2f9e55151a7ca55f8a02569c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3cb1ff35fcf8c0e8b5d86a283ada6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0a988f9dcdda86d582c9a883d198f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bed849d4f848ec674a5a37371d970187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504ee3139b9a3d6b1b5e8eb86dfbe7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca67bdf80e0b69f06c23248ade147189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd8b251c43a701c1319815a362367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd3382bc877b1beb593ff56b678d31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42184c72fa59ee6b9e9f206a8a20ad2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99d9e32e9ca1fa01484297c4e8acf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb1867d43e3df25a72f517724dab9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399761938eab0b186890f8d395f17f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2834a283c52d4278e766d765991219196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72a8381f57b288b2ccdfdfb6d082e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639f997e082797c9636f01771d2da4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc2b04757170a7054e016aeea7a806199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da15a42eb5b6a189ce25778344a5919200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975172ecf760c0f9eb1258a9ede79bf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68abb3c4294ba4b3a6a1b4ef8cb23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee6c4debf9627bc94acc7b3b749932203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc94e49776e66381cb590fb721d71d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464958e81e3e4b5a3b806dc0ca6469c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a23f029cdda76c15747f971c24cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3016f627de0ed503285894bcbc82c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a118fdf9c0e28d9dddde8f8e5b3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c3c052ca1ad2e042334e87d1991a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4d8ac3dab1dbecae4a6fe3853bc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb90138adc9eeeda3b3c4dab3b88c2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325dcf50627eb626e7c3ef4a2ccf579212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c186ca6b1d41a9c0aaab758c8ee25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc6164d0149f92a9e93c972d7706ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d0d3d387d6c9edc28f2f2f0dc91f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4497320147bb2eef2c128ce32baee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f78b1a742cf7b55b672cf36e4e60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1c1207d31b4cb034ca2c6246415f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbba7db3e5f6dfbe0ff426712b0e9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05213b5ce2b17b97baac8f32f7c09a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ef9a47728d6cd2b7243ddd78cfea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33741440285b4d68ce997122e52074d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fdb417193815c5b533f76a925bcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03633b6671bcd86832d38e5bf2527742224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d8bd861b090452f01225571157f07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03ad64ed99b40b2bdb1c6dadabfdc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48a4462ca22e0b377b9f56d5b3e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971919ff2d7a136d79223a11a4c53b11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6382a0fdcb25809a580584a4b796fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd33ffafc59be5b1c20dc40cc2672c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1390ce5854840c01b7f082c18135a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f99b545aa58dddc9c3b65767eacd92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7aed592087cc43a653f89b2e7efdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542808f3062842c81ae3771a943aad8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2d559c9752caba541532582d1fed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c36b7fdca35476c9c466be4f022df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced9f825d5445502a2a399f7ae4d9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26f181144010948e9455039163030238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d315e17ed3cbfba6592eb26bc439f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f40bfcb3156292b3948dea51e4ce9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef6d73ea87d6f14d0a7289e9e3670241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28439743de7c1da24071e1bf34ede2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464c731ab756fcd54a2a1d19b6067ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af908e5b217a00a423a70538a264ceae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7da87ab404be03b1145bffe1bfe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7395c7b2d840173b8132846733e97e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68449683b2ab9394488ec7438d22744247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76004484a844ba09eaf63ab199e7bd80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bf094a9540fc2d4f38c40c104831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056098a64ff986f187f5bb9a4bb13e58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f67ef86b6d83cd49017339e241e4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8a44e5ba0818f2f550a093ec22a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14006a4f4be764eab9dd70d2c6c1c33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab631b757e5e814f0b40fb34139d06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c30d85f2922b8cd13897383b816de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221e0953eea89b81f446dbdd68b6b50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d59c69e5e0a8aaa3c5b5afb134fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41789cec46d6bf579cb41913f36260e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149008900dc2eceae0662f7bbb0bb1ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960a9275c51662194757bd43a43c51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bcf97edce36d2dad8536b08a408f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39655f24be48cddb4f4d13053d34d41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cd622c660299beb40bdc8407b89cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147e68ed938e38885c00f258d1f6440264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8640a0d5ae42cd61f6a9f36ce3b61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac31dea783fb7efb95297ef97611ad0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62837589f53781fb8eabdada6a2b7af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410a81a169dfc11f3e2a5f07236501e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2100524da62de668f8a11ad7b8a5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7dde18689f5ebbfa5cb72f17cac01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe87da5f27cfcf6f7b7de38e26d3c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ea894b53ab6ea698a90825c4fb6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4629ffe902335e2eed7ee4006e419273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059b553a5654cc3e9b01b7d83e826f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29446b7b08360d8414b9e5d50f1cb7e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb054387abc0c98a027c85545f8ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b9d79af93b6eb60fa0be5853c077b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990704689650cb124d5a81ebc29e6587278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc61703be87d9710461291d8f01bae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c51d4726a04de1965f0c469b0a6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d939b18d0248b3a127e1a481925bd7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce7ee84d451693ab3a79e18186fda9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259b1c54db8d5c7b598623211b3bfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681bf80fcbf6ddd97c640c64cccbb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917dd699d8e67eb46d3802bf9fa97f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f1c856fcab17ff9c34a67f8b93adb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af89b2a0154b9ff767548e4597acf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac3256e7ca6f0aff4709ef8e56d28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9524b938b3af7318c7fc1ba44845e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc2382bf2e8f5af4b4c67c290a11d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46726645757fc9f747bc222d5d46d42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771a213f29c26116aa406855f13fd36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdce0945e05f827d0e54a0359125b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca5da873b4f0e6ada817908e3089c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cd92069a0df5b2026eb08cab8f77e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe977462e77a17d07fa9009c4d353296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28857a2ba9875651580bc070a0c5ab2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984c012a135bd892373970fde0ee4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb209b3b0de314370269cbe52b45abfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411202b4be668ed802420bffe356f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244269ec0513ade85b987f55f5eb6262301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078d76cfea8abd657b7900cb1770ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd11390c0d9a0a68f9f53ed4f72fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c82ab27c384930bbddc0108db20e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aadb56292eaf6cf3462f080103faa4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7e2c2bda2351f2814ca514cfac7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d8d2168228610d2de268688011e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd36251c93873e86472489c94699c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf79ffec8fe4a90f7bec6ba0d1f9f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5bff6162bba9d6f47f1377417cb75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0700f03d5c0bb82a3a9fd99f87b54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f69054e29ae83198359b812ad5d32b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e81ee9081accc075c223c95a974010313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f08fd180926f920eb54850d67379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d7287bf687e79d77fb25c32114655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211d41bdc7f94110ebf98516e628751316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ff12f08b7834a648f381b35071fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45333a5d3bfd3d8c878e45b0995d11ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508237d3b39f8cd0635993df08f624b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5e7035c5186bf4480981206e290e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c304ea3f07f62deb11fa67700119321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a19f93e96052d4432879641fc9a1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2b691727c7033f69bc8575951c3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff87220ecb2f03b1926c9768010a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd76b0caa9d3d8a0cd8594785e95ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e53041879bed010b960fb1bdd3b4be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff84c3d81c056a005099b0399e799e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec27961e4a63f5dd93773a5644ea99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bafc55ad5a393309a7f5aeeb14fd2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a76bc92faf50d36e997fd549fac1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ddd2665327d919e967b8503811e41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ac4d5db50aca2497c832da6f333b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dda8a6c093a4fcbd99936b260c06f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a8703d7b49562023fb65e9e26e19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b500d9db7202e236c1fe34652cc208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2cc8577f2cbde1b63c75679fbf4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a4cf3bd73cfb4b5195e683936b7eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be077b7b5a378dc5ae8806251c44266338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662371bf09d298a4891823432f54f0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c1b22bfdf858c4bbc4d8c8ea9f31d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1834d927ee353e499e9538d652ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330ebe4905ebf1b30cf91569aeb47c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8386242810937a1383baf25ede40de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb587f70c219e3af26d05263901ade4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0bf2b0c0f0304987b2df8a591a5f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105753b042026c8b71c30c1a9720336346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aed40657cc23133011c0232bdc616347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ea3eed0221b6311502b442baea5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78835b298a2a15eac29fb2317ee4da4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d9747767b50b3ff9d0439bee14ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20744549f44e244590a0d87dce618a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811c66e1588338f93f94f11faed647352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0117fa26458daffd7112ec60e8bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2798709df670b58fdd4004168b380354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ae6934b66ca6f20768dc0f38e764355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0a3b61dbf48af5272e94db77dd2d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347befc7d5340edb2c8e9c308443c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d166d8613dad4baac17a129cf508358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6454692961b07805ff8e3c1426c98d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee022fa7ba6264d6d728584fbc1119360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb632a983be8f168b1f3392e7c50af6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0441e1bf64fc11fd501457ab860556362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b10f59cbdc7e300df6321156a70717363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfde3c6609867e080d984ebd4fa15b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da3da50249c88a29ae04d3c6fb240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d8831b2ca428949249e710a768769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6f5560385e8b177a0f5eb1a029aa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837251cc144943c29bfd74d7e71712368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d48fbad0ab557923141e2d4ee6a95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373984745cd97e31d49272eb99b48e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb9fd40173ce46a6a3f1bb6ee1da44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf903c077f9fb6391c201a5fb61c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea95456ec290155dd032d69534abce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c9aae6bf1d3a21d7b02f093ea386374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047b385514fd62c32591a6ed373585375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908340743b72721e169b482dc37193ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46b4d5c934abeb7f02a0564e8a785b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbb2f548f1d2673efba55cd07f56bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9528c3594e2a32bfbd8acdf74fdc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf4b77fe32ecb24459272b96644fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f3f4c2e2283823cd791b8b168748381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a1f484e2649c28499b5701ed1f84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce30b620aae27c210b9b1cc3d17fea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883121f0d21d7ae38ba258bbd033fb1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135a8db9de30c9a81ae3f20a6c82f17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa8bfc75ac2e203461ad69553f8a8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e17e90a4678e199f48def2fde69341387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f3e9865eb9132a558d8c95427fc6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38944373430f57ddbb0470fe18fe18cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666728363dd083db8af81c3fd54ddc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a99142f44b5a3a1c6b51cfebbd70c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72b9f0cf1dbd2a6dd8723add3af53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc3a5fc208220aadc7ce9719753423393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a057f393f9220d66589c7381d0db0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54422e858e41f7fdbf93d3e780698a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb147d782232a140f3ec61a5251cb98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1b2cbdf5c2eeb094de86e7093db7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa354bf6b8716b01551ec3439332d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e32dfce1440a80b8e4b8a59150f57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceaac85f90429f946da59dca0ee8b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dcf740e8901a8d1f815c7f1aaba5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcba8a9abe9e2048540e05b92cf386402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd6860e86bc285f51bcba85ec91019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01064b768bae47175eb065adc60d6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724d84218665aed7fc096899aa2569e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbad767ed946825d7fe4735c4f552d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c3fef05fd42fe8b93f63c6723199407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81763b45abe822a039182090912e259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e6a62b91b4cca302dadfad6263654409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ac3a26e89a36910827234eb3b4c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238af3406c33ad2892bde32521a57d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78394ca322bd2963bb74d83be36dc73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c62fb05267240dbb1b4505e8e88eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd5322e6a3797c3a3bc962cbb73a35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819549ac28aa21daccebb5a9aa72e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e6d259ae751d14aa67e0517d63b60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5074947a93b58faea08cf75fc5478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ee96d3545be4bace67fba0a8753fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd0579a8a4513cb485bd8ab1536ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2619e889a30b8c7a70dbce814e1e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0faaab0af267896b893cd22b93c86e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc3e19c451d4795c103db1455f26bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b865ee251df9060854791e86437bac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564dfba0c667717c15e9d44088e0e9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c50e8ac44ae7886bb12bc3e3e78cbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980661a01bf2745f2494a4611ddfa1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feef18ae7b0cd748b6f79731b5247b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d7171d5abdd4cf24e9310580588b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a621ff3b67bff91863ecc6f8f4e87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98637f71b2f98766478dac3e2216ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07d35a96db126413251f73cbe61345431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988446b1512841f107b3600a3bb1734432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c302b64b33a406f358097abeeb43997433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3071c6e087cc0f5bd0d65e71298438434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ea14588d091acc4894603941a25b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1f139d5e9ffb0ceea2d28d30bd43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e934174644f723df9063aeed75b0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158074fbb14903b1a22a40b023b78833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94000a2cd04ecbfd76fd8b83e9b68e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db86469a934a1c041660c674fc17cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ade306f478d339cdd2a42570413f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35e3f6de0ed304a7a446e6e4234fb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9804184ab4d70d3975d72a3c2571443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeb8cbd8ddd5916e3f0758e20a087c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c71278aeb13c733fd5fbb2abf83f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38061205a96f41e4684c698d1458db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e06936a9910db676461e3cb9bba401447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f575da4d30451e8a8b8bbaccae71f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8908405693e762410cea5d0798f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b435620bfebbf425eba6adb2d69ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed74bac25eaacb76dfdc87dee391993451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6094919bd7bd4c79f357c2d2fac47d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d304622cad5bc4b406b726012f88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ac0d546224c71d733f9e190bd604454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7dc52823966412442e95808380109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e493305e4537ff1b7fece48694f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d634b351bc34e7235d337ebeccf50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c67558d9a61146ebcdd43eb9f687458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274cd4ca976c4e27d00a84353c31497459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cacfb5931acce99d55644c747eacf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfd0f6da604f12726ffe2ade135ec2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73f87b02d819e1d745a83efaa8df3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec7fffcfffa114ec2a982c97a4e05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33b4645a633fc746a12af2ec204c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad4dc7415f4556d14847d4e22b6cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772adafe618ee43b9ed58386952077466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729cd2a5a68eb18bf27cae5c77669f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f0907283dbe0890c0ea97ada3583468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467b89eb65671fbcb01a0bf102e826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df16ce9f7fe0cace25e2a52157875470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f0d69064df04609b88ff687527a47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1611ee226bfeaf4a224ade0d3e7c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e4fd7e2ac68002e79e0c38128f97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066efacc926b82161a088aee46a1938474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8e305b919f359135576962cdd465475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c24d4e9d84fcdc6feebfee32d1c5c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9846be22e9110d7eab31a8057a57c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ba4685d9c9b0bf8071ed38be0423478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6c70504e3f6fcb8c8a8200662663479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d94927613a19234f42ca4cfdae27b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1a04dc6440dddf29af0ae00163165481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb31c527c64ae47ed449d3d265e2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5e6531d3a750c3753895fc0f9c45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e5b2f7f45b7002cd2e958f32d429484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032e840493b00e6df69d8034b3711c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f92aa05f53b1ea5dc62ee2386399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2727378e5bb3e9890e7c1e34f7c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb93a7607449b69c4f5bd015fbed51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8fa291c96a0194ae727fd1383c4e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ffee546b6e939a0934c066dc84f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f79b4414b884b5d0a9d5c137087d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1067cda5bc92fca44cd96d2e1c738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015737a68280f718c0ceba594aabd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bd5eb22f7e065c377148789998d5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751e03c65f1ced84186f18e226ab52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4bd24090d6005e77ed560468c74c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea5d32353a31ea04d40d9e156e4d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda874e378731440db0c1d17ef2d28d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43623e1172a53b937c7468aa1fbccef3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af92ae11668f720696e38bcc042495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78452201e51cebc53737444900ad497501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cade0d8faf63cc9be2a25cbb5ad57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a1c5598a6734ade8d7f113d7f100503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e59d3c65d57620eab60cf28cbac3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5dcac9effdfd51db98363124f7bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76af7060754da758b18228660409d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f279d345adb2c0018d71dc36e6d9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746fa4c648ab9df2dac7a4a74121aca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7286ebf70aef5d72398293b99798509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b3feccf3ae28008fc885171fa4bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6859e8fffe7af3fefb81f021c131cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9022024d6fe79a6c7f209b104ab9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7774a76242e67302673fb2c6fccb971513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528e0dfd805b5d554ee03990124f210514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589d80e8b61538ef7a6b906cb550f2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b4c90ff9fe139d60b7ded444b1f72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe200812d6b3e18f8c0fb5e7188a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cf5a472558b9145eb99ea37949951518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8d8ac295dd7a6a19756411bba252519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f53465e659b2fbee307cc6b2224152520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4dfe0114cc7029a93995c48d6f6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76dbf26ad55a495a2db8c62fd956b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b6aa122713513103c09cb95f29bc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0075bc5e1979a2ffb90b964408ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde4e1b000274e1ba62c2fe979cb765525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaccff001bbe13095a984cb4a61b46a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27082d72242b75582953d61bdab62e7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181ff95645bf0791e5fc5600661c3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8f961f8cdea1e992a8481f63634c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f889cdf017e49cdf77049604f04c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b8422aecc9df337aeebaa7c98e7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d19d2fbb6f870358ce47d9717c576532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ff4eef7b3ff1b57a960b906267fa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce85bb35a7d60f8d4754376b41f896534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd118dae6120f19c774adf692c1a08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245768b96983a83d479f757fd23550536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e0b9d047ae9ff9c347819fdf6ad36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66249ac290b82e14c9dbc7720f9d9f47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5edf13a636645956c07c4cce5bb132539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2cd93c1a264b5cb0ad326d7fe8f85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f5c6fa79b896e8a189f37cc3be4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c6d4ec430037c60558eeb37fb3c3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882480724d702394b0ae523eb3cb0e7d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bb6feca87255435fb5b01d0c4c2d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65397657ac0de5ef1b77d3a27bb4b878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a710ac8e116ac91d3671904b31717546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e398c258a319550b439edc57b99bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02642d87e7122ba3a49bf08feb6b29ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015672e0f42cba83ab328ea46e7ef72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c108e5c197ffebd2229815ef0066659550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36017e507a2f71055f5b727c9e2e05c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735edc00f85774e5c249cbb4e8fdcb84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcbe09b77788cddfde57cfac63192b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa3de9b102c76b8cffebdd6f27a60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7377f34a87c6e4cd901bc1e385766c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f0f115d63d0c72e096ac5d192cbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c2c449cf384de16a4fc163550728557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284a545e9f05e37d4f9ef7f5335057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c24a75615bb20937ef9e529b7aa152559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fac68e59b6534e8fd099b61bd4344560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1343d23f593056ef353211044dcd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9209858e8b4b4a4afad60b24ab3a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bf056bf0942b3152cc974f8e2657f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de08553b105a4edd59044ed35d11f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e6536d3de3d47e0054adaed45f25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe319587782ae619ac1426655d5e4d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381fc37942f55bf56cb009d0c413ffc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b590c1e73f10b50c4a26a7f7fc809568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef168db10314ac25a23ee2fbd3fea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d558047e891b6453cc6b346fc75f76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6542a02411fade30b8841fea40139571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fb3d272456374aa7f111b6e6e3f88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316886225416f79adaccc054300adf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c98cbe4eec6c39e453732f28e031574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dec0720e6f3e9f9df2f6a2389f6e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b4e758c118e496cb66436bb555ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d11582287047c9de2b30f8a7630c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc93ed1daaf0fe8460723e689840c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc27507fe6886c90266c6e1fdbc53cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3cef0c58c3b1820b7d2d25773c515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac39833438400db4023aa09dc21843581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad11758576478760d6f4bc130adb72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feddff90a46cf38519e8e0219f33b0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85d0daa1abfbd449979617016a6f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606aacfd301a50696c2afa1d23361e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e411c004f5ca6063c0d286ce2d63f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86237bed96b32070c0f2209ba9130ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91668700b00d35bf724a994c8ef5a9ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5801e2c36c0f03f0b03407177285c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fd2f3664e0685110ce8fb20a3f85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e635622f8f28b51eef05672b483c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba763eb6c611e658ca9d1a46759ca67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c8837b5df97a3fc0d01b7586a9b56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e37fc07b3cdfb41292ce10f6c6f5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec17bfa9ccb76795f3ec2d124a2894595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb90878be638041733aa158f25297c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56877f170b1398f74ea0b1e079c7a2cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a798c9bfd72712c6155f6b64ffa9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c805bd595c29c573836d47132ec27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0388856c04642290da046ed3bd4e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b601adbb4959fdfcd8ffa0173d3ba5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b31dce7488a95fbb856ae115103e31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac4bcfa977fa73d5758a4f98c2f8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97091fac5e0b68d48251b74b0d701d11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce2cc6558b6a014f4087ca31972fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0379c1ae8a135c99f76c963f8297df3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af58386254210ca8d0292f18802ef4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67452ea27857479ad72c6bac58533d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c03942a1924da08d8d8a2a7282f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc141f9398caae416e00f289aa99b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a61ba34576f7dd911a191e27e971c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122489e2da60d1c88216f3208902fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678335482543fd021d15a8525747086613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d3e231a0ba51779ab628328243f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a147e4c7e0bb9af68012b4738d41d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187536fce853fddd4b3f4c6569f1de7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e317b45671521238fc6b9e0a7284c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa0331944bb65b4999aeb4e37cd39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df846e6959fdfbad4ebc68d77836a86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0351ec0bb7a3abc75c1f7851ef76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea243458ada7ab2fac9002fd889ca1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890ece449ac4b87d1224f3ce2f6bcf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223e4bcba7f9b27c76dca9c702cbcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36368e61dcf884ab93e3cdc9c26e0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cefcc525788b63e1fc62210216091625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0820ca630f5305bcb19bbd1bc71ff5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc59ea958b73db819f007bf4c244b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e91d1239a4fb5a3ebf38d39c709637628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62cae6bf10f395a83f6110d88215f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73bcda55eadd85952f53f4b58e22e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c98996121154a37e3f96aac46745631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0b24616dc08ddf8abce44a08891d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007aa06672c480bc0769a9b2fa8f3cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07aa07ddfe31513db22095091c6d93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86395e80f5da00f34ed15b4b87afc6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1136878f8cc86aab58d6b80991086636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e2a89f8836b55b8fb92cfa2905ee3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58278aee395d126d10cb33de7604c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c426e7c5c1f683fca2c9355bfb6e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dceb179a0e978d749ec5b3e06d0fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e319390e668f20917d71c67c3548c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f861f54410705dce91f301acd726b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e62b3344f1028721174a696c8c24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db465118e7356349bb7817bd8fac8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0de2313d7bd1f7725dbbf386a579645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1dad43e44eb834b5217d11016dc71646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>