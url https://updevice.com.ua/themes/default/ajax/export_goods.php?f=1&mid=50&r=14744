--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1a4a9f163a37b483111fc8af87ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebd0da6721dddcdae6bfbea37cae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba72e8652cc803dcf09a6e053ee2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074bf236f041829bd0133da198e09e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fba57f241e61399828b21111ae8e0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4b7335b50ed88c332934f5d2b68356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6b4919c87ea58665aed2f54861ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede2bf6daa1d7dfb607ac007349d42b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453917666cdf9642d5901c179501059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b924a77e403307c91a8f7805229d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6bed7879368e7e1849d38e0afaf4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c208953cb59f5864a9760535b7726812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c675163cb3931cc5f5a3dd45d67f4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a5f3d83bc3498f77d4a10f774a57914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb06cd9e56cd1260dba8f4523f0bb5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e468673d173b650f1b32e1b6fe189c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955862733990e73377d67d2d4733771317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612365901ad2a77d8563e5a976a59f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9830bab7882c40dabfbe2ea9e5c5f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38a07feb921a16c26687cfdc5725620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c64e590566582758c1c2db63aeca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4cb046b0e042b71f4733c074974322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4efe0666ab7ccaff687106db85c06d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780027b4f624aa95ff710f8879b93f8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a91192d6f5fa84f7d67460191469425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554bcab55cba9ab4133ec3ad516e6e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bd225fbea0871e94de51f64f25f4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6beed4e4e2cfbabc3d0276b668b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1758eb563e03f6b45549854df9507d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd394633ce13b5d03639ce7a148bae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86690342c343009337ae17791ca1e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc8b6de17061a4b6744d3a021478df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8091b4de8c551c84cc29e46df09d6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd568bfd27db918fcf60c8b23fb6b7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8643f50a29322d59dd1581cefbb45b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c06182e8a6d9229e4a7c09c75253e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af4c6272de5c2e1d792d8e2ed76e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2fae1a75372578d4d6a1a84ebacdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8304b56964349febb9d4be7f97aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7091dce68800d4942543bb26ca3c8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b09ba23ac7f0a9d9ca0d82b3f4f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00f6f053f318fae5c3f10361ac5b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae954f13f889055621f2899fc1b8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe620b4fbad938678c3856fd3e3ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd341528677415636e1db39a58e631445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173725c26515c50e1d4fd4958c774f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b95b155f5bd00afeebc82392573c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eadfef2e1863015c9f17035d32066e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bdc211f1d758232f3ccea1b995e4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0deb043f3203b48047977731ffc1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcbea5f77e0c83035056218672a47951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72791766adbf72e2bb30776159a9fbb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1013bd5e44290b93002e8a0d0fc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07f0cf2cc61e80f4edf9e51f9b41154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bdd2182f5cf18e00225099558fc4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b9e5c0ff5c179038cda60502654ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d9974fc61a383909c6e8c7d9812557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1be296afa7c0a4fc51c73add1c5bd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0babe8d034a5882f6329daad51cfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee179ae74f2f6086012e275abced7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a5fc241e07f126509a14ad39c1cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1d8c7421c3e9680e6e93f0416e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8681e5fd759b65b34025f6515dcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c320b688a2ff9849b8b60bc19db418e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2c5a182efee330ef94c4a0176ac2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600120b5493cec3e428e8e40b92adc0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c0513d06fc8079981f7665d9daeca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5bf995e431a758658be79ac1017668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c39eabe19fa2ed3c2d603906de7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf2ef0009284a8c53d9fcde9fdeac770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca13126fbdd9780f757b1e12a6a3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14473217355d025264bac0e87e224572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc853725adfa28ba046c930ee6b9f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af428e6ccd93de7256dfe9d8c8228a1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e592d870d4d7a74ebb8d0070b725b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72e541ef9fc2343f7452caf8b377076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7799dc054c30d01ee647954601709d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ff5e1058189118518a767855872f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4321e5c19780319376a33a3209e9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107903021c32225c064bf293189ed4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf3e05519c2fab9c280b48d8fe4c5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8743e42d7769f2a0c5b717030a61b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6649c02b9b78f08226cb2bc6f19483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df51d929c5ee2b6eb8368996f63dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148703684863c428db714a2307fded0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e8c231e385af768bd3556b62f258686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01a54e6a88fe1740a199b4ac4efd0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55beb6f8e0bf88ced0fbc6339f2098288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cef00f079d8a62619cb5589c215689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2222a7d5d51753aad44de864975eb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504daee45cf6e8c47d07ffb5fbf19291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0096c83410ecab846eea0a042c9b4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c395c5cb8775d3ef42ef154e6f4da893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdcf78624ce2e0f4c49c3da1755adb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef4363302961863feac29144221f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092240c21056df6a9060e57cfe0ab4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818031fe31d64eb7b8e63c648b2f1a4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21de5d914deedb4ee80e530f8bbeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b8978cae8528c368e71ab6863150199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6991f70509e1e05496a5b14089e5fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab2a0b46e477a464262423994ffd37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db94ff417db6bd904f328ccc3db154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cefe832f0d0fcd3826efb8716a379103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b7d31d905f4d1559fce23ae9ca37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7108dca188297ab51c27273d000e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a0acc09f387c5d3edb3567941acd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb39287420ffa1ac5b559aadedc7ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926bde8c2f98d8a6ff06c4afe6d4cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30659878bc7b6f94f37f232088316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c787530c266ae784e320e6afec7e6f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6061f1936e5467bc845cdbc25326111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07bae3941b255bf5e3839e713c416112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e9efcfee4dba5a675a98156cd239d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae49cdfcb024851ed926188e60cc52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e729082859ee23ded94ed693800a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1143bc7638d942b9bf406110610e84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b12e7e8df3dc5248e370a3f3472b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25005f00d2d7323c621e97647a80b7db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56426fac186fdd348ac00a3f8799d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff63261df0f4a4ae028da92e5a9d339120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6059b27db433fa4d3f49f05cf9c6513121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523acf9d1cb011b3b3b014ab8132ee74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf799f98b80d79a7c718beea21fa5957123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f0cc22f3c517fff6e39fb75725d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e4f94716401c5015c2cab3b6c7b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7b5ad079ebec659cd298fdc3f74e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb17545e38a5756818792070ff783b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84c791fe3d2cf765e1ac63d29ba8fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf650ec85e31fb909922caaa4db7a78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf4b3e4682011dc038fb73618aae8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e618c633aee2ce08436cc02244cb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439575e7ffbefe8a02c98fe638a4625b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2480c3881207100e0260f634b8d29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69821d08c0d859d9fb881a2f1b19f943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe48dc2697d2068e79de001a1628f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a569325a9cc5ce045263af344efc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0f4b0cffb66620d749dbbc072754c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924b6f7a95c00fd8f573d211df2cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32265fb9e0b2eed31145320074607bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681686da88b94b6a6b0358d5adbc9ff1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb958bbf4c942f1d9e04d6a43551f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2601901a7157076301dd6e83ff9208142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e5d1ba376f7a52ca983af1339064143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e43fc2e6709343822f604e06578f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f93c09d5666aa5f38d0a8120ad361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd47c748623911cc72c2441245069146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ac89ac3ca26f0bccfaf08f9652fcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed1f68de1c276ce5bb9e4a89b6e33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce6e2f75b57ae44f4793bbdcff9ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296241f27586fcea9614c68bdaf1183150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255449f8043eee51e6ae33502f9e9014151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db54dad5a97ce26584e225dfca3f9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18059e047b72354ff2189ef2731f65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0d9e0e81f2e3281ed596b06185b78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b8e992d8a5a4c04c42c11902845a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0dee882aa497487d35a405003a8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3fd5d140140427c324f768979a6e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee6f14c853ae3a37cc3e482031b87f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed96ae9b6f1e55dcf0ebdeb836745c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab7b4cafe23d5550dabcf74688352160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bea29bb469c0f08892f81afd710e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f11a9eae4568497d2362de3b14b53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948941b83166af6939d092bd1b90ae30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4eb4ba140d75d32ab8c26933185e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afed26fb097fe1bc607196b49dc46b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f0ca134f06cd9ffcde401f170b0b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3911cd4477247279d3fb089e6d4d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881b261ca35ef5e81b19ff2828c018168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b233dc09e469e43d6ddb2772081a9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9d725559607d9ba148df80b725c54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0477c34a0ee2a2623e7858a6fbc67c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f99d66837f3036b887aa9e49f6dcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cadfc4f3f48e3508dc8c32894a536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd7a6bddd69117f0516f347f604a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83339f63bf8ebeca69e40e4212ff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996637323226336c63c19cff1eeb714d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda54717242435d5a08292bff9856d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96f6066ab2eb1922a9513a83223d64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffb2ee5c0682dd1dfa1065a6814e54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5dd390815212f13048dc35c1e394180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a6ca54aff5e9e8fa2f6406cf3681181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7214ac57bb102dcf3f1562e3cc72f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58670754e5bfdac6d1567239a06a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f56167cdfb04015f89a24e8d883c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bac8a26d1c2e1d6cc26517bfdd27f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a6d83bde337bb24a5aef49178db08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42914e4d2dc340aeb38a7b16637fba82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcaf96a95484554ba1f6e67da941f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f9f782e5039cdf213c7042cdaaae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250027272acfcf5ed4196913ad267ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d2d023602dc06be218cfc490626b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07b5c5ad41246555be6f1ddaa4037192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc007f0ced83d5c0f51009d3c6850c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd7c624dc5ec7c4187a6899cc6efcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bde12b2c5e36ea859eee93cdd0363a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6fddbab67d577abe92acc44d3ba3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21ace2ed193499895f10574cf6ee00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0ac050a3637a70bd2ff706035fbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114751833bdf4ca0e7d765994f062637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e0112d45ff8e9ea90b0be9c9bae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67c3a158f06e901440ae4a96406aa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76ac3d3a739c663b95204b5b82df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049cb061616b13c4a7ad38d07cb8e5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94610a8d18ec36c5f591edae8ac160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478e9f15e1bb369296152ae0fb38fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b294124eefe31ad05fa1b393c2a82ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9d2c057adca1c81664fe2f9cc5bd0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a9464b58a4a271bd476e3891d4360208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647aab8c0d8309cbf5245d335b02c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaa8589f4b3ea22e657021ae02d8ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030c294fd5bf87be1173671055dc06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad209a40d19ff98d69317eb369d1b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1439f70f1d288b34030ab5c8a84d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e896735a4ebaa92a008b07890a16781214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b701b0528f86a84520dcb50e219fea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b09795caa21ef7b2c86970473dd84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da93e3a35a2e1dd4428de3a733a89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d552928456a9d4faae99b944e625b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e6f1f1d9eed2e8df2c8e4e737b1ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4323054d4f836c1ef3ebd52ef2f481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83038e32eb910a433cadd9b5e0a62b18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef813db01a449d96b0a74addb6b0fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8044bd110edf24d4567e75f30011223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1840a516d34542b5a1a6d270a93cfd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe810a33a2db518066bcf92fa80bcb15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9bb420faf2de084113c6cf71e8b80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92155bd42d01ce1de211e2f28429c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1dfc4f91c3c1738b1f51cfb75336e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945897d578c2397204bb046c27b3076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ec442ac1878f9bdc347407988b22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130072635cdab563a4d1f78d2f6b06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c07cf5ee18d3d6bca9d937cd70d5ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dab4ebf306981b02789df4a53cf584233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b12b19a6478d7d604cb57f24a68bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6abd1565101da54cbb5c330fffad50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093e87ef4348aafab3413f6ab1529f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f736151462bf3047d6c14754e3aca2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d0429503ad5243ca900e9a9dde83f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb054f328959f11461d00760b3cda5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae15354883b16119dfe5f12268573c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f77f1ba9d53a7db8e91b1ac8da2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa917c838f51ccf6e0b15b6e6fad49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535afb5caaf8d1ff0c0a76618810f4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de9ab87313fb70043e09d00edfd95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd56ad221936b7adcfde8b3761fdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32338453b17573b88eabb217dda6e9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868dbd981f8cc4a25d22741ade029db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638a2c427840c29d09cb518bf46323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ab83f3df7efcb963a3bbf18db8f0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9077a52aa03bf492c791079e0421f67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169c9d90215b4e92dce9dd8a3cfb89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d452eefe0e521703373b8613506d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b943d054881d11a0f54e3aba39702253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d2c9ce8b71d4fb1f55c3da46cde6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bbff6db385798d0bbc2f87ab7ac4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad66814d27cd95922a17c8713396cff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fbbd1d25fb283b281b82220f86e7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf2bf284e4fc14ff56ee4c27dace84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3eda8763d0fa9cf4a81095e6819c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821fbb246fb13601d7dfad7ea6d0cec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be5021fa6328162142a489312fd0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb50d2927dd257ea940285ac12c78c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884970e6ae716a7b069d93073ddc6f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759bf6252cea0af1d679e0bb7ce4d43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142a6dd907b2d39d8f4a7cf799465a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688419ac87dfc162f12abb8d1d1152d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c53ccf58b61bde81eb43568aafd574267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954fe9c6c83f8de07af234fbe8396e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949692b5a102803d02a10fce0bb67f07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274e16a95d691b2b6041c175723e4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f542071e76ae8c19985a087d2114271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726eeaa35c0363e5e1a8dc9e96f92cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00fd7b9fd933223375fa8d6e7b39b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848055d8f7bc275900c00f4731a020e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ce15354bb4a3e6f0b6392f87636c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986eca3a6744985be5a3852a65251f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c427e3def46a3ca91bfd91d7a1193b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff511db7f833d37f222d49ce4e482da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc359469c152ed43288d293e3e329ee7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f097bc0c0e8610b2ca085533ac0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c30bae3e7adebcad252ac1e9965b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57111c9ea0deea9073aa64efd71b4d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f0167647cf033de367bd3c634a2cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6a6194a3e06aabfc02de84b9e103f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6596feea70706f650c9686a265b78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2711f928168be7e1aa44fd7a8571d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db34bd5004155c62b0820cc9f86f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4621c35f6b2c5aac504dcabfb656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74cc5876918075cff19cbd1663be27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8e886ad2630d994ccf16856915a6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2bbc721a62034af81d17a63c7c97b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc258d61add89be877ba42a2301d18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502cfbb2254d4698d0fda86a699f46b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d1cface9dd47db97830c4f114664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813797392544e86d357714ee48a19aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c915144757986799d4359875918f0b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfc8ef5d4977bcfd9ecbc332ee1acd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe09e3c1e2f69a1e7fef1f153b858bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52ecd9189dfad1af5548f2a647add299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28791ae694795f894c2215ef4654937c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335117a1c5bbc7cbdd9d3b20c71bed0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67cca9eca31c49cff9fad2f9f7bb7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd64b44f422a51a4ece8f743bdd73b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548f1f4a53fff0a7310cbc8a07a7a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac63a4071366f7649a5ededb698ea6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bcce3e345f24ac84c9d75265127e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b278c7bb7814f438d5b3124d4fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ce9d33eaa0a3b258738255d4ba7f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd53ed9525a013c1f023f85b423aa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2074d82a5c943f28932049dd511c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f211e3a54d57663a1988a82efcd8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a645ee92e772fdb97bfa17f62238a73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994dd6ae8d01e95e6f79f1dcd2ad47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0d0b0475011f97f61d54a08a25db8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1768330e2e1d950e46564b179a0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a355e2da80bcf5a2d9160a008cb546c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6c3a4bf7bdc43626be23fd5c39c92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf27d38ad0a8804ec9a6b9ff53a25b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ffcfa3ce1f35c0c9859a5629490af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cc0bb47295b94baee13a4a0337632320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c877020576203afae6447dfabe47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91e0cbb9df55f0f3677e33daca1bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec92e93fb3741b8c6cbbc12c1ee85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade7de1236deff43e1508f38dbc8fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97de11610ac5ee8250f7bc434c175a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2985ee2c08b8dd7245d91fe258cec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3aa621c7e800efa7e8fb93e767cb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8679523d2787d855340c2c7a510e53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe9740ac3be2facc59abf05338dc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc75775bcd686c8e5ec60ecf20c69ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c74d6e9e346d75a381577b5a41d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d93a95a87537badbf8a0d61e4f372332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ad87b0fb9e27a9368a9174a59eb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8717a966e154a9513b5ca3beb3f0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d3fc7efcd0a2715347232168a0620335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6631ba31a87bcbd805faca439f52ae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17d9df09a7d5c4ddda048ed5867b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb984622f32cf8f26a9c6f41c8d911338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d46ffb3f4579ac3305d0afa25fc44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879f46a07b8c4036866d55b22c5d090340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655bf8119de31c922684e9b1915bbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb01bc7b567951484be9ae5cf783029342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8d5cfed0c89182bd24c47750eab61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd437f5504a6a52eaad9e7a4a9f3b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6009904d0a4f7de162be90b5e0e98af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4ed6b94d9df5c26fa192f109f7867346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a6aed036008e34237bf7556e85039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b2d4db04d46e94f4c29ef027b046e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95765910776461dd8dfa05b3870b24da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7f9efdd9b6cdacae8f0607a01214350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91acbede053c845b53a323632fd33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359faefcd37bf7b9022eee6d1b7bef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d31c1be6348395a8a72256d55629353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ef1bab8aa048eece50fd4008dd3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ae7a238eccaac93ba2d5a1c272c0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132a09bff4661358ce899e2f8cd8d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467372988c89d0031cb107f15d482616357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf99aecd14f6ec5ec32c88b26304af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc2acccc70ceab1d57b88bf1d2cb51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae029af9d030708a2fa20a36a7306360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31228ad193fc164571424434782e91fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821282d5f599b8f4dcde0d4ef02b087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d6b3366a98c0c359fd133bdac57b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f413b6f52c3ee128b941eabb26be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de76f64b0d1d292772c9c72eea52e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252eec3884b871d8fe71c5f825045b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c4c059fbfcff3537649e16549044367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834b3f7662fa704fd28954fe458dd20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7fde565e3a7d2bf2036c69b28251369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610d8d0860eaf0bbd0290f9a6c358a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7dd408e9608b5d3dfbf77cac82cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487215bec8e30976f33beabc17b60e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23432c0c44476cde3f07037cf6def373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab845a105d22dfe81c11e7e622604374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8091c371e3bed37ed58c5685246d8a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcfbfac69d95ea41f7642f64242b51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06486b5ebdab843014d2c654870aa86f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1cb5dc94e1a6c6fa9f736f9d3985f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2d2343975eaafb728060ed1544a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d20b3da627725f27846a61012391380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081e1ca7527f7253d4ffe78ec72bf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de1003a25a70b19c21bba55db2930a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f33f16fb59d08fea5c5a7e6c6283c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e0662f151114baaecee056e4c0bd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17668765ae0d18a5aae062553a422a53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c33affce098cb662d3fdd029b7c719386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e7914a843e7ab8a719f0ba516c3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3204e8acd54c2faa4ba9955546ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10571d4661bd3272bbed6d16e1212151389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa15bcb3690f03bb645cc6f74b6ee0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a164199e6d647d8c18ca29aee34c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69bce26107b8804bf10c56ee980fb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd6886255393e3bd6601f9d64d21f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762924a16c2edfab9c9a897632080d53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc38e0f817cb95a3269992622aa77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c96eb40de77409afcad5baefc479396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7939b53c9753b133cba457c5e96afdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd03b33edbbf772567f2896d56e112398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918abb5e6d68cf782f1f120e87e9da6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d236736b5c501099a04c7f3c301abd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d726c82bcaebbe3557b696ffafffbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eaef4f64bf2728ecfbecfca20f951402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2733273c416a25b50e17472087c7893403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f9b68f7c3f967ef0e780b2172cfd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db80533c5a6033ecf8a018c3431300405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235170aeb123b694bbc915da9937df50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abcbff01f760eeef44d54b7dd19ef6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763052828e33ec16ae180dff078d580a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd60319a12100b951f6e646c7893b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1f09a4af7b0528819508dc4c85b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc0b1495f3c4212c8a6e009757c011411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae1fcb829adeb74010592bbf317a9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171437f09bedfce5e2ce7517496b11ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4353a50e0d45484eccc1cfe9031b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6179d10194c6433423841c690f8aa3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013596d5e468a7c4dff340101c1fe582416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3338a3a5b5717e694ba5639fb6ef05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044b9f138d1bda0d78afc5592bb2d34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8095e1aff3cd48512e2a3098d47d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a60d186c51be8c9e7ab7a465e71f64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e16116a631d5f7bc7ff2c56fcae1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b10fc37a16d0ece5f3e4b5428f24d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49762e5ffe745455d20dd1e5706459423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1d883bcf100213d0b23a139fdf48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebbe99034de64823596025919d7d4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc63e0d63cba39fd278abe071999ef1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd184df6e510c7b2332a3e5a8dcd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54cb21c85a9705e460c19d1bd00ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadac3989e6cb0baf6c852147e855a3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db443d8522884fd47b482ca7b3c0c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ce62b2ad48588c355c5ec36e7d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4ce5e9012ddc4f563b22cf94b832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afe7c0387b9e16d53f42844cb46b02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b772cab880f8d134fb76f1ff328e7a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c48af9bde3290e9e58eeab33ba9b9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4993bf05d93fca4cfb2f03b7f01b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a848b1ecd965e62ab79fdf9ebdf02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c86adee39a643f97ef8af371b71d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d73ba6e17c5a24019efc04ddb30e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa04108a0e60bfa432f7ac0c45ee166440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb25cf68b3e02b77bab4aa1830f7f11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32945632f70e655a130fa94fd55c920a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66591f927fc6c77a992258c28ced3bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26bc44e2ee146d394e5a609347d267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170937c5c4eb3659e0d08a73956c26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d6b5c1a98aa7ca0f60bb55c418e11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21cf7fd6165b7895cdba90740389f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d11f410713bc6c9323cb4ccb14cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390676200d137cc4b9922d5e8f6d10f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4db4fd08727f90fbb1a438f14cedb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd0c619b32672e593976fdda62a78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b9dae20f620ecfc39ebf25e8c802a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b8e1eddb9e725d0fbe773579624f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3e900cb8cd83b1a550caba72b0b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d531f50a1726735296633259410e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e23e85869155901e17f9f17577cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a7de7ec4bba7f6c44edf87236334c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52eed82601fba8416b18551ab18121458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139069ff552919baf57d2b14049faa43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92d7760238a4f1b1e4a3bd7d9819c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d813364638530bab0149caef58dce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96552352c2d10d995ef2b08accfb8466462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfc534b474e8742c9e3e457b8eb848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2f5118d92e9aa1fb660cabb5dd83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a2a0c561fa29a95bc6f4747ab602b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f787d9fb9994f86d72bd4ed2735515466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0b296cc30784139c7c2c494b4081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e88f45a7fe2f35172d773e1f4a6b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b837eebb9dd655144fd52b80d3284b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f7b5486d2bbf94e798bb7c14aea5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ea22c0f1d14758f310f589ecc2408471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a613c8b33b84459a828d90e403c27f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e629e67ca1a0fcaba626dd0787353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe36152642c3cf8f2c66a31b506efa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b22cfa75dad2a274546768af0282475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed89c442114707f448c8f383dd76be1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2775dd3e2694d59d683463af8e44e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a401f14601b8e840a27845af5bb8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8cb431bfcec26f2cbd45650784a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1abfd6b979ad821655ee1f58e0238480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d1de78f0f7f9f6272ff921b8ba2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2d9c8b01596b1c48c262e282977de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1bcf6059038b66d20a8a00d477805483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe669ed5090545e96c0a4bc9fb9222c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0fdf265531da72e026fe3e2d3f093485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98513aeca93864091300c34c171abc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f564e677e616690d5f887b491908487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff448697c5024da3edb64d2b9264e07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd593d7258a3ee37be1f419034fa28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b0ff8c9add8309209387e8ec40d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc5cac2b53216393ca36a5d8c84f58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc56acba3d4cfd3d27be3763aca9e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b058ad1817c1f93093aa33e4415718493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18945677a2ec4cc35aa5e20882a5d2d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e90019b9045b326487ccb4dcf7ad8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a126e351989625781418dd5520f6bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93fcf193b4abe348232e5065c8d39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148700a580f38953f525706739eeff60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f20beb5d771d12e945df1624294e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a39e47641d3cd1720aeac5cf7a0ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90da872ab957c7b01a7eb1f1207990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed52529fbd52b47b30c2b7ebeb7a9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d23026a5209ce0a7887ef58aa1fb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f6e19967c304447bde600b6b360b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a285101bd0df7a02eee64877ed7dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355601a5afc27dd282914a894ddf5b18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d180f7ad18f37053af6c3759d892507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2257b32b54dd4f7b841cc3f2df56e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9389beccb8f4132aaee5b69bf2cac9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcab637234f092fc49ec034c1c051b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeacb0a676a933593ab8d3ef3680fa8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83531882fd5d01f73c7fa43a137ee22a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751479a958722fece24cab5e288b613513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee6c955cf32b80e679b6ae540afb29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea3c3f09a0b087c62753817214ffd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2915b78d7bb66a6bc45903c698c96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2020288ba673d44abb8738fec06afe8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c742cf8347f163dc7dc0896f05a5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350b82bcb2d5ffef6cf76bdbedfc20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfba02b5e941c637456b463d95b1d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fdd2675f4535544f7165d381e8b74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2cb5aa765814d3c6df43754aec38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84fe343323c8b40a1b1fd8883d2299523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e85bc2f2a166c080d2fa66daba928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbea27b1bb0e3cc7b34e2fd80f4b22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba32d4bb82ac5211e7fac4ebc38949526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1311b24402de8e798e00ab2256e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458c85557522f561c484d21fbeeb77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d21444c23004510a67251571f117a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe94e9b3fb9ff6afa485cff3fc0b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2a548124513e571f6c9f17623a1d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40d72767f3766481745722bf046f2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a83ca400fe5a3cbfc2921d5b3a40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1526f4b12330b74695390c968fd351534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d6cdbd7f7f97142699371b2467b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8bdd087c47d6df2f62f8fc58681b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4bf7454839951ddb78173f264cfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb91566e9bfad0ccd45f9c17eeec8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e32f17932b02feb76579d2107805b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22504238e6c1f5afd159ee4de1a545540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a14e44f61214c362a1d0afd6bf06d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3caf9e0d1790be0b9e73f6f2c79312542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85372aec1958dab28476acb075c78e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b788ba080493170280d8064d4f6bc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3005abf467011eea041dd1742ed09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4658ebbb2be0de40da1540c41882d64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbd280b72de05ce43cc05947f4d21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90ab8c4a9e09a3baba20830203031548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36b330f02dbe6d2ae2bfc60bf35b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3d831e4dd2f682a968f9f38bb79bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6414377406ef8a481181d1f2a50bbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39616df948fd64bae737b30f652d1d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9ff0ceef3383a60f38bc384731f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5dc3861074e09b9d16f36d4801bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46b5294d154a48166df13c1dac5ad2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199bd33388256096181d5036d1c25d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48f5ac5719a05310c7a76e26deb0b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338f1fe714723cb20b1f5fa6499fa7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb535723461d60dc4a0cec51639ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a504660b2e6515665c72ef2ff1c2f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c531a65a8e92050e6cfb8fbff375b54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a21d56ef0debcdaadab015b818ec5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4cb38860b0bb7e20416c5d1bb1ca1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc47794891aa779e1a452f1cdd4241564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc61d68197adde1c99211e201a8848d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97987596b0fdbf4e2fd4e74723d3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e8191dccd79ed72ab8e4d3138f60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c3c88951ddad078336932fd887e19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476ea827c388ab4bcbc5efa4473fbd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae654a041b4a612a3387ee64b88600570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed319d64f356e5bcf292a2ad2f9d02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4664e85d8e7be6af70d22782cee38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c8f71022ec3c10bb179889f5f960b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd6973d02cb6ac09ca17579a2ee6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad13054da796f8691977791b47891e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05871bdb630fd5a02c898c18883241d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f048cdb84c308ee3bed1163b53e1a17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadfb6ac64803c0f44bba2efadc2d1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda94a8bf619d8843f741d4fbed2ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7fcb8fdfdbdb54ea57cfb99fecb07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165adb3f2e80365e5da5d3283bbeab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe24f2099819c91e8116b0309717c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6e9423ac670207882c3d8510a8f2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08253ba998cc190f9f244b7f6393652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f59f755f475f4e3b0816ace62ea5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f3717a858a972ce4ea8a601ecfc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6637047c021034313564d98deb85e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc1d7206cbc4298a477feee8a4e568588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a151f972d420133ed12de59ba1930589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a567119b3fcd8ea50d0a6be997114590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0fd77375071d24f0dc8c0ea38eb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9466b3bb40534e5bb96f3649fdf22c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a34b03765ced70e963c31e1afecb2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049d0c0d4c86a3a44fc6d334ac40f3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a5dd8e3d72d01d76f8b414b56d62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94c707d0bc50cf03687372884fad94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98df528c3a05d7f8d474b993802ab1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca34043614c142bad3c6f9c93ea2ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620038bf9c81413765bb0f2cd1b9360c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160fe8b5ac3dd6b51ce825af1f7b72e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfc8b420cc07b2813ad4b526207def601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb9e695d68d9f5ce94af5b3031a24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd47471488c4ee6437afab2caedcbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166e2337eccaa869582e88cdd115d08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b5c67e4bd17b0ab5e0cb00f38582605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4dc7b150d19745baaf30af9f9751c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec0fdc4d9e7a2c126bd4d34d86bdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08db7645fcd4c3357210cd3ed0e54e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a8f010ae758fa0b775f6dd5ed22a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f537131c41698f7e58803eed434f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed77bbf0723fed5d2b49a76f455f1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e39b34701b84931756fdb950f32f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568814778b37c8dbce5b11c34cf30ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588be36cef30413a19de5ccedc53c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f6e4b59fb514923194eb967ca4cbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eff82cbee4d2c635bf53ff93dcadd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14c2f33caaea5a0a5763263f018648617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973e26028c4b733c8f4b7dbf6cdb33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6985862f5c90fa495192d97a6b34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9af60efc0112d7a9fa4dbad09229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773215f9503a68a87bb6f6e74538a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0955e009e9b9abd15b9fdd199a37e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f46c1a7f32a104d3080882bf31f389623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdaa05587bf8dd897ed7bc4dc6c080624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1230e8b24336306025c429a4b9d86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eab32df8f58310281910e0aabf1b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970c7e6931db1ce4cd442d3ccf9489627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd225c5cba5ada77e248d2369b419628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b37056c6afbff629845ef3de46531629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620f17b7cc969e482b96d60ac5e8d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96743a55c55fa28d42e6ec7f487b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411d4780d96864d30898cbcea3d83e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b0231092614b5011fa2064edd179633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e955352d5305db5b25b03a862ac7aad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383025529ecfca77bdfc7a936a8d72e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01672b770747d838675378aad0d4b461636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fbb04cd5f135e2debe71a6acadc4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a6d64d9342fcbbaef87b3e511f346638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d1530f591802dcf8918cdc1d22dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e30cad6526ce9d19b2ec8152e0c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb0ef23c43958af95c4b3f3ae8c27e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2c84283126c7bc68b7fa85df1b5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a501e9953caee625b2e89ce30602a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e09e499b1f5eeac6f89439131b37c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ddf2ef025f53eb4d139301b8f1f38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae7880b3a5195d7d613f4d56cf55d4646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9facdad20e07c99f1ee4036e3e931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd18f90c5f2c9c3625ce0fa54f72dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fcab8a74f182e4dee405890a1c4c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeaf592987354fe298ded31ba61e214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebe70d1464977d151c9752da4bd4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f8451488b6c2ecc0f9ef33d9f8e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934bdbc1afc65703a82bfd5e7fd16337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380366420d6d327c446569b083abf8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e96981553fb63262faf4b629217079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9686c215f070dda07aa37733b50e7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d1b0dab320096b4180135063095811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ac6d2bdeb69b2ee9852bd653417dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a3266dfedfcdcf5f93958d520b55413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf403a61f3ae67b1d2f5a098fe242fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329252182be35c251f4de22eba5f49b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeee375f7567d31a37bd44a0064c2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e62cc961b3c4eec471ee11cceb70017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f8bb06faa72d78a26d401af5c7a8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d22c1f725ceffdeda8e0ddcd4a4d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6989e3c1cd57be54e328d281784e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810676074ecacf34481fff7f3e8b416d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b7bfc75bd7d0b23230983aa1a7c1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9cea20a1dd013b3886d3f3cdce2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b65f348d1d23469a88658c477cf92b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab87946c0fa2d56e890d3017c01020a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a42a59b53b32a33470da6cfb9685f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca24dc1f259dbb78a7751eeed211c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee77ab1ac5e7d751c078ee424897828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab90160c328abfc9ada433610844b3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883205cc5b09d108486e032dd41f26d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e5f7cdf0fe2f89cd1b9581e71d0d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1228aeca84de650f382191e1addab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1121a62e0a93fd639015186a8d57733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1a8eeaa73ea45f5ea3b855969d4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454d97791d3ac95b00951c04bbb04235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae893f111feca19cff6c775aa82677836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae25a68ef721050831bb5fea1826437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989b81c69cbbf4655a8025f7872a6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28fb0a955dffe01eb6b0600100f8ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4f448eb11d55827d79a7deeade9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7b4f84a57bc3e7c7f9aedb7e8d8e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa5d3ca85c73efa7edef0c34574ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b74c0634a3a500b83f7e690b970dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5dd60a0f28625aa46ec97f525db044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464db49da7d00cea572a59faeaea54045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2010a9720eacb3afd61156b2a70a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c628482f44b654dea70d28c0f3d5b0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64d411d1799072d78cb771f43aec4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcac09e41c532ba5530f5f5a35253d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3af7348720e5b878485d22e2644150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b0fc3048a1c342593085f63470c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ddeeb30616f9efd771d563bee3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16f938aec94d24a6f07c2c5db65be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624065f07708cdef47737462ea14dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05123ba9bb27694825f144e5c736a0a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882666522b42ae10e35f371172d85756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a724b3c9e4bb4f8f5c870f48884c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a27f6ecdb9f7ca79e71fb34b6e644358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b729374dc6301d0b86f799985067d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990e2d05f9a5988f5010442ccb988260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a0c9a6ae28008510d12b465b57be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd049849e1b77e337446fc2080ca3e4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c26a54859d2fd7ecc7d62c828208463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229c98a33cb2e91c19fbb635f97e2eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8abaea9874f023f3f0f3e9895d53465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3a1cfb21448f8a7137b8b1136650266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08df1d35c56ff242a60bd52da5aef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af14deb66ca7d794339ba7a77f56cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e085aefcd058b1a7b7f778a0d9ecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45581120b90680c29d13e27f1cc25570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ec70c967daddc121180d9c64b42d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f88b1c7953946937ece82748f6795272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416199bfc52766b312a0ae62760ba86f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33f4f1bb39a1f018753589af54948874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914617a04b43b1cc4a79e8a10ac4b3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aafdf212b54d3ab1e995d2981fcdee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3546933a3511f19eac609b4a9bb2e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c16d3f9d9e78fdbc4d2322c3700978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241933959be56797d77c8f0c94a1744279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c1e7741049a38bc97928437c7ef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ea8c99bfd6af040cf75907885b3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935843ef07852cadd3fb9f293b4aa9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56a2c0600cadcaab101af0fdf5cb2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ff7da7e711f1adc7a78a2b82ff2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e867b8737ccdd82aa2e09d0c3524bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cea2f660cf6fb02b1820d31eca11e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dea626de4b2b618fa632b45a6432687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5b9f51c8185c38236cf5b2c47d3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c025a7411e9f5fcd3d5c268a7054d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731e14e40bded1fcabf5347269b23d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702db07d57805f707cbc2c631e11b1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34eb1768b9b7d927ffa523b02e323792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144750dd43226dc6b69c4de2c4a5aaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeca4d52288ff305a4f514a48d321994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6606ebb98121983a20ae0cd1a32a3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c476cae411ee693ae7af2209db2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e4f743d390c9565d30e432674f80497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf91c1212d34f6f353dcffde90b98398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5a04d6cc8ef834b8f9ac1b8959ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050afedeb1020a5b7c7278cc2e692ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e01c934579f76480633f6a32810da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d962ebae935e03a84679ef2a7bc13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7266e3af0c4865494a5bfdfd7b54b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2551052bffbc52aa3333066b74220104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad7df9272000a66cd59b0e5c9bd484105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a212fa901847c7483a5dc37d4fc8b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d13a2a54665aa6bbd21ce9b9c895d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ba25a555dcfa77946590333a93c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6faa80df7c66ca1d8b025fc4558119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f429184cae6ba844bc18c997aa106110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8d9cf46d3c8c528c616df943b6732111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f94915c6ac4a2e23a75cd8e9858b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a858308e5492002de3d6e6768fdeefd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db1489dc7b13e41060f4252dfb8cc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0101894b4ef4bd71f27b4f2cfcbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc755cd0db71cceadb972d0c59fd410f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f14054c20354d6f47d7deac2be73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e93e534f196720f4ddddaf9d6950f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7828511e194185d9dadfc391c36f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e3eca61c775aac0041cb4ae76288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f955a66627fb1ba85575e9dcecf13b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441928c850b296b3e1ccbdd73e96ebb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa252f66f427a0e639642d3df95242123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9dba8d86b7a69faebc9b6cb68d16a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41cfb0dbaad0633e62f6588eae8626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bca052163595940e6f092d39cfb4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7e1cba674d4f70e43e00cd76f212b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e181b916cda0040921d50ad7ff87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062226937fd923930d614d3059b2058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a832a04bcdcea735f8dc290071abf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710ff700469d0ded4918f2c9187124c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5055e34bb2d40d40e85253cb2bdd3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8c80be05d30f0b14face514e8d638133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc80368781f1f29bcc4f1946c615f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55925e5239dc2582f88ef7dd992ce2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab04108308a31db36e19a99775657136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855d5676ac579aebb71099485298406137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d5a4988b52e0748760da1d2c57e8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f2ff1ed02b080070d2650d57c9b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43a12f5d9c11a82218b94a37ed57a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d7f359634f50bd24364e6e40bde53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1393610614cfc7e1afac86489f7cb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73c9c73002f8163abf3702a16c581b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d039e6cbf99a66a37ebcde104188f47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962d461bb9b95c97a76a21e55065c2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe9db6306aa8c6bd4bec76a33bcd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b07b15e3086f92de5f355750a801aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f1a21b14eceeb4dbcaa0e986b13f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263dcafde4142e6853f0a886441e43f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33645488e59d6f9f6563341ac12138f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff95060f891b4909c8953981b739ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c297761b59c763a96c8a4c8f285aec6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09599b5cef9b0db981a4dcd78beb48b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb75d6710de1a551e5b17d7efd381154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea8f98cdb7b59f259994d77db0a099155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709c681f3742976f5a0e1c85a79f1da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d29ee4c4b36e48372b0aafd979e35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a4acc391a67cac49f8cf29655d49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92d5b846b2243f60c2a063292ab9df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b06c752ec2c389fe5498ad30ce4ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5ffd1d25d44f772b6dddf90b6be2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf91a6ce04082baf1bb08b5be9d69f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ad5ccfcaa75f49696b0bb8fa23d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b805f5eaabd4f680c5118db68c884a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd66b1fc8256c673dfd5ec1693daba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc504fe62142cf70c631d11382dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c2042f107e0c472a72d5c8c411a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72850668a96d52d5cee76bb3146a214e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044e7acdb89c09fe4fecc6cb03de3cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862fa6758517882a5f22cb084b2b157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a5f754e3f71cf4dded788b510029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99db6dbd410e3a711792dc4993f6e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f307d29baf0b99f9dd972d8ec82dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c91ea2f9a63d7f07504e1044a51c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aaf45318bbdbaa88954d8a165dee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14674ee2727450dece50dde06df4263c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2281d2f0936d30f63e7f2a3f48329c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acfd46b8c4a5fb46c65421d461b588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c749e913a2b3fb8e6416ee9c56f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bca3dd89b982761fc44ba7686417d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07747949314d2f39df865a1b784d749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ffa904f3f6a87f428318007a9035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66dd71a5b57292d604459ca68bd12a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ead26a6294451fb251df07ccc9f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5a1f090561bdd4a2dcd361256fbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff23524bdf2f6aa9d88b71e3f7eb62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfc17820eb6709c33160478a02dfa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236016622b43b7482cd1b8fe8939e10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c4c5ba00ec0717a6496503c35942a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e230b572ec47ccdb8fc9537e7fe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0db759a531aa1641cbcc02081582191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e9aa1c91b473f19a4fcf55096de1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52c69bb9d3e916697224ef526a3ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff61e85cdaec5eda4ca3ff4c9e14ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdedfe342b108b7b56327c7a246b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2d1cdd8861bec32f6103eb482e13b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbc42b4ceab0d4762aa0f5ba443bb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b40747655ef2789834e8dd2a25bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bbf573c078e3f50ab51c23c5240bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493689a089f0c4312713626b7026b8aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3eb77fe42e640900affd8c7a0ca17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6358ee047085ca986c5fe8d2c7015c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1774247d16179dd6ba422264cae0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2df4a82d42e30144828fa4b57e35f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ba7d42f53bcbb67190713d57faf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05fe8d3e680114534fa207ef2a9c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee7bae4e7179b442c5b1ee9cc40c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d10109a4c7c7bb6e21c7d35a3613b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a75a4e5909900e9e1a7798497d043209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cff0956a18e450e8dad39607b024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2b413e95e8068c7fbe57f1e77a05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1235cf3bc3f03b6aa5ff6b8b6a67d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2724897a4297dea5b5cbdce71abd428213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5788dc8fdbd90d540cd85bb00022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf3a4633c4a553362065f615c763c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7df7aae6633a2ac3de29a98ed1f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ef8f1ce8b6d859bcf1e1fc7db784217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d1f10830bd585546a0bdbd99905e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4f25ee29e5852560f8226d53719d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81111a2922920f59e52b700793072a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d5fc28415afbf7dba9f4971f65cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d8909680377e1f7e5e135b0578ab2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97c7c3771f3171af52fc437840d4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c6237e8395c37ede66cee2c70da5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f223564800d25c8b8e980116f4cfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf93670d8362398a8644a1e89b8b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aab001029b673fc79ac90ec01d0f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0404f4d276c01f9fcc618b89cc93bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2072dcb8fa4c805ab537628352b23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a374bfbacaad1de3e37c3e9a30f133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523cd7be9baaff07662c538ee8f6c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d3fb9e2a70ed7ce4131e767469b01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691a00964f7598e4623f383cd4ff01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64216faf9d3cd894b77c8f0e81ac74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad16983c8dbc3e6098555cbe6de44fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f7cb8fb2ab16edf6c05159071f25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc1c824b328ecb4717b21e4bd5e31c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c35d533889a1b536fe3eb78208f613238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d778568158475f6a9f2c348e35bd12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea42dad37202ffa91ad927c6e5b48e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c0ac8095e94a7195fcf93d779baa4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214000cb856ccb2cab4b523b029075e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66adbcb3db8595dda3252f1a58d5de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f849fc557a5f85d8d499b409bfb4cb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691df5e901913db6b7b5bdcd9527f0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25faf0b27abc76aa09418a6ace21ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a0b052dbbf39a03f3c1582337301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126446198f50caa1505e491704b59b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16942d951dbfa83ad7113c17086c7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a204f0779b29f21670800e6b7088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03334d33c780e3a7b2a1353154295c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1879e73f7b004c2eba0df78063d25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48d32c46b8ed804b3040761351279253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76744b99e30500a5e57da68745ead254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa081534e43672a7f809b6b16eb7c729255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2112931eb5801ff171ed285f75c83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e231bc703086608b4ac6765375081257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e60f867b71689ea6b6e523e3d4dc90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a0946274b22e2b812f285aa47881c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0931cc65240226fb8ea043b1c8e20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c12d93a38625eba3bdc0c90f7f02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8015806f831376da8c2eb59ad3190262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639653da01ab584b324711527dfc5b31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab5157c75ee10cb2c8759c028d6da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c965292a77ef1decfc9489556dd4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa40090d13e7dc9801ddcb67c07060266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6996d26292bf87199806d41cda9b81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54945dff19e9095a86df97b7469d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96feb74e6ef1e418888c863d05ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315243513daec129ad6db15344a145a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f30bafacafe9fe15842b8fcf4cbc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ab4ececf8d1a3e5151da36c78a35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb152eb1a22e58c237f62ae47a56f36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25809aed2af4d10898a812547119e6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b9dd188a5dfc479af77c40049d01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3da1785d4adb3d57c9c2b973867b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f2557af792954fcdd2e5bc0c033cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b53da380bf25cb2e6df755cd2aa24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056f1f5747e85576be0fb758cc361a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8979435ba17dfc242b8da095d1e549280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8569a29f6c044651e89c3e677db21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c5081008788019efecc8f0733a999282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a9151f23892d1ddfbecd1b263ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7268524afdcbdc6e2deed6f57aad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95bc0d6caa391f0c75c491f9558ce7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367df66f8e20cf3cf8a672e2487218286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893466774864edaf7e69356cf31bb6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ac8349c9d4f69384bdac8d41a6ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8939c29bb183a6971c6f4043ea1540289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1da204476d72a9238494c0f452baae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2d0cfd3bb1e6a1fa715fdef41f70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97b1ca83125ff76c0314cabb3939a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed4cfa7d99d3bc74b0747ba04bb55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ff67f2253d5b8411b175a18d2aa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d2aae2d6c0ff3712372d0c64b23c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39045ab5596eb03c003162701829bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e16dae008f1702b1028473261f3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d3c6676e8accd7680191bdc443d4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd653984fc62f95870d7a1b4a99d336299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f47759f0ed157f9d885b9589edcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e61ea00730b8120dff5186d72a076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf25e662aebfa42dba46aa9619f760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f33bf171656d313ac8f7bcfaca624303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc766df1783610512ed35a909e19e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744c54257ddb89acb8c5615efe75c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014ec6cae112b9ce2e7f1a3cdee7bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e2190f89bd27fec6ff7853e9c5608307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f30a7a54332bb62ea21679ac50e8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659f81923a1f50ac034090d3a1663bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e336fe25566dc7f7a12a69773242310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088396666396d82df9b798bf377497311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e2d67ecc143bd75745ebe69c51b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222ac5d01968abc882af5a1751bc67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e772250bb139fa12c64080560748314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf155a53d4d3115129fcf415a0411c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ab46d7fe2b8620689b8be398276b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c78902cc8bca1a075ccf052f16363317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1e3cd353d1b64c5cf87f184e0815318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea7a294d179650be852e78695932c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034401f4d47fb6e66e3830bc6162ceec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db113368935f5681bd702021eacd2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e3dfd28952eda141ea5b8c3bb686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87185b1f401feb0e63df69377545850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d53c40f7c1acc99b45be6fabae0d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fd814873d30c560816271ee6dc2aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7208ac6ef28c68d1b34c4803954830326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79d23caf60bae1f21f1e97cc0fce2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07892e7fc4ad1ea8aec27a7d330838328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371284a0d19b4592c515980da4c6c7d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfce882b7a6dcd17ba275181822bff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01214481ad1365d1b4dfb69f61842c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeff389129ad16e1136be6198280aec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94b9a38690d5c560e625f5c85c57d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630636b8b09dcab6f6da58e57ffae90c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc2527cc5cd19c0c3f3e1efbd97bd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6dafd879512c1f2c3b3361771ad30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b13bfde03c39ad64dd2f7bff13b1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695265f1fb60acfe27979acd846164338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460b66f4c50261819ae9e54d6bf75c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089a5b30861fcb4010c9bb82204380340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0fba43475371b1e489d433d58fa3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de317cb5ab8a6b46835bef47e86ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78851e0facf3e2373f1592a2043dbec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3f25de2bff25d46b7d8d40bdacbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f9e8f77ffdb8687a2846dde4f500345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843c46fa2ebecb758fe41fa431cab7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440a9a57ba0158cf9e173ffa112335c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2b6c83181f82155e5a1de8365ece1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56f670a177cfcb7be73d6b9653d06d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25b00f847f3f3451f3bd025095d4b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6174f8768f9f056e80ce9421d05b58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3124cd86b1ec61d110b0392d21cada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e708abdfd4c178be098d1196c46a89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c883ac4e6351553b53fc26d018872354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927686402bcf3763d28a756938986a1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab287af53227cf2158a9c6de73b6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039516243a347c537d33ea84ae7aa2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0e9f86657c9f65a0b9b4d36f64255358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfbc4a73e8b336ecd8bdb17caf6d3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a6c8b7fd3702dc439b8028b7a886360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f8a59b6dd29d924cebefbbb8150e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ddd08fcd990b0026f07a2b43ad7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6177ad7bc119dd0b1dc2c6b060a055363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d9a6fa6494ea7fa2f6289f5893dda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f77328617757f476d168114ac3fd3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f42be25f828d15ffd7d31d80ee542366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd2a1cbba1235882a70c825b1f9aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104a75ca1453c311bdac298de07c9cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5e6ea9c04143c96350284a1e541a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085ac18e738b55ff4faa8ddd51f047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fc8cd3cee80837772c0d62052715371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fbf55c3ada30e0d2ab211e3169b62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e917bea1d661a0ea6ed754284cc804373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc66b318ec6575998461c708c369c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46140fab99fa390a5db505330442f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6d30b8247eaed801cbc6b534bdb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7597d09900997ca33903238ac025377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554814d1dea7e9cd88a7b0c9e6335191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b469399e6326350ed720ce7048280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a117cc8ce98bef5ba4594dd98471a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe42ac907d1a42f38125479eeead9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca6df3fb2a5080fe0a39594795630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d7e9eb702716af361300a3536aa3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b57a0aaa33f6b261af7d6c82b5d47b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d4c9d67a0ed6ac120bbe95c16c3d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d76ab2adc8fcabd99eec184454a202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e2389d8ff5d3f7a880f231a7e5150387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee234b873c4ee6bcbff089c655992ecc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e894fd5013825cb41407a32d09ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953c5532eea4da522d7dd2191da708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352f7e8e4688007377b323f84bccbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf5fac2508e295b654869140f5be5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec4179dea7460ebd83023d430c70a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c7ebe3404166f8600ae8ab1a445d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51348d08766841d0708d0b9214885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a279c31c18196760d053bb2b9a95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a03ff9106a81329ea0a5610381f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00d5f10d0c53a45dc3195985f2a45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c1eb1935d16bbf54b349287e46bc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3dcc2e51a9c25ef2483f9267c855c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0ee09e56a44cfc65658bac492761401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d778255e957a650012f7a104529928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def68bf091c66af51bb12a39835763e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee78bf66ea098ad14d5ccd4345e6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964e59776a7b00385e98c8ab4ab94d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba7016c8debc7b55da77c623f55ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d466fc79257b9328b826afd6ab4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fcf17fbc37a92b6ff2fcda3eef03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95f0ec0901cf61dbe0a92e6638927d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b50dac12f980f7f6dd675f63bf24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2b34fe607de7a1407e688b345b5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b0aa5dea86970460d0f4e6b9d2f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e2835b678d9354909bcaf506c873a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c9658d095e71ea5db4c532e2180e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94f20cbb61f749095859405c4b73c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56f3035e42e70f12ed99616ffb4fc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91d940cb9c011e2f95fa6d8b4362dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c172ac2b4953f9e789f76862ed5655418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffa044533961137cfd2602a7daa24b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded12c5621a77b92438e1ca01bf60a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754618289d3e1cff8afba35107c0166f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea581499b3baf33df448e9da18bba8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acaa82a8ee9a62d546b33870fb2d96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46a916dd1c00e2c5ac97aef66f378424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ed9e216eb15e1580d572fc358777425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5cc01bab9ecf6dd329151f587a03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369c0074dd65f88d4cb74ec5ffa74f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ecda224050549f270121e02cb5d23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f85520ddbe4c1f2ab0ba55b94f922e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3c025d9ccaffcab5c48f8c6dabeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595cb6836cd0b133b22b3b94cf18869431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf2212d98a2eac34cd57148216a17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300330ba92a2e235e4a6bfe70507a28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7237aaad5beaefab858f79a985a5ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf537fe7ec31736f06ec5de758682b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aac3a8995286d17e839b220e29f4a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0596d6fc5feef0b3c41370183c2c30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43ec928c1c3ab415f0eaf76aace241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736ff9ec052f8a84791ed3fb72c370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9fe21f4c7a58e4f7995ad48d75169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232b7e5e36098b1b89cd9ea9d8e128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ff50dadc79dd3013e080b21753e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463257fd5e5fcc534db6ca5cc7b0ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7331854edc4356276ffc9fad25eb92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a53a68e53ed048a68b9b92f8b2bb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451655099046e40cb910e273a8c40fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95aaf7ec8eedb28d9dee71747ed75e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a3cde0d66f1d662df106f852c209f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf927747bc4c56fffa97ff51d3afbb74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfc55f5214d7e3f3563fe53a161c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b00dd10951c51ad824cb1d0ac21991451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf280f8cc8cac096ac0d78a02d17047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602aa0135efc14f87ffa5059cc9ff4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9786dac462d641b0f4d849e794b18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac52ffd6b2be6282c12411f2abf4ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410d5e985f3c2e51e5337857e3fd64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4df9679744818a013dfaa4a37cd46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5370cdc65ea9ea30809c272fd2521458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0872d0642f1aeaa18d2d4f0173f171459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c176cceb2a3b83c3dcf16df7d8bdcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645eec5b6313caccb4ee743fa50569461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1353328f89b1d1ea18676b0cc2d85c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171d1e12a4c3dd7efdee4d278d5a1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c38d30a6375a7b0f2fc859965aa15d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae76f1f91fd08dd33c61e7f395bab3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b685d1236c3ad31f01e93e360c71f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a4442603de37f29a115ba1402e00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7838add52285bf86f3c5c37b3ad5af4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4171e0732f3b23e5e64655882de1cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400df3bc4c4d2aeddae87039559909e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf66ed3f25994d2b84054d5e07de6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6384a8b2e11c0be2faa51e2833449fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e0cb8c36d032e3e67ff5ea9203df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80769b7c3b6e67674eb8a9e27d736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907c4bf7108e9ee48ae3629e313765475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659329fea5ef843257c80296762c02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a96ab84908c5d021e3d95b41571a7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631d6ed7843e200040915a8a866959478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c23f6584d6c3811aa2e5edf303da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a183d1d7617f29b3af601eecb407480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc197d187e241c49f62234e881d773ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512391c2c30d8ec10aa096c142de738482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2b5ede76cc24c6e0aa22e9006b30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270def7c87c5682304135813d2675e72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1603f0768abf12cf0de229c1ba5dc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c624ccb3e5485a312af044cb0f4d41486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5426a7f71b888f225987c92277e1e21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1180cd99aa3f712bc8a8ca09d8f1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e6c5570d14ee26c6a10e625420999489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d936df4851720b20c9da55b02c95e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83137140c19b1a359e79f76e2a4c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b593c9a8719ea5a18c156c003d243492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ced6e75bd1ce5c771aa9ea4239b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd6498e32b8954204c47ff866ecf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60aeb0b0bb9bcaf8a2bd7843fb42e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e0dd0abe2b24656b18d83fc65eaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea46ffb73351ded10d42e2b3718f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5458cbb1b30d5f28bcf6a3f0be05a82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906eaf5ddcbc54a4dc5593dbd577ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7a36787bf901e7ef6e96409bb6890500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778785bcba105e846d0a661eb4fce7a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3932bde700884be95e1100dc38551b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a79be8472349824f9626da07ac976f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d586a20d15ac9b23b7f228706cee63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa70b07c26464898ee474758021a60e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5a1b21d60298184fdc5dd1064f53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbb4e44092524cc9be0f62100daa6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2a9c01c193c1676aee316bc68d8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb6bdbf002b2a298d84b03ae343ef6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695edc288abc41d405eb9f229e99451510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e47a46fc6cb830c16160f12a3339511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce889391eb7e1a65ab5eeaa011c7c97f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34056ec5549b6d68d991994506368fb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24050f32c153d2df213be21c93875f58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048739e7e855727234709082ac52a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b289a31b6fcffb6213f2aaf07cfaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb17b17f3998044e6b1150f4b676507517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136af2f1e973239fed4115354a85a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f306c0cc1b8c840a2eb0354f0df59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec881e5c886ba4ebfd7a8d76dc7f28a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c88a1299472b9ae02d7bc99bf20e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3fa80816ccb2160f10625c59b6a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb93a84f75f236e65202f1a0cd00678523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1363d6e6df9ecba780a738072da7d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd5234c0b3129b647cab49ff44d7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3e1ed7cdb1ba9f5208d84c432df6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fb8128caad8151032f322d4c9241527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163287ecc0665f35b1ec115563145836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8766b6896a1c5b158cbefa807c47b87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a5d6cae92a7bb53fabc446f5f3b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da3fffbb14ef086d3a7d76616c87f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561b705c48344e59548e2ab56b2aa7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ee2173712e92e85b94872f2fb237533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612c8a8db3b70fa179b7122f7425b4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccabc8daf29ddcfbde508190b57091b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a184141808b17db0cf35c362d40f65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dd52752adc4a3cb1a198e49378aed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912f04068a9dba0239182acf24ee117538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190a53de1b42a281292b641f2b7e36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f4d1e47a6ebccd284a2a1ffc6899540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13089e3b9fa06580983e43dd74ed8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de73ae45b7a0c43185ee0cab9fd404f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999340aa8040ef629b4b1f12b64736ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281012ce69e90bbca9c0781928deff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139cf1070c66726fa7d5428de2a16fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652932e07c8d3b37a73eea9dcc9670e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee361cc3cf2a13a9edc9909185010d36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4de9e7e7beaebbe932c28320aa05f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4242082cb607c58861f4b4552e51f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e2a0b69594eec188e51ffed1c339550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fa487518337dbf9883016ea31022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d11399821155072a0793a75a8462552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6700c3e8dcf9d2230c3ab246de96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021b9e51a41e05270fa42130698e063554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a322971bd83b2d5ee5b3c00611eb61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f55a417809cd7d96a5052cccf95f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c425263f4d61a57ca55bc342cc63c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948554564e3b49d772050f02816da29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425add97e38703ea7c8d0fe232863e7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1189ced5bf64c56e691c6dc81e250560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df5bc69c5c70ff55adb80d6cd4f6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271e06b857d5e8bd1c62e532686c39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1e6c560eba5f22d8ba953eb42a7ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec5fa093fa75204d5ecd016f31cbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10d036ce7436ab806c89f41bc9a6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa6871011e64cab460fe55446bf8fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4596b69da8285ba1cb0fe0112ca3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0762eec4436d08c031a7a73ec135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb5f469755de5ca8384131f16befd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a49972e8f6ab9852edc163160c42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d09ea534dd71ff5c9a734afbc2974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382fbe40ed11749afacb92624c6a98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f88735d9a8a57a8069d3c8c07755573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9b64a1d4aa6ae1c2e504b7c019e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f756cb157ec38647b857e4f9da9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d678e17538b414157e77a465f323c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d07e309d4b11bf07ea43c86768d26f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91213730e4e3715badd52f3a71c03f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e9f52cd42e99974fa94a29d2928d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827516480cfe1114c876ba9718307cda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e69e5432255c2d3455711435833b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d56bdf1ac6ccaa155a7ba489a99c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5ebe63786821cb925188a1302179583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72dd0cfc4110bb12d06baeecd8815b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b44b52d1d439bbf6910f465e15c93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73831d9a22f9ea2b86eedc0ad219b70e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e3445d720aa7f8eb1f39c0f3863e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f8e196aaacc5a2fde9ef8fe94614d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e2acffede68fc259d4f2dbc79609589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60ccd40c1f0c0244478b24ccf1bd78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c453fd77aebd7ca0524c1231ebf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a793d4487e24160075d20802f0c43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4001dc517355ab3014f965a5a8ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef684915609119fd1742ccaa566278b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2126c8a71da625dfdaab2cdff6c8a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588fc27135394b9d6ad518958864ca7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c6b76311f136201034085c6c95766597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1743cd959af1a531be0cba55d577b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e892f06ab7703aa65bf64d25268158599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608da7b255863e4b3f5fab229698199600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439d96f01b4bd154c8c3fb85583151601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b98a7320682198c62cd7fc05228f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55b8c29f2a0a2fda534ee2055e4b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b9dced2ab31a9267eeae9990e224604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f47d7a2fab4be8e503e9ba16574d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ab1caee8e9e1044a94361ee64f9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200503ea5cbf3772da509680bd0de4f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831d1e5817cb47f7a574d43a2a87b41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdcfbebbbd45b6597f97b05645e61d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d41a273d088ea36f093cc99e8a8224610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae468fa77b0dc5a9e8f14ed1c5ced611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85b740b17e5971302b72acae8c79e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a0e47193c761f8694107168d0f83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32574b6d44fd99d6b9989d9b054a6ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d674c051ad6377fc46937fefa304f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7bd5275e591fa8969412492ac271616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631722a26014384ee3ec7805a19b373617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47514f3038536f09efa178b61c3b044618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38d061f4282882a31c3b18068e45c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3a797ea38382ce2af275736b719a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f89f86f9b3ab47c85e69be0bd3541d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe585fa3d86f07e84e264a6a821b4a1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a4b4907d70860baabad7c02f7891623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2e89dd6cee0c968eb0c68be5ce7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d17f2647bbcce078f2e2fa351ffed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13a61eeb58f5cbb41f75b1385c228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba57ae9367f57b95c9cf449e73a94f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc234459404cbdcd6fecc7f1d1402788628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0d4910322a3a171b5d5b0b031e3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6162590b1a361fbde51cacf9bd46b25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09a2dae5a2ae5a203eebbe6c4c9ba8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0aab1440c29d7e8b47f57fad2f322632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265989b494ec08d78f3720ce3059404633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbace8a5bb95df2a3737627496548c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3af1679ba89db1ae0381be56d15660635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5600d78ef0be5fa098fc1dc278f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b215653dbdebd6e6b7a0bbf7ce7483637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276d35002b11386d1db0a52d994b65d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b9aae8b2fb41950261c3af197b4ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7efa9c8cb8031028d7ccb7c73017ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351fd9a0d0b92742f363cdf193cb6d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374e9dfc262115d20a4bcf1671b7d86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5981499b3706f49c3539992470a2d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d91452a683142feb2ee65e26d272a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16404f20a95c41a0f6cbba815b3a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33452aacfa69b98240b5bf95da31c8d7646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>