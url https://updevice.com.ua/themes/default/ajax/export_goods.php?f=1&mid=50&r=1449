--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cceee0fa2131c00c8936fb773764e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3895983ca57a94825bb5cea4642412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89761ddd51054971d13194b94e148863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f56cb7d206f09e4af54cfbe9d52024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dab484a693b76abd4c99057be2f045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f11c856ffb26aeca4885b14a7b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d28a6691911828b4126aa9c81b8237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b41fecaf64ae67ba96636f688b658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e39aad95668d0a4c338cb8acad5f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f097ae79187baac8fb79649d92ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365146ce85fa767624f160d6af7e520911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403887bc8c9885ce20825d7e724d58912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71be63ac8c612e726600986c5b5b5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0293f1e514535a3c6cd12e4c08d4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666daa3a5036e1faec19c8e470ef1fcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3341debbe5ed2ef84fce527245bfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f1af1bbf091cc3c90b8b160bbff3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74cec1948b8b2184a421f2404414518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8845e032b617c18e8cf0130758bef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e0192fead070600b6194903509a5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ec612e5d5b905aefc2bbab03f50d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1b8c84b249c800382f47552c57afe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accad86f834b2f662fdcded016f4ff3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c45ba8094c1b0f42a95f6f408a8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d213d3aec3f32751e97c5e195096125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940598c5fc2f52b5ba4e6d68e910c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5a7f711598aacfb285b8a84acc1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1c598ca2be74329b63b31565dec728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4cefb0480db242bd86728a5af9c2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00aff6d660afe465de7ae3a44ec4b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11019da869da9dc5b4358fd5a4ef4af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1333202ed0e8e40b371e90f14892d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b032da3156ce85ff32902280ea5ce233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb81cd3e310dee28af7581663f1ee5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a805414644ab0f10c534c12b9c15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4c6ff38a85e9a1e28d49b55078a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3d054519a382ef1cd25efd4927f7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c439d578ae4e17bd66440361b9d12d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113733a76c4b5aae9e06136ac12644839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c740eeb1b2bfc76937921e55a154ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7031597f1baaacc2421c3a01e49735941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5af8348e464b5f735f543b4f9d2c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc470f9400dd6997f27c475909d13643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8cd0104d5d727533752ce467d574b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d9ec414c10125837295bf757336445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edee6d50669ef117b58cd13849232b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888c39ac854c530029b2c23e3ebd3d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fdfa0958a38a48f1596dc3aeac28648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0c3bda2f271efeeec3e8d8a5949e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5874fe734afa1fe18b80b1a873c38850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d621e15e7fec9722061fb8cf202dea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f1af5275d780094072372d90e10552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0cd60644a2dbd2b1de6cb92c5c6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e07c1775173caf99ca123fa58a1db354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22231db097962cfb595b4cda4de204455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab077e5934f66f224f98156e9d6e24d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e112a649992040faf3dede7eee376057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09976ae5f3398186c1be6b938552d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c88f120cdfb787d1b07bfc64d912ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998968d621c6c96125c5a6c5bf6c6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17da03d41435d0e60614d6759df6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c29c1729a6aa4482f2143e980b161d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483d538266648fd4672862a08b017f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f228e2149a3186a9fb7473fe4b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df5478d156e5d1352662ea218ac2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f088e12b63da634e26f60180ff5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5959fd407dfdb37ca285197917d9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e67025df5c802da14e47f4bae4f5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b88554cd0775f44fbc13c812a34da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c570db72a2e7e9a12706ba0e38a54de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a6cabd617993230015ce0f27ac17371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977efbd0b4072656b50ffddf6654ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a060eae38d06b8ce963595ac76e1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae17e4502278cf6317a7f8477d64e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272113f6814a2a092d832fafae2139875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9fedc5b5feff427842877a450af6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6bad7e11682e7f0cf3b17394158b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3258c8eabf6c2c96503c16a88bfa4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c503f521e48da2a070ac1caee775d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc96c428054ae5da8151e5c9f8d3d5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395330d1072947cc9da7830596c63481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf9cfd597eb4033d1c72b48474e95a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ac0bccc9ced476e6caf80b9b898383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d082130a5b825f0dcdb1d424b4c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016ff81a2ce2b55ddc23b6d72953da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f56175e6d38010947ab8d90709bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77d638dbe68f3aa349ac63163778a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e1d66d92acbf7f19d293b3461df8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f86fc07d675e2f8b7c8035e3e700189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933573418e80066838866c72be372390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0eb76606d41ee9adc8031c7e7262691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b7be1adcbdedcb1a49f39731e94692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170243ed1d280023974f316d3c756fd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c493efe299183190e93bb700534565f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2705c167b56ce7e22e7ec89738e96e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd3ff32d0c7bc027e8a0fd7443aca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9324cbcb820c295ff63f0e17e3a6e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602016112e5fbce18587a01c64a550e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43192af6899915b39436b4533421bf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148133a1377a81fc3d064857a713a764100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188110439c39967cbccd1c0d1825b08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd575c8e0d01e669969795dba91f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e10623a0cb1dd4c0707a27ad8035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55303e39f4183c9f28b2f7ab93d5812a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ed1c8edef1fa96086d0806c78721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32337a287559fa60ba63c38fe8ec4ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be7f25e34766af1ba674185f84812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482c4cd82b9c726047e4c5a89287f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc513903d7e748835e056ac6a6979e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cfb2b62376cf9cfe8c7403cbd0419110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a760466dfd784a0e05351d92596ea5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a2d924bda3fa939883858f484dd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f5d32bce14c510680f1adc0172d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a1283b23adff7674260e60468859c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa553e2a66d7d300843a4dc0b47dfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea600beeb0f0fd441530067ae26d554116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd9f7b551848906b1ae63210f961ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268940a7a76e00f78fb270ee5fe979f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f46824d67d9d50e9ce82831999ce24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a496b58193bb420ac71a2742897e23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a260819c2c7149081eebcc2c9bfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e170d47edc4337074580a40f4663122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f51f6aa14d6361f8085c6dae91faca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89799a940729173ebfda75eaee131819124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba64312f73ffcb44507e89c307c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6a1e60faf5066f243bdf24b85ad2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f024d9f7a5fb7f3915b1f5bcfa6b138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2418c1247929ec05655db086727a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f5106555f886dac99177094bd6c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77b19ad0ee3c48f219ec3da48102e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b864aaa932595b30f326dfd576abea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f356c1f32c9be1f1462c4606436d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4255e41c1575f21c837a488933798bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd462491772aab12859fb1481603dca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4353062b72eadd7c348293571cc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc25aacb24252e51359b8cf5da8b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8998d5c4c5a48bda265ec7268d0858137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42292c016e9c353be84bd1ed1151204138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b46cc9f7dbe24e2afb4ef756f10b32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ec1354852197b4e088a0c597b9a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01c2c96b98c68e806d8c4010044a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185176cfd3a072b355ec8752cfa14f1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd80514978595f12851e5647293ee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c70ba9f5c5be2888990d0b07cb2d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043791d1605e2b634ed24d3adfacc7dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a8b4d8e48a3564a10ae2e1b3949e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95610666cccad1812f3043ee008e46a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9384cf66dfec46b2988233432cbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb20a8b9b3064be43187e1bc9cf6f19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62f5a1948646f5f6719ebeaf12c0c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7db84bdcbcbaa8c771b4af7f7dd4d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3920ad9e1b8f2a89a242f1656205897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cbc996ebe42f1c05dbc0e2dad390153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20a4e7ae5ca44264ee1459725a662f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005ead9e4683d8019d3fb638cd5a942155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a0275843fe9f09dae5af5064f852156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed067adae0bc8ae9488a78fbc0961157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd755dc91ea244d2e5f4e11f56c99b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96e53c6b9d0d4638766aa9faa84eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170aa3314ccecf0d62b08f94aaa747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffafd2ed0089e473c43fcc7f3d14a3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9e2b7531024f51abd0e675dfdf31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34947edaa50c64d603726b0690349b8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d2017c1f962e44b8914cace38374164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ddd48714df8b1441db6dd77d4ed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983a1af697b9615af096a4e034bb7bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fdc75cdfb3943511e5491d7a5cfbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc2aeec17cee1ad9ab5ccedb5f7c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043b274f920d7233db481a16a734117169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fa1ded56746694027603fba89776e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fddec4db5370560e5e0d7eb75888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8383bf539dc3bef3bfa962b8735cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453d43dbb6363bff5bcfbe3e4cacfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f44b87c05c75b6c82aa36e2cf401174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475723d46da4097d48430b8ed68891fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243175fa2353ebf9e56a40ba6ffcfc66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039033d868ab71c1b52f038d7a0689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad9b7051b2ed3d52649c8dd0720dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83708295707a4d2e162ead54e2b4c91a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3d27796af821af818cf7c62fa3f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83825781ca9f7a86296144dd5ddd4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b07673d48ff65401449c6bcaaf078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e35cdeff08a122a229c1866e10a91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4a9918b8cbc7bb5cad00c816ab42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0fc337ca19ce6838017355c36e7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5647660ef51a05b149a292d3f83a48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4437fcf5100403f5488f439d6a0ffe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50558d6fccff585f62699672eb3c7adb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d026ae669d7e1754770435e9ef625c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d966d95a90233b2f86c1f4c638a18f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281ff3f60f76f8271e30e58f0ab8ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4b89d9a2555bc838a74c153fe89de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9047aa3c29649a1d16972439e8ab02c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c587d673191895eb83a05a301b1bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851cc559266e607911794cc936389cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a672070c53bd4059e4cdc4aadbde9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccfba1f2771738f2564e380bd3d749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d5da0531e72356ef69a020c2b4303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689342be5b5bceccfc67bb4522f103b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60cb8afac3d88b70577c0fe016d6c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3209ab551eba4207966c1457e0fc170201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3b472e8a7dbf9d6fc2ae12131e510202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204ad2acdd6b8d9d565e057e002e4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b0fcc0841782bcdd522a281052ec2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89969b6c9fa5550d79f3d770012adb24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef915d211ac2f4b6efa21b43014feec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773c455a7244fd4aba531a90ac2beb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338008b285b211c1e54804fdf29fc95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4651c103401c8049042d620f605541209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60830f3bc18d0b64a3d5f2cf631f7bc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd6f4dc93a8fba0c740e98fafdd67f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6307c66a0fc0c547b85291334e01a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0088bb7c027daa709b449b3e811ee8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad1fd62bece47629a3bfd52a4fd2b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb288cba34c38eb55b5bd68efabee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b811fb134a1a97e5850c57ce88a19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c65f7d6ff12808f101e46e10f96da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409eab7bc8c48d8cb904db19fde9f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c1952f5b6c90ba9235e7a104c9d51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca7a7c359de8f01441e012e8d3c30a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2c0185ec2230330ccdd0a2bee26a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a8705c11ac94f88a696989b19d51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af4afeed250dd9fce606d03cee626b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2c8c6109fc0fb769e21a362ad3b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da8c8107d814163fff6574785ee01d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179bb90f600a415d39b7933350b9320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04b61671c27ebcbf57ca632fc1a9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628028f2d0942b18ff6266d036d9ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806a0610593a61c80224d6071c0e57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fafe133e5ee2d5d19746ebe96a0d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2486c996b6a07d323e0406ed4c4c92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b09b8a4729e88f2cd82a4125eb0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c84c92ac63fd025d79193aab43cac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8d3d3f95d523138b99f68182d5c99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22691d10f4ab9e4dfe55198c6b960235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ce66c4d79474c45952e884d36c63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd18241310a619d8cf7b45190c43bc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf904e7667217a2fae4a91407152a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd3701617c7706a0af297fc502f24e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5ee237a1c78d251fd83661cacfb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5d0ce62b849c4c6978a1ab3c8da7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302b2e237cef146ca1dfff65ee3550242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157c5c021056ccc9c8ee22c9e018608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd874f0cd8f54d7576a65fd5ea098244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2f631e3e4a7de3f56739c92867a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975704bb7c5caf31727a832b959e63e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e2ddbf90c4af212a57e644c02dd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cac52391c07faedaf0c1464fcd347248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98e34336aa63e246a1d3b78c97b82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778625f7ada1260416d25697a2ca4923250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd3d184a48cbd2b8e34368c915881e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09e33423409993bf54d2e64802330252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe34b41149dea75597bc19d03f6d291253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15a24cac2786e095d50cfac9a2b406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced0f2e8fb1438e64cecb48127d5a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb4929497e3a13b3fc8c47c0aee00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2effd1cbd642a1b374622fbcc692a79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38adca960a4676da8f9363728a5d8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5aee5623c922a544a02e6b51aa32d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209be9a08d456060fa06c075bd38c2a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b7c30dec9a45ec807bb868fc5003261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb290a1719944a4fad70f43a8eae8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693302799201eee62df6237d5c36d8d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8338393bc56551ff8b31a6ac883fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefaf68d86139171dd88681b1b25b54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d6636c9e670df202906df5281dd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba66ea1cc9bb6cf6337a2fa3bdc28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc682165e8df7c584788ec57b2220b92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce225ce28994ef30b5237b56091ca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5575012189eec965f4b5cca48b45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f00d37954aa4d0392f97b1129056271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a661aad66ed6c5ec20af1b14ef2530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657ef74b9a3e6449f9cd0f798340b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0743cd5f941455442a3e4b062e2f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41175b79e03409b5f0d66a2014b682a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2f004833106611b0e3d648281af37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c399eb55fb69bfaacc42ddd342e0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56616b6969e10b0245db4dcb27578e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965bcba0546ddfa839441773e53d3b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0f6a50ec1a49b21d7c7c7a9fc4bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342e7740600ac560152065edcbb815c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6e5edbf3e8fffb32e1acf51d8212282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b8ec8e4985ee9dafcdee9eb7052d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb04e436085084a850d5d1413c92b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0278af5b1845f028f8db61c1a9bd3e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e569268d4bf8ab1212a3b0f4e4f00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499dd9ba69d71c0b360e6d8605eeb85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81974bb648231d38b336bcba5fd6964e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c388053c106b73278c2a42a5a072b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6310a015417a28e64e9318ef1ff3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320242de7c66bf003fddca2df163cc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082098742c91bb84aabf4e728d42ea40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3233c85dd3693b910f3ee4abd9bd9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5afbc18edbc34e624efe29cc998d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98fb6cb629f84f172b2e899ecf42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d07d2da107b0301b8ee382237ae0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515659dc3758fb2a3716a2bcd81eabd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b4448bcbae683140686cf12082987298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea658721b4541c6470508f6ef130c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85754bfc5b86e08e24b8d150c2a8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e19a4e24dc3c7279bac472642e7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afacdcd776b2fe6678f87a992b0c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979444c58cb26df489e72139ee36b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0929115f03f971a0689965b30d38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e65a7ef4f6254a6a0ee307f0da5d85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b85d73529db813eb86843ceedb29a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a434e473b5eb7b2dcfbfe29d53f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c1644f3031c534ee587f3a58170f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8821f4868e7e7367c5a2c692c2a22c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7614453ec298fbf8c69beec8f5763c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95906e07a1a94b637d9a6e33f89687ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63d10f48dbd311723948ff2ad82f18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c923f0f24757e99f62c223117bd7d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844323eecafe752dc669a6795cbe12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed8cc7b3eeaa21af42abe230315ee1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5a0f3836b7485d20c492bab39eda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a43f8e08ce624a8a59ea0d850bd96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e2de4b427960b27bf57d08b833a9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb0f82894d897e322e7dbcad3afcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d255cef92743bb9c5e85df2cd5ffdaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de431375644529e9895bc579578ae3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d3a69f5a4202efa40150f2a9f51b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f55b7d8669a88e0b6bc757f687f01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da0023561521147385ac5b8bb677a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118e955e4f912141a502a23acd41b72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e1260e582cad6864bde3098508036326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d6d248aaedd6c13c0b83b0b09e117327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fee8f2f7d0242181e80c273d8fb5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420269b04fb5791beaa4fd083d4ca27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1211b345ea0ebedc9981fbd0501a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637497ace239b58acdefb9a51a24f86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e80d8bf5e42ad3189d720455a6accd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e8657c32894fb86c45a51466ef281333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3acd66a977438076237652270ead4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e8fbbca54cd9e6d3fd90ef6cd896335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f9f721df419b8b2b087866b9517e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85550bd151f95042d3f87ad7b4e6f741337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb3c75b6340be8e46fd23b056e39c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0f5f05cd0f566a2445de43005359339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739c4371b567334cd719f87e2bca2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac71ccb65e8a7b5e41c0f0d6f15ee3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea65cc52f0050b1ad697d7ab161ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e17cb057d8c1e1d48ce29f0a0c5f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97ea4a37ec8f4ed72d40720ff203f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c77c7309fb08adb0ac8794bcb68a1c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8435db4c2bc823021ba62c83aee5c41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196c0ba67b61cecd37aef4f4872167a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af9bf30e3f4ceb8b624c8338a19d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f76b36551db221d63a838c42312e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871512df58dfd3873e7e5f3816dc201350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b8f5468be3976d418040d18d0250351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8559135da8a0bf5f1230e7eeb768da5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbeb7cf49fde01a1189bf867b5e837e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed7cc9199b764c32fd42e0292e7326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a57c69222fc3122fde786f83a7dd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c07ba403ae6f1c41a35910d38be60c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca69f67c479e402f83e746b5995198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda046f7cbedee4c09627aff009cfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88781529971e3163ea8c88fc21888a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6995b97edde484af90747f5d47e457360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383726926fc3dea3dcaf10e4cf908c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae180871ea8d176605888142fa62156362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35343eb7d747309174bdcd37e618c9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f577cc8e772884d32e41b97baf5b91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8e067afc25f4d2766d9e5d16380ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ebf17fcb62c05c8bf182b9d5b1360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1288e8a3e54ea373cf026b2d271dab0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7066f1d6ec20c1dd1f16a551b6e03c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf74a1c3fc04f53449c83188ea9bb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b39360f79a33a4b619fcc7dcb5a9b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce32ba23659b699dc16f4eb76eb20a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f13929baef21e4e600f98c141493f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3620ccf319e961af3902b4b21ba0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef160547f796c41fb8106377d0916374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a98c527818be3a2c85ef2f683e9a59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef15b569790232fbdc287f7882c2d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974a44c907e7e34e69e2893abdf0c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a706ebceb5ca163f8ff19cd471108b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d34558fa44dcd788925da24325acb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a26dbca0b547aa58b80d59d7fb654380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc44cb996413d578ee6a7845f51512381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263ae45b9d18082c213141284d3d1b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3576347d6109bb962bd8768c8b7dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3b3251a27edeff7345327e97e0bcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c1cfa45bb334c828dd87f805666b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd6e2f7d5402c9032b2d773a6e77c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883eefbcd05933d9522f1d8e5b874e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86f266a3315d9c720eb5af4eab1b59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513bf246e3265cbd5f080f3b93e6494389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da3ea1ec782ea5551108bf2089a2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6515e14a492d5d72393e3a12618e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489337f37c1df88dd013bd7ea4b246ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a650f7b0c4ce2cc1748ca6a15c6ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cdd82a00d80b67fa38c5747a3897e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018708f9b7473248b0dfa3c7d2f53e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca753c4ede38934a5b49963e5a346f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a515b1049a9d7ac08684b60f913db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff88e51e2d0447f6eda0ac112176617398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cf1cbdeae848b430c856253919306399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785c9bd976036fdbdd7dbe346d28a1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185439ff50ba242f3a69e66352af474c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733696b99205bdb48b84bac580b74b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16535a6f5897ff2af8c163ecf45f4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc0efbc60609351c7aa3cae595a7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d82baf063b11067627e7a22912b6a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae121b47dca8ba446d41712aec633406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082cea3bd3e32a24bd7a0aec244af60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffdaa6bbc44eaa7f1b8d4411e3ebaa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf0ef175b58ed1d06626ab7e2bff5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea3b76ff4af38ae623472dd6495807410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c3423f983a58f3b179390532057f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477962bddea8fc17e7ba6c68f424d2b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6c58613ab405a99270bf57f112a19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7cd4bad38a8199964d504f57ad45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466cdbbfcbc979e17ccbf70bdb57515415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed368b6ce7c3124637b0addea093aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadab9cbe2b5545c527ecaa6ae1bdbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcb053810d89ce9d246f3ca804788d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fc4fbd85915b2428e5643f1766f9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f2f7388551cc58377b04a59df3fe8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797577c14b9158309c80506d0a1166d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d2b59fafcbe70142710d5b1df6693422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31694cee681b74a34670a05d7ff8c5a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3326d4c55e3effbd961ed4c1a67da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18871a393e251211df7bd56e46c79d1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f5827fde63f81e9354f6a6db715d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef48607bae6bf98f997c66905339c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d3562826a5abe67353a11d95522f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e96eaf666cf415e9608f7502b43b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca29d675044f26da9fa26575ba02e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84683fe460c419f58c6519cac0a96754431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b07da534416df6b49f94ed0f9a483432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5a24e01f2e4f3a93d926f03a17c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45990c4e0d3bb9d7f408cf85ce62d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7546352d15e83190f5933f58c10bae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb87c3d067c075b898c5e321df4c05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f7a788d0e17bba1f93ba946b0d40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564db57a1d6bf493f005ac5284eb0f55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdcafceddeb7aa654b7af79393b8ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959a2c044cf9e23b8eec682f96a691440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f0de7cf0d4c6052f6ed0f57ac9f29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a77396811f90bb603c68e1da5af7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60297be9d2e266231768a48b6d0ecb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0c11be4c11f1ac3d0aeef2020aee9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaaa00fa2bb1de5c337e73f13b3874445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f097a0c0ae86e0569a2b32c6023c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568f90efb606cce5dd43a93bb47e73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd2b7a62dfce74b6e1ed7370b8c25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829d1b15f181536faa10a1e9657b6b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3f9a94b6f783b8b540b633ce43c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa3e583be6779f8ba5e34c0a2f0d4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36bcd66235c279f7d6c5166944344d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785a172e94de6fc3b30b689ae0264c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379d34d2d0e22e682e829c3e572a4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca851d417316dfdecb1b2996af7f18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c45df9fabdecb58ff58bd68bc363c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1617241e5c3886607c4c394e8fba8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be04afef6fe817a6148f8b733bc1c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec95294ac48b2c2fb1141d7e6a2ada459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb59b6a90b6e4537a213ff9933aaa45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db4660bc521933fed7a3304e54e5d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb08cf30843c9fb682cb0d4af9cbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133bdf838ca194b03111080ad449a5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6bfa3691b79994d5236cd5a2c4cee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6957ac8a041f51530c1c33c54df4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38937b5ad50c9b5d78586a5b4682ea45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346576a0c543fa6831a2f0d8d4ffd0e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d694b8b8980969d7a2e9d07e79b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e8737661b3bddf663b560202efaac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b942497985a2b30554f8c4d3af5db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4dbcf8a070b24c72ee394bf855330471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5be21b2ed687e12e2223aac6bcfcda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f0d504b68e792edb1f6733c8e3f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c1d6efd2ad0b3dc8ed9de0d75ccd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f50d6adcc01f31c6545cb8cbd61b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc7060587ee45a06d2c49064080cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67882907ddc13444add1c1ed2c5df4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497958ee28ffabc22ff208e524e6130478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193628b6f8c1028e0c5ebb3108fe15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18813d7f59edb6cd2042c512b738432480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715961c6ce0133255af790d722b24ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757217d275077e23d8a06bf915389fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17515f29a36d6927609c3a5794db5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7adee320510b01e3af2b9ae255695484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd694b06af1027346de927b6f4a96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9bbae236bc3614cb9512c79341386486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8866550a54bca33b1bce0dacb5d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b50df8d0229354774b0c8bfbc5fab2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf6855127577609b9a6eb0914b6126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588cb1e3b5574cf0d97e558ca45daa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18f523b304a658694b32b29959dc08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880210a7e7124ad2c27c524029e868c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147c5dbb94bfd19030c5a027430464a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee09af32221804fdfcd682cdc2d301494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e32dcb6f2e72c35aa5f0b7b8436974495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbfd294dec070a56970d5addb18420496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515cd1b93efee89a966468159807c4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d3bfdbebaba806b428aaf5a81401498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55404b7b25ddfd41dfb45ea183872901499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da629290bdf6335250e8f9640d49c270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a088010556504076fbb568929e48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c46c1d70d7cfd780ee637d6f732dbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144ba09c89def26017fb2c30bfb914f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f581a0005d907d98e71b9c8f4abc82a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c42edfe0a73880346805d3d6d332c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41647ce1d90b1f4f40371458f54ce1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486954433edc6f59ea2bc109518387507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7198a4357a304ce0241d2f892157d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024ee382c6df95ed04d73bce029d85a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b697b911ade31befb04d9d32376410510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e077122c3899d39256e5cfbf9460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19538b9f6f791275318f1e6a28ddd5d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3faaf3f3d491865ea9fbd2320f9e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e475480e83331705494f5a7548cd8ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2effcbaff56e31ebba6cc357fcfe10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88493ba0203d6c48706c254de3a48a09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e768247ee84c5b9d40e3c3cbbbb66b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75caaff46206f13878165025afa7f18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac3bad3bb19f6b5f57f46556a35db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acc9cf84110e27319e09c8f955e52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b14fb2d6789b3abda29fcf86bb792521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc2a011ef669ab97f7481942944703522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca68585fecb2c11b2f8205832c105523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97686cad42d4b4e9981e79cfcfd1d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be9f41e615bf0b3f617edd61274aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c81c3839d24b9743b7be61f73d95a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204618fc7e91e8772876533c6ff1846527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72aef51e09de1d69d33fcb6078af38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34304fcbf9813f2a9cf258a7161df80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a9083454ca39de60086f2184c9b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae18ceb33b0eefa3267577c30bf31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3fc7a0ae0e0a9c45844113b5fc2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233106c9a137043d298067bf925b3e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410a1f5ce75edb9067d3b14a5b419d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068ce93176598a5a82d4f291c554fc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136705ae26c54677523bbc8822dfc74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5928a0f8e155d6204e8583de481d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac7b3d2709214ab98adfb605b91fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473b46b6f74981f5bf65e2788e42c73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64e11ff64d10388dd6a75a16b3827540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cc148c08e22f39c52170687225ea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feb342b3779a1eb80208dd608ae7aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6964a0996449be30267a75df5aa7fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6807c4e7920db25afcac792afdd254a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a23c212a3d1035435c7f053358153545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c411379b926edae86e4e4b221e2370546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c3146e79428289ae990ae44aeb61547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030197bfcb1e0509b3d51f44d602607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeac5912559cce52e1d2ce296fa1ed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3d3f7c9571e5f8a99312b1bf5b5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533777a9278f5e82ad5a97625f8f19cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f5b02bf8e377651f14c417fbff86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a4d312d509cec3cb5788227c5571553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803a6c6a84b30f25387ee92c06faea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33d2d8aa582887475267d6bcab6e90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cb28704f8f7030e7b71a99136193556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c1a020492a7c1c90e521b112453c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f59607bacf719fb0baf4ab1673f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bf52e34cd6e4234312ee40df28b58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2cda30aa690d0273bde9b4aac2fd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e07a6b5985de0e3ce1faac8d9eb3e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b72bfba4760e28bfdfecf87e88b6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318f6cb08b9e622ed79d72a1c1cab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eab20aacf14f0d734ba0c6cfd17cb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf467c1bd723392653aa5839d129f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416a326584ed3312ec59de52ebd34a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d21726a03adbaeb0e86a73e72e3f06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e86cc7724bd3703d6609a2ebe33fb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc716830887e9a1ac329c80843cbc96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e4ba7c31ba19dfb2795cee7428b92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b682ef8c0ea3baddc7e146426f999f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5816f81ce0dbaa6d0ff181ca6aecae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eafa6c9dd0194a587f002dba50dc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33c4d5c220e82d86b3de24b5f8ba06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a862b84f0a1e802837cf54a4f19e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e7b01ed27f2b8331389c27e2a068576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa0b858163c28826b0cc84a8b27a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded2fd9c1fb9aba5ed0f4cfa581772578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44375db3017d3f423e88e6650fd567579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612992123e6c8c71cb1a80e77b2a560580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bf3de337b19691765cae187c7227581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b46aa8e0a766ad4254003f0e74d9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cca3c3f581327eaf66654333ce6f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a7baa380b4d99ab1e5230c82782b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a42a131f2833fdb2328ab5a8c235585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c010d84b7924d0d032ceb81f04d24de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3db3c6352eacc4dffe48a24bd799a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b4d47f2df43c3bf87b1450426dc90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f2c6b331faa155c8e79e02dafc87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16290cf99b2f06ca65417f61c18851b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d64af9f26f93220e0318651dc2a3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41238f9bd3ffe07f98c6ae9c329f374592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b850a3629a59bff7f5d25647542c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e373e092de60f0aef15fd6bc2c1dd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407566c8f9844501ac3264bdd2c72bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379759f7404394500351e8664ab0ff8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc9b63fa1b5856d18e758fbcb0d01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7bff1dd0b9b3516f4fedf749c8ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7f3475eb20e194242c73f8256328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00562227a4f8754f71bcb4d3b9bfe8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797dddd0d63de92b8f9ae5e56f0ece601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229de535b56ae798216896cb9998458602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fe58ec667e84d54312098884bec9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78077b40ae37588d4c0aa75bd613ac20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad2328b7ccae3f6b80fe2d6772ed1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dcd0cde7d50336f57e247285eadc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3d29b2fabbe1bf1587577d1529a6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81beba5cc31f7f0dcf281d6aeb6da57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d4ee89be35915643a7fa9145298ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d2f34726188ef557c802b8e253d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde159851addfb3fcd026f41e1fbf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a533d27f08df0ac892394aa5e624c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64227957f0beb3708cfa9d912435c3a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1140201cebe41ef8c86e0b80e3fba8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81616dfde15ba82f477f9dc0cf46d072615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a35c51ee2c73df1f1f9dbc1b5b0ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd56e282526421bc30daf67ad9fb04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5ad2ca58bd531207d026d246680ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ba9f4bf824648a6fc8256cecf305619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae003e46a40e88177978355a41766c75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305722b4f714ab6f2d9e153eea0dfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0ef4614b402dd8095979d1b74ad9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929ab12240e3170331916a4ce81e1dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1344c48a19b0ba65f96adea0118047624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058af0ccd36135a36ad8983491c60f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066434eec487f1a4d6bf399192d9a1db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef614172dace07c0a5da732ac3d93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bdd3404dba673084efcec499a186628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c65be33218eece2699142c1cab1e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412b7dc064c4733ffd8e9af09833046630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45c87e0d1a66b26e38291c79f36f85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684734d44e43dd59131e804245c1e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f084ea88697b90cacf78a98180a8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc59d5cc1586cb3a60f6bccd3f6cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d307a720d5ff5dfc1f67895c053a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acb54856baf11624d67a64ea93f826636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d540368a248e69256c66b1937b3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a745cd4756ce67b49b0dbbfb3239c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58872275926afa112b3c29350a53a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7f3ef0883edb89c57d26e1454d49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f5d6ac99c945cf3855f201266a8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e69d913444faf56724594f0c6741e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e3d0aed3cdbaf5c6b2af4faae31c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72880af6ceab02ccf95ea6512562a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa754812840926f19b7c0dde4ccbd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1068ebcb9c68d1bbfb1584bdc9dfe2b646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c62d549e5d2cd9be29a87bfcfbfe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a6232dbc97e5437112a7b4d1764a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a1a028371ac76358cf6edba96ccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02536ba5c6960b4a12cc0c4c32d214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317d73be2f25e122bde058bd87eb385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40444089e98f34f4a0abe497d0c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccedd5b0aaead0c67fafedc63582587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d79f3b1376ef3a95120e5a9b74b888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b2ad7afe3bc714221332dde213589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53bd243c706f7538c6a03f538aa0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379e4e2342f7e357e38dc3bb411ea011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea146d6581133e4b315c1fa74a9f099c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02948756110499c72d03e341692c6be813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5380e0bf3b6e36938dbddeda8d435114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3d13f53491a4de7a4c46504c35ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a805778cdfa09d64d275f83d627e8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302d5df7f2f43407083c162a476dc2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedbaa9ce827c3925e0d3bd9b68cdd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af37afa782fe7579ab2c674db3279e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5bf6050382d21112f43e26c87af6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0ba2a3631edc8023852242251c05a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9b9a00271a59451dcac5ed1539f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b818af8f6c9e5b2825b5906750878123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8798660e7b238b1865cf7baa1e6ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52063b0f3f48c569ac154fb4712a50f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e4fc03392f2bd94a47be0be8d03126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd8c8393d1cad9266a1b87a0682f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7fe6a7f9bdcdfe08144610bbd9c0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ab37f97f9cfe590c6acb618f1a7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae851d12a6890dc66a55941af72cd3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba1a57e532fcbc1c6cda19a650cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde7bbc2a529cb6cdab080730dd76932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c4bbf6533690bc7ae7ce850c9adb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b497f4d2cb8ca78d73fb189acc67134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac841623b1f9a9407c281ef8bdcf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7c451a4defd60f06b5eba272c7eda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a17f77e98d0d28e84171200b63950537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de085edd01471307bfbeb10c5cd1ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d21ac232c68cb1a94164800e4800039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91284b50aefbd7a8f053164ae50dcf1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925d149f37459a66723634bec3552641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbaf455558b35c0f9389bec93094b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198170095e3468824674e9ea096cde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046161a5b20c853959fd786bf08630e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7bf515033dbb6e412988b3356a1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b9d6bf6cfe77cd366c80615f3d31146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3457ae260d926a6a8f8686309ed347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16f1652a2b4e9d59135e612022dc0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33c09a7ef2492829378da64fa6a8d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c4636d95d4e17497fcd5cb1a26d8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d5da43e7eaf350f3f989dd5d05e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1013d6c54559ce0b6d414c42183bba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2974807341dd269efdeec7c8a5a29353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d03f72bc7990ec79c7bb569a191fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af4071ad512c4736bfe926c1f544c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd26b487d00c9548aa0257ef3578e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb3d4ad1ad7b5f95e9b279daf8b6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838846a3691904404ac1e8f8e84c00ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2ca239a8f989433f584a8adbf21c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a266d49b894094c12c979ed36c953760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35cbe1bdc32e045429f281f3646a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422a0d601c7b1715073bbe56efe11662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe97765459ef3652acf8d8e9785e7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d11c646d3edec784982a43e24fc1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7853e2d89b766a127f48a61bee0eb1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77e6c13a9a3fa948dc4cc5a7fa78666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503fb08ffd8bba6fab518ef5075256c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe89ad71252aed65fe9f6c0c5e33c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c07c971268f6530a1a56c26cba5f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c09fe52f6b73168335e3c112246bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec6272a9814ee252d9d02c5c1952b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3afbe0843eec7d66c2ca90d46ff3f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825735c34ef04fc83ea8a9149db4314d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b40a9ab2745b733468635ba262ddaf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b87a4dec297022385749780df24175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d8cea5ec6c62f66ebd8cf4766864776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eba7ee3da9edcd92786a41b2acb5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d6996f7bd1ef6cd4a8cf5da1877678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c0c029ac039d377f4427cab7c17979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79967ebc871ace04aa065ebd4204f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228d17ff45607ac005552b2c91209d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ecaac91f9175b2cb8ef644641b0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace523b9ce3be87334359f56499bc4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1cd97ded37be430cb542c896a57184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdfa5d3e8a397c13c470387a0d4e5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd60ecadbd48583bad10c32c02a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b83c73a7d2f78b6643acd448a18b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ade653459f8c3ff4309d394f929e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e93e33f5afd7888cf7abafdb216ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd583493b0d388c9acf654a4ca10bfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3572a7c0424b3fd1e038125ff781391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2349baaa2ea482a120fbf9121e7e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ed0a4477b550f8a180778e0d1a97b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35df6ff04749eb0df77edb4597eba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d42e257641b43a86e42508574e3d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a387036ddb8a5281773274daa1a68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124335dc8e129c67b1828583f3c619597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40f6a4f17823e69e9e953ae00518298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99deb93b40eec136a68a20c10dadc9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed825dd2083eed2ea5cd5753ed1572d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebd322c27e2086f77b92506ee9c43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187b7e818d374171b6fdb8c1c3e7b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe697958f0673cb544e567ebb18cd5f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edafac1328a762519e069b5f56e5375104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a13ce812f7ed311ab6f8b097cf7f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2307fb33b68ece7ab32a688d5141e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67133869c966593fc7276e912918a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33227641cb03551e84eac7bd7184e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b202a67a12b1719de72a5b5048ee2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3178f98756844903bec26ebf3f72a46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183c7b029b1f78e490b41f25b870aa9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adaaf0728938cfba9cb06457475048112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf2e3ba93aacd9190cb4dafb5b6c9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec94e74ad0bfa1c2e34b46d9cedc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175e8e3fd149fc803e6d9d930e23a2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605c46df5bc333a583474f9352eaf05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7141e5287eb6b693f501e9cea3301a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce375bff919bd849798ed2c0d5401118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e38a3e2a1892f58b1c17e6aea5e14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d16be19e9b566c0c9fe889d0edc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ff4fdf46d4e645d85188ae91795f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e268a9582b0753e4bf55a62c9ee1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a37425dac75433f6bdb1ea6fefb470123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e356dfde708af396b280a9dbd63a29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4f541c0cbde38558eaaead1256ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e181e41d72934b35221b5e458596f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955785fbf88ee4a8367aae32747b9702127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b418cd3cbe6be93557b49a5850f685128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a4ed1464b302a75e2b11d1b243cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c56b3d4985b0e876b3d988a709002130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de5977b1763d625100e8db34c6ead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa17a0e29737d9e3fed85c2896a2fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d667dec00d83baa9b29f6ced9082458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194faf990d361c39ee5ea67daf6153c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e80b2a97c9ab9c9f4148960985dc32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dfdb84bba650ac45743bb424c7442136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe08ca28215ab13c250ed1d968ebc82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2cbf065523e3e157c8808c9705d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8639f02a1df420fca5ff871845226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873eb425b66af8b6f4c3ad543847fb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7a80f259fb33275e5d9f1e959a27a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e3dfb97dafd50f8e22e7d72e52f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4471e610bf999003076fad8c2315c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de8f14f73eac09c586a882aa780540144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e24f6489be59c297605d22d6386949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05425bad88feae1cd3840503cb764f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc641dd0ae3233539cbce72c42ba8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c8c4ad4450ef22ce33c0756b170f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c65639cc488f225efa6d9143a9727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d2c820deede685c56ff371f2939d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ec4fe221081a508133a9b1b1b698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed85f235a0137984f8ffe639ff3cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e818c66b6fcb8b6615fdae7963570153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f174b293e8783c27b6e7346e022f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e629ee4a492c5cf88f663927174e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc5138dfdeb5eec06e7048b71b0de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f937ca4b9321bade8adc87cf41f36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993df0f001bfb11c7626c07f445f30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c542d32c7209d8ccf01182f824c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e382fdcfea52989f30635997eda613160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fddd6545269b51d4fbde8d45a42d95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442040d5782cde31d44fc1af3ca0bd9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51e48b73b94533d317ab723e2bc129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f7bebe0ba4ed4f54a109c49f643f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d200eedaf81db087c3cabb5dea2176165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314fd80615373e946bd9ed6a2ea814c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cfbbd5c563ef08f955e6a33a9e436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace3d8934c2c5d510299daf9b40ffb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db556dea5a5cb4f48a4b46cd77a2d70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf1701cb2a642f520ce4805c8a2b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c92e182fcdd5805fe287a2b6ed10c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86fc7735c214c5ac45c89355864274172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca58a9a13f9151bc6b3a1a8528142d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed34a628ce9e83b63e01fa3423fcec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4510f9bd7ef4fbabc8451281a9861b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2b3138186162880e03a0c0efd31a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d781eb496fc5684b0dd4d7693d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb990e416deaa96d79e685e5a8a9763a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92528e6c24da1f4ba1c49e4c1728d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c215f3b607c0f11da4beb6203dccf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca17ee13c33f25b3bdd44900d7516181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d82ceb7c234db96ed55c0ab4d377ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc40c0c67a821d4dee1778d28a9c77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20adb31ae61fe3b7ddd56389af2d5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531b81a40e34feca21c9ecd281fbfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67424498b5e1ce95e4383ae091e6ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfe9d9c8cd232434a5141b2bc8c895187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b432508e38af1b2634c389876a081a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b51fe554b7637dc37e31f197e142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d410b8e9d7f9b1ecd82cfc9099faf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bc9550ff0f720a2d6e2aaf953ff59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1794aa465fb945410ab35e83ff213192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe3391088e088b96219312f0a0e943193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca470c6f61c4b764d3c373e4e3de39d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817f031eabcffbc32941099a07654af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191c7e624e20062c6fb621f818b38f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625234da09391a0fdea100165dbdc845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0617dc593b251974ac7a6a3010cab9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd50d7ee59a299bce608d07ee64a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c4e9917543b74fb59bc1c6a078c2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c53145ac45ee5f0d8d34120e3c82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bfb645c0f8fbed37cfaa9b775ebd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3dcb809667ccebd3736ff9e4ed76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38200dcb1a88573878a45fd74a113334204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4475d0041813daa23923e1a3e7541205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6efae0347f759f6c5a43ea8fd5620f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8eb47a535e8c54ee86d6c5a51ec46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c6e107bbbe02d60d7e48e00d7fe3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bd20365f1a3e167c7a8bf34891f76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4194d83233e46e9518d20f5ea24d783210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6501ac6750004604d2579cad9ce4ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1313101b09d149c7225e165933dda2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19052b1ba2084094a4087e776501a959213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b2be0bd4a283cfab01a21ad30f1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769c0cd4f72d4f5ed16445cb9ff437a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86a7e7213e6be81c2f6ff1d0a721f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c149a6713bc3676ff3631b86556d5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b61c654a92e0ead7343ffac857d0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d3468aaf8c21b854e389a40ffc92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12d2a752ab6bcff5f3b7373ba9e826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3843f796a1f9bc65f85f02112ae8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07b51de8d087082ef70489b0566cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3d68aba2ec297daac4bc87d7048df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ade936c9b80a87c8b5d6db631e809224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86300a2127eca56b9f717f4b3b461ff0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e41881378ee21f1e2f6dd2bb6938cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fd2b861864ad52d61358dac60625227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd41953eaa67b5269b35d3c1633f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d746ae2eb577b428879a382d23a2bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6f7695fdc7bd4569a878426a0a2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad314b1401ce75c6738bcc9744b0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55822eba78703baa25715cb7d0adf094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2cf56e6f8cc8338b91ef693ec2ac5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a795cd8bfef88b7789050537eb1171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c594b3583bacc68f0a368fb967857dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf2980181e62018f7af36e17ba32d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd20d72ac914eb746406a4e19f3cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677410685c9a2e291adb599072c5998c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906881347ceb27244e032b4cf4172338239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84732c88e90c4c737e151398bd0e1f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06a0e5919ea33e59657c276d3f245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d488664b820b3f8329ea33f82790fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7484940d94e6b9acc7c8b4c2df6b14f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf812298047a2f16501a8542b97144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115a18f881f17de289c6ad30eadca1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094a1c7292dcd6db3ad2a1519fed09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa4ab645cab49dd2ae3dc5fc90713247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98d20ef6d17f9f51647d9d481fb00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35372d002599593204b93bc591e5453d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659c61f36258b799a7eb32125f9261250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebd603e24c78e7b95693e56ca16c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4334f559de986a6b05fa41e5cbdb8f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef103913fa7343e81d82db475df64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cc99638e98afe97ea2e0c0a150800254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa10c3b4c10dc7259295cea71858070255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7c0a55282b033c81d288dc7c7175256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52172c894f196117d3d3e02d45a6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f891c178ee599168881080caed3fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1084aae9269beeb326a8f9416899a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd1de5f5e979f3811e866ea1cc548d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162d8c7807de7a3055061f99d89b99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ad174b914657d19d378e61d652c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee56bbff07f3b3ce0f969730472261263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d4566e668aac7e4e65e313d8f87a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa170e288f414963ef43921c938d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495ca0ef638bec74ce045d14a1cbac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943228a2be764cb86debe2b7b070594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c53614c7653c6b43275c507e7fcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e577150836ce67441a55239721ecb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff896ebb7d3a30db4aaecb597be7be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dafbebe2afe19082a8ef2e46b380b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0edd123b6565e9e4e3d4a9d74462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9423f58c793d13ab57c863844f0c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a89005cc16b0d839cf443a11d7709c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163f7a69b002d9b9512782d1fb0be85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9034ca589df397008854fadeedad86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd5f2adde7034918d1ec10e35b154277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c5dcc898c59709558816ba964f9dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb32c9ac4654bed3973b382ab82f0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35494e377f673c439814d03bd61ae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f00daaad1f27c1af7a8d69b7e6eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda12b0c20dde637dc209a25d4415ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a1dbba07840ee6e67e9979e4b18be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed19c9927e9d2869c95a0b7745e4560284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec2b6211e6d453af3640be7d8c6111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e435fd906972a58b08d5d90b92f2da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d3183270758c630f20ad86b286ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dca2b1091592193d8d18288bd25652288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053122b28d6673aab45ea3e948fce0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d320b12274257c69956879363bce141290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a99cbd61a111f4c93a892af9fd76b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ca5a2b17604111b3b4595e41c46f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644587c10b65928a384e1ddcbfc9bb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b3226f310479f867d5478c696606294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378e93bdbfb954efb29fa6b6921142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be3def3bf8074bb82d029dd6535fc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf863b325cac5e91a512b21994ea30c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab02da5405d59b4aa34c42ab90e84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d2485162c2338e2c5ab7c89ea730d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21679e7884e6434a7f33e2b2357f2b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6568752a1a110038f30853f88018e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9714f2079aebc4457ec9fb2e18dceb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678176cbff3d411685e0ea2b61b6c96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ceb28c5429f1cf91454041ef25bc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63535873ec5c77203e4e3a2d6d289305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cfa8541caedf6a03d9f35579fe47c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77f4697e51d004b9c87529558fb46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef89301841715a171f69b8022f3591a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a931b329f1254a83e326027b71557309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2ca723e297d31fd9287a9c892e2f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4dec0aa14aef18d17a8d834ca0671311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1127e95b55e29641ac46ed5ef192b6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f646891638db6fec4988f9df60081f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e05e7320817e869e6ecc8cff6f454314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f9da95933af143a1750da30dfd51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a045675926a0c812d9aa07d9f3dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1365114eec8dbf1c0e5a6cc1a5d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa3dc3ce507578efbb6372f402082318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c19488b006016e6c919d2a14e87ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6430b1d00e63d681f7d57da0ce6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb1ab66265d2ebb31865d57de2197321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7fd6de66cfe223c64fefbb3ffdf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219571b0208f064a4356e823433f3ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f806da82560739ff51262990e822324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16483074e537918864203b8db1b71df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3ef775307afcd5fecb46681f24af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e1d6a8529870f986a568792e4f21d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d13f82c5e0c109fb6bbb0187d201e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d18be7e657dd112688bf13999cd0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb21e4953ca56fd2838b7aefff4eec8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a73acbc68405879e81860226e97f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6103831c7d70c26df65325d1b82ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3801d70c3a354eb303bef37d42ba1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea09c45fa513b38654257d56d52f6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a7d670358a13fafbe8236501e5ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebfa97eb96198067c17dc4070d9288336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa7ae371a41228fbb7580e8ebc944337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b426da68a637fa60536d38695269338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b422b700570cd95827012b58c7c04b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d945b5ff3362b510617f899841c13e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adcb0f6a874ed62b7b66c71322ee2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b95d18856dc199597e7d3dc49032342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb23104234f482676b5683fa7062ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78b018ba0078576dc6b64f8a460a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f9c4a7feff224241a60098b145d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fdc36422994d93555bde84e2dece346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e42658447dc1fb228c71645673db11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c06562596cc1a31915a8fbd32452348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1d1eb024cd47ee2d325eee30ed7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af9964f8f87b1b1b4bd4582d386c4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7541a29f9d82ae80cbb12cee7e74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48745c2892adfc8a01f6c37721506171352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a2ec4689a14cedde578a857d3444353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21ab7994cd2eb74660f46298841cf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473845845b014aef03eb72d1d84bae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1675cef9d8ff95e9f72be968e0a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ea1ff51b5b101cc5b20f465954f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435becd1e03898dba4217d01c7becc2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5996adba237a90b44db1fd3b6583ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba1ed6c6a905b74da5908d4ae3d10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ee6f837ab99d06ad5c809c6f4492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd900f2c251559fada930ca978686d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c781123fede3d03f6a6113cde013b30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b89c332125bffa59d281414e7e6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22d2e8ef1431e02647dcc2f837a6a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5642233540415be363983c4d9ce1a67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025bf61cfbddb831ca6623fa117916367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9092c49fdaaeace6227da957e6b670368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609581b884ddafa2aa39c182f0a19c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902718f4acaba046e4f10bb365f7a6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a5528c67d4dcb7da6f6f02818024371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28cf01719787d82cdb012a00ca2ea7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e32799e2f692de5fd1b798c3eca06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e78f1f31cc5646924da743eeaf8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927748cd2909be488abfa7b9d7fb9cdc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59942f8c20e905a46e3d9ed4fa37d38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b89dcf4ef4ce821955b9781d97191377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1118ddada783304a1b171d00777d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f182a04cab2444a254476fec55133f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e50351ca672d08251d34f0e243eadc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d72a9af8600f289c292591260ee529381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eceb0c3488f5ac90c91567295abf7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e63e3ce31644d037d03080fb3772b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7837c6809086d4b6b47f6d9282651384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4caa3843635d486ef123e36335ca5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954daca93e7a2da2b281dd8380f1b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183978f752f886dd093a99d7d90c4a72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc5d20b94fe6b57849517e8bbd34f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26034d9305aba5abb6747a6e0e1d3d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522914e9a8a86615f1c0a98d072cf26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30666c58568acff173d89893d0954a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bd50792697ff21c4f7b9da7189ee5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68259defaf69116014e1f15c92c7f09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910d57326bd860a7bc2cfd93be6f79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083ed93d21a083937796fd1d925061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010d76ed93c6db8e9e3fc98c9f114a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612177756e6aa50a1f7e753a94c2966397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150641163cd0bb384cfa26ff045e435398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87c581a29a44de752ba46e7b9eabff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502002029bc37d00f99b08e677a2d012400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a12328828df656a16ca404b7cdf91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3e7a84db28ce06cfeee9f8d80bc8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9455d5930893ac6058e80b9cd5100403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1fc64a2746f48385b67277f6a104404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01385dba53685314637a303fd78a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d2403da4f6123cc311893531cb47f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56658751e547dadf6222df2ebe4fc2ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfc39f610b57f13d704a8b9edb0e8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845dc6ce32240f21cc16191562f6d77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af4b18364bd2b3ca5faf998a964b97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a404a0c1323894dd18e7481f07eab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15100dd9793b30e6741f9d08e7bffd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf297d5579cd0c64811ee0c6a87ac2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0be48c1ca329b2e082348ac48b2ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c04f58e4e850f02148dda9dcd509b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5b9960baeec09d1e4ea7b169bef5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6d973ca5863688ccda84dab549c43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df461ad732a1f6c2ee57cc0801c8f1b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eb64fd78c158b25a2b0e3d9e2457b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f87a21962b65c90849707f627cc46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40288da9e183128fd24c95f6acc3cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37a796b9688bdcbb496d066adba73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc7669e7641b5e21e02a3ec2f29d87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc4e347eb4259ca11ecf53f353951424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797b2e9b4fdad92e0805666f3419dca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04398f505db2fff8bff23a03da43380426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba24de551428822aa3dcc9f7dde0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db53ce42df7e0547d6740852ee855428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bceb7f8d912fa55a28f969ca14b633429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ad561722f6efdbc8bb8fb40e658b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2326c6ec997d510a2389a205fee1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910cecb9c4b4750aac989cbd6fa6d8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92504e68a07057bd7dc5ba55bcffbc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67586aa53459bd9ea1b4bebee4de55a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024f21fe2a28d97b5718ee7751cfbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee7395e25d76d9b244cd5d46d7b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77471ee15285a2d03ead14026430455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f2f61d1d6fb5f7503e3abc816bd6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0118411e83f8a70ea03620bfdfd1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953a69d1d9ba035b0abd448885e1d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbac44c4ec50c3b1d8a276b1878bff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf24737cd581f32cd4fb54cd9cafa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841194c063bbebba3499bbe6b9d5f2f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945474a7a705b6221510a0ed9aedbca8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f153cd49500e6f1663da5e9b7ad146445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285749052d8b5909c2a63474b092be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dec891abed17f3931f6e3f60fb1d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecdba781ae2aa55a2b57e278cdb6ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a227249e2bbdf43f7c39b40b6243a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ded68d8ca68dd98b83532d9bc1de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653742f47c9bd193e854ff0cefdfef2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4c494d0c1151983e7049f8f4db65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f067ae67d2f9e45c5addb7e08c56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb7805d08c54e5a294c46256dbb28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ad4b26423d2f43ccccd081adfd21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e764fe8eadd63f7dc310dc1e009d3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1c276ed9feaf1da340dcc5a30e68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad7b1931e8426360557fbdb8d5c33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4201144d6dba036702f52473e112c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce89718cfdcb357e5c7a0db8445e4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba796fe702f50edbdc6e259198f1579461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc5408fdb3d6216599d254117f7be0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f34592e14df26a4c4429091220522463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4e60e6d891a5923bc70dcb5397b53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138dc12d1ccb4929540789ac0b93f50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02304ce4b174d3686eab220316cd1f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a69a61899446013b038cb380b880467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495f9190ce02f7faa3e97dcb563578468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447859eaee88477be0ce2d8818f8d57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2417ce0190db1dbb255a845fe359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222b9d5fe1cb9ab28d6052dbd75341471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51008ab51b2a7bb1e224d7d8c669c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10922dbde0c2908b99a1c1f5ffc2f218473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd01c4069f700b4e8e0ce07ab08995474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a082e99ff35d8a7411572f75f8f8ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeebc9ef060cc88958b9ab975e2f6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0680c76369436b20e3f3a1fc93141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac503bb06502fe3c9cd07ab429e2c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a467859424668634c0976c5093dc9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d40c3a0024c769aacb7f434cfc5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af441c9b8696a5c32013c51cab3281b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a629953e8daf66b7284f74519c0d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349378e283d33a7bb3fe49da9028f0b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea040a13eb544c5d9b505e70fccd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72af58f4239e2245ec948d7581b8fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f58852f5dfcd62c7fae129aab5a7bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec2920a0910da57b0870bbfcac3e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f868b7eeb8641480a2d1db53726a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751abf00d16cfb37b21cc10939246f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43852f4f521f6412211fdd292629b014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddfb804416afa47c23195335699d61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439683cb0bcc4cd64246ba5f52f0a51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9203cae89ef9700b90bc0304efbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c40f8841ac20dc4b1378961ca80300494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccccc70099b1243baa301cdb706581495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ac86bb98c01a3fc439e57d7a45a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0eed209cc805cc49fa6765f58e75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcfe2c6fb7e5cebc21da309afedf37498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8263bd98663f549e466ab5891a1f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b388e49f34505594cd0a7e4cf807500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3505ac0c7c8c970df720363c88d9b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0d4d12d473cbdbcdbd33c0ce7d7f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf57bb735acecea3f4a805acd1097ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f82ed7b9cefd539f1ddc14a3febe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517ce8d51549f18764bf4121ce03ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea540b28ebdce2c36fd7fdb3438eda7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba373d7cab688c2f56e958d22658321507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251c300ac1998e658c65c4d61cc513508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb9c0153fd9603ad60fc9e0a884e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd0f752005a574114835a2a005fae3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb54b5ec8e6aaa7dd9a382708c17e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc839ad31c5eb81668b1b3065004971512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c74dca4bbf006a84d46e44a13a47db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b693725795820c918df2479b292152b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f87c0210534f7256415ca5b7214d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00600634ad9a1aa3180d71fa7cc91f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d34e12ea3fb6e0e040f3418922556517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca599bc68ba57ee514aaa8f2349e768518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76f45b74b7507629340f2e138fb96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deed9087baf60d25a3aa556e8cd792520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65aaee8ed320f7d79be9c64dd80c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10748f803fcbb023edb800abf1f11c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa56a786b4823abb71910268172c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad60a8e4a47ca2d1163664a9cc6988524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ca7231a8b27958d0811def84a17c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cd173e1113d964ae20b7e384fd64d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070b1e1da6833314965b2feb2ef3d55527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd4e4a3c9a885644bc122391d0d3e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dae67e4f97c5229a5de031bd2bd43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008631b87dbe97313646c63908fd3e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2791a0739f36af21b0472831123257531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783c8638456d3bd0179110329b2a74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224065211c5a0c3ec2e3d19f6bb466d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851618d6866ff24b707055d1124e1da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c18589166a2b74ea859b3131453b29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53859a8c617f52400970e10d1eea3f91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4d1463ce39fcacacbfc99da20cd85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c433d9699938eeddf98e29cfce225f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab1c88e20a6b64a98d3cbcfd5e0092539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c94ea28ca6394c462a0af0007dab4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1dcba34c6ea2006fbe742ac27687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146b9f60b075afcb157d8230c249eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e07592f19960c597b1b3501e5719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfcf203e2f4024ca6c1d0dc8dbeabe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf8f33e90aeefe50f3e511dbc6c40d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70584ff3fdcc26c532fcf2fd4e40602546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feec9595f32469e7b1102e61e437ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ba652321237248048b089d2aa3579548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a60c0593923b7653b5c64b0c906d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1f79020d799918c246a661c6c93b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1cc7476e5bd86e7226c5e7201bfbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253544dbcc0809eab2f33eb252f2b8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c12fedbd9301a8bb06050190f6f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0358187239cb2917b37895d9ae550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f85ccb0243fcb8f134a1302bf877555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036fd4ca957887c5e7e19742b73132556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ca82d57fb103ae5590b7bc4f1f4bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b280d3252f30d631f4c530bb3009d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bfd8efae9ca04af07b442a55ca4f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f57ecceca67d103456e44e2f2a39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f516fc1429868ca5b34c8d3611d06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49154d4505beada506bc23cc584f4685562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45315952fec79385488e1830bb089563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfaa7434a5eb28f102b4ee8ad9a1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da04c443705b8f8e84dc26b2fd876565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf990f99d4e4f2a24017ea0b46d3dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3393ae1b31de5be7803a633059dd4fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a19c6e23b8dcb0c86a0c3e8f9c2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0395073c910a190804754f5a7817a14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48563b7a76460878727b6bf229c2f2d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61071759f8f153d1fc712eba0721f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e1579a91dd2fa4bdb1d34e49ae9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81506db8fed0a1c163cf5060a716b49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39965c7befe6d36706502e9c1ed248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e347f828cd781dc7d245b5809ec6fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986694fe2f13723ca656338e998e07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbd41d2a231fa3adb64213854e6a3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77271ce0f2e39872cf9b49ccef437a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba46158456568eeecaa637f40005b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17584f3ef993ba00cc0727df65480ccc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6d457ccf050123f52b54bec5957b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3ce6e7fa690d7b0c240fc8c77c93a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5365d6ef18cba5eaa6cc0ef77ccaf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715ce6ee9b6e40d8ba7f357405210bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442158abc2e9f641adaf575b7f43b28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f30601deab4a5a69bae11c2b4dc4a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09c95ea5743f4ebbd0033f24f24a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042e03e8f53e44d2e5837d71782836588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60be33ea64bdc80bc049cb11b81d42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7b8cf312e4e4fc7b60cd1a054bc29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281a9e44896b02c51ecd3cfd3629b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1fa17d6429af954d7e7214d6e5b5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593aa6b777591dc5c6637000de78ca4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747fb1b661fba38c8c034acbb01675594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed60bc9c6fd7245e934bd0bd922f78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65016fb37867c9e64147647080d3ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648c9e6c1f9e6c19c2582bf9bce93d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf77f69eb70756c146299a654b991c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d4d75286fde9e83a16eeedd22a96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99838d78827f80e9738353385048b5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021ec4fe8374739e900a70aa3be7bcf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ade147e34574ba9e389772817fb63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772af8ed9adc5d85a912b878c34e9df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeeb9e76509fa3769cc4360d2468ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b68f50b7f21293424ddeafcf6e7b55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d50adadc16ce261a191a65f66de5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8eb5a907c7a17bd1d7f000a47084a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b029fa97bd933e5657f833c7d89344608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a916278afa504f4e8473ae8c6ec0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42063023b0018b2147defe11581e64ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0aac65b157bae2002d8f4d17e640611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d2079bd7b674bbab704170e9f87b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc1152440cae9b8cf5f062f4d96db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8135570fe977da197d68f5e54e42a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017125b2058b535a426b3e359775d803615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae11b5ee7c0301909876c8fb2e2c8fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596fde99820d335bc254fde221eb25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10198d42b5f401765b5183117e789a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a2771710d3184841be42881d4454619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fc17b660e6e5045d23743f5a7ca88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087e1a5fd5558b7c92ee4ca543af65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ca59cbd4d5a6602a24a4770b782b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4d7df9e3edf1167592f5e466261a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d520d6c1667ef0fd7405227890acbb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073f2dfb23c434c28fb8f305ed0f9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d956d4e41ff7b18920be363c2f0693626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70083f10176454577e2c91e7a345c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44836b9b199ec7c6d958fbe5730f706628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c9f77b53fbeac29b1d075c2ef1dbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea30e1ea398681299e04ca1ddcef269630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daccf62dd4cfb0e529f33ef691aa5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec881f6c1445a16f8738618f40d75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025281cfd54015cd12bb6e54b934c11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122c76b5150e63ffb646fb1478b9ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482452d0217b27ac3fd2bcae2592041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9913b284575a359a787947a1a6d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e268c36221b32e9db1cf871e279f3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3ec62edd8eda88a8110109c08154638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829bbd6ef9331e5dcb5a89dd16fe5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b26d0d32f7c19433bcdca1f335019640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c801075f26e50dd029b4c9f2fde264f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd3fbd1b1070047666645e908ba60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f1f7c934fb8bffb1c689bfd78539643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4723e9f7f7c743f7fdc8c14dac4acc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b96cf2f9f3c6be44f7ba9f93cd5bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058265e874d28b3f2ebce4bd6d29f5e1646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>