--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2182,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2329,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754151c560ff25c9cbad8707201c0cc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e2852183c024beec432edc45cf4892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d9374f4204a3fbfd3bc6b41e59f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a0033e321f4186441f174004aa854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc4f28650ae1c956e3b7ff548fba55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabb75460a519b813df7c2065293fb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf366c8c02a1bba64828f9daee534dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ec0f020809464cc838a056100a2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b698dcb723953c16e01d1a17dcae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f70a4f37d93df205de37990ab2096510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798db7aa406cd2988e672da323fa2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0edb94656de64be7facc58663aefd912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1745411275949beaa1caa541e5ca1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee5c54df4be3eb908a29b0968527214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f15f5e03f37567f591632569a03c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa4016f9dd0de574617cc20f57042c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7820804b06d03eaa1a25803c810fa317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc9a5dfd8953fdfd747c6a0d1a01218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e6d346b417d6bd5dbdbfb45c565d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa05ee7767f54e1c00e044a1167d6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ffa8c1055c6cbdfc3ff4bc6418bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba966254fa465d5d247453f28b1eeaa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba62de4447c81accd3fca23b502f3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa527f3647ee1f5f7981ac420b88f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e576eed3591848f885e440c2aaf1a4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324cffd85f598d35ed0f18a50a5e6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ec1d565661018fd86e00d8d58ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b561bec3f49910dfbed6133837ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5683d02b0625b439156f81dbe560e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf5a644ab24a30ef536c0a75bcb99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89fc2001451d41850fdba6cfbc59e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9095c0521f598a4007ca18cce6bc5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426638e610eb92e5dba21e91ddb5d9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57100aa8b86b031ab244d97c8367984c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645faa263055a6fa61d857b3da06e7d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d601ca5749a8ab6fc8ebbeb4c958f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b938ac59726f80412b1b8651f07433637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35cad34331b4463e25ca4bfea9840238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec7f58df68d3a711711c1338bce4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26565f63d9791eee324995d67d5d0c4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed553230173f5819353b8776485e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f998eca57815a359a7f012bd3544142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff169d442611cfda403386cfa877943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede2d41cfb83fc6a2c32ed099b7b3a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32dfc35483b159c352b56681567c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7559351928817313abcf983c6f7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ff30d7feaac836b5193a2a3f9b4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a008d4d244b66e649e2ab71456e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02ce01555bda02353a9d21177572649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00c68fd1565c27dc15650a13eb8fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3ca7643384f42716e0521ba4a7c9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f70bc66dc2fb83c065908c6054db652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd197bad487291db198931713b67653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b59a2bd9bc2ff20058b69277eb98054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59734f764a89cc947fe0778264b26e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ac245a33dd46fc27982cf1b16bde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8916ca6a79c0c393768d29bd4765c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b8194bae44bc79ce468ebae3377458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c524dee98fe37115efc0dedd2ffa10359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89851611f440b4474264943f3f1d0b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e890bbba36fdde70aa698899c0a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e4175ad1103fb20d0462897bfe5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f20e540ea5db473e3ee05c3e8630663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896e1f89036833c17cf0f6e8786f62f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69359adad24ce307dae7a318577dcd4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be698c2103199e9daef3f7ed6520f9f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ede3bd15f3328f822a54c1757cb3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5334a6d22b3ccec71080cad2610f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cffa792f459397199effab6cd916069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d785967d9583d427431827872f002870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4d817977956bff55a1850d8c637071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e0cda9da7c549ec94dd9a2078535172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0622e074b164325cd97829635750b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979386b32e613a725a3c29bad45eedb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f8aa6a5294b1565df951f01e3ff675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bf07e6bcdb5e373adb8ceb3d6108d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02d0c6f7ff98f396571627ef5a5e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3ad64bd4cfdf09e76457bdfeabc9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78faa3cc254fc9e0f0fea34beb60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771df841830af9bc61873b88718b88380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd960075695d4cab25711db4ff5fffc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa40f9ee221e1b7f5ab0ae1b31f753082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f550a41d9e104e4d277bb52d19b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2db87ff4a329fcfe0458968b3e30784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb187ef183a764cdb4b84bdd3c0ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e40b73342c04fc619e62c1e064985386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef19494aa6c87b1f44078210ae6b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4706b4161ebc95093c86f5d3a96988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ba9ec13c0cb3875d7210a3db900d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b47fd593930525a0896b27aa3f6f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68d962dc01845ffc7ffc0e318997d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4717bb553681821437b96ab8406e0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63d5e1042ee3d6056c9c3bdb984dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedc205121c35eaf09643002c5f85e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d903342ce4179a857c30cbfc1055f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c26193e57a8c3aa56cd8d650333b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e1c4d0ab983543d97473800563fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672ebdd231c30600a6d1f81b28c19298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eadb4af995f1cef56bec139ccbc5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc91297b8365a5d609745b59a53ddf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479e5ab61aadeac242ab0e0dd9b837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5446d2c6cb4350783985022d2b8812102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d53237dcc3108cee1bb815a08dbb24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0b760e7a837bcaafe6b35f4f04b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83db61b915acd0403e343b68320879105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b9cd8dda7b3912c2d4f270c91215106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dac4ec955c1b09c91ad6207a8c9ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd9eba1d72c9a2d17cd512f9d79aff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b9f1c4c7bac32d03beb981706e2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e418aae45db9e710ff5c49990855110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72700b908191f5dbd36b19d53fe2f2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f49ce3022c3e16d8ba8d56c64a028112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b714c2ed1cb19a805b87bc4b146fbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497fac39da9cd2b7a01b88b0dd289f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427fd41b7e76d215941f140c0eead7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f140a87108823472afcbdb55c8bb242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ff4c64374151500d986f5c6f1d30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689751e6d56a799a8f0bc44f6e2abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962cc55f437f68859f0932e93da594119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a01b12184f8e27bd3558db48c55b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22672ca08d59cb2ca02777e521304ff8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0a73edd997f9da0c495c6eeee0024122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140115c2fa3302fc0b73400dfb5dddcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae962801d44a3dea0699069707754124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2d4a1f3dfc4acde796e03baafe65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ff8d7cca973c7ef20decd49a0726126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c557de925cd087bf80b2073312e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307d0ba105231b93d371f1ce5879d23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd0023963e54ae0803171383e25a83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00ab5d7407b1d8657baad5dea6d19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af156eabcc2a5aabbfb86f4705ddd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66e7c230286208ed7a4dce7a11823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ac946e433a49dcfff55fe2db614b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc1583dbfb58cc1b2a7609b7f4fd7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8247cc3156b1a690a7f89db384da5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246e0f653aa9ffaa7e44d8cc9381222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cafadb9aed80db3622c92126b9b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47935697c322efd075e3e902f5cfc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201842aa50a928a131754d5a6be6f085139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2725ba72d11ada4c4441243d27309140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab2fe504ca18f5f865dc528ac73fbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d830918b94dd05ecebcd3f4e6acb83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b754dabf0ce8a62caba4d4e01f0315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c2e932d8d466bacb4382fd5989b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a800db159cd83af1c89072ea54453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207524a75a3fd527d5743058e6ed1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a742cc1d1cac93fabf0bddb806294f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7ef76444092f6ffd0bfa34095751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aab4a494acdb75f780066aa36333d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefdbbed8f1389859879a8754d73269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99fb0224fe60dabc75c149872be06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8d12db1f70075e0907a7eca401c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a12de3e4214def78b74dcd634327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a207bdb6d643757d598b46eaeb88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad86a8a2fb2bfe2b269895538c401d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6af6641cdf8dc5d95c7f8342ebce5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c027be3427eac0a9b7b0a4fc2c2f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238914c601a0efabe8a74991725fd5f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087ced50ef104c44b9816259e5c6f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f727e296a7e394cd7cebd5dd1c9a06d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6e26c89d69db96e7ac5a6b463b5bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826c7cb27cf470554821c2c35de5514162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888548f537df90240cc3006fc44ff5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cdbb768a3d46b8042526a7ce9df6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f26fa581c4fa821573601b5334ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5edc1e1c8904dbdefca050c8861681166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8393f0c6c256b8b0af087ddf98241167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653bb9928582b3f83d01015bbe4623f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b7714a04001e625a514d60ae5c567169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca53a745f7917e46d3b905aeebc2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca029fca179e62acfed9792eba01e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c836703333630f4583fd66458adf7f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfa56fa98277626b94f5aaf76403b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be32bde58c7eb8593fd33de5049048174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87618652bb3ab555bb131419f389aac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c2cd4a5de5040494e91a60a49778176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d781de1f85888733f77e7133ce08d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a43f202343f5bdae2429706fd8fbe6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3d92a32d1b5372b88b38ee1da082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b69ef69616f70a608e3cf2e742b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74ada735940be7a10d280d1c78e9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cfa92590efeb3fad420bc48222cf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adcad9139f7f3a26f68f986ebe6086183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c491482b39e38f4b0ace9131e3dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834e075f9c87a723c2c1699a76b0da1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29adca05b1da7c4eb1b8e00e3dbf85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c35a7c65fda89b74b89f82dc14ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3681cf77ce2581397b8d434e8e0ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d59150137c855292ca79ce6ec5b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a6a74926abff34fae83a0903e0b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6407ad7c588d3577b3ba2812ebd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699220ffd903e995ec38ce824a5d35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106d6b1ef3dfdc908b9d430e5e2cd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358358736622a001d10d8ba296decd32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b63aa07dc2424494bc5d2c10c3dc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3e9dce302c220c64fedc086adb0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86445591fa041e3522d60f0ee7a9aabb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f43e332ea58202ced419bf06e8dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334d1555e79999248fc965db678c54b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ec77773db4f6b40e23e456680d3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91faba89ef50b4908a21f3a1ffde279201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b92c0eac6ec409af6dd8bb82fcd1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6f3e07f3aab689a94d9858b374ddb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd832af05b2e6ace6b24a3c7007ce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da525ce9cd9ff2a2e678e5a6cc37a4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d378b4ec322c18be6bcf75767a1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c167e5a721fdb2b2d1a99bf59dc0b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c097dd4d05a8f50474514bf84474e89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aaa3993e69fcd582389f96e038278209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d20a5a88ea5211f8559f6ff330b9e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c38016a084e0804e36f487f03cd62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fa058084dd87f952a242208b0881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f5e492689968d83ec0cfa16861e70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3dfa0fc28cf756f7845173090f58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365dd1dc022fb67f76c648cc63add6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d67fc6b5e64fbd22ec95f4e9b584b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201fdf02a13e47d2d8c89e144d0345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da9e63406888379a0f8a78fe2f8d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd80d52a8af110963c0bf3b94aa4e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4836015bd6052c47085e9af8b2185220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b38965ca8b0ff9e298d011f16385221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34a2bed6b6e414aa9f2681457d3f21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ff9c3209e16b8e83370b121dca32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0a48a8d4d6bed8bade40b4e3e057224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e0d0b4dccd274b2f50787431d099a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038a3d944aa40388fff5f07e58a777a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d460e35b19027b8b1db57c40dcc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209175f0c8f77d1371efa690697d7894228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb9eb3c37fab94a9c634ed1631c3ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c7deee55b0ee2968ce39bb554d39c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e9c4792470498e171035724487f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82caba49f9eba85a1f479c3c48e19db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60a506a59aff89b7996851737be19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9682055b7756a4ee14841ef049f4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41516130b34fcff35cdef6d5283bc841235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db78170433b604273a86cbdd3327de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58670038b65f42da981f62cb75a75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2306e8e2df301df8b6ee277f4cf2f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d940a6c153956aa0f4a2b24130889bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957ab2e914586f01a5e6a7d2cdf69f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556acae7bcec26ed33190607a50ce5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912d3e4576621a10d8d87f5a3734bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d60508ca0a583ee1502046ad0f6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c176a64aac78898c4774a000b0543244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6112af21948e5da688689599e62e61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4daf2315fa4ec7d6c4f656b0ab228246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bbe36372ca5de5acd338d8b6411be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e64f268f1c96f4b4f731d5dffa78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bdec41f5edc0471f49624c8dc5eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2b825182828dd51aefdb564cbbbb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea7f618a777c2e6eec981ec4f8ca8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d67fd5c5dc27d5f3990c647127c37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7110d805c9bd1a74917fc20f10f52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b772d3cb684806d62d28c63f33512254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f067a85cf15cc0faff470fe80993f9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88613831170b373ebbcb18df38b0121256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d22fcbaee340fccaad10b86acb4f31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422fe9b826df0a8cdf17edb47ffdbfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0d572cccd81459af00906de89d46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f78b27fffd63bd69b4164b968b043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d82b201dead4365671085f8e967d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf1f1a1d8a4d0adb07ecde54174cf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1ccc161fcc160ced3e8974a9f72a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2eadaa54f688b050d97d855e8e41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43302383884322ee14303cb56f54fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de71e7a9b90d3ce9d83f6832e39681e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c7103f99c21e4b9ca5c99dc5a84d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b98fd3cf3b9f53d44d9a6602c3414a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922197c46f8deedaf4756b806c23a75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec0f699a84c77b50dfca88339c8627270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1060d7c147f62763b19482d039b0030271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc812ab0446ddc6201be1cf02c018ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771df5a1e2ed6bd6b003ea97632492e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e422cc6350e9dba709a55c369487aa7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626335b17985d35cbf928a6c6b0c5ea2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd4143048ae333b5a7d493b9d4d224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac33aad3928e07eaec915a4152b1cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373882539e06d6730be401582288eea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e9b65bd060f3370b4e7ec929b67d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2345b4fe5ecaf5876da8877c754dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a1c3b17616bdf103ec46ac3210d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce3ba4dca264dc15cea10a79c647a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8b6db6497b1eeda8ad9749c8cc79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9310bfb1f2b302b6615adec08837b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b51a9e793cebbe82fba8be47588b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4a33e3517bfb76469005a93fa64e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c91ed237df253dc83cebc41cad622d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561ef9f4b1a67e63ea2e7fbe2cb3c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096327ebe96ca3cb5347e26fe1943f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a2fab12778840298ae6a48b3ebe32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee6d8cdea50869a9e08a3fce82ca6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ac59a3dce130a1ec71c1d76c1e3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27641776db6ecdb1a6fbcafc4d32c0f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e280a4c5b691d672f58a0e119713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83f28735a01666d30e21626e00ab1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf26ec8d205b08c2787e8fd6387304296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d833eb08a7c5889c84fc347c478a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c603cb7d07c8dcf378d73e660626c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abae76e16bdf6f4a82dc2604096d6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1768b4e141f412a7f0c9fdea6675ebc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44278ef6f5589cdb752621a01e46c5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9deaf7cf9ee2c947bc0ddd15ff94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a08ab53815e6d5010ae3ae7d2c72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8adf159fb816bc6935c63392bbf27a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad7a1d381844797b6437db6e19be3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685b62ed31d784f28ce520de3071b09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a146b152224acd1dc06934d050f63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023d2e93d1c8fe6d25de071ac4200f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95439d35a841fcece8c03a87593005309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d57e6bb05390b29c97ea8c662ec9c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552380dd1e6cb34afe0c2cd39934c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe896dbbf18c48c621d1d43837c89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb9f7984f74bcf4353fa1d2b12141313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb5a6fbbeb9e6decaa3a3068879611314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9eb0a836e97b13ad217ef36d062db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe11083e38a3085fb76b17fa3c27b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0160910257fbdafa047b6ee4c973db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec865d8b1ecb062d7268519af0132c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef24a6efc755338eb90e7f700ebd24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9c7185a7cb63946384efe4c2828d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862fa1efc19b8363d2937d5deb279a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ac96511a3bf18a8c3ec2c7c62e24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022116ee4b4f2d0dfefd03404fcd4488323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c56876c9f3db4e6c6268b9eb155d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b19547dd6a6f3037c818d2024811e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9daa9686d207f0d065a0bcfcb2ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d42a06598fb31e13f20c83a0a4517327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d85638a66bced5f47c77af93b4b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2e1fae4a6683aa884bc545b2cdc3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d401c3683619732a97538b03f087330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709e8119ab91c0cc993526325baf75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b038aae76f897fb6f7719be030999d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116fdc3b1588ab22c81f8bb2bd54fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6240c4a3516b8e6c6ff45b35ef9c94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895ec88c50608969870ae9ca8a7aeec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca482934da9a9f9ccdb8d93c092083336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dadd949084717fcc7660fab69a684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130bb26cf4fe3e687e14cbf6d578909338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ffa1f6c25277ffb542ca1431abef4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be4b9ce4eaa9a5c24af99bac174115340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370ac67809ebf552f22b7172923dcc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f74cfbf97da9692b4afe59259e90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08924e8dcb69c7dc13e943a3a13e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d23c4ae2a37845087b12ca09bab25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec89f9c5b3ceb39bcc46ff16114b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0c07624a1552d0ae1cee4c652d2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936cda3ecd39bb01bf87f4499f04531347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2ab1cb63d6144ff3d79ce31af962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9178d3d87457ee69e608cb974279349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1df0563f6fa78d27954cb5855ae9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842fe84c7f31265a8710172d2176bc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9c81835baf3f69443507db82f61c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c410a8b3df51a351acd67eae6ddce6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca78a64fc7d2c8032c19dac03e870d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a16f6e91016ca2b90474d12750b25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4152b149c8f25a4f9477939469bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e12c223e40e889910485c81469309357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a84e457c46718bcd5e3ec30625b5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3004701c65edc76cca77de36a242a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae725f755bb937df89b5c3d9562d51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1085b2569895a0410ef038b749700c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc73875b8ae80cf400f7ef1cc0a21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ff76dffd5ae01bda267d1470959f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f44c30adaaf486b95f377fd02b6517364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c6655ca4b05a60c68d99a3f2629a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b62d40db4574bffdd469fdf655da7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e9d0a2a2886ee5692e8d35f3cc86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10ad0ffdfb60522fa5d32e1c12b12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3440e312e26df22085d84c7dadebf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9923b05eec467abbbc0ec03b9d581c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5908db3152fc5f936d45f743f574a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334f8ac57ab3bca5ea86fdd6ea46c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe0c3f8ed4bcb301edd3aa08877107373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970be082f93b2507e11bd408ee3b351e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f9c4a022022db72ac7213247ead36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba52ac4fb2cce60f333bcd7ea8d64a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb47beb449354d621ada8e9dccb5aa9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c691707a6fbcfaae3702e2adfb7c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682f39a1d5b5458a064e91e7a27df84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40343fdbc81f462b1e3ec0bb028e0b9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2205d36f2370ae4d92bf2e7404a0b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1c2409ba7cc76d340b0295e93f9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c3bd252f8db246975fbf672cd1e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cba81d722e4f07836ed309f04504b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc913b65f3b2b8adec9055737a240385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727d41d736c8c01a52b5db3db52c264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28799f994da43fe1d13ca628233fc19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c27f69fb10dc1ac1f4a588575dc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554073a053f006757ce84c8b08b34bb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4edf540d9dbaa626bad442aec6cd26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283e7d7abdcc320a76e0e4e2e41262391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd2c99b4f3c853ec67a2651add1d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a086a3ec4825605c811183374177fbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba259d4e9ca29f9d66dad32c23e56b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b125b761a1676702df3af6b14371388395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ecceddc0333b927485cccd5af144396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d7ecc916b84204fe0be374a004ef7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d9c5cc1f0d0a0e204f4969d03fa4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07953b0b5bb4d740fdf7e42fd6c0eb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b20662af5e98b908fd24d631d9afc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6f941a773afee2e184cee7495ac55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aee45f46885f8318ca69f7afbe8922402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69cae6c36e86f1c5c5847df522ad7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c178d6ebebfe97ab61a2eb9488ec6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c88f68ef1868939b931a9bc6956f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8ebfb073549afbcfec410ac2e114406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d44885875958c74fc51092f2e62c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd1469e2740a065514158043e827a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd192cbccef56f798afdeb1e7dd08c34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142552718ddac706506f4b3a749c77a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e385c1fa4f3c98314d840e511abb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab5466b65d20589a887ae4813a050c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d623953abb9be1001094fd3eb727967413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053213f3afb6a1dab3319d2cbe7f7eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95cd62d5fe9955abe20cd3d567fbde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf0aab96ccea3a2499d7c82664ddf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f0b685cd6ced65705376a15212340417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9172e9a2bab1054103c154be3f61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc2ede9ad64d5a738ab3203591e062419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50732714e33eb34cb41af8fa9f17c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897cc98b1a3fe4fcfe1abed8757f3f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde6e9aaebd931922bfe98f3749bf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986489e19b769699d73fed8532b5c742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8975b4f825a0ca3a2591809047ff26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f47ddafd0d1992f65dbde5bfb6b0d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486619d79b78a08c742c033e391e66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381f3689aea73403763ca87e8942c43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d0c6db6c3bc4470b667c5fb784472428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d331043cb7586dba31bdbd6bfb23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b03c0d7e23261003504738832c37b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6142531adf9b5326cee1eabb70180a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1979677a9ace5567745e6effe6028432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00676c374319bca82eeb5a638511edf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edcdcab350ed36ae14337d0e664b75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c12720cadc76b56876ebd74a5075435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777317f305088bfee23cf556d6f6be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b835d8f82373d84623558ddc3a2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0563af7d46f760b6d4e0010f70b37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a341bbf618932df0431bd826823434439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee8360c0cbc659145d16b7902e3af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b56bee984381a1aa669807a0d3e8c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2db382ad24b585dea40a7ad63aca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e135b16099cc2700ad9137647a042b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51900d11965ca4f8c0064221a6ebc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b8a60a09f4202d8d13234ef65fa69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ada3eb9e0843aab581c90be96cab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c93360f76f0b94a8ba586935646fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725960558c75d320c59dd618f9c00d56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572681d9b3b02e3124d724fdb6578141449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52f4fbcea5275df776d715c6bcdceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb0f79ce22efa9efc618a0a579210a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6175b2759d67b4eefb42188bc4b7b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505196413104c359795eb7b57cb2fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e316a84da7e0cceee553dcc819bcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce56869d906c111be725bdf06c1a78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2542fe457a2ec515f25bef677bab25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b31655ab82a4d064645ec3db302b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bc7544b4e7a7d93dbf73ef2d628e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e517b678fab548a00946023943b2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0271842cd1cc4e703ba62d8d550f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6217dc8a5377c3ace153a55127184461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007493bd29b035cf68e4999513ff08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3288454bfcdeb59b74c3dc4be492463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50df5f1044313fb717881aec060ee1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7033731e2bcb2abde17f5a6c622f56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791af68e2006b2007d8a00a9df0309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72053f865d90d710fe8b4a1035245620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62d6abda7fda714f80563a171bed9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed898d298abdfa4f1d96c68c5e5641469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac56ea35eecdeaf3f068c34cdc701470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc477690171279477f65c2f73f6eb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e98fd79dbd37d924618b5b4d0ebeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d9dfd0d9581ffb7a5fc73143e263e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fdc45f52be0c0bc07168cbd160233474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544e4faa31886381b64607e33e87b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fd9b161ab93ef15aff02db6b1261476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12316e1cd091976c808fe9f1e89636fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8b1f5f7de11c0fc69f8f9d2216bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c8de3ff94ef34aeb05c4557b7725d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431764002de1c14951370b3e679de24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3b3cfc95a0317393cb36488f30d3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32804c5ffce9d4a1c09902c5ee014482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32377cf5840ee7fc3015ccecf0d218483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f800032e04da794a652a35fd86af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2a619117b32a29f770fe1014b229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40e66139d8a333ddbb93908d4b763486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f168291b3fa3d9b30e5592fc550db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208dcf105a9aee1c79ec12aecfed9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc919aec88ced42fbf723352eb9184d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831315a4e32bcc36c2d06aa4e432f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd84269dc7a8ac5a6f62aeb6ca076b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c270a6f0afddcf006564c338435221492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc8f31a1fe9bbab134a17a36cd274b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ff7c4c2abbe6326e9ddb51a096728494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ee95114ba0d3ab56168ca9d1d726495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc844a7087adbb829a8843264fe73cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe08ac0902d2c5adbc714b3d57c0f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f4a0b8a7c122178699dbfac8dde1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235d415d513099d05e8030016da0de0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954cdd9ed64ba9fc92b2ce6b2ff3eae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d199299c82a7abd9b6eb82cb366240501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f3f11a6a10e404932bc0ac83afa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6572c377caeeb2f67e1190862d66db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0d8971f6c79c8154c58e0e6cb899f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1020e70b106289f0c9dfef6eed2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb6866f9dfac46a79db6d10a18d430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18276dd7d12888b3bb98d0247bf2e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e05015ef1e047e0cfba40c5fd8bcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7077d53d8ace93a1a3c8e9c313fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e23e0839631dff93084e42a7e77a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aca16254a2a87e27deb87212dcd27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c3d9ac70c54db0da320243e73ffa1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d776d65156f593a7863f40c04a09a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176a4526ae0de3ff54154d86735258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038cca7ac0a20a5d1a4f8f51c435ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338580914371c6f79a48ea665548d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f5f67856d5c1074805a21146323e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619d22940c129f10b113d0e1541555518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cfca5b2f9dcb8eff3c8c87300763519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca3ee4f6d78f30da689f254a449b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724ddd7d34ab774f8bfde2580ca5470521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98833cfdbe87abf35fcbf45c8e9700522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29b28122a5eaee13558c3f4036a817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870388ab400e7bb78a6cd1c7d03bd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db00b3af664ae271fa5637ef474a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fe661217917462d487c8275dc1478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53412f85071ae30ee7edb0f8c0d17ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b7154b67165b39fb6da78c3a3ef4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148912ef01147f075692eef805a24f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d31d430170ae297d51c9a0dcb2fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea11bb1f1d705b123a07f42b7e101a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b930e8f80353bd4e43b0adcd75775a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e3c4f7d90bedc6717642a25983a3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a767ea24cb354176a66b70811d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8e2dd3f9ffbb0353b2663f27bfa65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab011ce415ec935de16299adc55266536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1d14e11876fd6e824c3cdf25641f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c0369b62dba60c0ed478929f83d92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa590913e8b2feb4b5069f3ffef8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db34466e1278e5a939afee3cbf826d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b340d4422e8ef408d3bb8f0b3a733cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891d41ac5e8d1a5d969ddba9f95de9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c58b5f9c3cdb9eb5846195a01b597543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb588aeb91f4f120faab01a9fe4eef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832da4a687044f52dfb45f48794402545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5353a1b69759fa242c11a69388d3c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad0f430837d7094718543836faff58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b5fc2262c2f17409574162516b3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df34004e4e8e37317098929e687a8a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602254e93da051ec52f50ae0a488fdf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20716e09c58900a5d0eaeeb971fb81e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94893d8b801969948fd5883ae53a246552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22181b479a57fa20bb3e8f966a945f26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66c70112a2f137c3ed3b8cd6f7c39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36048580938c1f0c69561a51893dc56e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297a95460cffed56c5f875f78f24f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456bd5629854352f83043effff755a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd98346322e8a49c70fc460b4a4f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6982eeb964d3cd546b1c7048778deb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735aa55214634d65784cde33c2ab1c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a1726d7e6d2ce7f2d5fd93655943561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f91d7d645b0ac0fa45a388c6d94907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f746e91538bedb43e46c3d021dcc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a920bee3f536279726e811d4773bd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b90f46842690088c3c8a4b0483c94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc023bc3663796f7b2a356e903336566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd31d4aa2243ed272b63db8c56c4906567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b73c18651161127cc64063b0b0bd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe630b9cbafa46e1523c5d7e62ccda35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36eec9c79808a44406cf0ec998dd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2bfbcb20bec8c10650cfbc1b7da6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f06caaa2ba8918961f7fba8ea82639572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e828ab9bc158b203ac7d4222bb23d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f6489c305af9be5c881db7bce2eea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e55f9baa5ed77a6b577a97d1d18c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485168d86a66a723f97a278df541232576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2842e3efb93e276db9f099de982fbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0065a93e8debb9c4d69013eb0acbc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff37b39a197051ded399519944aea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e527cdc0ec1dd97fd353cfd27a6fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7c0ca0b90c4af440a1d1dea658d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330273c9ccabc3419db663a0a1004d3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64a0872d685934f9cb1d00ab97bba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af592abeafa15211fd1d76d438000584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37b4f28cdff71a943644e86c5b1eae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd77514b347bb3d3ef176b17f48070586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b65004a55923fb5cffe531fb3824a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395154e698c727a977ec7f17eb1839d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78869d315d8da9479a22f244404fe039589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc21870cbd4398ccdba732304b1c3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842467a92abb5286899f765b757f30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392a5549d39147edb0b36c91bf8322592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cdb1b372492c89a09cb0f8933c6b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae93898079917d8f867046f41dc35d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d375d42dac914927a4a069b353adf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d127f8c201f20a6969c9d53ca5991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ae7fa2d967c4bfe9234fb99fcf731597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b434d991fcff6afd083f21d04abeb62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf3a3ec3366e439de4a61a89644a99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc77bbc6b4ba0ec7c8802082a13caa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136df9886a73685efa602dbe1714a70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e62711272906cb0116c3c3da7ef0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa14a61e80946516605c2bd0d79ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a530d0de8ac535e17e661894f2f94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5b93f389834d808ae6cf682af5ae9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20ee0593c15656865412578cfa3555606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f511ddf79faf986d5dcc2b31b1cb20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29f38db0dcf782bc1334804ffdf195608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d81be9ef3b1c11b84b3e3068f09c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ae2aea17b93c1d74e3222e05ffe4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e36979770195fce8c206887cc4371611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b090d808933103de242a5c6663981c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eeecef27d88cc7556b2889e2820cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f7d31fe0bb46bb9ab680546ed922a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e220eac6b2f8fe6386d3a83a9a8a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5121845df1b2ee2db0c6b8cc5da8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146110e7214e6fc765b1cd71a40ace9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04d32d06e6494512985df651df7b76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938b30bd8276499683812b717d3f85c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8e911b632812baae92872cb69953f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc78e764481a3a0496d72af26b6c661621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66c6987feaefd459cff9e73f6480e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d789ba469162fb5f12eaecfa66d389623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8e2567348fc209db6fffa8443789624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92aba3392e4b085b8c9e1d66a26d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba018598149ae84056acda52a5c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf077397063f5905443722512f892627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e07157b7dd484be78d3f87599efc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9b5a8be72179b0bc53b2beefcbb7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9312354649f8ab11b3cc311375a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a648796c3422dac0ede3494b0d62f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac43e7532322859d59f87cbc3baed6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e237451e6d62ad58080c5d668f93f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83d6a1fd2d20658fc4ce3fbbffa2d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906b3b5d27b8dd28976fcaf2c738db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bc83f1eab2b663d63d8b042cb9c3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada3f18e9791dae371d2e127cb7b9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f6e8b80a09fe32f55c43ade7e2fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb170eb218b5e144883a877f7279669639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3c6b62e2c1d44ef759c2a049a3835640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993cbf9b1951f5f5dcfa45a7ef0f531641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06981dace229665827e8037e740ae7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b79d7964f18a24566ad6f0705f89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a2fa1fc9ed4f68ef245dde375ea2644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d84e015bbc37cb0c8e3310dbc4d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546ad725f9c1a07d67bb9d09dcd1852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bda23bb2c7044e8c2109b1b1bae643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb613218094d23980c6b4192b60084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c46e1daa68636d5fae3d8c04104a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0e64fce226d62f5065a8b844094f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d2207be76cf71d592439630c8d307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ad2f9b11ab283fe84f0c35990bd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64017c7c3043a1824bbfdab8fef68e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f918448016c65d194d47761f101110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8190fdbcb97bb7c1fb9f3b9905d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a5e4987845c94fd621c4ce6da22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28630d0b5373d1ae03578dde5d2d790213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d7c3aa9f111fe4a794717cdea4b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d5964122113c5877b50c1cfb3dc1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9215f16841cb215da3c325927e01d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78195949754a3e0cc6141ac2d0f0c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415bcde4d2e8cfe9bc7212b6031e5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276713903a72c12abc2b5e1e8f99b65219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3e569bc162ca94ba97c21553846720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59e3a8f8be89b25d451bde179f94921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a218ef9c58b20af934130c824306122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f99d60854274c1bb506f1f96ed2f9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ef39e2932dd72aa56edc61eaae02924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1862ba0909d8a7d954e3869525d62d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd118ed3dc83e12b777e8b8b7fc6afe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926fbadddaed3e6fd1969ba54c3349627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239baecfa78e5a94199cd1c0dff408d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ab379ea9ba107e92401eb18eadb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b4f9828f9b9709f771c047dc5b89630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b85c050642c4276d43350ccae0e79031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6542ca93e90c4fdec7f23785de313832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb53849fc5fe97cd714e472fc4ae6ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1e41f8e5ba30c1de06be4272e4b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aa0303859f080d5e83abfae1d94fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90653405dfdeb290d899b6caa58646d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036273700c3754c7a8e9a40f9743f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d105c08eab76ade10a94632d04722e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da11f95126380f5537d5e44f399bc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ded35ba021d51666e73631d6af87d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d0bf2124bc154c40cd246ca2aead541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a17ba352a3606887f06fa83fa5b5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589ac943564e2b5c46a726dea143bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d9c958182ab404831362d7ad6393744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3caee7eef6c0a4fcf39e70a6c31f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff13486a0473ca3f976be8a839eb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862a4adedc6ca59e3285fb0184b131c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd325b51646a62aa832c94168abf8de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56b10a69184c0249eeec44be8f33849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315e39e09731f43f8c4113262f82a3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af184c336b0e097548413ea118eea9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d9b694d4c01f21d09d340110ce2fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533c4e4e5452d137ae872849dbd20f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9701103a24b25bb2cb0d43b598c2b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274867d2ce1436ad6569442164c293755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4250abf79d88e0db4b2d45d024c4b8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf88bf5e076ea3d07319506370d52e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf111c8f4631f604a74f90bb15311fe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656b7c2487c5401865029a32afd3a4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cbf287b075869e75828865a865ab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9dd8db03be8be680bd537232240961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a0343a59a6e4071aa4ad4f4b69a7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2ae900524d1258cdc30ca9a9fe1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e8734cba66e1fc2748be5fb0fe7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512fedb5da4aae94bfb029024672d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dc3ff028ef34124d66728cd2bcbd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28881cc9fc4f857c7d0097b21c395cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e436417be7eb67a59d67bb9185ea87d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea156b71cbf97ee29f18bd862ddd54a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69d37a16a80b93b10870965ba062070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eccc9b47c8c216be48bc559992c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe98b79a0382fcb4d770959176150d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1953ba13ac9db712714626d4ed417a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaccb43d335bd495e8fda43807dc52974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4bb1c4bf53165d1d06633605a1ee575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427c1c16209dea56fb8af5cc3900f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e3bf8dced00c589953524cd8aee3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d126f9b8448e049ed1d8fd9cd66ec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf0b7b3dc7161be87e17e0227e19fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b82d508c5230dd68fb7b1e36006d8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4a2b01101198f8ac15e9ab8513dde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f39f50649361f2806f1226788ef0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b10882081d60e87b39c8f79632ad983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074b30217c52cc5ffd1f230c96dd0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc87f47cb6175d7510b04bd08eeffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbd0650fd4b533aea3a3217ecfedde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad9edae663003f6aafacd376c2f6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edd1ea5be13d4b14b0fa9536ecc5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbc47d8b3c2f2c2eabf664ec3320c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22836543be6b85ee0abeb8391fcf48990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9783b3ac6951dc75cfd5408102e2a2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89919e3d186313ba47134a91246ff1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ad318963d09dd85cc511ea870eca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851175902143076e25a1c1b18bac9b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af9c0959e0da75b968e90ac474b3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc3eddbc082165a9721e8f70fa984a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2975555a5c92616e8ceeb0a84fe3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fe146333c99270127f8cfc43bfa2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ad57410ae0cc4a0d9b15490635e5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8612bb5d15826fc0250fb7626fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86ac05b75eb7e281601e1602717b68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07db81099828a2c61e57a36143d577102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe6c1d8ddef4faa237d34c2bf3946103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79fef778fd1b9266028430a4867a4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bdb40ac02f5297cd480c0f7644a7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9d65175ccc15ed32f68a638f23b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e3da8746dda1c4af58005ec647931107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf447ddce2088def8e89aebe516240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e912d2c6dbdecd69a980feb0731dfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6a964fa69e2bb15117672b0515d64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841de37e26dbf359ad4466f1f28f1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2747da24f23e1940b0f0dd1e7422112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e56bed161b7c50e153ab843316474113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b3a497c5b8659f9bf488a55cff02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd7f927e48cae7e70f7bdd1781412115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885ab0e112629118c8b1545bb0c075116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a057556dd9fdeb9f7dd14b30d1c8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d0a517bab591d486ff93b552d1154118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c651be1dd91b77afb7e8b4432a10e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531deafd2f7fcbfb86ce84f2c29f84eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01388dcbdb58e959373c2a13a6ce68c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67fa893fdeb4e22db7f5015aebdd02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27127d10c9acc46c9034ee6ab1f49e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77b8c38ae9fb771c56a6369e6318b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b118f830fc8c8a677c01d22ff184bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdcda19ceaeeb68a7591279c50cd54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7b55af468f808846ebd3ea0e59b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922e980c3f70c7d05aa6561e47f853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc7de8bdb232cd9e2ee4a1be56fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593dfae8dee3c6839b7dc58094beee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc566213c4c6635bff8ad3ad43391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0386db9337e9be51133a7128715a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcc0f6f8052ef997b4c948e23ab643133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfeb415ae6191d4dda3b6450edd9a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43cf1da6c809a485e5c271b79569f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e6c1b296513eb9bfe5ffac2e96aaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56f406e6f3dd4663e23debf649999a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d4b78b3b0106613a0848868f7fe0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedd62886824e4664eb9487bdf5f56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a159a2214530eeb2a6f1a881d3078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1da33acf793df2ca74dba1e623e5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c0b82aae4552689ef7a34b6202dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2c2d96f77ec8f714744be76dabbea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4999a7ba7106e1439b189a80c3dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf674092b0d514addd0c541d5d1bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36744c7b1890ce15734474dbb5ca61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ec4970a6226e725b4ef9cde4f081147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a898372dc3519a4a7fb362f4e67c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39381d74e7eed3feedb65d66006734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c75f83483f64d46776d339da75ed1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc727e12c5c1f44f32403c7dfc753e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e8db18d54f79fd33a780110a943f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c5ec8526540faace85d7311a8bd0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb3358947f6a5cc908fb9ff0d38f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107553a0bfc55bbecfd2d8e7c2dfa2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a16effc7d7b2c24ad40414331ee4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1666f3cceef727176cd9ee3022bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fcd4444ff27070ab6faa8c6329d81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcc5cd4f83e8dbe47e08b4a9af743b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3650ca6110473f62cbed0758dd54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c157e20d25bbda4820196adf04033161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad6a085643bc5ff181922f454965b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bbfd42f1ebe4e32acacacdc4a2aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182722535ea2eb5c63f856f8be1a5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320677681f4b30ebce1c36927c20751f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707fdf506c956826b4d4a6d53f4a87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a498cc1210b2b8582d7fee908288a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d8d064254f407296b48d93c5f299168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894707719042c4142919184f7160d6ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623f3a32fdbfb0160d375c7159fef7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d690ece54a471bd4d61b453cc18fb9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312038495a121cccbebf6d34f5e0b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577350d4dc4c9ba50777ca8a7e5e5c31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d759b0d425ecf6d0632c57757565d9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654a881c22c5a2226b4c7d9cbb6154c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9288076c3f1b31ac6240c1e4bd6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f180972b45bc13a36ce636371e1430177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50521f364c589d63523c08712bea7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5d4d63648690648b4046f88a273dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3e278153b845277d0844b2b2a0bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95bc670c2aab2e7cd6ec97e8bf775c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142bf15feb9dcc22f0f2f2390c928f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4609172073d01074e8896306b746183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae44f55cb151579311e44827a37aa3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0d7fd174f63e4a4d72a82942360c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1c08c889c19b89476d194e601b29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276bb1558d27327a50568182dff452f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a66273a2d938f6fd63b01a96a4289188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f36bb291e2805349d09a67525abb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e3634697f27ade8614d8307553bdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf044b03040974e98033df82f27cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28732a0da4b184afc42944579a0018192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5c0d940355f8d3dfd973fccd0a32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58156bebcf76692f93569673cd69a72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c66cbea58b0cebad4602fba7f8f36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261cc0166240fd56a95dde0e85691e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5adfdca66538a9c2e1575b489da22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdddd793f187821310ca3080c6e699198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6412357e94fc0ff041d6e3ed0e69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5a96ce9642437674c71274ded3028200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6820bef2427328c2f262ce5438f560e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d316a21f8587683e31ad48db5ee43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d193fb424a5b24843d7fbb8f9b95c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46c19c2d22e4f9a8c59ba07884f18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a28ddd2406bee44efc6035dd03fa0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aa4f9a8b251dfefe92ac658849338206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9b0376db85d9443930a5ffef3a6e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a501fe98adc0b33736bc84b0f552208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e54c3792d6a97c24e38881d7cd30c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63961f88b927db72802f149a77f2098f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c3668f44c48b0d9041844c823ab3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73d50286f67a5bd222039093c244c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0609652e73773cfde99e2b0539f53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d28d77c73032cc5b2245e74d023592214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e27692d275b1ae55d5dc7ef34f8f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a02a4fce801627fafac60cb783a7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ab55fdd85241321c052e461253bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266202ea1aa3dca8d541edd9c0ed5e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788366c1b20cf829f83de00730f7f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ebd4242ae29ed2dc9d530f79df0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d717a73b58294004063119e0e24e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4638080598c6769122c1501ba4031222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd55a8db7a5a9d6305a37bd9d65b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1018bbdee000b8da80d8b3dcc7a10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f9757334be409940e286eaf25912225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899fb61dc2a410a5738a57661bcf6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c485d23f0df832746992f3a2cb7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff4e18fa7de331d78e1c34a40b0c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95ad351841ca8dc6f1bbeaf4f0dd8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3db68e02954930683ab78b21a6f8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419079216b321478007cc6b8592970d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9035b1593d6eac9613c7f544224506232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209f0150fd105df8bafa18dd1511730233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899afdc4cfe01fcf4b91a705d2347b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014a300ee176c4ea49082cea8845f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e54d79e542fd3b5b69eb2bf30caaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60376419004b19da304877ec6f84e44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee7b768ebcce5be1cd0805c147249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e2c7740408ac5ea4d2e359be6d7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974e5b212329410678d77a536c98f61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38b6c3c866e88f2b71d135f60d602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d97958581235011d19b460852a83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe39963448a288fe67c4a0e46dbcb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344899400bc39cd72ec42d76d70feb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aedb7fdb40294b1035d8d62585c6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda680e2d0161c3c722a4088362ec40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c392baafebf454d6a05af612d592a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a1fad0e358acb803b633dfca0930248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487f540e8ab7de265bb71b56f2c73b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b463486d19e6630ffbb515629eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae6ee763933d353bd9a5938d21ba5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834b68b3117d2de348979b16e3bc41d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0461076d354727d57c0662597482f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092ee0277623c9f12bc26d278f12964254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c408cd6537e00ab940b1eccb6781f62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf8506f0056813ff33603f6e8644a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00cc6c540829498876b5eaec9db7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1addd9650324936b6e861ad98d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaee6ca3a77ca7a748b22c634ef8ce3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b38060fd6fcb1727baf5fcf7775ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec3f6ef7493a1df9e5f383f3744a8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723fdce7c010b94ff1a564808923ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbfac933135ed65e0691260d412c1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d53e3a346bb0f7ccb0a602f8f78a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4384d28618b27559c07df6a73b2ec57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301fb16ef864cd20beeb468c9a2b1f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aa7085facab2bbe588ee9d792598e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc35354e03ff563ab69616e2841623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979ad79a463bc2e4c677799909f429269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7b2688c11ee0d33f73ac0c7176b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270d9bfa8cc6fda78a6b0084ae68c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054c49deb353a2ac2045ed439752ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f7c061ca6ef2cf510a5132a823566273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986dd740106968cedae3f21a69997f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf6774f2d5a0400857e11966031425275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de91df37e7a3faf8a32003f36a68af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91477ef5c45a73d23a8b95419b54a23e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e1c013d362f8c1552d03cc3e50c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1915bc805d991c5fd620b319b2852bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd9f8521e02dbb516f0a738a58a194280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad43a9b8c4bca65505d80a669c0d9bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295aed0918288022ae41d4656459c45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22788939c88931bdeb05160ae55f849283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f759538450b628ef53ebbe606647b81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8ea3bc88a7534eb8e0df9afc801e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f98e01ebe1db834dacb31c1c1b7d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153564d30b7dff1619353ffaa6e9a08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634915aef0bc5df9993cef617ce1d317288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc53d7110115bef51a3d836c4874b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b6671e9cc7379bcf91ed911471cd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70452c6397536819cd634a59817879e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc4caf6a43162f7c474492f173d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6233742f46bbf6e1401eb6cd6a112f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e38fa0900c5e6422d8b2f70887f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a404783984a1fb362413d477bf2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1453c48636db10674306931f5965cd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832cd3a8e20b3ef9594b9b9668a4732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664658101b9171767e269c3b4f8729b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85722a3324a32cca4ed669706be8cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d31f877b08dbef86386489a235f89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f40ceaff918e99f64452dcdd3a44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa94023711990013d2a6d6d76206961302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928abe6ea8c65c7f2f14188844ae20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158540d98e88470db357742e3cdb13e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e698fb8ff9290cc8005f9a0f7757305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa4ce7ce07cc108613c88e55d6e4fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1ff97d76ac40de097002beb66ea1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef06cf14d71b92e5cb2982d447a30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde91452a34ab8f3a236abca77ff21e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31e2adabdc2a5cc03ce31302e8e83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f278f3f86f2dee0bc2bce323a787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddeb9dd74bffbfd44388a5923be667312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694b2e4de4bf69d9a42069d5c2dd494313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b302ac973a5f52eeba09dcd6d4e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fd20d6db4465692372555769436a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd314627e73211229fbf7e8d5ed235316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ee2a5aae6624af9b94ad300f74cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9539774744073d054946c3148bab42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b635e5c874fe3281cd9eb206431e2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c4f436549cb3fad3f8c43ff58926320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec3ba0ec5486c2b44876dbd560b1b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce9353c9ea5dfc23ad019cdb0d079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924819d4e811a2fe7042d4830fd7fd07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386b1fed0da972793793981c6b84f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc24738000ab0bce249ec25d0c154325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ecc4de01c9b037f13c91a1836c6a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51fa2699e4dcb00cfc28af3ec3077f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f0f4eec40577f84497f2eee416f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557107736bf8f1f11b46a7ea45f73632329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1fff61963c43edac5bf3c250c70d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27793ed0cf2ca211de0c194aeff36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02148d5738b6d26156bbbb4a1459f74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984254cd4272afe60fe833c92785d84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8a3223221dd4be220d9bb0ae8d96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3096da1c9fde2e8bd10fd39b2669ebf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3333aa5ca3334b9ff92f375a0c72b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b527895cdfe143a71c9a29b5b2abd6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc188a2ce9eb7b2855ce8118cba86638338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c37817930416d51ecdded2c3ad18e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21c4644049139132656e67c1b1751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc80eec07629f0e1c692f80b2eb60b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4522cbf4064c6bca741b3ae23b1c77e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04309605215e7b096d9ed1afb7611b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329603d01ce6d25b16115f86cb5a5fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678124a10598c6ec104961043cd97f38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637034e25e397eee1acb7a57e8e1448a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25b552b6269186566bf4a437ecc914347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835d418ed85fb211cc218e733929f55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b61dce69b0bb7a08174478ffffa802349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135480630597ecc91dd05d141624e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67515d29480e4aa4b16dc5450c7e2eeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b559ac8dca191ba28c5692e787977352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b062ccfdc1342ed74ce351d9a7175a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555cc2dbabbdd2519a099bed2584555354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d479a223caa6417fa0620b8c273fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b6c6c7c9fc28dc1ed4ed7ca5c8738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8979802d4915ec48c8987ab7c0d674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294063711d8b0a46d8be09996406875358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6220c28ef383edec110a092a8af7ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96c3d65cebddc19112c0217048ec1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f5db9456c2051cd8ee2df36d2755f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654acd95742119c4704368587941775362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53082a1f292adf3b6f5ecc72e46d5b77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83a1083a46ceab5011301d48737802364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e14b2edda17faf638c3a5110199318365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbdee943e5ef4579c0fe782d6303e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875384c327d7af01b7538396ee4366c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910e48fd729c524c685527698df799368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e89cbad399146788d39c0b8932874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362fddba2c27cee5530ccf7eaf641a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d00f86283e928f2c443d5d1fcf07d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386725359905682848af1b644d060a5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19e2a482946070fa6d623fce32a21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e80b0f580444c9d859bcfebb0959374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdd5f08504f50adcb7be7f2f0105bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a06fff1bddf02cf4dd9907f4e5f61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2f20e871ecfc10c0e7e295f81909b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456112d99eeda1b79e83c943852507e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215e6a9e35fd95ccdddb2d88b31e18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044797409d0ed71b4ee246a72d72f45b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220f90f3c8ab290a404168bc0e9c7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518175324035b4c18948d23feb6acae0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63649d4833ee6b24ce4398c618c5a3b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02fb299065999d6ab0a13cce8408d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e6ded81bdba603c0aefdf307dbea7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418eec751137a8817ffb60ba5a9857386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dd4088f5d342e6b1deef8de273517387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e896e1dca842ad4d2d1ae54386f98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126623cfbee96eef1209dc535753598389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcacd5fdbf5462386c7071e549455390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd28724a0898d5138a412fad37780391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a041a5c62670117158655bbafce1f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b24be41ab7c0accbcdf38de02343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0aacccabb67cc07e738ef57727825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b7ddbf591d82a55951e89dd373090395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02515140b85c8e95d5c48093bee2f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac98266808b190f0fca1a4434ad6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96872bb749c66d50973b680a7d7b39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ff6d5ba7fb979e095eef67571e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830c029cbf8cf493a6ce3ffe1a85ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf816e8dc1e97cbd5ac3bdf3425de0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606170b869e7c6ae0aa164639e38d59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031dab98bea65540005722eb87451a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1577f12c45fce6bacd77f45bec4132404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a254507daf966624c7a76f3b72a5de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b23a3496e8d330a3e5069f6d4a37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb32599fc58abd58e3a308087f062a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43443202a309500cd370d800a94f325408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10685b1e9afb42872ea6512ef4bfb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f6962079e7a31be4c34a6e5bad817410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356b913ed7acdebddb23b1e4567942411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2f67860d4751cb4e4a5c010ce6472412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036a43885940adf6733b06bb56f5c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a5c58f66c993eb74b7996ab2e256414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286562ea685c3c7222b6daed4caaa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8223cbbf943cdc1281d25fe36ee9cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a646d1058ce2a8167d5318a38770417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086805d2cbc4c4b9df6e96ddfcd31cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129904f0ac778efde93f500c25efc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ff8ab35f87b5d02c0a56dd4598caf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906995d89c9151d44ef0c22f057495421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff581749e58d1706c1767fc9249f6bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6c586a3ef9bf44cb2649485852ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45515e172178c6bb5f466f3a317ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f0a0008b0eeeb299142adec9b7560425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68142814d9ada09c703b71d9ec4e6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd212aa0dafb9795b6d7508b205e329f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4b856b09aa80a66d59561f8fbc9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610fc45abed4674247f7a2667a13561429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e3ad447b476be1c39cf2dfc5bb72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c9194cb5f4b63510d894f9772a1b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcaf01bbd51bf1fe7f375847925e84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e90343fc1ea7376a0ccc02959e1059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626d637ddf82dc3b07ea354e7e241a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59f57a1b1de01ba3ec30f7043ae96c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd431f3b3b8c0555d5fbd6a3252f492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecfae81f96c3597b2b2e8b8f65ea13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2261d006283fbb5f4337ec6455ed2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41da26a720220518e137ddce3ab37f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684029365286f06c9ea20ac5aa357c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18bfae8930f929cd48205b6745af6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8d0c0f4012b6accf5979803b2a7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366de3cc85fd969eff4f3ebb96059f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1832683c4f77d6796cc3c1742069444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bbb72e39786799da72a186b32d4fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c5c607a5a3d64fa5a79138f77fba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8162ea1971b69ace7cbddde984af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52b9ac8ba9d50d85dd3e998a9eca6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa80d47849a35add566adae7e129c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae37e664b45e457d024f4f526c03d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56f83228238f92a163eb01edebbdd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1927d532f7468c186b41ed61fc0593452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de824e4536a1678c36770942f2a44b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c47f721c445fcc3be5d5a5bd86047454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf32cd48599b980f0250cb0b007f8f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e536ada9e8dcf13cfc04a4eaa6319d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed69f7182e81eb42620913b6dca55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fa3537c2c84c47606425708489409458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404b6a9550dd96f24c8c68a2fd7cb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb356b49028d629354dbd984e189d4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19df81ce4f505f874a402180d44d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f0c07a7b76409f25ce7d236118a11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979fe5e33d61d0c91dad61950e3b423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e88b73ec49bc8fc54a41ead816c55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f4f9e5a60dc38e42bef2981c9739a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e8d51a7277913ed4dfe2eeec0cff1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f772d6c6ca5437f8cfbef923668c28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8553be5580ca1a109aac5e7126af8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd76724e5d363bcf11dade4c6a6485469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b795588be70319c251de94edec844470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1964af91715fd789aededf63fc6a63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1a101e381bd2246907ac30cbde8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68228c755cf2626bd762757399025f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcac57f2c09fbab13062d1997b1872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8404a89851bac43c322a35649c5a93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e685b4e25411336d1ad81b822a9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70855d9d3cb93bbf0d2f601ae9fff5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183456fefc80efb6372e084be229805478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9477452d395485924cfd615fb254ada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9988de939b868f14eeb529a4a8ace480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59307a744f7ddaedf2917a03c8573481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358707151e5273afbfacd260f785b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967c7dc879222bf3ecf6499a1f71ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5962d71147aaecfb97458c45e7e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96067dba9dea1c417d2da2b703f3eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3666149de18f7291d0ddd265908df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2474f94de36b1ef7c4f35c0a134151f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c1f628e55e57408108354acdf1ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c578b77ef275840714f865675ff144489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b47b6842ae2911d8624dce81532c0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659d2135204d75378c613d170baf9fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c78cbde8e0680781fd08dbc1d1cff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f8f444c2294b3c6bb39bfdb40a0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83b53621e6dcbb3ef74aeb843df0f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39390e6ee533cb6838572f63573ca4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ebac20ebce37aa2e70e47caac42a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b34c09156f493e9f5099fe49719c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a54952faf7c03053feb19933969c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9febaa179967ce1b81ed8c907d43c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e6b59f2fc7a3d695fcd7260bd1c84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c31d4e0f90210327e5680fe29411501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea3ba243f829af48633b7dc0450dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57a80b3931dcc34e7da2c0a3850a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d8cf7a1ab7469aef116ce0e0b66a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495758093af7c1f049ad87a6c5e6505505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676e888e741255afe398e64e89576b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57663c5e5c53aef2c16cf8e0ddc51329507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6c71f6b36a8ed78b6f3f3e0a2d35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348289085ff62b07870a36a513cece80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c07f9aad48b412d4f338bb194ad06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c863054730b6baa66e62a21e3ae86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3aec2a5ac9c8e46e47b4d1451272c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe6daebf1489aee2dc7853f4909f87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656de1a870855ec3859068becf9570d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a061752e110e6273e855c0aa8ed4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a65c50593819fde65a76baf10783516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a8da1b6cf6640c89a1db1674ec167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be8c8c81b8d407b3825e77fcfa1b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16d629193adb705134d3ff123c0c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa93d2e01ba83f54ac6a4dadd2011520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2f3e1d2a66ad4c0f575e5577b14e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74255304ea5dc8cbafedf0f4b37c5e5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3dc4fea5465b38c3164b0f370847d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc63a9ae1df4e10b4b200caa5bb2ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c29345cc6596a8b6a6feb3576cd462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d4fd4cd147a8b8b21c7bf87bd224526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e11237dd297ed1ac4d152b010c26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362c44b180df810546b5b1e5dbfc25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba9f9e4ed9d5110d7ed5e7b7326fd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaf70cee8730f1d364909404fee4b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0faa22de99b8deb7ae613cca03315531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1417e0af796225b7979541882b4e1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e8a7a318fb17e50bf609698ba4a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351d784da322c602b9a6e52337bf7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5d82477cda6e24641d2fc1548fdf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c26dca64abfc63625d18ebaf94889536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c2c2c1f3714f3a8a15f45f8ad78b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48079ce2a1306f6a800549e8bf81d117538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc5d174ebaedf5faae218a0c4423d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847dff2e8622ab387a9d1351b27e2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62a4a10cb2a9cc8fe6ab6cb83d0a7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15af692f3cb7d183be5e09fed6457d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026150035407d4dd367ef75e6c63426b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375035aa2c9e56e064ae3072f3d398e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e57ef39cd1990cd9c8c56c53aeb8eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11007e870778f8da6fd729db977f7dae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b850c0e1dd4250b65c2e81f13a956b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7b1a2c00f2a8815e8aab034144509548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe174abbd1933a891d27223d9d06c3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcda9744aca24573bd68257dcaae6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc624f4369e6a4cba8dc8f72c86a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad43819644af91066f2f203ddb43c52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdc51fc5830455ac9faae508c8de8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657c5b2f04034d9091c89c7d79ea7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8ca093cb41c6c9702e328189f1cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d1ada5d54f26d0fe418e88158a59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18090db133910df5538c672140067557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431dd3a36fab9f35b003c21033f6349558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbaeed5800ebb9fceb15ca280beea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c05e612237f24b1799035d7c3d06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5abedc17c489381d5957c2eceb499c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c982f417493f5b3ddcef54359289f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7cf9fd14fe652c4bf592d55e7d65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349eb87396383404f9fabc1071af513564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705171084154adc3b7696ce12ee0b8a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a278bbcd72b45988bb2603e65361e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e68793528d00477118baf7b72775e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8e38b6cd8eb74b2f4126d5412f18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8c2f9aadd4bfd9e3708626ac395c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe95e875133529bdc74fbd326186de4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbc02df2b219194f9b755cfdd9622571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0efd6816f9cab7d55f566e92c0c4b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf195babfe3f26e98f05d872a97dc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78648bff843e91a0d29c092765471574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622878fb8f4406598d070bcae533c29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8fb2fcc4c06b889f5fc70f283c1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07c56e06bafd8a74065890cc8f683577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f4111e09b76b9f5acbd0415588121578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3166bd81731cd092fe2b7f4758569579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07ae0a7f67b94f5964ed5caa7771db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72804c61c100d19e64bfcdbc9cf6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd2d617ed9366c3f58700c780ddc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a1528df97ccefd33c8372ffb3831583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e8080c43f995f374a5390e96b2b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601c7639590a6f59784e817486cfa9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b802f4958cd1acbf982ee8fa10708d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac573ba855294353f5af94982e7e70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e904b9326248d602793d05585fb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad8a17be4dd37c63d8ae8a84862977589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316962dd82930671253c02f0aafb47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be138d3c3a3040b9b6b6e69251cb76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe635e280e3f6903af86640fa84a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aacf229e411639853b4775c8952e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb39262e25513546a9c56dd13e82ba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb3cc418233855c3d283a87856775a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735fb79faeff6e60954229c0c89b4b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983634f5f8c5d93d0e63cfdf53ae9c8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1150f740736571bf36462c7f139b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cbccc87026e04b9d6ccbc25689378599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf23682c4524ed43f422b400b075e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506916812c311c975c348e3c0f24c21f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b87f542e53babd97b3dad4f54e996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5bb6279733ae828097f1bde955f5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d99e2d53ea630f2c2d2071de15738a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069da0105639b5e153e0150d5a37aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846835e70b5fe8f5fd58301fd64749606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720097cce30a29a0a16e8e90524e7fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a017a606ee64e9b808d0b604bf44608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ec2552c96500b1b9b9cc3e8004e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c290671257fe7a1212bd17cd8da9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b507452b1a7e5f27a735db49e1a0a53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c89061f277f30f7757b5ebc5beee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d267b63002affcffa67b19811b1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5f257828b102080143cfc8d47bf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7008ab1af92c21f22ac28211dabda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c7f21eff168b3b8891073f43b4a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed3a39a89593d02703c6fc9dc4f28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5a9d209021143efd09bfec8038c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f43136d2b2f0d7127d11da1b9e272619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6030a2da32091eab2f847938b05d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182557b3bea43288438a53d123e279621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cdd9f1a11d0b0da4cbdd7e0d2d4b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228608f9bc636f7c3a64147b15ae8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a023de5b515df683bf1c9b29149c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfcea71f9c23f3b7a65c12818f339d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6103781bbafd15bf94508a9e7b9f2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59cfb9f8c0ee6c574836d305b0d330627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29474ab6888b90f41852c8de53f8b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676e944549a643978118ace838419d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ad46fe1e52e0ba99ed5c241dfff4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66085e07d6d3e4d3bbe29739bdd544d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a4e7e59f36e726df7280ec2b8ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da119852f44cb1cb027c85ab91fb5f04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f78019ffe28e293e5864c3fc39b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dc7029a3abbf0ad6ee2645260d4a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfeac0a7433199540d33317b805dd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da42dcfb9c92960af1d8f84d0e9692637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e582dd1ac572068b6bf63367542df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020213c4986cd18a6ee63363d435334c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ef36821642a44deaf15cec160c5c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc5e8b4531c8437d0002a8cb04865641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4aa598e08c2366d2027002e125a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4aba045ed1a8a07392286d36f90cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b16fe7ab2be35b11b7c7cb00af6a644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22184,7068 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>728</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>737</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>0</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>753</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>