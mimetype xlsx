--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e0fc6d64098a168f8c512ae2a3161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9faba8a7d942b7360f45e2e5d78932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3400b5c2831d6f97e105d0f95ad2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba97d150f67f6ea03e32415be2346a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6690be230679629453e127207f07b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3730f7512f62e9b9505caa4fab1066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9c300579d48da44a2a35aaf1fb6807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1d8f5f7b5e15c980e423bdbb20238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95b600ab09d4730b6449b36ded1f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de818408f8fef1cf31495ccdc48d44d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ace5561eee02761046738c544e78211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c98bd9e8a8f51e5ef56fbb3e6cebf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c76e719ec540104d243896ec28c93413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00332b0a3478bfaef09d8996974c96bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0487282c668233835384547def14415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5a5ed6f685e48d58cfca1386e488c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee70afb96a343d70490ca521a168aac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39711af84e4fecaad10cdb5e9b0ff1dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058879fa5ae7bebcb7ee093832bc5a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348adc8c5a5816c557b9fb82e2d584120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe7f14500070c3432f8f3c68b8a4fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f91fb55b7172d03c7def49821ee5e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370804eb8ba220f748fd1cff99f684e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca72cf6b7ad16de74afd5648262ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c9aba1ef8a3266106f8472baaf4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8428f51dd7cd74f2d1563605426026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805cb5568dab1a4de667de3496b3a1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc79c9359c43cb6ebe1a2446f064428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1956799c04f3645977d6ed79cf55b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c31b8655e31d2e5f0a98c1ca177bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed55561bd89ca6d1be4807de8676c0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4d436813854144e30b298bdf07a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3dec42c35ed4f08bfd481f232f3a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211394269b6626be60fd196c51685d6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a5e9a11fff55923248b96396abb5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d392ac0222b962b245cf8bde4c36436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee921f000731d3b118ff3af39a23cb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17576202ef2b462201a1995eb505e9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3ec0657c11e22fb6f093b47e8e4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4589d5a8173bed0a473c4a95895940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee7b24713b78f50a956d0b9a572cc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d5d8753c015463f696b59616de8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc084ea06b760621c65066328059f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d923d1abe108d95dbb8dfab7fd0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df7b2564894288feeb75f156ad97345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a46c90c33ec8968fc9ec803b081a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99f244ee132b2b12f20eef980029347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b8f5b38690332507223033d30e4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd998aa1f9e237c69cea3572c630e34f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35b780940204001314337d397df41450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ee221c6773bdfc698443da7c7e9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a4130c819239366ffa6497172f8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b26c4dea1151f238fd0013226a9d5853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1de9bc3202ac33f53ef0afd6fbbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb72ed2d10d3be8ba3266c968369c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87c656860c07abe599b78355b7b9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9df795154aee5f87e7be0923a11e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e18d3fdec9dcbf208e690f934977f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50fc45c6fdca865cf6c18b4384c37f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29c6c2e86edd35600d51e2ed6672960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63350171eb8c4ff696478e25f36ae29861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfdacf77b46bc4a6640af9a53210ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977fee30793e1d9dfb0817972a470663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13a3cd7beba8f7dc675345a184e1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60554d7ea32db5a06c6adf64b934da7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8614007bcbf059e9b1ad6c69dd9bd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f8b496f8ddfbaf8414335fea5d03767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ae7dbb16d0fad33087c79ca0189168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f9ee72740bf5471b14506781fd8d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b3b5cf4745a27de0d8286e67db7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0066610c377d6007a6c7174ef7a5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4765039d91bcaed264eab14e63dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea11be702b616e8f9052ee5753663473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e3b0128d25aa190b219030d9ed80a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50750130787543cf3494c05a1e78fc4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac2fa7183c85f9333e29fc1688ba2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047013eac4ea3f0d9dec206a235b4afe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17b6b154fd1cc614c4b7524581fda878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691dc27e65dc60831a02294b43f71c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80710ee4530f64c78506f8caaccfa04380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e978232321be18f81ee07acf78cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4f53397cb79a1b1669c9797e26c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a08e5c542746cbc7c929b761f009083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04ff5f55f0774490122b1994858d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68691e3bf5d6be198776e8141eaa07485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272eeeee0dbaba0c2436af852cbe4c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497a18186c931c9e036645597b80cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d634d2bfc27c75cc4a80c7c9f7735488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a1bfd80e0e9c408bf11f11a5f74689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cfa3321e1e3b9af6bc9e933f91d1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e423c7aed4fa22e11b1d9a4d3e23791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1665b62614a8b176efc2a925d9f073492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a4db9e21335b2ae9e56a1de3b37193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee168694017b436858ad15b101843c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe68229d7d3e0fb8dcd73852e609f3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc352a629ba98ef76c263126bf4c4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852656a9b9eab9798fc4db9c91bda7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcaf5c1f8e1c38706086cd98104a6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed895e2cbbb943d37a5c04ad97609d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea343e51f5bb00897559e1c484d97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753a959e84cabaaf1cc8d48c5fc3d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db10f26bd5e27c70cab85961d5e220102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e1e1ab2799ea58f96c1b27edbf9a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017175195fdb9d7442d6509e56eff0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334755500dcb6adc6111d710eb69afc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709891fe0fa2c60422b24f0e8c1be080106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22837d0a128afc418c9fc96a0bc412fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183297949c06983d38615bb92b0b4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976963c1da330a2140d0cc93b293ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed34ffc631e3e8eee8f42ec84ebf1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c0449f6870ef364dae5b13d29725b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d92a9208d74403fafdb79ce6ac33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb0955442503065b2b3f931f197e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048dd54334733298f08b6e22cff711114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00808e92c58be85a112e2facd37622115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5afd7c7e10b773c1681c8fa998b604116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b470df94b71d4c366086ebc37674b21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b69c4833eaf1ed66daab189cfa0d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b498bfebe2dab424e3f76be668756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07caed572e4d18dd751df18382c10f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eed2a9c1cf5777c36803fb673ee28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f3b7b65474f29602527ed2fd03ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a14229fef82b5ac87ad9fb83aa93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3164a45f915b6bd1ed40520760ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899717670c29373de8ac63680082d47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad6ce8a06017fa115b259c75d1ecf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85c8a3ef2c59a4a3ce967f60c7ebd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5517278a77b80528c3c0f46d6de687b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bee21f13f4fac1b9379be89196dcdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cfdd5aed6ab178e9b2929ea5ce64b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773aadb14f1f56899095ce2b377135d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e3905820be5dcd5b5d7d80a168725132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3316473567b5ba7aa1f7b1ecbb59a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf47f5736bfde709f7bbba49af20a12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bf4b9d00d5ae86a6046577d328828135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a47eea17079e1e3d2ba5dc3d40a04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c3693176cc0f100837a3f8da1da7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543723c17e06949a21ac0c4ed31b3be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ab9b6ed2d1695c60a825d1aab510139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847e3aca6c293a998edf9b5e81fd54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6204ada65d3dd1d2cd7d05ee065055141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db5044c15b243ae2225afb43712611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77475b48dbf6d2097a2e84f092337740143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983f89af8fdbbf07713e6d002f4bef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd90e52d962f7eda601daa43f142ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f68eec87dd11307d746aa797711e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff4fc98e954e2dddd15f1aa48a6c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d20804d6778c92b2eef31bb2f4f2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e751257f7aafdd4096cf0cb7454a3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e4b766da66a05b80650a1fb6f735150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57619f9a83483d92d63e66d46b84d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06db2aefca76068b4b055eae4261e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadb541cd20be6c91404bf4aa8b5fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a1aa41dc37f2eaa0d09fa1532d50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270812efab1478438d804ad644c23f4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab3b495dc0e075e14ce65262a5760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc180f29f089285b63d8f864de5dff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29545aa04226c8368db918b2dcc6663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b0ae9a846bda28ad1464e09b2dff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e156bfe10cd9a605e487d6d6663b78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674bc340c03bd0135ce67ec32a0d74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a9965b7ec53f80a796ccf2b99f061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf1c5cddd847ef3601110eafbd6ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e67e23984317946c7e9948aaed447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e96af56d756ce62d160ea9ad0b8de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cef69cf449dfa40a6222e9ed0efa1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d4bb21c5365fa2f42084c2bdaf4a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b8dbcf9ade1027347dd27b5da238c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85faf425734852f2ba917de759692a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57ac39a4a8cd8bb11c696aac510518170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9544974091c51d64919eb87998da32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c7cb7ad3c0d15e1f7d8eae04b42af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bffd6e923638454ecfa6d713994121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671a3cc6cc698984498a87b5c7d50e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ff4783a32b40a316f44032a10546175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602a91204069f490c8abeb7eede21d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90835aa2367c1087559a46991feab5c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4be204b97954a39ff9bbc8975954a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b879e98534a4e94693096ea9363ae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65924dc34e8eb5b190204ec43c617180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eae43be1b943faeb7027aeaf5dadb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea493e9d5989cff3a70c90742814fc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e0f46f13f9b071bf0621a1e6f5d01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0aa4c0b9595c3c80fb37043f6b645184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198170846730154f61021b52caab8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9df690ca940520b48ebf6fe5d5a3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d172e90ca60ca9c8b56c166eb050187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238c5689a91193e0ca5d8dd3ab2e57f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa31dc487f3ae62446bcb1d0a66f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b3fa4dd7bd6da51696beef45f577190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd12c0c73045282cab860e136c7c01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc426ee7ff20bc7199c7646272ec6cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24fdf9d56de8871a60d6bf884e9c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09944cfcb7bdcb64ad391a44b67deee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd27b122e29b35c0e9671090d07c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e95cce046538777f209ae6521c540196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba121cb7b4c7fab02b241d018181d69d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4871bff24642bfb08da2c293db21e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86dc060bf796a5be8f62a762558b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f333822a478cb1eb951ca7caa9a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4c59fbb5a65094f7619d0b3ddb95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4ee251ff4c456e71a792cccfdffc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca5a893fc64887d203320fc9dbe4e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ee4713c554914ce01fb6e8f44bca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2561f6a7f732f37b35cb36ce810eabc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a42f4407d1306b6e0497ce5e78078c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1f9662ff7b5e8cb57aa02e4eda2b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929427ca86df610175000c386b7b04f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603823d5c0d8f02650d7c4795b0ebbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48004c5ccbd451e1591506c1366399210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfc4675666955f80dbc7c89c5a5471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8efe8940466c5ce91c1e85fbeca498212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973503aec88b9f61f9be61e4387cba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5fd6b0610fb237b4a49a90e591b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e7b05b55c4b0f9feaf38123d7533c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98dd3edd2f697cbe6c2dede16d8970216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbb153065dde11de4408418994bf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1e7b2fdfccbfab2fe4a7d2ca5386218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb8db0b370d0378ddb2b580e2f2b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c1eab0765bde78127f9c5c876db8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950944ed24a1871d2e904e1e9f9e2fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99cd1477c2c3ee352ecb60fb0234cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550fbc0ebe574b4103a17c56a0aa5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff48734c0d9f28fcc7f95d4ab99c9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61becaea7869e892e8737c0e8ad704a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739685732879f076a266bdd93da31cc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e18680095a96d362991c25f09fce4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0985e881a63a2f43e102ad7385c80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d2e8f9c6bca1b1c986b7005bbabb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cd052f0074d0300e430ff8d33f250230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b9453d68acf8a25cb303b8776b2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93212bdd9fbf1e5c4e3753cabfc05af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7278d355078136e189d24c1e7f76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630c40a408aded283f052036beb694f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f61278254832aa93f3bc3e5f1da7ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d52b6bfa1d5c927d558cb55e356e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba910b7b5d4d2299e5cc4faec0a0f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f84893f056caa017b1dd79b3d859d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c2ce4d4a1f89efeb52e42065f6a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9ae37e5adb96c6f1542c79782980240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec16929857c635dc629067c3a9126b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d2d0593076212a391af809f39a4c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8b4614b91e5c4d3a1acf291128bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171ed70409f1fbedd33cbc4d995c41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c98d6252a3ba0a73768a57cdc3b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ab9fdaf385d1f82b4ab82ed53de5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66fcbefe417d4a252480b524dc9cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2165eac661e6e5bf76d62b3b39bd6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7db2c457d0de1a102081a873fa37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22a8b461748e3395ca1b769ad0487e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23eed9209bf155380306618a9d12b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7da35b523938b6efd13f337eb3222252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033987d02337d91e053e41b0011fc7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8b261b2d53408972a6961f1774251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700fe2d73ad4e14f9f83ee619dfd364255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2afdd413ce69d411ee7ad4d8ed9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a8201930a4a6a7c43dbb301c4df2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae08dc14d77f9246677298e5f00b8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acda5d6d0f3f1037ea47911f452d601259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a87017ffa37f9d12b4587450f63f74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4f658d6a2c767b5c1dcb24ad1c001261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1515586cf0406389e2aeaf6477a7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec981dd531e5dacb0848a3aa1b3b4b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27613704c4adaa79b733b752b5f5c15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9390529435b46a8329a2e59c4cca54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973feb0329e5a7bf36c0d4f3d3d5cb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b49682c4a6f57cfe7087d4ac307651267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0058669952dbc61e9279a7ce283d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28055c586e0f236b97b6939c7b70daf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6369d5411c5769eaca379bd6481c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa44ac095d344ca65ff0038060c4c7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120395d3fc7429126f76570fcf8a9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55a9c43312b06f21b81fa4c600fc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade5c0e5d03f0bd4488db5f4b88b2b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aad708aa0aa839afa6d33c20649d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524310bef1e788861fede8cf9d3efba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de0939c35a7053219cdad0d62e3af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f9fc2b204b3b38f261d2231d1685278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eb95d366d07d91aeceae3a6cdccd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b90350e0066008e77f595ec1a61c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e2e6e912d0e7831d2c885a0a998c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf550a6fab5a37135a43b6eb98cffe7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254bbd9eddba97cc0ca60876027ea9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25b398a7227181c6cd3cff159baa53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff519e60a43ba61249d17c08b6325c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bab94900b1d7a67deffa5a70a9b67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b42edc0f2424dbcdb513fa0f6ad6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c92eadd8db225eff65c04bfe7fd5f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201209263d0587dc34bea67b214a2349289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3062dbfb15f150f0baa67e029ec4e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f3964407e0f7738c9b5c077ce3b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8f30ca4f607a2e6eb400ddf175c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f04598aff6a405ae4e24aabfaf388293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe0c9ec918ccc62e660f54990e4e86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24611a91f16c9f7d7445d6c7a29b03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c5c148ef6a3119bf1ba4c4650951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe849b523394186a4aedddda8835a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fc0977c0a239c85921d32c0c24d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93f55da90db1cfd0f0d33f57afeba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacc3072b46c2f14952b8c0b743c6e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd747409a326378597c4f8ff965c5c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8032ca009e8a2d546c44f541f2e2cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739733a972924b5de58174b6f2cc2b65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14158923fb315e10c7ef04e36ef1f6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae8eebab39aaf62fb1568b8b9ce66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d668caf3ecd343e1c35a44c7309c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c7d7ffd113b356f6f8c9beaadc654307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2e297592bf4bc2d8a6e5cc8490490308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38541ce13ef3019523a5ff21b8ce87f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d7cc1c79f81c44021b3fd75b3ba7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f22c68ebdd1d41f173a2f63d0a819f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b115898d0b3fbbda08914c0db0a0ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad84e80c73f828775d947b01ef4a39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bffa0b48a8e5ee09dbb7d2924090f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a0f39547ba31a32ef6ae72f678c3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad89e15ea33a1f0b60f3c0f81e229316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93da462f02b4930bd4dcfac0bc476c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ebec4bcfa28de3cea2e483e02558f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff66528f49d277404e19f0b4b4a3452319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcddb51d81ab2ccbe8071203e3dd4b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b0abcf9546e7bacf5d4bd154eb29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9186b3af8757e865b560da223c964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4d6c4a5d6fe4102f46da79739124323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f6b7dba9c82a88d954e58fd60437324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b72b4900b20df16be4cf473c33f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ea98a26d7fa1e0bd1467e07b898a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda754479ae7bc1f62f3b3573cd2f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867f369bd55da50cf17c14b6d35ae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c0bb890dca01ca91142a5dc7b60a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e3553617129bec3459a5838c62c56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55c7f9fdf8365fba5852ff2ff369a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e1775376fb36978792fb4b84341f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc64796f2c2c09c2a4478ba88922e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b13477b7151b23fdcae7f9121ea2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918680757d1caada405422e981cfd242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff81c5f6dd71051b4e2f933b76b19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab714b1f09c715ac10f5db0edc9e1fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aba81e68f85b5e4705f97e7a175842338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773466d0cae4910db567312ddd9095339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74af0ae2ff74b1cbb02a2eff827c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b731b924604565dc4204592a4aa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbb24f81a46d20a69a221dc684bfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536408c8ffa4dcaffcd98e3307e16b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d99251eea679437a5e455e8efaf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93049cc7ce5a4688d8a230e3e084ac54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de001cfa9c252ba2681e0c36ed817346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb611929eccf17b8fce9ee02d8eda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f4f4941dfff0cf2217e1a1f94f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698671191a20441bc68ff17d95f0a9ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eba0fa617089a1975c86490e13aee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbed5a88377c913631378da7c1e17b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d71c2a5dfe1bc46edcce8fdb16d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478325eda0de75dc1bb44e30fe31e9ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7c9bed3191830ae54de27c9aed63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900191bd854b4c386965b60ca6385621355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd06458460e7911e0da880c4b3075356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe7cafeca27f1b7eee5484452f3ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606ead3c9318b2819d067f1a591ef42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69aef4ed204446d73abd41a0469c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859b0568f4f9487dc5103a605ef8de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c475cc9d8085a2f80676bd7f3f4813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09538adcc7858778d85d07aca5f300362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20548309a43977f9e5bf7b1521d6a01a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692863bf54154ff04538efb6ce7fe92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46079eb0d05b3da5023d262d981b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f79407febc0ffe2f0e6524e501b65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d26b0d97a900df7205e131f1b23be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6637ca9cc61e7a09f44a5f492df0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d37538dc5816fe1ffda8cea0dd765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eaf02e26a4b76f2aedd078b689dd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a981314d6e78dea7405c8a4cb268371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf3d3ea31e2509ee43635613991ba1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e05fdead6a1e97f2786c661c379c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4dcc7584836b7148cf0d13f2bbaed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5808055c93b8b58f9c5e9125a29a3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665d3dc5fb16095bb44d4a685299b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9380a39856091a599ece1d4c93b8dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3c8c9a744c0b23ed1ad1cd2cd131a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466bd1e6142565809c756816747249379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642766c85f2b21ddbbd349231e2b77a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c48988813e67be24e3e51649a6336381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3fd1c715747c9a45d4918abb12c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdce1d868006b4d3da8cbed679c237383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8585b29668be0f888c193f3d86f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e8cc92c6c83e8180935bab7013a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845991aa302420061fce66a6d512d3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bc04dcbc2bbb3d32ba657588aba8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb2cf92a4a485bfbc3fe7910137a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6af7624dedb1973aa1652fa80c236389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba86d1981f647986de3bc7ea067a94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7956c72ea1a83d463793c0abb1f86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10c707554e0fd27c7e882333bfa86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435094f9049351c230555df9032a48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89427128b1698cd2b16ac3edc61cafe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55f480f28457e8dd0ab93cccb20fe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d282ecf6409eeb893eb668b4adc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b1f9959213b1eff62fd25287fe5b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aae15fa5b808e0b783d226f548aba9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0a8a122efc1bdde0fa57d1a8d693a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05185d8fec6da4bc29a67397031f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7ef2c0ca5eb46caa6f175d02074a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730045e5d751adde5d325970ccf04f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1ee38d73ebb8bac363d8a1b112ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e46b8da6b28da60a73c1ead6c9587404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7cbab685b2f7db9237f2c5b6ec11d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742920c8cff57d6772453f635e24ff5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953d27bf3afcc1efd2c2003544fcf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db558d37b58c37797848ee985335f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b271a09b66c901dfa7ef19158d63a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ea23b5330a3b7eba07eae971ecd4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1d6d01a41fa9ad9a95744996af1c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf46bceadb717c6f4bbc800a5ccb92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a193cb7de4729318a2de065393f1b3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c64a772a8c55e581db864bd5cd0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e691a94b271066386d71b1bba32d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d339dba50959b9a8d41b1d69ad7f8ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528397f81005f0de6ebdb1b589a7285e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666fe929fe3a6f00614e4d0a44fe5e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc0ed571b07d2e08e8b0795037a2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774e4df83e92b089762f7b342a03f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5ff67dd64d2aaf6cf2074cf4b88f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad829a54da0f6a0cd650016c191366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cf84c5e87cbd57495b7883c3a6b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e22a6e9db4f850b83c1b91027547424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4e9081fa553754a584c3e44c2122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85774814157d415d80d0aada9dea05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9562ec4d844a4fe2b0a41e456d74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a26df2610ba26fae49ac4deda370a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d0a32a9781a48d4ce958cc2c73ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095eb1b50f3e162b919cc10f0ece953430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8520e7ea23e8fc94e7925964b3fc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703882bbaea734b3859ab17d225334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d603eeb56341efc68b83deabff6f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d1826e303356275d31499e0215c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74abf87e2431ee9f6b71f36c84a58f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205cb6ca9bfc30844b3c6ca76d48fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f3b45f971f41ca3200169a943c3da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae12042f810e4edbd409ef3a45b549f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0dbd6f2d937c12b6f1f137e33efe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2c50efdcf159bdceb1ac206d6fef8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ab574cd23d6674f77632fc4c8ed97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae508d6e97113b7ef4a289c30cf59eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d4d7144bc9eef4f85679a77e1eeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420a1542853235264109d5cc5a0cd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f421aa627a614f7ce51395c9c224eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5d8d7ef79ae97927bf31d2c5c8cf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39965f1d3b2d81e31c485545a9c641c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2370464652f45ab86a2098cc8d3ab45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18181c2cd3c9d76564d3d382305bd21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3517795f1ec90c4d6fe861523859e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7afdc0dc6e432c19466ab837e43054451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f02cbb747d36bcfd89d7465764d1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d7c03f9078f6755cb4b7733d381f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294561e46200b2f1837521dd8259cf13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfe5e19740d2edd23e40d5d2c4eb5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594b215f7b4ae7ca8db81f0bc1f3e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca4fd7283da0a18dc80165d01a1dde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5b449c507bb8e1e367d96c931e40e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a8feb808d313521edd4ea6d4586c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94740f58e80fbfd3a83d6e3ee08cdb7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac6f3ba769f63f7cfd0a5d21b2031d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d2b44ce4e762566ed174324080bcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40d1999555b4d6e69b6be1c686c25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af31662856d202c7e08356d6a025f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583d4720421fd1a1de6b93b34f8496b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2c0369ecac512af2b20ab884698b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587f646f8125f86f800f30dad6d24e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db8e3015dc413cf3c6c0f92f8cee24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bf7aa3c7ef65ffab2578da3a35f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c27937f43d08165559e6b71cb866e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb547be7feed91359347fa9e270722d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc466a7ecfa50444fa6f4a939294ab8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382f1414761cfb74fae2c576d037406473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba0dbfddc47f7fd6f40de4f885f4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa835f82d3955500cb3d1e99f19b9fb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dade9bba416d546a81a758c9ddaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f3a3ef84c0040d3be0aa9d427876477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b46b7115bdc48d7d064650871c185478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734b09a40e9317c50645b033e5246e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac662f889c17a0b94b02be1583636d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25011a39c91ab534601dc242103508e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca51da88b59bac20a9aad64e1cef66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a2720fb296d1cf66153411a37616e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f87ba6bfb99ff321a70a1bf0dccc5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb942a06035b4ff64a8631746ae64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369d945099dea0b2243be7f95cf7440486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee514122b40183dd1a1ca4c77bb822e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b66e4e577a3bd0fe7e8c5d422226b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853829f4577310c2c41cfc6c6bca82a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d70be27588d9f7cbab8a4b8a9e7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db3d18e8854a088e34669e364a5a89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ac44c8bc0d64b04632d3f68e630a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50c8bd7d9337ff8468a1205be517f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655698efdf4e0db048222e99209c77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cc9ee1e31c4cb9a07928da069061495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb64c4b8e2ebd6c5e98c76bdfe6047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36051fc70f93f5772804f089a8d513497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c6f8793f8a87d6bcd16ca2284c362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000007abca9b423f5726f79c97f6c212499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560f67914708557a6a7a50cd1f7dfb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce8cd50589d05817b18150a21817bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2bfc8fa4cf05c923a80c0bddb2f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244f88a10fa1f30d33f34329db65c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d761360dd9f42d3db7c377a6bd29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8e40a09dbf1ba8ca326f2c17c03f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3ed7f0d0492ec6fc7e5c1c3e114d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a103bdbd5c64306dd0de850c7e4a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7325720c58ec8cc734deb38bb35a1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a0f58be8e2bed183a780b68a98fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce737f0ace3af28b0fa5766b224c84d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373014e29ec160454e1a76df018e5a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5d3f76a37e29a89321c33e498c68b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fdcf72d615e595a84235316e86c1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4424a073365b2c2fe79b04c6a7d20a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127b8c39cb767c11bc5867b9f2b1d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40269ce2352111f5c0cf8aa9cc00c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11b314c5a52d7bc2ffdfc8617a24a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604c6cbd15b30851bf8521cdd2bb03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a7a07ee688038eade749573cf8209519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46efadca592115931580c01ef2e4ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c7ed61d91d911574d4fcd9173ebe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77e77e46fc709d9fe58a9ffd0a0aa9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7f485997151ffd6b20bb9a4a37c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7b293a110f6df392375ef696d34e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025260051e6bffbcdc9186c889579483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338db15d2658c2659d8431544c98bd37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5505cdf9d346611a43981798023a45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8de107fb635cdd38d1be813578479528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92552eb4bedd769d03655c2fe779a09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f90ade1a843067b0112a3aabaff94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de66d615a13275f33b1ff298946f70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06970af79e2a7b0ad15c359171852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de70bb188b77c832b5577321c85f91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b36aa56631048aeaaa19c0186263534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33c5e743fcab294b2403e9b23c961535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e74621bcea66849d1462febf8c82c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361efbda16d88ee75b8873df665cd01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c625fc4817bf74bccb75e2fa7c6c3bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f50bfbc26349dc51bb1497bc36a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b885851fdebb9d2e49b1fa2e1db933540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4a58856c2d1546d0dde8384c3417b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a588be9ff7dcdfc1b2ab60cf351e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74d6a66e8494b93de53341398b1e4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4635626c14a2a04ddce12c468bec6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2e51375ea49fee939a12bcfd6ee4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d2bc3ad77ca17453b8d2dab552da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daea2cbbf7215a5d5d4865239a1d65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9a57f2e18171c61d7b9f3e8c9b31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07848daddfcb1027d3cd2a705c32459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d99d7ac26753c309c062272e72659c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51396ecb312ac2e5e8582df795553ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79daf858532e19055ed4d803880e94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e755e7323d5098a0905c220a9d405553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2600f9acd404711e80b702b4c99d85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48f3330069923f91220f95cb0dc16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a5d368ae52341d710f7dd9c4693b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bbb109ddec24d98826c3b44b790f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687bd9ea199f6ffe0c5a12b7324016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe2863a00633e4914e02d375aced51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d39082077b692e5876fd470c9e35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b40d693b71f7d9a9df4fa5e2dc27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcc97dd424926cd369f30a9e02942d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536101173110ee5b5d8d06437f3e63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c749cfc9efc3f1a65ac0d1e9ef59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a998a3e8f1ccaf31e12b08f6f205565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd6e31d747a01e1cd29f20fece8172566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94c5f50a5abe7cc752a68a86fe464f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f19c6ffc667870d61dffa525db48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afe2a90e099249b027ec504039684569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c3abd962e892cccc11f32d538816570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dd984ca3cbab58e012322c0ecd040571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101bf3e0989bdb7cbfa4b601431c2d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839db5ff11675a3c851064a38dc31e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68b889f1ef5912d504e80f62f303d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f05b7271e8ced035e4a580b5d942a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403691f8eee7b89d56a73ec66416b07c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0b59b74487de5ab4198993fb433f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc51fa3755b0c0bfc47e98847c9421578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d06053c2138fa06d68de8fa813373579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61cad562cad563021a879a0310ba7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea522571bbd0eedf91a3cce8ac9a5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43250b1c8696060efe2c7af9f457fdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bd29fe13aaf2376a6d01c36518368583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdd7db7bb38f8b27aeec0a93625c7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a838c08039918636bed5baa0f060a8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39546311982807edf6a9f367d5c096586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8470d4f998b978dd7edf5e7210de1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6572df667487a70d689c7010a6e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac677babda13c268b8db1e0ff08062a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9633d509a05699541dd191fde41d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d13d07d762e9853baee428fea312a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61bee45fbdf847fcd0c3c5af4c6779592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe007e9ffa0672505e27364d7e2c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e5c979ed938df70f1bbe8cfa5b78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e09d99d0d351b02a8978fd9438a4fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108159bc3975d404ae5ee861a2ae2bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa2c60d17320cd6580ac4bc1fc09d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f801932fd8a68c4f902b27fa4f3e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e732bedfe4b78f87eeb5fdd4258474f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d41530eb77d3ed2aa799b572500b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74738cc4448836e006aefefe974b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be362db9d31475e7a60d3c0257259602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcfbf573e139aa74fe2c8c302481e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb5ee207cc50b7fed014e2ef29b44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1010fc7ca7d4326842469223a842605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562233c6a80811b6b0dab92ac91ef70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c4835f96d50ee94a884e9b3e6f321607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2128fead16fec8c81e08e2f666bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6277fc4e5bde03cb5441a29bd60dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ec4d4e10ca7bdd06d6f29433772de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19045ee20d1ddb5f4beea055cfdb1df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c08704b7ca0ce8751e93ca0e5669612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b1c2a6a113aafcfc2ed429da942e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee778ad806ae8b8195fea9e9b0bcaac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9716a47f17cee52bca03dc584f33c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a0ebdff18c55a9839dcb136cc421f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7264f663a08c5999b2133dc323655f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7e7c07bdc56b47e7b4c56e475dfba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5b528cb26569a4fd1f098221cc2d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf4dad7ed503c04b56fc70eab4311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde75eb98d94df8a7d17a9ef9dba344621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28750c8c5604c77f27f66610a0292622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16711451524dec665bd7b1c6a21985623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494baa45e52c4ec7001907cc02ff35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8727fef3a8621161c4b0a96d6b14a6a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e860ca4c15943c73c30d818a2f52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1d4448578d182b62ddaceeef01d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9d4f42c7d30d86531b0f230cf3251628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd10c36d303583e41efd94d81651d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14a95be5d2483104dab3286fe1fc50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c2518494e41ac28246a8f7b194a09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16c7c092eed5a91eab916fa34d348632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69794263bb0994960094e46fcdc95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85bec1dc9f43d6d4f9429791e5342634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a8065408cfd39df844cb09097e59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76297f32e288d86d9dafa8bfe079b272636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c6fcdb5803206282fbee8c09a02f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a9a38fe61dca349e99ac54cf8912638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee45205c8ea2ccb1dcb490f8f2c67a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1539734e78bdea91c18829ea70ed3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3d5bb24b254465afb07e86b477c5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c46fafe46948d29bc5ebffc4c89ab9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf0069c09042bdeec61153279d5e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d106b9bab9fd98a56c1c367e205517644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1a70fcaec4920c55d1fae9f84c03e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271e62e3cb16405c487af162e7d79322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0fdcec41c87626fa53b6a551dd723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743720aea327303db2f769520d581754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff61bcbac60a64c4699278770b048f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ba947f311d4a671a0a90994e78e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ad965330c5bafbcedda31732d14167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27571bd98fe0bf5a9c48c7f5f2200f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d6844b56fa71154d8c5cb830d3a899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17777ea0344fb48a71cbd2a96a9572510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df050a47a29e1f974cd20e11edbac4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26b5a2175fa7da7a35b70ae48144412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40aa2b8d82e8431b796ffc3d3e8fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabc63e6c59cc9a06eeb0eafa8be35814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322873953497878d7d379faa9ae9df8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaf9ba35c00b5c3bd8d67e66dc905016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac317daf05e573582538c77058fc74a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eddf14192d552ecf806993f1bd7bfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e60031e17228e33e34b6440b83a63019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa143125a649fdb2e0820fecf2bb847620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a8aa639521f145a4a5e7c80bb01821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf808e531c5f002e23ee947b599d6be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eabb1b17658e589a7fbd45d81f4b3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986e24c5672a37f118cc9e911dc42724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7824289196c229f10d222ec5f067725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356658955102b7b68da535e55d51df326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875d94b808c15d93bccb22fc64427a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805d00ee9d9654de241504f0b3107528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed1bce0735a78da9c931bc4db96bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ff84a87c07de7128464e620f4712530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3e298511f2c645dbaa819c0fd75f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6f58c02efb58cfe13a19c02a860032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5e9eca1a7f20f6e11781e5eae75433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce995761176628a91d4e9df9e5d4647a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51b130b3ffbdd4601a2731015fe3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695fa3cef02d02699e193e5ad8e4ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fee0a637e64c0c1bb1b5ba2a7dd9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f8dadcf422439ed400c50026b5a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb10621965ee46ab2240cb7b7c7cc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05829921c2af371714f6319b0ca3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8fae8dda92e9ec863170d52a605541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf08bd5ec022e9d2740e4616ac0d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954850d1d99c100da57c8ee00099624043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0e400544356ec215855a362bc52344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e92a6bee2259c348894ffb26cca8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea154bbad9c4ee956f648b90d40faa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10966c554944f12c5c7cc72b882aae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a2fe5660095f7c1943fdef1943ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1455fdaedff16850c83b99c6051de349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a50f9a297cee29566fe40fc4b0a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99f322187519b8665579aad6cf390751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e95559f0948a133caeb286bd91604152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1f6a8f18b66bba8c93774cd393c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e6334d1df128e2f0369de3db656a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1130c8203ce61ec6bd98fd8bf43855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba067ac78abf4e7b66af725cc122cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb3182e4ace45f8fd1649b6d20b8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e3b5a567144411372d2fba3ee3a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d23ebb7a6e11f56047eab90c3caf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454851f90f06c260d9974ecfc49f62e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380cf921a27fdea8ee76668936a6cff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24597cf441b21c1b1192bb4eddee262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf079d11d23f58912b66dcb2db606da963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20ceb518e30346d4ed91d42097e5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead8cd036239442a7efcc6c54c65ece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a37705ae02af75245a17f1b861b6f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71f948b263aa762753c400bd4059e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299a78381aa31f9eb3f7798e322f8da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d168ab08a279dbfa4067579183c0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036085b0f20d8f2aca6943e750bda7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603bab2a67fdbda4cfef2416591d73d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baf717e16154c24cab8b79f42ce04272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ee23fc39610db8e2b119563dd319073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dacdd7d1378533b1c3ff3ab669b6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcea07a8d1b0e2bae3493474e7294f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626396e52197cb89b02d7cb57f16b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7c32e69cf740196e377264c70e89b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e2d9206b5bc5f1431ddf86f19cc4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739114ff322298792582c864db1c187779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcd7e06f09f34fe0391f2397fb23280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38efb93fc474748fd0e1983f9446281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aafc2da01a9400182926102d08bf4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f23a82ad22e293265ffb254c25e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2836ef35294b1faa6b1dbd0ad148b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7a53f206577df6fd4a676bfa2ef885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7695fd3e4c6d5f35a303470b4ecc8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773d0fb5e05d07e135ea43a9e9708b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df550a657bf19f9b9ff94d8a65ef5b8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec03e914ba4e5d26cc2346b78ac5eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394df689e44c6fc82242527bbdab0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbd058a31f199bf6d2d80457f620991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd85c57c5744fea8174ce92e6467d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fbaee8205065c9d8b27646430a6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265d06c31faa2562461cfca2a21b0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2aef05d5aaab50d0a4ee556bbfe0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe64ff6f24aa8823de951e76f571b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef8bac38398049eea80ada35f7de697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96c46a0982c53e91b94ee08c7bbf7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d90ab13e1b73a3e38ce233eb2c25dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbf968a2a2ec293c5307b410d8f1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd1f53f368cf4d148f5335010ab112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7109e36d37936d24ab0ca1fb89c40b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28ac1f503e9819d3ed0e98b36bb4aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee2705070ecc0653ff90ffb51688a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd5c28215ca9c0accb64bcef0536a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17780302e0b9ca9fb1f89b0c0405e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077ffccfafd9728cfd17601213f67b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a960e6e909f19b1a7d69b5381800108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bccd256b18428bb7527c05294d32c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8298d88a4f9982ca92c289943c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b0ddf9d2bc7fab03b4db8d70daf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc0675e422d6ffa3876f4374c24674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591c42a916c225fc538e667d624357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97632511334631b08412362e91d64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bbcb988b35703a0e2885ee52b6b07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda38a27d22a71f6d0c47bc812de7f41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333efbb2612da005078379c25a5a4f98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad51bddc78278aef9e5289ade5cba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b492f65bea1864f871c824496cbff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46683641ca47a9e8540357dc945530120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da5ec1fa617e33b32df66f53abdd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dbd63fa0839e24143682e8e1b5c34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450da731acd00288f6f94abe69e875123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1acdb56f145bbfc805f9727271f0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d308792fd633a88943df333741551bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd1b1ac44999b592cad82d42cdedb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a9d50b3d2d55f2778b9e705e89c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbc933fbab80e434b0344966074f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ba4d97707f892f944e1183195720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18973400210ba98ff80c07e04cb08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ec4fb77d55c00d799044956f3575131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb809d642be28f33507363374ed455fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561d32b705ba52a83cafbeba0967d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a463b442332cef90e9a62505a8b5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda6949f68a3da9ff301280d0ee2eeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01830bc91555eae1b42e15ba6d2316136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5646dd3944d38785abb6a334ef16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8482805d3e55646e282d76e195c7c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583565b697fe30d207013f13ef6a5558139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ce8abb6ae8a205a9fcfb1ea93b78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465814b4771cf57b406fbd87796e60e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba75814258ad558e733195658f6c5da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690da82fec9dc4f872c03fc9cfdf63da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74adada3592ed20a09fbba7f657cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b4beb08a51a0a2ec52f25889aee2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ca2ec50bf19133c1b1f8eaeaad35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731c7eb948c0c0e5c284e122d25ce5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d46c417eb92ba998d698b54e081b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e077e712b3a31e39e54b82db5c7f6d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd4df4fa784a4cc820d07197b813c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806dff567d5b958c0fd147bc9d1863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77df4a3afd390d03930786a6eec204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4ed4262105e712390bd636c618af1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce2a1294a793e52c624f81fc9db9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38ddbe96576c5d20e9cafc46460f7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cdc3d66167122a1310de83f75f8b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7876949b3d8d6d3870fc99964f42a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491408419e2a555317d9acd40bb2d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a663c957ecb8f514b15db7b0ac629a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e14e99279418b261ee40bfbcb5d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729c9f83657ab865255fce61e4fbdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6d6a535d1dc7d9e5cf62e1c735536162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47acdbe874775b7ddedbea1986c93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc88e00408956470f5af7904258e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5295f7ed1f09e6c8b06fbcc77eddf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbebde7b3405cd9608abce3e57bae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b4625c202893ea337ff6b2f9974f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d351f564bf3a8405f1eac489ed0930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab798135a48f1205332faf7727d48b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b30a57f64eecaed5c3c835aca40835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e67bec4443036e3c3993825dc5d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b89cc073ae8ad1eb15f09ec4382a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4505fb946275ad07384a708ffa403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767951595d07886ca4bfcf91f68508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdb8d169aa2e65a78b77a11abfed7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003928c10f1ec3452448f29c710bb70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a828e423d7125f15a4b9619fcc161177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55316376e486592c76027ce756a76d6b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ea416584f5e00eb65990975850564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d64bf9fbc40a79844142a3e0c6145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8610fe55ca4f30682de979159a12f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b030f7ad7c6c6f0fdf0a72d49061182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e07ab14fb2f58e721179d5346ae73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2713c058958c43ad14b5bba8012a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952050c17ea7b71aed02156e5c9d34d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fec7abac8fee6f733b558e160fb7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a826caf46be250e3d57f896ed90dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f764081d0dd218e39ea855cb6b24689188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222339c2ccbe7015ac0dea550796e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf986c6c49ea6c00fee6c7a87cc2473190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e15794fb99fa8b65110885b66f24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59fc8c2c9d0f9423059934e9e7c15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f052ae11d139b64f129562cce5fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be26a42dad96bac95565d12a1dd18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba4cb962849f0e8b0660cff7890506195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d7ed262babfaf36e6990cadae005196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cd941f0c41d9515a56fb01f4f4a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d2a91db9e78d89d963de4b992048e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24469c43b3586b7feb48332a9287e68a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3805a9fb828d4432a88fc1649532200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332b176b4e3404789c865a43873664e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47cf24b5bdc24aeb836befb5e80d3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bafd899175dc753b39a47109e6743203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc448b8fd8f7c74b47a8f79e7bfb74f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c90db3c86839bbe9786a313f79591c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891562e7aadde5f40c938c47ee96f6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad3ac87984802fabd5bff798cf22f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9520a0bc4eb9068c114b6e285e616208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f6cd2c8ab200906991f0337d69ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60f1b0ea0ed702ec60c7bb31af21a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda81ee8b5f579f199999c66cc51d624211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ff8cd97985ba0a8d9c3e188f0281b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792701756b7a4e0cca5ba17143773ff7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ba37fa7243197dbb579e98e0944e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494bf32913f1d90a68c5a165a74112215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb94af12e72af60847c5a1066f1b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7806911ea7a36039cfc99244c79c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17248414a0861ccf476516d96c3b685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0de44cdedae401e2794c8faf9cb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd663a5d65df7d9d3b0b349456c348220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36759a69cac98020ff1f7f84dd44b250221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289892e1da6e848f18b52cc76ae5e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eedf8265cb9d70f184f20ff282500223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd747aebba2c880ef9ac3bcfad7238f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee259f0db1ac202b580dc2f108c7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92687fec0dd0725ab3717df79da2f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2faa34945416471d4aa5d9642619be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20453ede310d6bca55f7cec10e90a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a75e457bb538ea704f6c3c39acf0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb19610a7691d19c4755f553c2dc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17cb1f080d9b5628857b7765ec349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655a12b894157225ef1804a5a920e30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85d20fa65675b51486dae004b5af15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b218fadfe1cde469cdf4694697f5463234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1852454f5730f6eff59e394fe0011f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e550a551e32366f6fa5eaaaa4f88a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b230c4d2ec5c7bd8dd9cf509018d5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11cdb6dde319e2e11b692dcdc111cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ef6543aa0a2c43ad165cda8bf8e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5dabc553e89abda496633f05147a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142640d68dca24c150767435b73664241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d2291a60800045eb099ec6d18097242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f771caccdefd58915aec0c7382adf70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b02d635d6ebec7a8e2e0161022faf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3bc9bca8fba0fb13d76bd8de0fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c352296eb0eb52f027c3bb9a9cb752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a636d5ac5292ab8792b3019b900fa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf8dd28bcaa3d436399d55b658026d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db42dcd7a21c0e10336dba601d4dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e4e122bc22828ee4db7598228771c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f5a99560312f120a707ecd8980e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a009889bd92bb9310f4df1a0438212c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4585ff63f0a3647428c68a068ac11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f761274ed4b29950d5d1da81cccd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00292f0ebf3a9ae346cfc5c6374323b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039016d3ecd41e6d5181421304c45402256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f55d0426cdb490a02c97abe87bf93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d48d9108be413b112888a3cd586a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd93e0716d02fa4112202b61639b75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f1c55fb9bb3d4c623619ad3dca48c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28681ec565938dd77797da1c421e3baa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2d38a169a91ea2ebe40bc697bc0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88ed1b2076e5586f69b7774730a9e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b84a2efffe22da9577e8bc9101fae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab5eb10c74167e29083eaf8a8d423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ae79c7c310f8e924d95281876d866266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6556830c725ad2f759f08040e5a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25755f3014bc34d1a51ce5b2da8871a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b9838259f3eb2cd9a1789eb98833269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a049a7eccb989c30a4a80eb18ef55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ca6b7a8d02cf8fa9e5a8700fb0f48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008895f172ca18ba2213373805fe9b00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1e53b179ffa0f721e7a2a2b8a448273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3cf187868741676cf127fdace2976274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6c60e58ec3689fbc5bf7cbeb0476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023dbdf73fa8a220d6513314eca27b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefa6dfbef303b44720cb35805417d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943421dec710a64521bf1293e06c999278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899f22acc6668258d98d0a31a774418279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6b3815ae15ecb5d64c22f88a2512280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a283cf7908cee10f52f3ed89d9c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d93a6ce0ba28d5e492e2308dbb4038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f7e16742bc3e0933390c5874e6fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da713f63bbc5d262556346470af921f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5552d957d77ed4976702072f38cff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6b4e6db6978643a0f859af5b19aa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09c629e204f8e2698210c6be0a8542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58b4dc0cae22a9bade9cec2d1afdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fee296700d2428c98c852357efe35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c05bd18e053287c03a37e1b664d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01cb80a660c88490e7b88ce271ad2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ae374e73f43f0449e00e8d6ca75c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6f255de7254020d3d9ea3be1b788293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536f3e28641cf67db01d4ee3478e16c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d63424dc95fee0ddf462597ed142bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc827c00c3d4d29a6df116292d5f44c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b9624628f7662878eeac0422cd72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a7fc0e116a24731cd533a86082e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a7424378efb0210bb10039c07ba3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db306a226214c6cff2994ebceda30d17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c244f97bddc6edb4210f36dce1cf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b1bc9ebe07bf89adea517ce39b46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f24f401077ab7e1a50acb197c27b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618239404764ff5a18702491ac2da47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71747ebab89a520c54221fcc8fc6bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf896b8e574867650e17252f9fcfd00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b62a73cdd323bf545eb9f8f11e40b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00271a5d163adcd91f2967c22797de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b29c3c783bac4f20161d8bc890296309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376748c7e9ae89b2a6b8f3c6fff73ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027556b3771119e4136baa905b7a6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ea3d5b6ec15f3571b6b9aa011a22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320b8a2f4b4919ad93c4e96c465672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd06495cc318854b5a733708a313afe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ce4b777246c0422eac461d7edec3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cff903499bfd1fd5adb0648595e7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2262ba7d1f79e789c38d6a4cb7043d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9544dbab816289632349a6d2562c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550a17a6d3a36ff4cc9c5ac4be2ba8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932592f6cc85dea5f06cf62db88a62b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674ff1aeee795329c6b77662e9bf44a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf62e7cbb2dcd69c99efd6164602fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca01fcff1d40fe1a685531a00ede0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07e9cccfed6f0a9efc3e36a650bab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceffbd29a763ee660115829dcf4e67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccc9529459e4db3411314b5ce2ef51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615718e7aed6507e5b1d684398ce1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b45b972723b9f709efb82987ec124328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7073755832d0c9e4dcb8bf9beaed88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba692c1e2ce0e4abec3b71928ebe54c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597dd0bf7bfef6f955f7b41454fe5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1ab721dae3c061ec9a83ff73acab2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd3d8385689f250e3faaa8631d8a41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97bbb3c87e105c5d7e1485087a7d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496fda56110fffdbba3c5161158a34e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa7dea47fed85b124affecec55cff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c25e5a4b738583fefaa023f55865337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe25fb7bf77ef4e4aa3da4c18b87a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072652e5be01f23695d8e9646870d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b63e4b8d0e29b2a438816c52fc8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b94756ae7253babeb812736f0f8f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96b94c0f9d16c5765d3d57b6df028342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861ba627834bbebafd7d76799cab61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9cd8a32c33456007071eb95fcd3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df3718c59d9585fd953497487554d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef3be9b88c8a6c1eb5b77e7a3c0400346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7d64ce5579ea57a61d31bcbae2c63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eab942462430e54bee282130d8b0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb014f3ab4fc8b5ed1e4d90d3be41c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e79ba3e0312b4a1bb9413998ca4715350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30cf41c5c84da1ba4838043d5bb3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af7b8f03fc597d7eac83723c8dcab5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceae1552d380d14acee39e3e96b874353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c818ce8653dfcd87d70afb87181e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad865fe6743eb68af20e35441f4fac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e6dc19c3f6cb0a699e0d90315cd0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8d70dc467764cd06dc204345e2fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fb9e8a9b76e06e510f223646a9d28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7789d1dd17c8db27f522eb9f9024359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e61a4378baf234ec6c0f927aacfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7544c92b37a0783980343af8bd5212d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631b737a84f7a475d617eb576937b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa86557d2c8cfac84a1c4220e54213363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb32735c55431441d6e1364250144c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeebfbdd6546099df2e7057c5ace34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2afa23a714f0dba64c3c0d7e4b5894366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31a5dcca723c3cdd3c905bb1a198bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b3a7bad3a45d3e33a8409d40c71a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05bc9270d037011c61083e1422768369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065a37e88cdf50d18338962df6d4c9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea948447963df53645172a4f22c2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57695c23c5324361f27f0dc1bb2f15f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483080da934d1ab40be162dbc6313e1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da27f39f802fe63c57dfe4fba8342e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e6779cd9142f16f409db26867bee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331102a754404bf2f2c325d6fbde17ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75103578681488abc03e8330f667fff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17285f1c61d24c1e55c8f3a991b6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad6973e333a1265dd47272a972134379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f966efb7af835c5944f194562128380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c9f44a56bcda49ba93c0ac3bd5f3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468421ed252bda3f3fa9ce6277b67c37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62489ca76d941b3dbcc0b066bb8292383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293257bb9df41dbd5f8cd453aaba137f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579eba53444d814654b3d8131dc136385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea5b21930defa8f2f8e5ae8293423386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bc7fac491f84ba7b561839ca3c01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bfff7101207fa369b32b5bbffe61e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c28f2d270cd291585c7b38ed0bffb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b13d1bec03bd94965f2673d8a83b6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63a9ade68d9cf364e97155bf385e18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a879d5ce613eb742c4c8e24dc193a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a8aa37b0e6367c159731e346cfbd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa200d542f4a68e7eb1e5f64dc4c0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0e561e37f4c13d3fc9816a8a1cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d85995e750dd6e00b6e7f58dab64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8407b917ae9d5560e3a5c9aac17132397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83505acd2cf57fd40cbf674d6660bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3966c89e5aeb5f8ebaf3e52ceecbde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcde44f29dfa9891c339ca9860ef45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b09f8667aed9ed972ce116c56bd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bec5edea7099b5c036f7cd6acac90e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a593c4336206bae8f3281c23a30767b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75d5b280d97f492ccbf0c0c7a6310404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b8fc5e2a0df1ca48a8c20a72e327405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e59111a2cf80b4110d8fa46bb3cb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31ec821ef055f539325e64dba4cd7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba44ec25d1764610518567b530d960408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfad745b4f8e8330b9d75b8b919da9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95899b2585b38f843c2351bdaa82c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4f18c61e79e6009bdce0a0652f3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b7c9243bb451a4147b840b0d960e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877faa49754e29f0b7aefcf53d49b89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7cf98f49b5679a22e3684eadd8186414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a2676193db7fbe8c9263d060057d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229b45ac14dc716ac7e6fe48f049add416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374f11f7553ac8e54705c4ba4480bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b51bfd9a6f28ceafb87be593fafaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eccda4580da1f5f605ccd2046b9304419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ef4fbdb38f21ef19657e60ea7254420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e96312155a1ada24dcd05187aef7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9645e540fb0f433f1b27dde47cd207422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000bd13797b5428b500771d6da6f0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b2f39494d1be6b67a9cb64f25490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e78705ec41d2e0b9790e18832dde9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f40291e09c0c0b39e67923d53b7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c24c7ff3d07ff6dbbb79e823fc9be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d280bf38b4908194673692b88944428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e666f36c9bcf40334544054be70d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e7245430050edd9ab14ebdfecbc2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41258782f3538e0582d399b3f9af11a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315bee14441e4bc122ad26b5cfe5971432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207a028e9cbf62fb6924bb99cfd0c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28ed3b6c24872300dfd8859b6c603434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e4aa5dabfef0f7eff4741b407499435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc6a4ffb752358b3d3dd738a21b2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccead3203b542b9d1cc0e8a1baa55484437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca367169b812f86c6287042b390f98c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d830cd777066649b3a15a64d509a1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce4acaafa699e7619b153ce781930e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f330ca0dd8134e4dbee790d3573c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6c0dc500b00c33668df4c6379af6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c720dea53218e4b6ccc7b06078db5ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d46671d0c47381906394ab3b72e617444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cda2910e011779f796967488762925445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfae0af558ded0a0c44ddca85651fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8beb14fbe13a641a8b62f78a8d5aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa8f81894528fb7585391a883d4d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e7fb9e1b5b85e68cb7df21da339f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa0e6f175b74ab35de18a200dc2c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447c210025659977bb385a331efb047451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42e718c026bee55fa0d9f16ff591f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c6b05bde9e7d09bd685ef4e6f3ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7877e0a1fafb6af2cddc09d6b639454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb3e06760e786dbaf9dce209ec703455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d7af4137e6ee9b57bfbffe5febb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085843e3fd91e791f976b66502ecbc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bca874d6fdee8f280eb316dd17af7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a5e56227119c5343f9b2a0b61bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe844473a381f64478cd1e673273e00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9478e7d3b431c94f161d85b5d6adc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf537015b4a36b753b7b0b43b7cdc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e4af84a173d026507a40fa83e5d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b9e9d7e1545fd1f25e5c2db410fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd3d9684e84b348e07b3b68a86937e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce384f66efff2e8554bb12cb4f92e65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6f3a25b89d402d15ddab6634d1ed0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b76644e676a5b2250afaec249de9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f55bf234368c63fb48cb694adf3a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c02daec328b2d815beceab58f7fed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da06289ee65dcc168483e23817b7867471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f7b1f969fee898aec2c273f40ce6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41bef7eed0f23a636e5a6b4f8c4974473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d240da2bd2ed6ca05862c691ef8a00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c1be2f82028b846d65ebab59e36b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753d3e8942c39f426f0a5558c9b3c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa54126b955995303935b01a23235477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43645f768d7c133c366f5544d0b658f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc4d9bb14b396b5651f73a9ac50ef2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aadee97200f571b883c102de0a4a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a2224177e9f32a3dc0f94ac244ddc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a808ef0b55e75f4ebe1dfbe237af8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d91126bb481b8d051cc9f495bc848483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6665444f7c249335391ff516ec8d4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23c44257ac7d5309f7fbb1e4e88f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c73d54d59747beec248784fbb1ca05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf94cdcd441e62ca5e47f19a51293487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0754ebae7c418e330e540e73956ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc2a960cdbe7df1a7e2cc456c0e206489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4b19a4abfc7334298097064f8657490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54701fe6be16c775f71228df3c85a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e13a636d3d6450de741752a8e28f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bff5f1c1dead1b6d66e0d6a626714493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d1f171268cea17b47fde905fd00a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e72a0abc65540b880cc754601ca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc268f2727c76f3d818222c99ac7f4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc297edf222ce850abbff563e87ed9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98936623d7667a582c0306af0cbe4903498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168a000a1bfbe8d7d4553aadc4548c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128805d9ab68614598b408183b79ab17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf07bda0953b447fecc7af0dcbd406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a9e549fc3852f1ce1b09e88bed11502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed745bc39b614ee8584e6b5e6377494503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fcb4703871b3743ca12fe77d5136d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a57016f84a76ddcb660825f959bef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0e063cf50a11506dd3c4f9658a88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d87e68ab6ccbb5553ceaf405907bc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc5fa8e56478b0c36fa0747e8e6ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754a57df1c29d46f3db626e4af3a959509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fedf03e21a21ce41b01dcfe372ccd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade43faa4b86fa74561351c16f428bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1af9681953679b79e2a95c9d0a2a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f165e47e3be711423ec539eeb5e5475513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701133bc7b18d9fce039e61af387c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339ca140f2bf64e9c6ec15f395f7ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0c880060ba9ad9f0f3a4dc26408e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cb681e8a11d7c47c46e9882aa046517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b558a0cb0be225cb92307144c3e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1e4d3a2f4092a68653edf24130f46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5d5f11f19080b086ffbd22193a442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f6fe970cae1e70190dbbf8281374521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced137638e9920bd32054e6b5ce97f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed90434e5d0b165cc0d414caf691f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593abab2336f43caf84044561a124412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c927292e361b65211f5af6d85a29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75f783cd3f88b29987771d7ff5245526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf969bdfdab5b2f1e711e5560ab25e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa60855c223627972176556aff89bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff1088a10ede42721d72308f3e4ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51da4a37442bfd86b7479a35b5763530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e39b5a8f728c21960ec39f89abe5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b52a293155095448e2ef5b7597011532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a758dbdff4805b5ca544f08b105086533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbc3b0a96914ee560ab91af44f04e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85a4d6ef05c1a6f36540b877ced15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0fb2c3d80f365fad57946f706ffc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5c49d1333d800c37a62b2aae2c11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a98fae5396d8712bdaa51b45119c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb5b04619d3a592f7c4c9785358e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077c820a5043a5a94115e6a72238f8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623b1d707a3b7b80fd1b2c31221431c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ebe4d9e1f6e583bf8885e71c93c9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eedfdcb99a5f6f872296155e00dba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5368b542510e7fc980100d4efad36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d2cd7100c78c76f4fa6f4e05e5d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef052e3821deb66639e7a0fd7042e02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724daa64330e04ed43c130abc58e9d57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ccb7f13e461f35770d463a9ba8074548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8287010df4bcb53dc9017e87c4015549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a50351b5293b1924989b521aee8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777890347e96cd2dc6926652dcfdaf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1aed0aae1e59f0dbb7dd7ec9d29cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea6bd1eb16db8b90c1640c6c36ba41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f22a41fd452c4ed154e7b461d6a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf2c612e1f0e287125cb5d8455856555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf8cdb364a0313ea90f54357964f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d127c3264c98ed15f3602edc6525f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f634b8027fc5063ea1f6026d40f1081558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daf4d1c8e1714d1b11b5e98c7cd7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02651fefd861bd0dfdb3fa104d1c0a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe975aaf0dc314abe7483a349a7c347d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9545e69bb18ad41aa2fde66ba8da7cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94920ba15314806cc7994c23d20096f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18511fa1163157e35647f5b77146c09b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b48510aa82409de7e1edd8674d0ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3dd8b301d7922019b4fbdef7548a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af431dc83ea8c0628c1602e8c994aecd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaadfb79580e08561a69728706b292568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f764a38f9fcb5e7be57ed2c9fc629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6308edc2f58217c8196b9889ca8b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b42e6fbd2513237714c345dfe52d31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe6408f4a0a37c8b58c40db16441d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f3dac6892246af37e7ee3bbc6a16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedea6f07cdd0bf1d694da9f4645bff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b155dd4e20a096f5d6daca0fec8b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6eeb21c2a740df02faf01acde40f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd38f99f9d63d891b6b3e9cdc47a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc91b2d356b563d63d1a45fd2f3278578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd2b5b4c5d8f16bad5525a61a6293579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089e09cdd350219688f59ce636cda9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e62dec47da3ab051e989e112c483b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0792441446eae7a5a97f2e6c8e772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d2fda9fa6e735c95d27badfadaa92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda520574e07076bc091fdcd406f7da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f0f6bd48c1f97911ea10224a9d81e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b6e3f25e1503601f6effc375c8dae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714119e3d9f3a9a0716cc86e6c086b34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea948903dd341964132dd8b06dd91fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2075b272d578597e446589ce9b8aa9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b333f2b0c6e2ca2353311f22a99f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3e1a18b1a38f32313706cdef9274591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729249db44726d12187c13635fcae0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29077d40d8907c60ec6d3e419fc67a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee635dc6b956322a70e0a61b19a8f09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2180d4ac80e96ae9da2089b12656d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71cfa59fadd718520e6d96e9d163aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05060f4bee18633ad3c8a0948e384c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12b376a48f15dff4de7131b666309598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c77404365c5f0f4ff8b63c92aa666599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75091e6749d89994c33283e9fe0a82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437daa7c8731c5eaf81844a217e49e77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a004e5d539a4440032d2bf849a35420602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb51b977a179e74ea75b0776ffc7d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374a5b8d4d2671bf782a2a00b0e5a34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b02b9bf9efe17d51cdee60c1cf3cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00f4ee0db43462343bc8cd26f5adb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0133b52747e466f23fc92fb83eaab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd827e6dca921069d6fd95d69733a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca9823c64044d408d4c6564fe3b0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c8344de38125d537f5ad4f509c71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7775cd03b2db337844dfaca8294ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b98832c51387b3f841e8a02a0638f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b857ee221340b97729ede2040d5684613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e584d4e4d9521862fea742e1a066677614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a440d98f694ce115a283be0b97caef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948054e677becaa69c45439823536a94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166695cbf1ec4006034b458a0b4b5f78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88dedd0ab3ddb50c3739cd69ecbb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ab23d9707e37ce49181242156272f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c11676b1de4e91fc0a6670e170ef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c137225b981cb5310dac6ee2d3d3c53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efd274557bf2a0153989970a52b545622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23c86bfbbb53faec3779054386ebe0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08400d3459dbf5eb65abc891674242624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0595262dc9286f2adf27a1450d8cf2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291e7f84ed8f6ab3a13e9c0add54ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbc6134bcca74b048ad320eec3622b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f996f0a333f6e637e6f9a8ad4138781628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413b6a094d074438787c4aeedf0904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f08fad05de5258eb3306a29eeaca10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854169791030cae7f24415ce5e841f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2274cce28cd8944d89e7f741696d6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f0e10e16a5a0cee66315a805245bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df786bb5356467e426fda5bce50340f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1924b47475d6ed680f1c0f7c1d6ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508970c255f2352ecf408d25cb3cce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844662b01dd69cdf33f1a0529cac21a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dc51294fbe11cd6d6194acb8bd86c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec433a01ad52eceaaaabd8a05d2d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ae489cb546e9209896acde3a7de5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e8c454462abb9be699f71af835b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29fceef02ea59c026ed322e871754a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc5d82d71741dc60dd665edcf1e56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb91e195874449796d8cad0fd29184644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>