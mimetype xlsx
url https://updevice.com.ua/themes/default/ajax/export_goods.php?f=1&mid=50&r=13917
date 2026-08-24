--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -2341,51 +2341,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de00da6971d524a096ae8741dab851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5210ac9f4006938aacdfee2e76682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897ca967d52639b636d780f37ff4633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55835d5bd56a7c6fc365dfb36fad05db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955013b7acce589f17e1fd5b8597149a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2dcd55b0f03f2daae8bd3ccc0c7106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e66331be6a5b4ab4744be66e37fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac41499b81204bb8f79f406628de9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7380c437f5e9c265e468f139ac9e3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9097f3ef1caf07a026e5549edb43510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fc808e46b0997be2025de40c227cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6ae76202300f5a4b25e1a5c9bdc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fadafd83aa3182d566ae4f95b71ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462db79ff809e569924d58775cc14e4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c24791c454dbba82e5e5beac4e6ca815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83cc9280273b865edb771583bef9be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6514516859fa3569addc3afce38c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3ff0baeb069415515c5c0a5633a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd75a5e768826ed844a4690c45ccbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd14838bf2b50d7ec94919c1f0ae8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c93bdf1b929c1faa37782dd263d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddeb064c47115c9386fdced797c88022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac2ffd87b27241153f5f563658c8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a890821891bb91ec522ee9c23bae2d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2115a175764b6b8e3eba1f758e8f8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043a7fe81b2ccf5e242b43d720f49926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09792b04e810ecb69cdf42f4d071f1eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c5fa0521982dd777dbbc3c0a8a2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045a6adfd85419e811fe3fa418ce4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb57f37638beb6f25ac7c5052e1e78c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da68c58a33c9b3c34ede5dbe48e0a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384326d85059a730b52fad8241bd1fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7f695ecae187a571a8822b15ebbba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc695a0882fc1ad3c5877433d24b99ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25faa3cc7cfb8fb6af4e4e4cdedab7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b60295350e9015b2dbdf0c57841036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5936f0120053d0903e7c14d598af1f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125d10ca23b2940c6ce38eab704176e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a672c4739a0cf24268441ee194d4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa164827379ca98072795074a091832b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6209e97b4667314771e27c521546be641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526120754425d89e14993cdfef22d5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20485de5731fdeda3e367a71aa6b6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126772d6b262268f313a7367b8bcd70344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697547abe528a9917d46ed6cfd476be245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5124955200d5f9d1133db0fb8a138e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906fcce57cb47c8d78d6111a315997547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e398285bdcb26f3a9b739f00b4ce9e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf4c03dc49399ccfffcb6a95c648a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a855abbb63587f4bf1a239edcf994e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781da72926cf85d4f436f3c97a6ff551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75ecc76a1ca690a4a4051f7b1f830652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b468d6b8fc039f47227f2a845475553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb768591b93d8fca6348944afdd6c25b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb939e7691eaf393cfe9a76873c41155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b456feb72487fd5eac8c9fe8d9a07e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d4ddda71c2c55baa80e03d2bc2b7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a76a6f9ccd8912c627c9f769d27c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767b72c6efb76dd2d789bc7bc242e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c808d7b2b03807f9a9d95d0ea01460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6d8f62f375b8b36e88abfa85d3b8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662cc2e0bba1cb5c827b2b2dfa8a26362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227739d589707e699e3ef5adc0906463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac30201a6b27c4d71a11c6257319864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656a0cbee16c0c5f71268821fb76b0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d10e1845eeb820c6a358df87f59cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb792058bf9d46fb810b02e3ce5a52d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757169af47f96faee4289e05004c291868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0d7fed09fb9296854ab1fbb230f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6963140b01fa28e7efe5d2335dbc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd8a9135f86f4391288eee49887e2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174453a94335e225ae5836a4585d3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ca73f649ce14bf278a9f1f81c35873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3964c2f3649f6ff879181e31c72c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bcf421a67ac511fa98651ce79a2a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e64cbc2a4c264b49cacf0d64d293b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3bedcdb324e5816b7bf616459a0fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254206ec1a84a9339d7d0fe689dc6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe12ad00f793967ba96d45dceb19d2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86024ec8671f672e7d72d3922448d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475112516cebb74527ada994921a63d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add438dc8f2114da06de0a5857214a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b9a00d373130705c3e76ca72fdca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac03d620a2b38f914b1faa7896daf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74071b6b7518172919007b7da6b72385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7dea1060e06e977bf0902af9d70286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f59ef3ed7eeac6fac75f9191ae44e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a49dbbc54b43bf15141f66b76291a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848a2a2221b49a4b633d17c0c866be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea0759dfc1d1c180823309100b81790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd43e029209d6ae239b19e334a8a2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea124decb925d40a2ae29271ab45a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae72a74910141276f131d56eb49f7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3053a0e4dc37517727b0ceb889ee7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea27896530d60b2018a83ecc282cf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7baccb76b0b85cb554f4fad445d18396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84441c3bfcb52e94ff1201cd4b322c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5a293d84eb5b3fe019976b885c4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca667faa8ae8291e1afc5d6ba7b49f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64160eb811aac1f26643a1f9608abcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131445d11b401de360e33fc1f745d9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b967302a4d41708e6954758b639c16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaf650c2ed563d65358d0f69640fd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7758a6ebcafd21d685fa65d2ae02065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af558d673b7f29b561c0dcb490452fa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d38fe34db9038537fc7d57fc483ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b277fa3cbdba8a5c16d98a4d1eb55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106f219b22d500014f612b2a72ee2a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faeebfb945d9b155dfb1cb9b99da37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59b56ecbc1c9fa013ffa2a7e8777a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de69d1ea2499a1aeba9a17d1ba74fe1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ac932f47ed2fc63e5f75892f5c13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdab2d4cb75b26915eb7370d955acec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb9505f0a9da0fd54c6f030d660391114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700ebaaed8405f16bc0f990ac35428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a305fed538c285da420add78b0dc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8baae8889423570116194c7e50b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeca5933ba25aa5924406f519157fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e903e69a2e334dc03f236120fff2a3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5cafd13c12345f74af20c0c46c6f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469f36484d75d778b12b77d7fcd67a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d617af2e8bc15b3bb5b0ba9466484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c0f7fa9d14f034a3a6a6ea1b4360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b80b81754a60408bc44e401d3d54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44ac2a9d16107dee3c8de12df2ed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214603ba1cc5d7f8024aeab28fdc772126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c86f92464793209dbedb9bdaabcb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333fd60feeeb5e7b601f75a7366b47d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83629ea5637edbb2828ab1273a913d5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b35a6d22c6fbed023be0b5e1cfbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee78c88d299f10cd05780f862843108131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d3ebbc9af0b4aeff02998e56e3cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c177cf341b91b4ca2307e6d504e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a876ea616a231831f301584a7f6176134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec059c36d099f9c72cb683260f23bd37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35336ce216e368cde1abaed1f58d0f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32ded073b84e8a7e6657c2fd1da8b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7785221d671c405947328171e1f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a507ab84144d7a2d1225f3561b27f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff481e0bc2fbb930794628eb53ee5da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ebfc3629632ea4cbe99b434f166b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be384963b59b927c5e7432fa6f14d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba9af73a2710f15b2d70bfda1b5f89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dafa62af45ae34888530d0b60cb3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a00c42a48ab9c63024dbca2061936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc26edb92b46944071c0bd12e89c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbfa41027de27905a33d637d4251f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b245abc6750d523d07fe048e4b35ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f4adc56b57cad7a84c69d3688dc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59a50236bf9d2369c1b2bec08ce49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bffc9642d40a50ea4b2c61f1f76d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb8da4fee83243d5d2e70ab0c5a5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe833e7b89cf93b7d3e62267fd356852153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd85581b4a4a40c0b02f7c9173a4f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5736f6399015fe4eb5343c0d09ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3baf400633efb0b63894f6c5e89db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06b636a3688fbee249af793473d27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70f1fba831b7e584a15b04a20a67a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a76d40bc9ab1b17db0845958551b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636316c89cd4b14fddb02f201106e0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261326b831ebeddc283cf13fe2579a33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d380e12ab972bfa7cb773ce444da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b45ed128198b0dfa1941c6ce8872b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca56fd0a3949845f788f12520aff8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f55fed69a8f8614c6871b753ae7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42240925fc9b1256531418ae6e3c10a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e352e0992664dcbf618490bed6a3672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c4ebd6e66ed7a71e66111f8577a58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8818c7df15f55fb8843a38a527c87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515786668292a9b5217bfb2cd957f5aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae863ad227a9e38015962c691304058b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aece39506b27eff09e5208a5db124e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845fb6eae3e2031907ba344c8a66499173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031507cfafd152e5bc3e9a1eb363044b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e518e2e371b2e1a4f89c4bd2f6c0ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dc670318d538af71a582b03b43cc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d8e0494bcc7ed5b55f602c3362a0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aae5b6e7b9b7a3902945b99e03773178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be3ce3ff75549a050375b35381586179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216ecd80d177d57bfa7632b7085dd05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5a43dfc8c8e8838157ba7ec0bc53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e9b121fa2412c739b9433369e02f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641c41f7983686d39e3d9447ef2268e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81999aee4c535c2a77e8f9bf4285167184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f1080175c3635bf408dd786fafaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276572bac9a21dcce0e8ed7541ef810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67595685325c12f126a9b67fc6713f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5b40b9740409135e9b2d40c23355188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b331ee94cb5e9b173788c89e02e157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f652ea2995ae6d40c1114aee9b810190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a51f67f7c2757eddbc30d0ee0f83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc8265b96eeb9f90a683f4d5f9cee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30483500c86b0e091659e819ccbef816193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0218ec0f043a9e03adf963885b37e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a39323690b62b35effc39a864d48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc26e205f480df4db0e3676f0b837196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981f365dc49c956862e01bdd446ff12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deca0bd2b360052b1dd1e34b3a6c56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d417977a9ffe5e8f282a3d4826f22f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aab1d8743479b7c8e1a629000b7b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5596f820b54db5053886347278dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f2cdde12bb79c1f32f71557a0e5eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67477490f2e1d813299aaba173334c8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070fc857a4d5f3313db7d830809d31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09af560c454fa48880ee3436fa8592205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6865356c8d7052a5cbcdf4196d54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e420f9aa4d8992c35c2b66c13f9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b332e1f02db4ae1fc0103330119830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852b0da042e2ff5e6dbd4e149c20c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f716b79304785690248ac69746033210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da768db786fbfc91376066b19cdcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985c528576f9685f0926f2b7be1faa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a528fa1918c9daa91f616f36b5e57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df32d997c829b3b96c10262953fdc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dba6f97cdf101ed4bc2155158b180b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b1f6424f7b12ca76cac8327a08fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6012e9c24abab841af609835ad3df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb819ad5a18d2fd467d5bc3796abd7b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474099b1c9e2370420fe85a7b034449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4a5e3cf5bfb2c38f8066e1bf3ed99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4df5ca3894cf8ecaf2494a474344e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83780c299066af55f2771c913ce5e7b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c84d31510f2faf72393f9a0fee56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844841b91154e2bbf3ecfcca039a6d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e9f22884f3990aa06cde91df6a1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f754ea88fd2e25f226cc7ccb4718f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6057c41efac686fef92652711eec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c5cdcc469650b76252bc3438872c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67c4a166265b5ae440eb8be2acd0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792a81abb8755eef85efb854c46b4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22066bd399ed6805fdc29654f36984d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a9f0b3f256cc2a87a861e6d36657232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0285bb7f3d5567aa1f08f6f8098baf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ebf09d2c7e79ecfb5e8c214bbbf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650914a79a66db6b5475717aec3578235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d216ac3b40c84dcbee622043340f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6711bccc1ef9ae3bcae577b9eedbc0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b7a35e392433a6cbee37c8827beaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762908af6e20185b452a1d50136dbfb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa4b5ad2bb6cd501bc3b570bc3f022240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db64e663c019936ee49f22ca76e35e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcba587f91a5ccb0045e64569583b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2497dc43fe77daf487227c2514b81d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103911127505034fc528b844c5f850c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851929dda6a829b98ee0f6fbd538b75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953e8995d95fd05121cc7fb039cf8e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a74f64b840c4188b473b48b351e99f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bfa3e2d8c4736125016dcfb97c2f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a722a4236d7a7b39e3a736f49c90c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fcd0bbdf1053d9d560ec94d0a1c63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70749f852740fc647c1ad05869748d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b43a603e52ae753adab1a3e7e10628252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29866e258e4176953337fc31df6a637253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226912a3130689794be0f057aa3af1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e8249a52391697fdd4d03bd6ed02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9d0d6cd4bff506c0978aa3a983a67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5060b79f317700ce05368c844bf08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd3efc62d0d5d22c2255c217f14ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0164f07560b3036ad2f783f942d56a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a92f95c7368d8f664e3f4efe4a46a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b280a84f99900f6aa3c68f6b94ac691261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8fb48f42af0baf5c55052ba3a2be3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7d826275b72fbccfde3ced817028263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e68464d8c483251e5077751be53d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfa4c711fefbe76c08df1f6e8b45b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e288fb544cd93c41062f3b2f5f04e3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06dc5cbe81034978d1d7c210f5f41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da178af4dea2257094acba400f3ec39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346077b4e9348b52116104b47c2022269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648d0acb6721826312aba6bd1220cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1a8e9b114a5347d59134ff72c91c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec413f24ccd9d6491423f638406dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbffeb26725563a2da78b069fe13864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f18ada18002849af4b94ee4210b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5f4772e89c1d5064906b2d22bc10f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b572f2966c1624f5d67560acd5c63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721172b16ec57fc5dc75234daff1bd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb23b3d7badea3ea64777a1a51e1da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bf3e476ee91d887daca7f01bcd92279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e06050d671d85addeea434f72a159280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ec9c9bff4b0783ab80fb3a1b654c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e1a09bed570c4d315fa3500287df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043827a831b3f386451036b9c8ac62b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6f98eee4ab32d40bf954d48e4147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2014c3d353ca55e6b69693566314dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d34cef97464d868656535cd4c57622286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375bb23f2ae9723095b9401bd6485a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358ad56fda5251c5392c752f62908ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d09b699ae28e766571f9748d35d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677b04ac6f1a9ccc2da9069faee1f94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37768ec06c888a1469e108fb16cd6a9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8183a86bc442713cb6fce080e4ddb0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444afee28c4137d14ff228e4cfa56e82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521a94b2d7df9ee9c202740061930e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41501b267a1ebcddc743c0ec32597989295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a133f40d5c5d7b0a9f3f129f27324296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeac50e25344c4fd9ea1f6c2ecda2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6f5626590784b95d5f49b0980a68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3256d472ba1f07fc09baf1d3cef84d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc16cbb111ffbd04c5b57c6c398ff8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eafd2f71606fae4cec5bf9833d153b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509a89c0f8a66afdf47daaf7ab3560302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5714e0f08356ba7b03cacddd7398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f80e9a72eafd7de298211ecdc0f43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5f3bcd41469155d73af7509900c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690496bbe9e8826c9eb61b60b1f179fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899aab4f8c3feaa18a5ee065be9ad9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e37a9ceed03efe8d0ff72e785c91e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc37769638711920d78e77259e5b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afd7d26e087cdcd4c6c26402101e22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d579cb2df1e33bfb8cdb38228606a8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b6c799be86914a33f0f8f28b97774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8ce5723813737c46ab47d6314978313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a89ce4f231dd8a23ea965f92dbdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329507cec5ecb5db447a9d8f85187aa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233300b9f90c96c0aca5513afc622b1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5730057b0686add60367ec9c8ae9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be640bf115151a2970d984f3cd344518318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a856c281e23c7234a110295c5a238a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4a888846d0189675f88f83c57e393320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d92f39f0d504bdd446162aa09c51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b27b92523bb3c12b33c92be0aa612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b5b0e24de45c6210af34108bbdd60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c292660a6cdfa31d6085aa9763b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0a18e9002e45aaa3220819bad202325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ab111b207f93ba5303f4822d56786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb59ab74f42ff38608cd099db8cac6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f264dee6bc034bb2b22684dfa4ca1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab2708c7b01e8d51edfd8405312db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eadbbc9f8523f8e09248843939a8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb50c4bcf52e968e520305fe9b9b39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789c77fb649b7a77ab5b1110ffbbbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221c42e2a6d7da111b7ca2649695822333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef317a6780aef19b042dad96ee88fc07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d45e751623dfa28aad5e8056133256335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9e63b9208a1564b43d9c19af1e17d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29978c71a6ac88ca9a507537dcb15184337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d307793f842c69eda1910c54d7b44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0f9d54d2ce39b729fac23924d46b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc81455fac2850ce9a848d003f87799340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d18181acbad705adc2738a1a5eac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eee32c382aca371c2b8c7e4d364ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ed9b31a6000c8df6d782edd5cbc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8d23f7f7eb130562e45a7a000592344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd77d9297c8ce5a23b5033370c7a62e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31dbecd931231bb4fc94b81560fc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde3c9ea12662e730f20a8291c82be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf6fd371b312194a704abc1f2fbb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe153121401e7895825670a191b28ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941dc8505166fde5565c44036a050ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a39e6c6428fa677bfd1ef5c76ebd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f755e9d4f4f8623c19588f90ffa6b63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6c6154bcb7a849d1af935b7d3cac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fd16f5469f84479da47ae41b09487354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b77d1acc3e6cb6a8dc92ea2ef7b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703bb4afd47903cd9017dc389ccb5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0345a58d24378be1a4007fdc5a623357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccec049ff41981fe6addab2bb16af3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86698f41c663bfc1c6be18abdf1f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5afd20ea147bd76548fe511073c63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac9b1a301624e7f9d3afcf9af9799361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8fbd759b832eb78d5a24647c36b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c2005ca0ac800e0296969aa9becab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ac74b89cac9a7d6f0d33686e4252364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b40567eb84d11a791f91a3e39e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6ab070bac38b9b814cf7205fe22c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9c93a4cbad014b4146c90e87f72d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc12ce894e9b68d63b1ef9c9a55261368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100263a950c729c819d825cdf2516b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd290cdbd6a8fd3506c5ae8de1665370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5d4ea411850e3d0e73b90c8c9129371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b699426d5072a447e75bb0d64f246372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3cf4eea7c1db0727bb7d3d3c1af3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92659facb31fe6f6bde59f0b20a755374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4ebc4660b2852695a3f5c8ab201c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b72bd7121984b2bca2e12a71fe94d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd379d9494beb6e9cc32e64ac26cd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec03acdb45eb47af644039483ab12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab6616d0d5288aa023ec5bb54e7d6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d053baba5ccdf41025f884ac058d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72738af55b0ae7491662d730c06ecbe2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29ae2113b7db56dc0963bd9d8e7a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8056f0c7f645a6732037644fe6225383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a2bfa1a318c820ab4c973f8b6b8f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f254062c1cdabbe35ce9620085b6b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22bf277e7c80f11a945b421c45a758386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0d342660f88db2d3b8f4bac6b123387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd6983e6d0e8982d15c3e5888203b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c39a888fe006eb469ce5f8918c3ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50150f3c60a0c49d36e4345c26ffe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230fa7447fd06ed38d4314b222bfa2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f599ca9912bb81d0fb68bfb870a42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c8356eef3acfc91ed352221d50a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd79344c0be5bdb6cc7ea2af41966394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e914ecab2bc67566bfd1df232760a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ac371856c93387f53faff8e3b4c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7dc3eaa8bb1b427ff68be49fa9e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16fa3e13a4c92cc7a8d03264140f1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51d351223424781fdf88a1a2ec26b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0185667dac2be7b605f9859d9388b72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27e993e6ddc5b86c9b2a2b4376172c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf78d87d998f4477ca83e679bbabe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577143425ae6caad25d9805ca4ebc74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8e1033af09e6790ccf41d3368a98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c139a3a1a16d1cf06d4643064eef5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda9a08a06eff2b4e599c50aa9df089406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d839148185555cea98c4addc35077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc9199c613c2a1fcef8a2d4d081bf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb471253402f17f60d5c396cf37ace0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be66e7132f2be1cffb090b1658d37c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9a66f892112b24d354a6ffcc63cc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77524761abc25bd93a8d142315f757f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6970136fa0df5189613ec38f8fbe0cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa02a7cca93435ee4b7ec99479950c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c0cc90cb710a055b3a0eb7122bdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b367ffc82380e8ea4bfa7fc9f7de512416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fecf7682830bcc5006ae61491034d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207da55ae550bf3283c418ebc8ef7b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b53bb10a2ed5bb2f38a15069018c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069c9cab3d0db7b758cee96f71f37c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4004e27d43c97f16a0944edd5468909421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b22fb8082b3aea80bf33229a05f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab231c6e6ba049530a64f0178d36b4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05615e4700b14edc3c11de81d152cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325948d2aa634064de2e30bc70cd3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452e65ac2b3ad9c2cc767836bc631e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac458f6341430149e53448f0bf1753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd7c2231b0251c707c25f4c7f40e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7836ad8806b9aa33a11bc6ae9abc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052945fcb06285ffa3995ff4d2f5175b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f1abcefe8d27a238cac289aed69e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb5ff42b8e74b56b9ca1f56ffd177432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f82ddfa0b0a37a525bcfe9b7245e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d79601f3f7ca42e46d178c4f8960434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960cacdfd64b45260d9c9f500bb7e35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb27b14653a230cb3b4e08ab8c9494436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830cba52d2ac6d1e5e6345b6055839f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac45320c8929a7f6e5759c9c8d5358438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed79320e970f4255a3bf280573b4cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45167c91a8df26e38676df6326237ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c29aaba39892d5c0add0548965a5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b9bc8c54475deaf7cf6023ec881b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e5837c68176720a36f7c5464aedd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481272415bc66c51fb01f0323504e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77f8a47f854e9a65349cd63bffa1f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d506f620afcd2f09098e5d6d7a4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e77d6c4d9f7e10fdcd002c4a03cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66d238f7c9df15b1d58e865cda4fe1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c783abfd0e34d58d1cf52796fab5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8eca0f0f7d818b8fbd31ff6a159bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de89ae73479c8ddea0536c01b596a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ae35af9f2b36e6215ae70476f569452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0b8e7c2ffbd799ce0eff4e3dc5540453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae40959451575965c1895d128176f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdf87b8113ce53a51932cea123a0aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad44301c8f6a1eed00702b4196b0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d8428b7b7a71a46843695205abde6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358423b86d1e65b982b2fc4edb8075e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152262aa1f6efb081135158db0aae79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e28a72a42c82fd7a5161fa878912460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a65d9f4ddeec61a40b63e4fdc120e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8fa694251608e051bfceb73981ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d804e446daabaca73f02d62d32a1cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977a782fc50701fe040c0d14a3fa556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc383e02c05db34c7b1333ce87493298465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816ce671447c6619dbefdd022dbbf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8865cb41da2c5a00683acb76e4f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990f7295302e10d1ab46bcfaa43107468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95dfe4c0ae0ee2cf9f397596494ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f5e1e0e1edc46bb5d099affa9aec6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6287aff648d70caa2f8f8d41729b57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbfde35a8ead1e5c0ca29420792080472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d289c20a55c821df1808d9acc26a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed4d5fd8d0ab7f6a7b8a32cc57438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e39c5f09efdfd7e7e8f0adff782ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc7a7408a669eb7ca09d61e2989dd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec80eb6e99c7fb530d8a3cfb89cb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650e377aba4abf0d84bb2662dfec3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763240765d32055aa63d46c61f8439479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd9db38312377ff5e47c42d24c7b59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc236066c7c0ebe0a4ec55fd8720f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7eb110d6621165e42f171ad793ac9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f954bcddb822fbba7b3c34229e5e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8f886795ac874e96f703ab19569d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036010bd82e0cce0b728616d02d1275a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f5bb3b91380a3aeb0db518ea3724486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae725377f05baff4778434b32f5ee2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42869b12cbdec210882f609030d9029f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f90fa7f02084ca77f8411ed77da2ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909d3dd904bad619fe942e25e2d5efb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85312188efca5be45407c35a97520ab1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6528aef6ef676542d87f784288f94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cab638528eda3d88ba00b85eee66b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1e73b73e41e297b4171f7ad57f191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1001f591eeec1ca8a0032c8ab43ca23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286142e2d3f23e1d3843614b5c913c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1a30884c6b7e9300b04801d52e14b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5671d5d94a329590c43b3ac284782498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf4c44c0f06f18a670e45920c959e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2084fafea339460ffb3b5dd6681b0f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd072e81804f72d48e48c6026137c62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f353657ff069b3a9c2633200b47ae3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ecb87a07b0ba4c058ae150fcaf4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8f5138add6088234db58d059ab25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86535b876be0ccbd4df9dffa5f3f964505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664cb5dc24be20d0a43aca7856e2d61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df351e3e0c1e6bf78226161ead0dde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3f15ac51eb78950d0a416ef36b60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c522b3d100d0a131197f5cac0ae4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60870d0a873fa06027f0949e568bae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a037d0ba1d81d8e89368a74a214cbe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd42c6522f073f7faad21500b0c475512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c81f70f59b1ea73a73fd64fa9ac3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdafcab975cae2e2efc749846d870f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a5c175557be593ded883a94db4866515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97669a0847bddeecac4636e33a8cc95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef0a5cbe2d61ff2f1bb0b4bdf20fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f069507a5df13adce3dd237496788518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815efb0c4acc68aec0cf5ab74e8a3a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4564681ffe1d4e8ad60fb8b4079fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e5c623095bea7f1c69afb55af33da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f7517fb34c14af821512c732bc983522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576da28b77b8305203a30f164e5b94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4f36334b825d786556a6b69761da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9728afadc685e81da017031347e67b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7014207444ada599882a32c532fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ebf9fcc1f850ff5d80245565714d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d3cfb3413f8fa1113081cb7629005528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93758a1a2934690c488e84a37957ba34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7706b11bd0757c95aff2e71758c5870530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612a7cb9840b2195a0207295f82b42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309a53908fa991b2c92ade590c1dc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c152bfd736b8650cf16d9ae79db219533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5038ded948b36c342a9a2b9ffd3fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e6a4117e8af39ce0dccc893439a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cc181bdbeb75604695a0ee783435f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486747afdddfda34e67f284c94afb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e8eb074f6b2b6a305da2e300a171538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dcadee9a07d4955d46261b130cfff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16fb8a02ece4c9528e26e3ce891721540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46bf6b3814ec3ad44cefb0ddf11fb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219791b0a05f6518af54cc16c5a312c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d1ef4fcb7049382f7912d906d3a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d01aecf089a4cc0bb0727239212bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e632c9b4a56a61b0d2f4ff37c5ba178545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb292b09675933a777e103b970588963546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20991f4e37d77347698f888d7cf5f86d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a55a95fc8f9f58fbfe8a83e609395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba32c398cf33733e3460010de2d9fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ddc0fa85d6cdf60555e749582b7af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa860f865b5e7b896ed06392ecfe312551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e97808a825026ee6826f6e8f7f0c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973d095c550a76d0dc4b3b39a81dc0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6316ad3e3a0f1738699066924ac9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18a67c0a9bbaaaf32c2073d2d41012555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547397e6742aa0f3af6eafef2defc975556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd195347791bf2743b7189e325a62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d90d4fecacb0ddf859e5dfdc8a5ca5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cbe8b687c9e492feba647654435dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5fc54bfa0558817320b7dd604d47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e6bbd0baff6f3183be9eba38adba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4acb659951c7b3c665f24b11539446562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404f1fd8314d5e91c21945d7737535a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b351bbed316d5b81bb83e1a2b21ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f684486af7d68a74c1a2a7b11b8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1db56e4e042995f4ef1448e53bb1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bdcd6a69831832eb57a0c9a1477d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493845b004a1329e30bea1e38921874568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714b15207c4a216a1da9f40c48511a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452de62707e15db9a32658ad343c05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2d4d460d0e0969b6f88df4ccbbb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc3a86c64ed5fab8275114f77fbcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd07928e66650e38122b920603bc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822cf4988566e1cbcd7b5b6d1144a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5f4f627c7ed165ce7ea8285e0a18c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c97bfbb3f540ca27232f1fd91c77c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10b6c836e48b6b0ed1630d5aa925a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49332fc8d966f80515ad63224c43b58a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee188f6bd1a375fcd27a3c13a6fff6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8173db4220e98a3111029994129b68e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0cc1e1f77d76639bd8541ff406b65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a8378b6d5804920cf0d76528391fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067de07d0768b9aef1d7e4a6107a3ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759015b244685c8f8ef6a33dac9488e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9a9cf54ca187362b2357192dc734585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388801b4974b61e2c67e4969407bfef5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ab9c6d3fd9f73f6d82f4f11f64d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d849545a0267e844f221663b24bc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3788d00c6e67ddbfa26f7f1b4b0df6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab90d9b43c171248d92870e2336f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d61685137f9384eeaf5c5f5480677591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbae778672945bd18b1ad5833dbada592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716235a052e05d9dfbea8dd402f9aaed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b359a7331b73310fa9b2bf0695e75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4c4867494b852ef0a91c73aaea6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0527d157c153a81bb18b957c350f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4273fa069813a59664aa5584e68309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9d71b7f51d7601b7aac19730cfb0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b56e05e522f0900560e0f98cf4f19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b68e4f89cbec0b7a3212eabd938b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bee43d1157c6d98188aaaf80f43a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379583fb085b7696709b2503af0d4f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53859c763654c71c1624a088f51a85c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8fa447c940f04d52ff1dab328e2c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f016a3fca81f357178eecb21807a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc26caa133528d127a2c22683160e5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b003c0a74235ae164fba9dbb55224e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4227fc1db491c5d7469369ec6d73a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00161e9a38b46824226bfb6a1f2393a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528817a8c3370b34ffaff17f2191a3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5292329f1c6232b945cc4eb7ac12ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303ada5049dc9bf230a5c928dd19f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e402b45aed0710d337cb7bed0c51b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab41027059101b7efdf73e4d31205c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c65fea0030a8267cae3bd2a349354615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fa684e6073550bc2b8b59280763d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5bb3aeb52cc4a9b018afe78d3df10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075d87e41c896b24e2fcfe2ee4fac4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e688c4292f971896ee2e400b9aab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bdd8dd43c15e680bef56fcf17700620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1c424b79cdcffda28d185a70b714a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5b57bd1832d7b29c3551e39017eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bd0ac88d5ea2572f07fa3c992afee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4413afd318d05f64d0ead36cbcf9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622f1311dcf1fdcb0a34da9bc76239a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865057519e2c82c203ffd7b5c73b65b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc2fcb8c21cf076eb8897cf06d9024627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993de8bea76a1b232788bdb5255252a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e7c277319659171b6ee21c38bb89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0466db912372f6949e435df3dcb708630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7defbeab3ffec1d7eddd097a53a25d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949273cde52b660ba4ad0385f00ba31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd90c3097792ee9d421d04ec74c00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb538d41be9f1cc15f5b56a8507c05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1116920f263ec2c32a783b97415ca0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0074ffd4951422c369f4825c7ccbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78f9cfaeeabd84a740578769f18e11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0af4a05e4593e532170ca0c30c13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd58b5c380a8f9bc9046ced679ec647639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8050ccf15b37983301fefd617223bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359a49afcb282d706d1e0b48de77893641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a48e5d05bceb4673d7b4faa514fcbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713864edc3c30104ad1a42d939895091643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d50e7ebd4bf19586772af4f5e5978644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe07d3d4ee0d170de2272b888b35c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995521dcddc4c3c79483b0d2e8e37c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193afb1ea97df37d97aafb3fb35204b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c95dc3dfc7dafec4f5bebf839b182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4760bd65f3d0fe6284f4d8736ecc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b02660e0311b54ef44463c6737d2704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9beefe31c6dc90b33ba561017a655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777c7c3647a34bf8734ad7fa2679676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601095a1d12a48d0e42948761270034a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c83f43c6bea6bbd255153295157c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b8806df3c8d1f408f2bf5433e46989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a9d34dfaf36850d5cde53832cfd810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292325186038a97679fbb68161fdd4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703635b144118ef1bf50783f9dfc637812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f208adde65593b2824abe6642e1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c51668147b2b4fc3da644710b6fd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a3d7412c30b1bc51d72d0cdefbb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33117800537f06358c231f0026a778d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21907c07768b7030b3a3f5e71e79a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e918d6f2fc08abf3670a89aa035d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9173d9764aefe09ea68f4af79588f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d3e9a47d5fbff2c89c418a1963d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126ba79cbfdd387021a8ab39bb6232c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c459a13b3dbca97d2b73a7aa8fdccea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3893d6e57d896077067467db75c9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0af36fe457095632fc0dcc76149724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab1ff23a8c72f73eec9657629cacc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d19e12b26b8b5fd2544372f5e5f5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b095b55eede0087bb4ea0b3eb96fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8dafb58bf26b904122e75d4ccb14628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ab31542f56dac088121c0f86a05829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090f591d14d5932df3868831e784ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52304f38e51cee8ca85a36685918e33331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151aa53215b35b6f38882427785a4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfd827b346df2cc6d51f27a005b63833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facab42ae668c4163809273441d9b08e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd0c879308cb34b179d815f55e1b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12f96ee33897fc9b3cf2b70a2ca9fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e32ce57860a6680300f94d9cb4e1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c5d6c7949cbfe27a559a499ab168c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610f29d5b02dfe5781cf7eb64a50f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f0f465df55b8640f701c5b1c56b4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab47e9fb9d43edd8beb08757cac5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd64b0b0ce5d94642439b47752952642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148dfe6d14ed32b88cfd7ee441eac2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b5d7b15f492a89994f27885703cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aba25a72b1708956d3aa135acd67b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d31b3167bdf0f7445de266be43b6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf2447d6d759092797167ed2c552e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed97cb1eb0e31768091b9fb811ba848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879f32ec70545b6ff5837b7cbf1a2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffbeba4ae98037e4ed8bf07822eb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1069aeab279cd7e4aff28940e92b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a7ab43cd540aee323c00cd5d33a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd28f3047ae46a5398be358c95ac7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f905ad6e1efe2e4ceeafc118e79e5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1549764d1cff3c21af6854df8e2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119bbae892476a3c1bfe6a840ebd19356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c806b2be107784dc3f4f88eef4f87a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7a75d627ed2cb9dca746ba5034e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ed339f8ace6d1ae70e96fb522a6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987fc7e439f8c4b3be922e809abac3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263faab330521c195e1a6df3d0577c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4be2b3b87a18e3a41109296b357b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b82fb112cfbb682f1b6d48f891b5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0d18b8fe17a55c9679ade2b99dfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5a6c241577e18bc61036dd3e9d7c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f268e8140f574f37e2d7172bda3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca82c1142a73d0657de57c023866e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df876138358bc648365e52c9b17efe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd67171d082927a2952d71305ef56569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75843275a9c44a7b03509d7d5e9c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c61d55661bf988f5f2bad0d9d6fd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e8ca813afd4b5e662053afb7fecde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76789bfebf2d14a101277710ac04fece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1b3fe2e79f03bd808a93b4b66507e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9400d028a77b3d0e916c9c3682fa1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96a73f87675fd4adb856efe8bb9e2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc238e20f5b9e7863a04f5fd8edd04c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be9ceb38e8a41947bb1a3e764522978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df15a3e273f54046d28fd9f6422b4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678edeef13556e68b65edf11e87833180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c2bc8666dc5064ade0cb701f205081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8115524d40ebcc6b5f3d00662b986082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121259178200b35b6e98205e6afaa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327070780fc6030c2fb4309cfc164bf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f92beae116383c2c0924f0a2abe6e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c85ca872d1f2c27c946804b775831d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b514035ec6bcd2adc4bc273e99eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b603a446cb3923601df87614d22c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9734edb1a09791f3a959111ae621bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b5c51a1a046151b15909db014e5f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10b45e87d9359a3e38399b39c8ae2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33043d8ad2db3c406bf6f64587001b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbe7d01ce8bcf39cf0e78aa77a51c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b160f3b2a1939745f5717cdb269de694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a50c49b9c4b94d1bf693f440a5a71f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae2f4caa69e885849d79090dc2a0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad64c8039828bbf7da987869165b48c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ad041e9d65426b232cefa85ac38598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83212c7b5b9f3b5028bdceebcd9b5bd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a411b620f30a3dc184128a2163f66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7071def2b487190e171174507d33eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f6f576aabb2d5fa97d91fdc40f7a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5667bf2396585ef32b47297bb913957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc1e68ca86be5fe0eac4e63dadce8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874e82fde20d9d179c19096e81ea87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37370f96256f518ea8e9f4a4492f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f19364c33cc75463895a13fe5062b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dc6ff9aed1a7af4da443bc4b52573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cf323e471c19ad6d0bdce01157291109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7714b28b1532f16c2637e10bc11b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9338d10dea4c1456f83006d1bed0d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea711e0d11cf3a2b00caa631bf1feb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752716b864c1d4286696c64bf6eb02e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4109a73d7df40bc3e7c56735f8db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd7702470c7b3da49ec2383daad78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab590cb55541c7464f730b3131ff6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8a7c3eabe0277262b812f626caaee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bafdbf0d202083be144a8560503b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981866a06bedadc0481dd3ae29f886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2599fc94273f3e76751fe28b03421d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66bf1649df8c8bd2ef5e4039e4f3a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb25a9372cdc1f104e2b5adc91827fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463f0404df20679725af43beb418bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13ce758474a5f2ef6265d9c5f077be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38105173de0d12e85ffb43629a72d22c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c09638b58568fa3b92ecad81ac0d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ecde2e4012ce2bbf7eec09bb4b11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114963a98080fee8c20bcdcef4226eb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d939679144505dc11122bfa98746469129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57112c5816e885330715475bf841ff2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b7ae54eccdde20b40353d0b341a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e7be9ae4250e458f176576d63fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c468d0afeadfc7a0057d7401e7e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d21641ebe2738e36fe3f762e468c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002736f59b600467be7d3116a18283135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c55786a26f63ebebfb4637a0ecf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3232e6522ecf943123d60f4e00a4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f4ac548ec04cb3af091530adb164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d257e31ae46e1c55126315028163cc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85cdc463ad93dc98617af416dd4b7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dd7486c5d79130fda4008d2eb020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef334f93c5ac07fbaa0ff614124bac2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a30091b3f95270de163eb26bb0b40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baea2650127aa166c81dff65938d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781abdc3b33834d0fc260f5b7e3a2037145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b66ed02fb39fa4734ef04f238fd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188ed78f5ba1267751d301c197abb05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760af44dc83ca32f39873ca520f15896148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2f3aab58550fb3536cad47e2ee85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be86b4d8cd2896053bd2658f758c62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b7f3bbeb5aeb36eda96f15fa69a5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba24f0fbe281a3c023671f717da44bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca71061afd16852b2522ae4785c08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a887f2412cd0acec5cb395ef8f4628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d86c2cb1405c12b2e693038fb7960155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d320760a6809ad69eaf963ba75c8359156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5139461d7e6a2e1460271162f34843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee266d15efbaeb28267ce5287eab10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9711ccaf3fad58a45e9165a29e34b92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a600f1064c41c36e5c981e3946107160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8dbda228f4abd25d08436d6178897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb522336813d92c5835d1f0b68ed2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbec8f3feee4d154694ac0c04382c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93a42ffc54ff00b122896996b6875164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990953d92684265fb1724ca95ca6572165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fcef4c88e4475608db32372aadd2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20631c8f4f67eb7e983a2d38288aca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6d070697c856e1733ac973ee34699168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc393bc37311b6508ebc9662551a92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce5c7b8d0127a8ed63ca37f2738d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da85d9be6d81370f2f2bcf57ead1c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7d4a21a649e1b7281a96c918dd57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6365a6e0d57f9c373b083249949e48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b1e8b173a440b8da802b74149011174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb123c4df57aa1a48a87fd5d15513d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e32af41ed7cc443aee9c34c1aee3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c68bb2b44e05ae740fbbfc12263e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b16de1cd548434a585e27860bf1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c8b6676c4334282910a14b2b1d8b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe75eedb1a9111b86b66460ca3d11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254f16d4590a0eba93855cdc0575875181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17d8455d495eb0827f4f517d2fbf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c9ead99c60791a5cee8343283c2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e0145a54ac672265116838dcf5b32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60008f58cc5d90f2e0dde8b7358834c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41611313a98e98dc947464f89d23a46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ed6577696a149d79b3f8a6f00422187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bbf437dcf02c440aa210c879c4b3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1024a2e0b2c14b1101f1c9585200a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c66b7335e321f8306b2682fbd8ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86032a3c40c3c21296877625403649b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a7ddf32ec7de927f4dda8a849272c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52497f5e1262f8e34681bfd97bd589e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0d98ae220edac8fd8f63d7bf3a35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209f7ed425798e27b3c70d4dfed21ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c7a6e408580357f834e988b34ca4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f8cbd0dc1ebcb74b046a65da47b56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6a0a462b221f5811d9b9f105a48d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e40d378bf15dda534fa293d48dd1fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea10e310528f8df8078586dd28f339200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4c4fbf9de468c38643bc87f689639201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff8eb6335fdbd13409b762d079bc34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd7fbb847f657ba6d5acd0120efc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f47d8a9b758b332a2ca4e16c8f46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736c75a2ebc2776ac56e163d86d72d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b34bd78dec8d1792261b435777421e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284122b7bd9dde42ae911e3fda737f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d70897d7a12eab0b152afc12d1d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead0d5ab85894225cb863bd5c0be33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9352378c5a5aa9b4cbe4e28ee81fd05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986b4267fdc2a188578c57155e4d2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5c2f9d7fec13b3e612a7efbd7af6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d54d58e805180b4f9c8784fb5ad14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88df3cab67ef215b34386d50f57d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14014c56ea6f69da78eab2c24f077b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951a9f9dd43547912cae48af310fa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460c903e2999575c7d19ff9c7f7c68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bcb20581e3324466933ddffb4d200218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b03085ea111935172a34a66bcad1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34c736eea24202c3383af2be1abe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa46be68634c7b4668e6d69f967c16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579154519514756641e326c1947548222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2a2b85dbd2d4a777d23ef98e53170223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b05e966858190959ef0eb958e8b09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68638dd2713f46b6a38055ee109416225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ecef5c5e726619980dafac201e564226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7256333968745ab236a994bf6f603227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7532e52e536f7ee924565b0eebd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc6671f815f4b77f2c2ab9e114f58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c50a1bacaa7e21ef21a73c6f62f16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ce047c968ba4e2d62c2d694554f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d4b0ec3babab606ab58c386fdb8af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ffd38efab7a22265e22243b8dba7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae3277748d94f5ac1c95631ae67e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98b947d24bb7a3825284a7cafae52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddcafad45e59c654b9c6e19a378cb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f869e3eb578f082a0e202d746f2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f7e177eedce697fc2cc6e709a34d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acae6eb4c5d659fdcc7cdd23404d590239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad151e378646673f229d171477c086d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f816a3dfb655d57c10eb44da4933a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4abf21aaa0ddccdde506afc2dafd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e30a629661681c1d570348d9b4cce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec023850b3392e8d0bd5624403c555e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8e5c1fd3336db9f40a842278dfb1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f984bd41e1236d7f8baf2c365d45d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dbcf5665ea414830922704332c46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1f942ed9e14282ad67f0c505155e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8f9d7defcc708336eed01cc37850249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503486f9bfdcb4251ea49433454d6da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c73578869dc8550b4a2c98cb2d9c89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ffa3017531e509935caf14ff574e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb5a874bb0821dbf53aaf7ddf26fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ef1314ff22b83e61721f47c260a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3eeb13aa64e6c646bb69e7d450f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8236c6a127d364312d481f0245507f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477634dbbb4a40e5bba387f2bffdf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727da4ea9ac83f441650c0eb76e76ce7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b48aa120147910006ec0cd57a3085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f7657c0b02080da29b9aec9a7c8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd560a91170c7e8efbefc07497d8fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3862431a2f5aa47b9ba8000b4d40b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf23ee62664c232eb45a1d638f2d2fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717945547f081bf535d358ffcfdf33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cacb4a33b00bafa8fa5746d9179f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd445b00da4bdfe7bf8800f6a80465266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26173afac8a990f9758a9c3919df4645267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2f8253f38350b77fb7d06730a1d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cd28395cd769458ecab2092a85bbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5376e8a6c50117ab65329addd73d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42169fd98bf97fe1bd77f1b6ded7897b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52beb6b6bfbe2cd1efa269a4b4ff9af2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4433fdb582288fe937944119747c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd5ff46a0fbf76ea8ba7b032089d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e22222516824b40416a509d6c3cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922e6067de89fb85f9253c74a24fe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1fefe9dd61dc5676037d3e6cf6c17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc73fa3a8fed87410e9f9013e97af55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ed1e7ae9a7fd4371dd6432257187279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446711cd7c0ebc2e74421c4381a9812280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c91ae343ffa99ebc114b1a5d2da1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4e39ecada17bc889189263bd7295282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ae1c45bb4149716fc1d8ab2f393b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc75f8da8ed0f9deac5f31233b245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc1c249f10980a5963e89f63b4736285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829fc6c21fb236a561a6d1bfad52ac4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381288c656f4c6cf39ff2bd53a361c15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f7d142896dd3ea8389a63c948d345288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bbbe88942b32cde0ab0257f1465f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82447edab30bcb19fa0d939a07a62d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad274f50eb88cd1c77a304a060b51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa11289fa0e3dcb8dd6bcb1fa943ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1edf2bf2bf7ffe12cbe33783e27c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d86a2baeab7d0096da5ef7e2087d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bd0cc968daeaa56d2dc560962f69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0cf3ff287fb02d2036124e4cdfc6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b900c2c8c2fb622a7c245912b087d7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc955dcdf4be703e5fe650b84bd05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873d0b0e2a3b527fe46c3e0f9e6d6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81391f2570faecf09930f074bf6c5409300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe013f99d7aeac63b3e2056a92b74e96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22fe8baba64440216345bcc8af8a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520c7a6e4266817b1fc966eef926c92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f303721e8e472532079782f71031304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd72998854f039cda8c745e03f6d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb214c5aed6064ce8cd65b5a31f1abf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382378df42508c0ccb1ca6a4d996b01a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50982ae692eb631d2c8e952841311721308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a04537a2f6e992bcc7c2fe4bb665c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfa81c920c59377dd1b65429bb44cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2d5047e2d85dd76e02657aa637d0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b610cbf6adf400c43637e6b5a284eaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ab50dfb6bfc62ab566ebc14b52379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76986702b051a4cc74c47796d8b3952d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdfe7497df9225043aef631276bef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a93ea4791e070380f3a49440670b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13378baec6897090608b5dca4d7ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690dfe82fb4212a48c438c6c6990af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6abeecd8235562d00980099912f3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64ed470c7134beaf7e15648a6cf71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113874d039f93e88e97f69d69b9551fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928a1db0de148799cbd6c7f3a6fa79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601a1da2772a2e13778315507a6934323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f641b48e3330204321a77880b5bf5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16caa38a3345f2288a37b6fdb123e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12c2d4668b33be9e7d728e242e35db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a875c89bac1ad17cd6f1de406d695327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c692c7558b234e6fcb8d5cebc893f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d952a78619fb4b9cf452d658d00a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d2b8a4ffdaadbeb25fe9a9d54342330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccc7ace7d294a34bbfd8ec9f52b486331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655902335ccd3d92f90b775c048cb75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d27a447bb82bafd8f076163bd25a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d278e616b3cfc8165a8c493b65029a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53ce6761566811c385758a316a5b89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139f1eba42f09970cc67a82f247fc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5105f88f60926fae1744fd914f4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ef5b1492715adc1f9240adfbe53b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5f3496909fccdb8458477a3e5dae2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18004330245de484576ea0d6acdc98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311b7339a81c6bd75a2eb6d413ef5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1146ac0a0c98cc15c7d8747162b1dff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfee59334b7f40bc53204ded2493cc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e425cbb9733fbd2f1f8ecbd5ed8c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56548d2c9e5eb0fce02feb4dbb0f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de7e9d8b95b3d0c096be27d6dee601346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afced6ae538ba480b8a5538e77f0e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1086dc7eccd634ce1ef8637c3985348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64fec3a44fb2325d2c93ba4ac8f394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5ef463b8fc3529466c44c8917b862350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5cf97dbd8ca5542ab1caf367fc6a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5353073185430098ede92fa3145a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2f1491280935b543f0d3b50c0c1f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912630e9dbbbd2cd5b59f3106618ccb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a629fb5549491a689d0af67ba6be4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba7785e8e1053b4c7970109359f4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f8bed4cb25a0ebb79b4424449cab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1889b12f8333daa5cddfd1e182917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e31cfc99c412421850f1600b213bd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9055c8a3926863c1499f37b2bacdaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66cbc3bc71bf6352914a81de86e1aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb1c407dc5966e99c84ebb43353f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62065c2fa3f7a5f4605917cab6a1801363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bde92f230fc9e98ee68c0482657d99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb108847ac1d3237594d417ec9e68a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d94db55d0e83dbdd6c6b4a4a9f5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c90ec5e044675efef6b4f9b1ef576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63356a03c31d640c5bc16cd513bc165368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae464c638a2d542d26f5443733f16e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4d00fe38d44bc70468a0cc7a82df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88523fc59dca00d9c7ba142d7373df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f92480e0c70ce01aa289a9dd60ce83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42e2941ac09668215473f45b8fe141373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd1c4212d689f9b55bb772e2f5414374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2a7569b22a2a9d0813c91946184e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708479eefc3669eca13a3d85c6aa9c24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429a48c0e1c7d57aec7c3d1d1eabb45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424e6122dd66d9fa8397d3e384f986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f3a18df678f35952171a73a24eeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c9e53e5a249e30f8c0e2a4a327db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591cbf281f0c82b03bb90e41931c80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158ac5c1e46924ad350e2006a20232382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe566f729ef92e8dc64a74e46cee5b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7acc389d6372cf5f05b4f7cbd5ffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98981a87088d93ced6e55baa33e5c53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77030af6c59ba8e38c0ea2af740027f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b552cf8af709916d2d48604fcd1ea34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145751778ec9cd5dc3b529f9d1c488e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3e8f571c3a3b57de065eb12e7f0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d258c752d458f4e84185524bfd12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3a97778f84e3e4df13131e7b2b67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0411e797a3cea8ad1409ef4591c9da8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87dc9354c0097bf300c9d9af92fcd9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9a9259d12742989cd5a1db3fe23db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201273ff0475af9f05f842f3138e2396395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2952e39738bce856a2c31efe5de7b32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46b817fdf18b43a304d5e705c13d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc417a8eb5131efd907c48f16584252398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf3e5c2971042e3ee5f30bc42dab4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff8423c7bbb2f305dfb16cb982c798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58a9bdbd82c37f9852e5a6d7c8d85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad6d3f226d0a3895dfe2b77e4a5f15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1c652c75b23e4f37c6fb84269d4ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378621b84166392a90648af3a8aadc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3b1f55bad4b52c9ab85ad667114d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eae1343403c3489749667f3171c4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8e3e81d7b8f8967413ce74beec30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539cbecc0b3a21ed9d28abd2c3f04bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e306757da002ba8e9876acaf3e7f6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702d031184b79c68a818f95ba7c515b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2060ac2b99af6221ba6e1ebb55c71c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a309a84332d1a568a222aba00f35af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816dd9b2a173bfcb73956b2e25efe52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392eade3715209336f3764f99531b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb3a2f1ec60e2dd043d523d6fe9f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e78e713eab0a6c1803ae92c3be0b6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c119ba09ee1869568e05e5895e02ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4f786491b3659124ec17160deeed1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02ced5731873177c8d85b7e441fea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6af90ca79fba88f50a15f97cf390e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d056060a94a90fc34bc48e3c7b924421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69685ca01681d25d186db8ee286a1ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66935c32f8b9ca86ffbee0f2ad13c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8cac8b661f73f0a6b6612955b05e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c257229ddd6fd3cfd434860b505ae11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129520430b9cb9a39d9521a400cb3cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114362a8d7f2f41e2631c6e843f8fbb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a286318f13d3fc06b42200fa5622428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d33289ae7964eacee2ed610da92e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd8b4e20a32acd935b12b7739b7758430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7d6a639049a419cb77669f1cb3e1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb392fc9104ddc4dd0f7fb0dd02557f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a66e856d79b6c5c6c9ff236d22395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48257ba3026eecddd915c0bef2cfe5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeecd5c7860bd80a165f8f1dee8abf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6656eb4c1a436555d135b94386b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe218c2fde44c6b8b64c67c8c6970b64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad2f25cb4f8a99e2218f1106556825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccb4acb848f888324e8baed089fe50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3e8b8b78ad78fb28b9b170592478440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc76ae45dc795233cbb7a9fc868269441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28993732094a9e8036886f70b7cb4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825855538ad3247aec04fcdbb635c7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b7aed520d708aa0602cf9f5d8d1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1572bc13e7b489aad87641dbebd3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586442e9996fa415ded2c4d1ff2b081446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c8cc4d8e10cdc2a8c0b0f681db2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36eaa47f161dacd5a1f3c8ce13385448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94966869a6a8bd7d3c21bf0337e9d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0dbcac8820b5e29602709f87d4f30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0abb53b77feca5e7cead0ce12aa18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951ad92c4911e9718c6b37fe54bb28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a68685320e3061a6c291e9a73c6bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b8e87a14d1c7ffb304daee6d41d1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d3b2b5b8ce77f1b3fb3c431a9a42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35fd560cd62f09e3b2e8df4b46cab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0bd5a7f50d7a53f9ac0543589bcae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a2b25c2a732dab4e42f6dd5e3236458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc335a8eee02b35f114c2e886844046459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e13f80754afea76b0c9fb49d379aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0877b9f84c5a13dd97942daddcb49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e887793f42dca630f7630c528882f3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5460bf6798df99af411250cca08ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb72aab79d2e27edb5160d696748ffe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99414e7487de360342fb409ecf72a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f92800ca96053ae8c7ac428a537719466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92040661207db10180beb7754a7cdfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018351dd4b0f994a6c534e8742aeb537468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0bafe4dbe7efbd245b08d95a3401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71713e87948e49482d23ce679d93c300470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f797a4bcfa8098cc1477548ec6f25a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681fa8ca140a7e2796564693a3ca8f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01c6f9f12ae090c1be70cd60390536473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef541bfa8cce15fad520024498011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbfd6d7ec2f1ac7660faac1c5da48a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103edb0271cbc9a41e109b4ae02a4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697eaa57e1bb9370a023e983cb28683477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5e2f482a3752848b585e0436f3ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc708e27e71448fd2b96321b350487d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97635cccec899406d582fec06ed61e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ec0f73c49e8eec80a3fc139141c95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d26c4243e16b3b27160610da3d240482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f918dd13e51fd3f7b29ad406976b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f64475f29a5561f77ea7d915b3f818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad6427212737304462473da6f2c81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19718b19954ed6d15dbbacc079733b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67de3a5baaf5cfafe150e9f75996c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263360d2ceab911fa41bb571ce9b8ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0cadd0b3190f7206986dafac14ea3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf661a5fddc2f2fc8f17f6a7589ced6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e68d5f7756e621035e6a615b7ee74a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686bc3480f9d4da64016dd7f057874492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc1cd19ecbe31bac1c08af774305ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8374c3ca27646d18a5bee452067d2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298753cc15643024308e836d687332f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37e8e538856d808e4a321f7e9f840496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2336f71286f63cbafbfb907fa93ecfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f5ff890fc10c01c86e58aa47070a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82e5fa1d5bd00a04eb0a87ceb8e9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833474da56a2f7dd9974db38098532500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133a1b708843ffd9bcd3303c854720501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24148110b515a1905d7bc618033a3de3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1131fe88251f7fd190d90e9a3b8e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c03a96c7a9da8638baa5de70fa0e0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc36b6d08abc57b0464bd5647b94cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838956d80f7679079a4a0f942e0b7b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ca1533d3359653b8a683a13bf4ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0d67e178c4ea777e656b1f3f8ad8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb44fd9ddd935be8c8054d0a95bc76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d133947e434c535f62943fcaeb33d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a956430a8bc50339d1807f96b8c160511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9303ef4464ffa43323ece9dfbaade512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d81d9b02e7b86c50df1bfe1d6baa4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ff7e69ed62a234cdd5f81326a5f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1df5bcd1fe6648b78cc143fb5e66c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ae22abdffa0c4c87a46eaee02448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ad42add70cd42f75cffb1500a57bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b08dfd0fdeff4dc29f73db3a9e5a42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580a4cbc071f71862d0e11ccdd2e83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b94485920b8ae4c7b7c4b04437205520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9626cd2d9cd092b421cd9f387e017f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d8d04ddc35f3a370cdcd4ed4f7f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344c28271edfe542c0a175bd273ff9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf182483effb66d520a0165c7cc1ed0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22579add773d35c1a99fc77cd6e0793525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9869100c86278a5a8862a3296896526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f910d63f1d92a5cfe5e20a6baca21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e602e0cd6131696b5a3c5074e5d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec90e8b62884d9b4342481838ecdce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f2d9b67c0c5e4448a3ab5c1c54d1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ff1bbb6dc4166dd95e7a3543b52a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c0630aa9237e765ffbf7e2585205532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb53ca96509cb7a0c50f579999d6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6865ee92cec42b7ba79427ea4a6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d073c51023c87cab5e8552522d027535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b68c17e1654ef2946a56c994cb797536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142818c03cef4571e30746fc5df42a63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb71afa5cb62fa260cab92525069c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532d2e71c5fb03d070d353ec95cfe0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f9ce014bebb4a64e93663acff6eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a88eac6325a7aa25a25638502679541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e4f0982f37175ccf448341fe0c41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dff6617ca6b3f0e81d502babe34e3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab23a634ef60ec8737d59a79291f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cefb1d203a93f2214a938ba2215e71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1b85701edf490971ff91a4d084b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a289d4ba5d6e9513b671bad64e4ebc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02a04eaad2294e0b35335307e7967548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15035be1cbbff0194a2bb68db132e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e98768cd514cf7b850041345e2d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fc4c40d77262120985b2dd0c9a7d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa65d11ce68884b35fdbc6cdbed32e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6977251723ee5ea53e67898f42895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e285709c24ff9c852d4bcceecd0da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8f6a17b2adebfed2f658df0096e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447ca8bd292893a55504394b40cc75f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acfd20d41fc12aa5096351190cb223557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ee36b3bfc0c8a987de9fa639a501558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4abd180e585a58fe87bb0d7bcaf6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34da63a75c1b89eb697638a9b6ef8bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4e3e46d7a33c595d28fa467630241561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57a6e4db0613fc3b1271993e4db01a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fdf3002a5923226ebbf9f8bdcffeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9dc19abe34e8767dd5b54e23a0f82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eded0df864807b3a91911b8211d5b9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57038b3ebb98a6f31eb95a96c6dade7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87473cd409dd4cef05828b00674ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b80e2fd18c86f26c01165164666cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b1bd0c0839e60a779b0a4c323523569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa3eff0e56e9ad2759274677cd62d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4f2a582c7b1e497e9dca3a7eb7a63571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc920899b3b060b398a3a32bde3660572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97221c9cfbbe084629ca670353888573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103951666ff0bd0622effef969e0d47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e9a266006c270a525e0c8b2d299a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcbe2ffbd7d002bfb6d3b73a993d79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6007f5527c4d1016ce9d46af29cc46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cb18531649c40ff7057533f6d448578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561790da81d29c5cce56caef0ccf9b1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaa7ec8abfa0bac0e2ce0a24b08c7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f573beeca4063760a83e5187e579cf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f9b11767913a320cbbbf74673481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a0033c4ad31f63ea1a39d29247f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838709c9d47ce0292736d4628915231d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d861dd31832c3c6fcedac10d47b50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e73e4f51df68ae5d8d86f11a85364586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7602d7cde7e9fde7c399ec95eec3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f118ad540f302aef00b39a2a48692588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809df3d196e3ddf27f969be7ee6b639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ae9cb0134c1ebcf6a58094e25753590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2dbdc896e626f251879196d69359b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114407bc998657f7185cf057919e30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f608d0c22d5962c092091f2f353c32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed693f0f385cd95137256b7de33e68c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1cb5ace14aa08682d52134f9e53c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a406a04a7d3b30bf755f954ae82dc3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577bd82d20d3c207296a211ed4117a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4779af2774b0999695666d6b8d51c28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4148f11aed0e68c05d3223a1af90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b806c4078bca5c3fcfa513a2c4fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b7a358b0edb2a8f9714b1b3e9afa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdad524319c91a86bc41845fc565c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e04ef882dc71178896a56cc560513603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45c63af26b33542fb40cf2e5f25e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25e136c112b97ba3a6fe2a816a4ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfaa70650a7b574d7b9ba4fdbec188606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ab50f179f7ec223dfff1b2d061df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2355a97a29e8ae5b8c301a56328ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46ceae49ea2f385da8a5ef7a1e518f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749065e7282ec405f7129b8c49de956b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756d6ff849ba108b5902da829d5880611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7892256b5006a353e71eef290d480b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4bd27db577aa6f9fa77846f5d572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678ef167d4bd1b1d211dd02cc70d03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c812d8a1c917829819aa55cbd77872615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709701961fcc91fbb18ca2c536e97293616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7182575ec4e570f7ae31040840d7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd4e3e35a3ec40d4601d59d478ce9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ba29e63542ad895b061b666431e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3bacc321f69b3473dcdfb20f86197620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442319aa45ac1828dfb1e1ac6b0065d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e94f300ea922ba40af93d7b755372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666098f96f8fbe51720a5ea466d7f412623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab763a794c54541e4c2a96462f948624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bf8d8f45121ed88089ed5d2351d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d6544ec6be0618bc7e88eb658c47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5f096a80278607385ddd671433614627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941a209acd63efef0e1bfbcf6ffd7ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977b42aff60ce71cc971e626a1cb77e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946b149e9832f5e725edb8fb7c61a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea9086f1fe800338b4ef2d244ce609631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c754bfe7a0bab3b11f1797e236c31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44650e1b8c726e15bf8337eae596e4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0776ac1eac0ce4528fb0a3a605811634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ec9e4870c2017ff3e348daded62d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f5eb5987edd012fa122009b02d07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7d47e7a43bcd0acb0969a5ab42f8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982f1feeae8291674ed4230fa501f9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df8a30a199abc3d5fa943b605cbec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf1628dbf0b1b41a8ec64f8ec634b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea28828fcd389aea5a29044c5cbdf0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93eedf1d8cc4ded11f21796a3cc6ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5bbc890d19b74a960b3d883bedfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf97a87e19b6c1e800170ff91d9df4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96a190059687775ddac7811403dcb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d76d7400bc317a427205776888d86646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>