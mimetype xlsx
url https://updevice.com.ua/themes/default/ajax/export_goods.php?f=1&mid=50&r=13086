--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11d5314d35b67a642f1bcb191d8ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbccd261c757ababebc14ec1239e952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e9513bb3e647b9723085a033e994b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fadbd1cb9e5b210454dea90607c974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9648ee27781dd98f50ef3d484d08685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e51212fd0346f109b49f6954480c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b4624abfbd020e7d619d7e67bfc867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6b93e75910de665d082f19b3185a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb1ab473d86c9ffb77fe123998055d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87327939930b8b5ea1352fb8326efd3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b8cadb5d324163c129cde8114c95b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75280f904f8f41ff4d2c5d32746d282212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38dbad49f462f877861766264ccd513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32070b819d84f1d286e67525dbd9de8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa5dedf2b8a0e8ee113dc9b86a32f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea3e3bceedfd74ee86787b854681c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524478b8eb4296fea0a239b4a805b6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af5648a816ffe05954b66c27056b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7f3062bd29fe67a33361d92e97c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6ac29e41bf990863f3ead71fae7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933ead995c97d0162fc9974aaf93a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135503850dc8d2d088b530bfba0ee6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d6fd016b2cdbe9c27f6a98a7164ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3a35945aab0f8692fcc28ab0d70324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2429ea6bd321e4ee916de405bb07a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29443d763a1233fd7d5b1ea6630d5cfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6742c558fb48b16fae87863008803727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca9c4456bbc240ad3dfaa0c24fbaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4e48b36ad49c80928cefe59a63aac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88821dde34c61b13c3ea015657fba930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae47fd956dcb0a837dcef3ab3d86431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108976229c1f84ecc0274bf97b69a7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bba75b303a726fa960e688c6d643633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e713134eac91260e6a71b36f6d1f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f6580b5c4f73b0fc3f8f091002f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e73134682e8343813aaba3360c9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f262caff9132cc98df90ba62597837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230efef916e1e4705fb9d6ed42e1582938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921877c0e83a38f9e1cd1e14938426c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f92543d97ecb3b2a2f9957ae14076540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb924f6c0fd5d681c33fc46b1aadccf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee30174fa03f4db445d1ebcab36bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8874122bbf141ad8d4b39ac63d1782c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e07732a642c425885b75ec2876a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc72c527183542eb9e545be6d4c1ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fed9d9c2ecc420ef28194b885f4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cde4478e350861ddfdff7e74694e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6599819631ac61c0b89f652695e3e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59b3c84b09457b05d39d01feec7dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d1230f9be669a20fa847ebf14ac0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54710697863635619d297c16252fab3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82527ec9442643c3fcc03d2851b3dbc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2e093e460e97d89e1ebabdd0323d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c3654accbce8561b5ab4eea3151054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e37e1c376701c0b35d3d68c63772955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a39bdcfc2c52651981d17081e64bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58be594c343ff05a417de6546372da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1221d9958c26f7e4c43a533d612258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a53e7b3f02c31196a45c21d12e33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882eecce079d555ae9893fed61b4a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b385b889bad19066cf9686461b3788c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48242ed4121e79228f53fbd0cc9c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe2aa6e32476561f5ece0b7e39685d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bba4bc0ec60158dded55754411e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f9d2e843163dc7ee19f2e718571e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db55ebe9f2093c1fa855b8404175af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fbdcf73ac23a013232e372c9069e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8cfde960db48a0486fddaf467db368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decae878201512013373b552bbb331169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caef9312151d06b69424320e0756ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9b8263faacd847573e836062ce8a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd0f579ea572001ce68d34714c940072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b15ed43cf95e26233514b0af916773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71cf14aee56358b58ef541f450668974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57736c93f91ff6c5d87595596565ad9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ecd8fd89360bbbf5dbe8dd144c2a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5f86ab870505767760bfe840191c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6724704c2be4a11a5c3e0e6879e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9a34540e2cf5462b00fbf8385f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61492fdaca24b39b50411acc6c85abe980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902708831fa90d421295e98c9eb384db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd375cd20be36b7557d56943fe93f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa08d4158a5647b6e380d561fc05c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a70f5d1c14785f198196acf717a2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7db0b40771dd5ff81ebabe77ec80085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ede5637cfa46bf428e9ce0c197f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53881d0c080aa7a9553d64e8524c36cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb609c5c72c5311978d730f106be50b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb660222b6d1c3c13be3a3500d62cf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2e0712050b94aba3e9ec683182a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239e44269f378600fd2c9c8b89f44c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2d3d6214bc1913d05158e7431509b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40244dadd9e069380ae7161aaea84893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6c953d31dcecd662ba5a449dee5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546f4dd6c81d8aac4c062226e9db5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d10c270a3f6f8542c5d6991b56c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b424c8a034aa1db79c9372424b2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ca9ddc32eebd46d5dc866fa3d65a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35371321c8ea21d8cf9f0743490fb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0be2947b3ec703060852a73864f11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a381f6457dcc7593d7a4ff0d9399f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355346a8351105448ffd33a9e5809e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a7cae5366916b648ec9e85d51a352103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225cf6ca14ca0953387905745905fe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de738ce9e356f71108e726738564d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49feb0cbf5fc852d5c0cb61cebc3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db670edc309459907c622c3135db13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80cd791bb6c180dac89390bee1852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e28632f11427bb92f06b54bda4da47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8baccd7711f6df8505ae31bb545117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e95fe437c593dea66d73cc949a1f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46a42715174f4c85cc03ed44c17e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124dbfa125bb2a7bc1cb476b26fc00d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a80e848761c8193b026119e4328f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d875f73369b2b19e73e621617560d31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b72855dfe1b7fb2e064bec2b92cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965a68dbd5816f7a638bf3440dd5af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98e97162a653bc9f84dc2fdf0d168118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab887db41bb9e158f1a638134b2b12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624fe2bb8ee0cb54f001c64658f0e03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0917c330289093a40fc4bbf3eddb18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940d44bc099a371416c7ec084f3a214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743fad196ec3231df0bdfa28b5ed4be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f19efcf4acfee182fc928aaa1e765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb320fdb117fa2dc769451cc04763409125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee314b1d48de3f34a79c57bba9395b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf119dd86d50e10d8ff5f33bda9fe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a759913bdd93756f6c943b9bfad7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0aef2fb2c1978c757c4625a2e7b4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8248e60bb357ed531b5b9d1e987c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b37033f19362df4413176eb20f8675131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dcd02c43830e9c3181169393dd6df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac808b04f71584c7efa243dad96ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3a8b827f12f63e2d772be8942948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a3098f29d6ef3a13c16d634477fdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cd22ac67865453031a8a7b3214db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619c3c4634a60f0f6fe8bde011eafb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec37b6f9a637c595160766938905c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18434ce37c9a84e0ff67889c01eef5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22383fb124e81ee17246d24b249c0687140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506e6f604fffd027320b152a5db1a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45349d2a57f5287cf5b9810e58cd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6cdebddf44fb92b9351c23deeb16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5298727a1a22956091908d75b86c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79754e2406c0dbf9b5ef23d272feb641145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02d4863b50978e0d560f05cf48d5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197990a7094add021c098a87e966b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff363108a850f8604e53a464da0955a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273de1304cc924588bed0ea6ffdb753149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d95f729d3d49298e822a9431e8d40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136dd27b91bad5941481aafad4ae77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d592c8cef5334ef197aab5dbaaa37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8bcf6c1dd09236fc828ef08701368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debe1b7c15172ad7610fcca8bda16b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165807e95265b7596e9fe163a5eacb2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d389d2ed4758a594d8e70a66795ecc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d671a758be5efa140710f2392f39f1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb2887a19407c7998ad7a54b75130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95949a0e496019d29857a2ed2f160159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061c9b325309941a32e407bfc3c27f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d014c0c961152c99e104f26e7319161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cef09b46d576b12711e289e0ab238162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac347b74c67a14d12d4c64d7b77f8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c63c10ee853ac5d88cc6e3acdab8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d806a9ba1a120a2e6153ff4dee64d19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bd62a05ad2d17cd111449fb3cf403166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeb7193d95d092ae57ecdb71921f24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75907c45002387795b7ef4a497b569de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e0a0c838ee32beac90cc858368758169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de86fc0b80ce0155ab8f7cfced922170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b012d792c973bc0bdc2bcc49474ba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b58d726ad4dcca25ca1c535d52d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d5f93983c4337869b270fe15e3103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6891424c79c3236e9d93ef385e78bb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa244800bc0b0a589c00893ba8c82b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181da0c481059c352e814cc339938c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be195ca3b31089ba3877d127122c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f185ffeb8ca3127de58bb3b48af7bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afa49e68fff528f3d3e3b3949e0cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561975013b880000a358a2d250419a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bd69caa25efe59977bb0261f4c278181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbdc1fa05261b47e8e017fcc98859182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46687c47dd1bc7d9d2a85819e615b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde91f4ebb8101d36256aed306ef20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cedf1182f19b285715758ec95356b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe859750d17cc9cc2750c1bd4f5c11f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d729afdfa5f8a4430feaa59fbdafdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b069de4d9193e30584598f75e6849a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbae574409b043c96cfa723f92fc670189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2093d7197f8248ae13289af7c1a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e60aec97899fb904fe0ef150ee29c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c4b6f1bf53a5fd79e16fba6ca5f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf648b2c36f4b71ec3e9d01de01209c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e56f0d410db5c6dec3cbc843de1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627869caa28df6fd9d8d51bcffb7dc16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc688370d4f747d025e69869c3e2a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504de1c4fb6af944f9b1f094570762f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243668ea6c1aabdbf26e85b9c33d697198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0df4c8d03f880cd6bf39555360fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425c1969315d4a7768e565d9339af3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5740bd77dea3b95350b9afa63f39f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1f19903222e6c17580340dd2fd65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb798688f0df59ea612f3c7b3406047203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0faf31cc5e4c1eccc6b7c28d6d430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eaae8843cc5c4482d18979990c620205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e5930bc5c383177abb22d93686dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a37810fe1c88d76e4a39c375a2ba5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb47073fbe546e607a3dacd00c6f55f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31eb04580576556a933bcfe392164209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1a21ac19af02238b55d99c9ded8df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8cb9ae563079f5cee51e0fd3f2941211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6fa1f3dc736cc679a985ccbc4a3a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab90695e3a423723553698141d5a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb96a78f94d34a802b68990e90459214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a5d8ee15012020a6bfb7886ae6ee6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce909c590dd7f9c0e28fa7409f6c4e3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d592d410483db0fa8d8073d91bfa7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431851d7620c6597b0dbd3cc0398d02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee2605775ae47a530bf204756f344d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238679f9a14034afe91a45a3e6e5f20e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71278d34211382d3ae3115759ff78b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6ed89bbd5653bc527165676d9e42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ba270848aeb4199f458cdc468cb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8498ff24717bbb54c30804e7a614a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43068e5e941bac80d5f9a6881ddb4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea021b780f2239a178f5afe505f96b1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1931cb18fb8daae2fd610cc6f958227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb82f207bbc3ab1da6a0bac68a2ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7190b3c8227a003c96f06875b2fae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c08ee9aba010ef82babd17d57e1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f3d38b9dbdbd604294421e9b79d32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebddd570d64132f5408de42f81b1a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f4330af66c27fdfb0139bd685011233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216517c6b4cfcca1b11b5ca2bd27a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929fb241b43d7780131fd2e2a015b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba8a98e8f6231d032224f4c5ed7a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28fda824b957732c07cdf6c90c88a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a3b1b9cfdc950c029bec218335e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee47f368de3d21a3018067a59886f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26b6cbafd43b232abe112bfda1281240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529660f757cd2bbf32eac595c9fee06d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb1158547eff2d1819d92869913f85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171053eec7301f683a95aef57713973243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bad115e9ca9b260476c4c253bc119244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f57620e14fd9b6476992fb2fe8418245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be29030b5cb2d979b7972696c49af3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c96eab3305798b292385874a49fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c432bb4f30ddad7ee1a8354b6ae17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d72a082956195b867cfab78816a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98324f0dcd844b93e7b27fc45b7513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a87281b32780ef816a3ff583fafad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780eeb1f9a1a4728a23d19cbec60de3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060ca5284deb242119d8365630b0b75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e0ffe25e47d27c66f57e2eaa82509254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f8f843d81653f5748bf105cef1664255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39925ee36e49199ecb82efb2023f411256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5c6a36e38af13e4fc8c9dd35bd476257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc4740c59ced741acd9cc1f2ce78d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658041128d2e3e5632b23b0cc05bfebf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9ecd84eaf3e1cd28aa0f60153f7f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5202ffdba77a7bf16eafe2918c24d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb271c899fcc4472339a255640116262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03570019577589e01facee64418d7b10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789e48b73ea45dc86a3ce0fc65b33ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838cc3d19c680f70c2ebeb3845adec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74c38798621835e0e19dd682043721266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ba3b72c89d8c6fd4a823bfa9a1d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c65f302fcd77ec9bcb169b92b03f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c639234bf47128776076c478f4d77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08790978a952b56ae32bcc55d326cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac715a98cc26bb7d635031c91613256271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6521d4195067c6cae84e4e7a67a638272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db03229ae3d9b504512e2ee7079ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d614751b464d31be5286c06a0489274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ddda79143f081dd5ad5ef35eccc33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca2247101c20c655cdbca04486f53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e7a2ef8f888214fcf05a8fb3cb7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d8011e1b9a0385e5c4ce91d4cc09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41497dd3585f6c38e8e6c953c5e3b6da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b8d7da1ea4bb90c80bc3d3c633d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1b9ae49a3b18a7f118f0c8e80e2da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319900b995483264c2c83bd198a3f741282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a699ab642871ad5eabbc3a365f44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a97c07d706d72d9ccaccfd0089392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2abc1f28706b3eda43baea9e3173ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90654af97f8a326dcb9faeca22b8c7d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619caba1f0ad057b7adc777f3639d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8a6f9b3a8a7ef74c34e5531aa88b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef052175b6e6c6e58f1ae44dc1e322c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d7d122196b98182aae9b7acbb776290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797eb54e8f3186169fc1ae1c9fd3563291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84eb25e380b94372154d1886bd0222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420467f341e143310b53876555bb62f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349450f2171334117ef49aa71640cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff81419817a46dfb3b0ba2b1b5fd47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0b71d0432cc865fea45e2631bbce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135ba223943819b8619e1a5c2edec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38ea293c718b9ad99f00f6ce3edc22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11681d1d6ea635c50e4158b88ec84a02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c52461329505d3bb4afa0aec32116300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ea4dfd32d43e9145c1d7db21edca4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadcae4ce552118af0ec950e772cb17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9420e5faeb2562a53ba02ed4775dd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4aea643f76deda237cb1cb256db02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224141b2117a4cc164eb79b08fc08c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28afd3b4a12b2cea782a15dc60c040306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cf3047317bd3da1902325d1c7411d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ab070bf00d0d9fded2c72364e602308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddcb07f29394b5b4b0ee7dc04496cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf7b10a703de65acef268259e06ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c85b8652af5c31d7b1d7a557ee5c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199769e4d9bb4a825dbf00b7c48a014e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fff5e94d2f0d8a58eb75c84e798dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1411a6b98a1fb72425b6a7d8fcb23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba640d1d146454b6fcd71fb996213fef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02a23916bfcdfbb3a58191b1d79c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144edec2864d82a95989b6ef37641a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe44f1900e3f9d79db64178c8e46be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882174abdff308a17ece745f85fa884319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024845252c559fc260c13c58a4b0158320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c4e0cd5fff0dc33b0d78883111246321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb8be6ea861cd565251589157780a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa944d55400214c068f55936b084f79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a83f5d59e6223fb99fff23c06d5873324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517829f38b8257528dc96a5f2d3b21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9aba9bd620ecefa26bce10c3df3fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca779dcd0351e8c0e31834e1fbfae95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbfe15208090a6c5d506367af0d2e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae72f7971acba7d19e6f78e7dc33d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ca645f6c6bd37a73ba083dc3f16d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c750ba4b9b4488515f82e75e35978331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fd093a8f7023a52212913de1244cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072cb4ea77e72790d8237b2d8c60f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681da609d314e21d28a143ff479917e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267cb93511b0a3bf829d956087e3c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52996787a8f2bb5a28d9183f3ececb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc82ec3ca7e0eeb75fc9b885fdf58e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593c73b4c615b200886fa6fb32d871338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d275a511cd523f1ef380e981462de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e4d06768d28b301fbf30ab7e3d8a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb5a5c45e6fd6e1370533d920fa1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ec1035b8b4f67c3615107f597e46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84619cdd28e336852da9505d4743bd63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1ed44f4ddf56020614d6cbd29e94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd17e5553c358a8e37c53b103f2e3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653228a0101d8f665411956f9231deb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65267a558f94d3c70a71e58c1a65ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adce182a45414955a95ac03fc57b345348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f2cf66022b2810653e9c34c16d6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d70c0f8bfd753b4bf3c46a003370350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d23324b30c01326ba3cc2b75c363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77a9c79e5a7af6694e4025fdaeb43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31879796b1369ce473da0b9b64e5af15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d74bb8c53d2c9df1033b18b171833354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9201be9619ca89fc96a479fc1cc97c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51849da7f487bce68a63746180bde5ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c46fa6aa26da77b304cf0158f1ab7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b264c10fe67c05108d5bffea58bbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50463d4ad0481bf560c531fa951549f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689baadd520c41200c765e507868d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c66cb786365422124611c86d4930da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea71f7795904ccb37d7fdab2a39fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cdf6f52b7d46f73b9eba0bbf38b15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d778a760a4b12c7f6425ddfdeb7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbbd6aa3e372da84111086a14dffa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f04af259e0557809a37410ed35707366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e07ebd1254d0b1467be44c988609c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb78995d82a972e9a88f55b890a9ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324c9a74e580e35f84cfe5eedea9198369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699dfd2e77926b9fc9576c12e388102370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707f41fe1ecfcdc8bb314e84b78c16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ffb7019d05e73dd40685193a53c99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3cbe92532148ae6e5777c9bb6f0f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abffec2a7e79238f781fc36d026793374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94423037e445cf24a778e9cb79549e38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a389a79dd8d86e4d78e30e001631bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225882c96c38ebabfe12dd869d4a347377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e58cc47979f6531cecc03fe00c21d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010dbab03a22bb8e70314d683b18af1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165f96455b295edb14f7187af556c97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbce3c9b809eb171a5fa694c906b6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e56714dee6bd8532fe736aadc63e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083acf0e75a186506eba94d605a2ba59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6fdeda5aa6c0c86301bb93cf7a99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5471fa13d5f9b2a7dbbc6d7bccf463e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d1613dd8b3ad5c5cc63f1f2fbae3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104df7ac6de8ab7973bb074c7531981387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314f419c37b485e017114b58436089a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933e3de5df9819f872383f38098f22e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c31014475ec687f7563bc85f95e5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec936af01a0c044d9a08ba76d461f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad160e7281b47547d16c0bacd27222ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606104ed13e65e81e68f6c3b2420d34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f58531c896e0875416192ddd02fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f173cb5bcb6172194fff616416893395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581ae63bebc820a42e3cb7585461a85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec2bd2fec9f4d06273f2d8f90ed702397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3816f4c93d21c3114b8a7969cc1e0d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1ae653856add2a742b77e58535595399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cda6dcbfb4277edba01ba3b545a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52316b123073bfdbc4096a6e9682b217401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72090384ab2c7805e24ce0173c5dab5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f18597e7874979a4f2e6ba02478b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224572e2c4497b2de8382a9c2db7ba9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdac7646fc62002d737ff288c9f8b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090c327073f3a94ce54880aeccd49d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc8bf716c76e3ecf76f4e188b705f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed7c217bcdab3f272554293c24f093408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a373876593b197d8a663f5273991f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded9ed89c1a0bde0e499652f23dd7a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b30bef13ca488a8c9b54b886ab9ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b07b59e01ed5309afa0599053c396412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68870ab43922accfd2f01b0988235f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe86a601f8ba265d542f8e3eb37b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb20bc50b808b982a15e452539894f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1c176686ade89f349d476c331105416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db1e3efb0c39555b5694f161a2cb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe56b0ba1cdd3efae0a81d33c94085418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a300da498bad1bf3902cb5b3ca9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206df8720b466df39ce44e476d21d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c62ea4161ddfd319a410547e73d55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bfe99223bc331698937d58dcd48bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c83421b6b17aa27d703fdd40774e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f78c73847e5069efc7c7e42a5c320424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bcee0e046171148c10c47db2d69dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a7aaff774e10c3e37c6885b4b98bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbc80b8d43add47c6fc4e5bf51e8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5e43edba895117cfe956033369151428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650845fc8bfe2256f3d96a80302e111429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f863da134dc02c003801d20fc3cbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4f7e45eacb15cdb48ff3713e24ea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc816fe24d5a6caeebf948aaa3e9fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537417c506fe325512b3ce8bd54176ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2570e33d9ca2778b35d356c4c688f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d9af557d79de04e9b3263175a758f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465a977de7633423d73fd9a717fc72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ee20e060614896abe74713d8d6e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3c2462554b47ec8049df16d64b69b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c8bbec057a1f9fd53c5fde4cd5864439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463859e8accb7a5f2b9b7b16ac9a01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f903d1cc8fd8f604c0992b9d164d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce25f179b3ee61f36f8aad6cfbf3d1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634a0829e3580e509296bb1015cc31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d539975607a051ca286f19c781ad78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b65452e0b2a3a85e878e4dc97711445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830ef0e8d965755973980bba5d6df9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd9bb9eb63055c56c8f1f6b15d06c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf40432e09e4abd10df56f2786e97e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c157d6b7a227ae909ac8f2310b46b49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e905364cc0fd8eeca9b63bbe2430f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0520d0d9a524c2eb86e78f4e4dcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e867c5983476103d0325c628fd16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2967a62dccbc8f69157ab1e7e6211453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901066788e316fcb8d0bb47459eed99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563689ae1a4298d3a84b8ee937b43af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afc9e38caa4770dafce92209d924f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7207b3a00e4b65cef3de37c81368f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6003588c4170821256131af1bbd37ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c9ef06800125a1b65cc49f2cc4b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589db68541f63f9c4ebb3a6dcc58a45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee686ffc96fa232238b5a77b699ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3940530d15f83c5570b563b9c936e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e8bd08cf337a86d4ac8296a7f99d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c8b01b91ed26849b29692de8f188464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e871899b640b8adbaacae8711c8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23056241803efdcf784db442d705e0f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8442ccc70e0c629e2f7bd88ef560671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c49082fe8cac9872c5724fe366fec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223274c5bf0fe4ec013870444cf81d12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db131f8b7d2f7617fd4f49333b63a13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe4234eb2d7a46846d186b1f4882c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8c72bdb76ae1b685db5d2ef2d152472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3aab956ec30e5489737ff74d7571e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17d9d26fd0476d2cab1d3875ab48d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaf545a1889546340c3aa3e29e1b27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52b931cf2be6ff60a384eeab509d67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb881b2109491057354ea7bf7157b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae818decf553a484f3661a4f3c3ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139842bbbacdca64aba09d83c8d25eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeceb4f93de160d010c29c7571ab341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c925a8c33ecc85a282bf0e14b328481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd77c22ac776c0fac3ee1963701c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2659f6bd2157e57c490b436dd8c66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb643d23044de06779baef375e87e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a58554ede0d1bae7fa01ae4ff7328485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584e30279c8e8744217360e51277a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e5ad9f1b1dd3dda35601fe27e7bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016efd84d678e78b74c5d194dd952363488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68608edebb4e36817a9251f4546950b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb4897cc62a9202a008aad892e081490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364942c9d0524c072f4e3785f7282bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762083fb7cfd2cec3259a6c74c1f67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122e6c6675018a0e0f558235af12c61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf644b85b208ab9eba79c017ebd5e6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537e12bb639eea6b4237855845ac64b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba6c28a8542f56e550da74cd376a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2c86ef7086a4c11aff1c772fd523497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782739b3f906c5a1f314d2759f1c947498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6cbfde87f6a738b993a4381e3bcef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff57924f4097441827455f678d5b1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69734e3668a31f506cc62af6710a57e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853691330bb3ed59a2b076f05a25a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e4bc23a6e6af5db6852a55e21d438503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f5066e0f1c29c3d590221c2dcf957504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9e0c4877bd5ff3f01f8698aaf79de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce034c19ba92ee311ed09a0b911d52a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c2ef791ae54680ab34059187187bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aeac27583b1479edfc91ed0fdf1e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429614d443a43340c7cfb93b4844e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7b6611094b54f8e38b27045c42722510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8069a0a753649459644e38a0faa84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b79dc59db8a96e1d8e3420ffeb94d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867fd4b362173f45666962bbe3bab55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206abbd5aed32a59985c9924770571c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e62bcbc0a7fa054b0946e036e279f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a1b49106f5f325a7409e20ee01d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309da365e69ecb7834d98a5262cfaf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755e877d4272ea33055e28dcd6a3d46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f84502a13f1ebe5bd0142c85ccf5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e59a9fe179cb0006364b5626df5791520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8fbe7937bde70f97cb9f1565a34ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851623298423b44d99ebf55e0284db7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82874dc234b0f0af4c2a38d6bbc480f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85b140f4eddb0d0651ded79f5df3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3f473a88a5be23b5f4e38ae6f84a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d813c7cf3234a727d1befbc7a602753526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e31ee14ad5079676e5334c673e114527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eff329f2bfb6d50c0e1e79e48556a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a697fa34e802283e7570dece082c94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eff99b31d6c72df9bb07cb6db88ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f429f24afa6f0ab0b99253d6b7a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6795026bcbe749a7a9cb8d45f162bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa06cb368c4140b1334c0a5767f7ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7c830d2c9f6aa435a24dbc8d0c91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe5e587243875e8ec22e2f2fb95631535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da6b8cccc4a822132fd607ffe3a394536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28008bcbdcb66c720479f5153d23b77f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c83bde3edd6961f4f80fcdc49300538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e421e5d0434b060d35a8f9c056114539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf37e1990637078caf93733f1ab90e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc42273eff8ca4e026e196c91978da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5a90d1fee9ebd9146962d1006cb67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728c0a1a63a0f976fff757eaba41dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12851441102cb09e30b03a9bf2330768544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5685ec0aad7c4d8e1cf578c941f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d2728ac1e271225faec2ba49bd0fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3cc16ab535fe37ba2ded505943b14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d084e4130137e427f6536ecb479f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad963c8aa2216dd7eeb9c0162728f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69163593f2fab663ff17ab0026a92b03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0f8b6c477101c29462cbc87ec540551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5fcd7fae5899e6f9092c06919f6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369412d513d401bd38dd096ee6fcff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c361c22ecf8c81de850b25c4dd61687554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e26ee1862be4fd2e8c5b8a4acca9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476735930c3fde2c054114798244e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1bcce79413bc42ce6d384818d942557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681b0970dc857e6c6af31f8ba99a1b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec064d4c7b1ee7f85f1c964af8acc1a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8487df8f55a06dce430f317fd9fd53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe80e9cf2dc8c6b87be944abb23a685561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fa3de6fcecf67faed3df4dbeccaa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af5775533b197baf763a8504066a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab17f083d11be627e00e17f0149fc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f33fc07b72d3db2715107962ef11c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df575eec33aadc83c82b9f67f524bee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b33061bbb43281d137a72a47ad9ba5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253066ba487472dd87ab169482f40f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9318c52440e747cd7e32e3cfb9737569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bea32dbd1468b6befe68799963002570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553bed424228a8ee88896d3754de33b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a5b0e3c57b561b9f2bf97e6ea10d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475c2e761d7c983871c92038fbfe797573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bc10157073aee2bfeb1e10de30e1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea9ea9ed394e0f985d90ae19f60a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b530232de9cd46cf3e2e22b7a9159576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be3cd83ef08638a672849f12d3dd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee248f3f63ed26d8ea034a61605af86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0648eb15024ee9cadb5ff2dfd1b5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdba2599ed79a201dbe2f349feb6f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4a4d87082b3dc43e055c173818fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead61e27c259f03aecab4d214758b231582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd65cc8246cd587e7b763db7ce5972583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711fcfd63971b4922290ce6ea4c96a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca5702ef566bc649f78012fc973615585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe099cde01938269d88a87700d3bed70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ec279ff68b8ee899396dd01ceea7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5952f3031dc9bbfd1c5eaa08a5f08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731204d8ce0c07b7e07153f525c3ca9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeba743d42824384cc40a923a1a828590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ea12d7e838e0633612b9433e8fab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428992e72a9f9b0a916ce3bd9814ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96354d19a338dff572a757a0b28cdb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402453ef679ae7f8334d80de6535b560594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4274868da8c7364893a506d8cf68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51903d7c1ff3b99cbd013e9b71a609596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a47ac9abeea5e79a4b8ddb878f5a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9506eae879882d65be20d0ce6c0ad69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749335679a5341df55ca13d0cf06d22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090cadb873149d4964562e5624249f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8d8181a509e195b09e421d0ee6e4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8147f1dacbd0a4ed05a0245b78cfd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e13edd879e6e3c219991675d5e02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45176ec29fed1d911bcacdab79e339d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765547492cec4fb2a0b983f1544eaad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48900410c3b483ccdef0572311dd3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5b006f0ff99aa1c02ecb99afe776607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cee589e07465914abe37e80b437da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37d2f1b236e0392bb1f391945c8f19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8049bc013f9d0345511c19340c182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afadf00ed2c59e2258b5e42f2a7462d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0eea2a4d2fd055fc25de65a9753e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4a2120ff0ef84c496677a30250bd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835cbca8c35d1357466f8ba3b1d716614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d01662d275f094f225dd4f764d92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd576841960003c0673ea607ed50eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f95c8411893334b65b3a1d1e1a153617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0afb1390c9a19034293de70d4bcaa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a61a3fb562702b47c08f07fa5fdbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b42e38d3c077de417edb397ff6def620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d700eca85e02b8a635fc4b8c64359621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875992ad52a36a265660373eced49d93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5346a3b461b869ea1d376ed3cd663cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33681cc6b41404b037075a10118e8af6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d216813d41e3df73c08fd5c29fcd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cef1746206d30223567acc80f81624626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6134868e5d560fad5faf72497eee8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d911cb81f1e71b4e4eff9784f711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10524a0f3901cd9a0ee9bd4e2ed27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315c2bae5d4ed5afc268b3f8f722898630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43086760ce07e7f5b46f6d8f62d25f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69047593e164585aead2222d5e7e00f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223be5189503fad9685d413c140df2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe90f60455f242966e5a2d64b34a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e23e70216cfbd8a9b08aeb7b0b2a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064f112236d08f5d38f24f597e9463636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301183f9fc4620aefe015a4223f5c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7248f730f2f51cdd9ac7845118fb8ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f915224b82276bcbbbfb241c0dc2c55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8ced672d5f1c5e6be8b17c8ee73d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd7103a18941f4afe7fcb2aca31c13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63118eab51a70461534c324725b7342642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1eb4c025b18df40e6f2365ade8b1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb67b7d0ac2ce62d9386f8639b6b35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0eff108bedfe942d597474ef96db6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754824d522137fd2bf1ddef0f63e71ac646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead3df5ea797e803c6532551da1f42a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ab2e2a547da4dcdb867815de6a1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37a44ac665c6c79ceef5943910fb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400e7f20e3acd72c7a683bd67a318634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754aa313d419a83764c7a81cf179e875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2cf9f5668a53ab5d3eebf688dfc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8527bc29cc6849919831a52f3bf58987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d7128b41b2223b287fe82ff35fd878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eaf17a38fc2a22b584da315339b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a2fd801fd70572eee1ec59e45162610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daef718b0da5faeb1227b39e021a32b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a7a065fff1d0afb178d49750e4be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f86a004b2b232060e685428ba931113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4502647f495f7da47820b71ba7f72414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e008b89603d3f98c8426fd687935f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df0cbab01b8e1734c6bd3da7f6b6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a0b4ba248cfd27f4c99d65fa8df7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b85fdc7acdb57d669e058da8595a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb8c490f687f3fafd01208ae1134c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae12a36592e5ef05a51b7f000bbe0f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd348730918531d5ffbb7d9b1b7fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbcf2ba3429abab82cccc9c7015de422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450405bc917b08f5360bb59ee7b55cc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0fa9a2e28d619ef10a2acd3d43fb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d685cb74a675a5c95b5f15a367464925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25ffbda72f76871a1b0cb1884d08126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bef098f781a4402c6ffecc0be2c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712db2dd6f285b7f8ded6109f720a8dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cbbab1742ec40e59818dffc9140ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0182fd0db6a4b5e7e2d0852f0e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666918edbcc6f2a15be0be9436ffe0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5cfcfb4a3eb885bcd8f880a6fc5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ca74f747c2894c0d246b0e2c49b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe55bd9b26a62675fe5460ac053f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f825c648cb0399c142d48e66ba3f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda3f5b0cc22d909c8fe0fd2df4df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1fdf0c8a7aaa8e247b82ea0a28e3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1776732e6b3937aa5e061ea0028438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fe00b2cf9a5d8a221315f63e4c66239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f5bece225025e765e16a84f22b5e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be2d6df537f7d76c0a430d16a1caa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef9ad67355489dc4366e48d09c5c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec92adf7ac8694343be0abb90bae3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f462b9e368f93ececaf6823ed9f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2d0036d6f03034eec7bc92a0f3fe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad831884090b290b9219ab460524346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc085aca89fbac7c4badae796ca4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed2212b53bb41b5e88200fa5924e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f634f46eade24d40bb9f044344565349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9b2951f936de6e47373f4c8ab1ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234df59fc09147e125b481de2ed48d0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a8b5e9d6498c373df77bf8014d1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd69e95bf7122f494239ff8b7d774ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710326f126fa5d08211784313050894954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20169493d5a438167f54406865b6496655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cff2ddfced0994b3d63a0060a5e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2511600f69446dd44b8ce9b7fa703e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479081851d3f21b05691713ab10c0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df4493d6983b276501e8ffcea9a99e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4880f13664a1cb09be8041ac9823ee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af8b44e9ed2b6dc2e7e462f7c9d42961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548b1bd7417664cb37d32cecb86123462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12451cb90cc7388b78b64bb92f568d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22f11108f4563458f5791609d47a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87103489889dd7df4032d5d4f345489765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016651c852b7640b050c07c3f4d37a3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a144e2e8795eb767581c91fabc4ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0336d1fa064674ee5325a88cea156568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1028d6b612849cc698587e69c2433069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b70a32fe6d5c6006e281b194d85470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa72136d3714a48b829c2618572d77371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab43cd74b8f86642d4bbf128310303e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060ef27021c5bbf62f0fe31a550b3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b52b9789b39f2a6ecb9cacd928e16a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c5d1f100f26298cac9ccbc8bb91c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650770a2248d8089fd26fec9c5530376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ec610df0ddf39ae434e36758f41477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e14e769e1f14dd7d5b642729dfec6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a474cd6070ca9a9a7d386a4160d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bc6be954fb786c35425ac58d65c3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84255a322d3b4ecacb1b366abfebe381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6df815344af76fec6f6d0d4168f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dcd950e29743a0350369916bbac2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a24ae719d015c2de68e9fb2c46d4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a93eab2311a0690aa349cffbfeb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bb2028503cfa108dfe1d032b6616186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233daec0dd14378d486d83511e1cbea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ec97b5fb5eb64750508fd1caa50788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f372c70259a0adee6c237fb93a7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa732f71b6cf3006ced903568d4f9e0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9aea53979fdb1556f107fc92f7c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a69b2ee6159dfe36eae49e1a9d5e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160acf83c9eefda61a026525547ab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac99a3a4b324ebff1257817ee7c8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f082d1ceaa96d2f4b1177b4ae4f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316533b182f7e8f8b311071cadcb09096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ec61e386e1ac93083560563ccf0bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdd6ff03b3eb2d7de42b858aef4b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bb266246ac626c67a39839a211e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fb99c51c3419ae5d7a4d827f214e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2caef2a121c3c804a6ce45a2f8b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4bd23f135a2be305213ebac63ce88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f6ee35bdff3d5009be4e6c63a238103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6e4644a014de89b2024599591357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ff3e95920bdc20ca8bb18ff22744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba6625a25c1fcb447c40deeaa9ee0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fa6e1e2b52ab8520ef552186f182107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb83c9f56e5c6a0a8f8fe055a8fa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968d1a7fdce151c3ad559736897eb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e0bec93c6cc4524c6f39e3dade62d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de267d332e4e84f462c9b4da5e7859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99803b36e6905d7c7b49e7f1a5e1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554e48f90cb212e0d140d2215f95aee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9959e522f9c84309d1d39f61d89887b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00099dc44d3ca42cc2225f056c0a353115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5b4abbdcec409925f8cd6d6ec8fc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a52451f71105f53943a03715fd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ce2380de228c28e0256943f5dbfb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28ae131bc97b31ac6948bdc071e6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6c0202ceeeed66d3f080ce37062b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bd6309517ee14de713fc43b46442e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a344541e868379959c9733969a2388122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bdb24c5ddef2810be0c52504e1cb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd9f35c78522160db04eb6c684e84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ab6a450e1d265d49c19ba8d7c73b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809515515bfa3668e2d05fcab2d7e8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71074c670248b70d923da5fec8f113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4951854c5698bf04a349deb7cf4d5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93003a3fc52a3b038ff65a21696ff721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2ed66c00640c002e57591fab6839130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdf1c201fd73ed6497ef4a289fca4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c267db6cb89413dd42ac3db9077257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6548bb85166298042f4360dd78c736133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b470d6237ae1373b0714d1b8fafc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32eae7ff5748699953b8be46fc0ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14e519fe89f471c62eded81613ae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c956846dd001bd0aca6d44b9af3cf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4476ae0fcf4914d8831a44ed55ffa6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d069d1e0a2bcf256789cc61bb4c21c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76fc7344260aa050ed1e6192d764b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a340068eb3b9dfc42878ba055eb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dcc54bed8f7970aeacb46b7c6364b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809753a139ea37d0fb954b2858645098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56686964f53aef8a27eb1c60b5423144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6e05c0796446f155c95d5a3cff6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3368e461fc418f3e075aea151d079b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d9cdf1e88a6bcc7ac56013b5003e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b492015403f5d15180418d2b7f19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be839c133e44abfaab0918047742e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa43e08ffcbeba222db64e236f6fb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4f8d50d33d26728f1935a4f53ccbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc187aadd282225c64798a2640db56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dad047af0544789d82c0cc894bd81c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1c5e4dcbca98ecc7ea8dce0639c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f12ad716159349f3c5148691edac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff653ec721ff1153a6bba1c0beeba9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb2eda90f65a4efa9a3f767498d53e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1534576def9d8286ee2650c03ec02c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7ca113fe7b07706e92952663e3a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b875a4251602b21bd039cccf4caea6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3ff56df8a99629e17f2fdf19abeac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097d69e50a085de2aa9c411118bd61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900fe201b693eb539bfff6a58b3d110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe507a9757b3e4b632554554a90a0cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9288002cbcb5c1dd320a4c8797e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd26f9b621e06b90a6f7c1f6c68081166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db87e0ef9912c7871559ed277687b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a3e074daba36d2e8a6ae53944a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bb70112dec6ec63a82c6022846c20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c20b82419af6bf5da5cb4bae555e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f160288ebe16d3bb11a01ba1cee6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2f3b5908d34b4eb4bf94da240447172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1a95ecdc6bfe207da7d9895dd4ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc8320d06373a4f64a0ca019885400174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a6ef8d4dc2e30dd6a51a259346d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76275737177c84bf9dd0e0e3b4956501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037ee701eb27a72d319216732cf763177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d7b23ad87cb902fc9ab59d915e8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f7c19b509b73138068cecabd4c7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381f125e67e06b6db45e1f685cd355180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e2268fab9ef84fd3fe4d922bfe05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae2dd7ab029dcdb0273ec04b348e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e02dedd261e8ecc8d4781890c8fa89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c331657a7a2ec034c19f86e42c81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273aebab72b5616de8639111cfd4892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bfab743528682111d2ff4a37cfa1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbfe49c28747bbf2b4be33a9af20f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96dd54145c000976fc88f430b75980188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48e0ebfc57ce2036358b19ce9a827189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6f92a70ac08a4ff494136e4d678d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d86b943e22e4feca42260e4612b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22097862ec49539e6815d45f33eebaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9f97300c91e1122fe17c1b85d401193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fb37e901d562bacb1abd21c71feb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347608c4bf4e1865fd93282b95536b43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe819fbd307c0e60f5085687afa79aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3dc4540cb18812dc4a606d3d3aa58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8595723c91af82242ca93daed9cbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca80f5abea1cff27510d430ab77b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb99c08991124a51daa411e95d8c55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f33086ee4142af403a7e274730fddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f686653180826dfc8286c0631726202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a752050e84cb354973828b2a574a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e47d091335a1c69aca85fdb795d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c18593b07f0cd6456006e6c2817e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7fc7bf18b32549e66ba4c8b624559206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba188614e8c9920f2668bf8f0d38527207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4783e841d8c09781d80aa884e187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4febd1614c28a532850fc566231a6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702774e54111e3c6c05d393c7e9a304210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc87f0ed6efabfb6df15d7d549cb79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e7fd6a5a26f2489920b796a3cd9aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf2778497dc423bac62b96c421a05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e484c328badaa3e5feb54d6045bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6de0597f541011cc88e5aaaa9640f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055eb949eb1685ea281bdd3355a2c9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5616a04e3bbcb317190e9cb33374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6146f1843f93f8c57c76c166ac0a9fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6ad5e3849e207559e5c1cb32b1c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64b363fb0339579185a3757a2e845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66cdcfc6e325cc6cdac47d75e3e07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025ee6b8e29b1ae4a9949d14d69f0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29f246c710e0f075dcc271eabe55f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8253d008427d062b93abefc6bec18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c6eae9aef6cefd98789c5ea1d738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4630b636baadb7d6b631dbd27d99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa637053396da14e5cc9e3a7b4fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3dff2c24a553f677c94dd5bdeaa2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53c0a1cbe4138afaaadb3159c5cd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7449bde6adcc0fa180985b83b910c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53accd61243f060820ab73af4bdd8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ea0909cba90c6c986e166442bf9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e33709533824fe3ced97bbbf432ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531601483d8278a053aeda332179792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611307d0c861f6c5cb59bcbc5acd5565235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ed4fbf69e2d30d60c9069fbbce39e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d86855ec792632e6ac2e9d90b4f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed2f8dbb69274aa191d3e2e380611238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a20f9e30122f4954a6ebca30136e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502d5b71847426f6e2cb179d21bb18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3c52e1a885e5a1867201dee22381241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd82ed86892b937ccd4b9284be6f147242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4f09d9e199fd8d28c2ccb5956f7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca640704f7897a7573a6a75f65b832244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b91d430f1568b64e10a4be637e192245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f12214eae726a9eb21c24a035c558246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea69a4473e3753f5f1ecf88753756247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef12a8a41c92f7da5762165afe892c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403669f5bb08bd00d04b152bb619078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b859a0e08be0232ac983509b3e5510250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d864cc48bafb281137b1efad568c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce1d5701527beefca4f07249ff047252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50a6291613a0025408efee9e016bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da6d05457d753a528cb5aafd214b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631586822bd86d9797eec9f30e173af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a3793cd80c6725c7ffe272953130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e2b79d93ef66b21590796584dbef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de275866a968f8c1283fd91491fb7fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc536003ef904bf6aa4efacf8a071b35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec380821149227ed008939eba3e3c74260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0d5961d3f26ab1f5dada05dd9c8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66093137420f799c6233c8cfb1076c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879c110626b9319d936fbe87ed9d69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21ee1afff0b8f8ea396a3d43d256d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d04edb75611c85245ebb7f2aa899265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed522822e19bf01e6135ba56139bd39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781344aa206d18cafe68ebc26c79bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0817dd74d13774809bbfe7549813268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3767739da1c2e6a09ac33b4082597d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc96624bb33cf7d49e324f1ced09af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58753a8c17b0f012c54016ad2be591ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d2bc5a07a2b6db5693843655e75c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b90c13bc376defe3ce7ef5312879c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec343251f13db561b587c5c1ec45d191274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc833f510ef5b219907ad11c26c2e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4fd8b625da7d1686fa329a2c95c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505bf252fc2ec7dd673307894e314ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b130d273cc166a8a044bd0ca6b92bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b1c19bc618825e8aa32aa817258c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d2b4c4d41b72c70dd00c11168126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474c513219a180428afef673d04e3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c74877428ff525f64eefb8bc2efd6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673205d58f682d5804a36d7e56fa4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9bbe87ef3a960c06c8561529f46e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74269f7d3e7708b7cabf30a38f7e1540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c024bf6db894a998211e0157a94d49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975157472c4bebcc9b2ed2f58271672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc4749c66e8eb45a1268b613c73c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350bc326f39d5f7715c445f1aeb932289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e362367bc0f679aa4a714b23b3735290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1bd3608e6613e7a26f4c13b1ea742291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e733e3e8551dc4a2e7a856a10aaf5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7d72324f03568fc6a968e08d4e38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93316eb66ac4d989fea2dd83d9e34aa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c204125093db5cd2ccf35ab848dbed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394b74af3974d454b1561fc4d0cabaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef964cf7e8b80fc75c1c7c2f047ee64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea69458508a6cd67c0f5ae1cb4490298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3218628dd32ae5a457442d9800017299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600576b3f80f738392002a608f57ca6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d7fcab3ffcdecd218801493cfbd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c03d7a9ba6fc4ddf88bce8eb498f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31877739cedaed7e022475e9151e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d48011e85cea138565e9785ede03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2903feed63abbcb45f5dd6b6af25f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e44865ceb5f09685bd3f3051095e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dab501f12f7df05402fb34c92750a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a29ea2023954f288dcedbe3175039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b452d70a60898da5259d82ffcf0ab94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96df03f427390aca1e28e72b99684b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a555f282fb4b5f3df1d3ab2432ad8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837ab0f98bb1ce6e09fa7c855907bf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174beca532900bfb61e9af2dcec65f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e48fe65167e9d4066bf9e13c3eeb90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41087b95a80d86178ef2776f084919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5884edbd0de3887ebff930e52da4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774f3a749b38c752204d22c15e33a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0079f16c8a977aa48ba73e598ea38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0a79defd979b4526ac3ec95dc5a4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af48ec07055d9a81b99c2de1056779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d17f80da5fe606ca62cfa17efe31e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ef7c1729e2149cd833caa8effaea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c040fa2d6ba2df920d1c926221bbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee27ab615328519deb8c3a62eaa62c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544b81bcfdec22ce45434a221a5581c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2dcba7a02cf25911f098b2f55dd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f250a1b231b9f9778fa55f7755f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2b7f1538e2cea011a15d15b4d38d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd9f4a440bb61b9aa97eaa74df687329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c8d40444c253c1f8b859a48d4065330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89ebd45a5dcd10e806755e97434b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b4f1fd3421a2837e44ed3e39916b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b7d18d00054213ef4f092a31cac6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514cece796154c76cbdfaa3f7359ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f7c4483c7fec42caad50bccec6da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2fd46a5024a9b08d1cf4c0592108e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eecf0b85bd044634bf5fb16ac351be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec1b66f9c1812278d50b7d39fdbdd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4837a9b9ecabfc57084e550079d18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ee054b40f7dc26f7fe893eda460b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a791be4426a9b0313711039ee1e50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354b44499c4889f58036b16d2ba495342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e07ce33365ad4461ae28c5146361343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4474436e8a44beeec3a88e08a1848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f195fbcbba33f1a068c79266e9fb4a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3843a76102c7f6b2cb6386f073222346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2a4ec7121dbab6f4638c139159069347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6535c5b67464daa480aa097613078348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d51ac5a4528b65cf313bdf1cdb6437349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2d48176fc868cbfaccdd4a5ca554c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7744d41823aba603061ca07ebb0434a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e5bbeab95ffe199b6d24139fff71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e645366603e4fb5989f78a1a473e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69b22fc020433e5f99692ff209791354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844948bced08dc9021a0ca310c18910355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f4a5c89000b01db4c5fca20b79698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25ab2d675cfe42309f107bbd6ed30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d3e08be5e1a35fc7b0be7bec4efd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3b0f58645a6c2d02d710e42b70f06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e3acf8f93752c0c5e55239ad41a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893453009323a5c49fc79d7aeb39d63f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ceef6bacc3e6fb370e0f53edea853362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ffee3e65c0f7b6ebfe1566098cf7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9a95477e949e7991c3ee5f61c594364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad30c6e6fdcf00a8a52567835ac38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353001e0cb56f59dd46142f6a5f15c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca121536a527dc6036d1eea22ec759367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b80586da640b9a247148696a0ea259368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c535bbc288c3f6eaf478a56ee65d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2acbc556c26310728575da83721cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fcb07bd311d0b2e4a533b228d943e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b122bffee4052dc85ee6099c6279372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69404f549653568bfe1dc554de7853373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc72eb3198815e793d3f1a933c1402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0635382933dfa21bc88eee3433f273375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf3ab04ce2ca101927cd7812b6cb30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420753e181346dc1649b5d34cf23627377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943828d3ceba509a984da2c3b4ae7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83da32d4ae6823bac50501efb1e5e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d1b1061e789a09507a42585bf9051380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b678a1d7f7d42ed8f156c2f1e49532381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9f913b075525643566169a76a965b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b24d68b27b8d68861bbbd399df7459383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4dc8a29488e0b7d40453e1fef8ef9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90d22d4af5cee48dde34407b424f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe559423de5d95daf17aec42b34dc01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bba1e70cba8132125e1eec21b39b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d8a726f0d5d02b47b6d9f89f4da9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d857596ef2e0dc69032e72fceb8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d1eff1dc33671420aa5d999fd9d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5712cfb9e72a39c420f87f9d4333f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b3ca285071ba81b6b4d68d014bff2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f296b2222e5bd98682f18067b851a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba0d1f01da1601b408ecd577facb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c85ae8d9222f877a6be0cdf6e33f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb5c8f8b6da14b547d976406563f41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1897bf39cd9126849a2748ef0ef35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316bd8bb1c3fc923ae104443f396d0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a2da4961af57f47a307d81213d27399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5888159ae5d8980bfa2a4f84f2e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd312c72072dd7939e50e9b62635db5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d4e1dc0bb771b41915dc3a2b9f69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84d8857ed61d64b6869d341a08881403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c148f94f863cf4372559dac0f01e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52229b988e09056394ffaa1563fc0be6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d60c4502593123542c5eb400cd2ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abbd2b911381e188da3935c5341d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda9d50cee0b49e557fc594745d9d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7cb1243c4ea88b1d54a494f24c23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ca72b1b4044b913ab899f2bc2ae21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2534b91f5b23944b6d5fc80f135660c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf080c69aeeb99adcec2f4b5cf6675a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c797293d733fd90647f2e8fd0496f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad86456b07aae09e213b740267ec6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcfd705796b894a48d7b3b5fad8f89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add30abac1cb47a0adec1ef70fdfcb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9022bf6c45baa01b776518e81be13a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3594da48dc740eff2c1242e14aada4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45ce86faa1ce1f964c018746d339f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c8cf11f9935a1c46f0a6a90a85820420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995ec3f532ce12ef3aaefca96932f50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421babd78fc6e48f4eb6c333250f70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31107d9a4f44f73aa3c77ab2d6ba08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb03b3e31d1332d10c5555991971ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf9a8a2d214c14450caef4712c0e8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc322660ccac6849f33574e3060277426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3b8a83673b219bb3b086d54a1f075427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b091c5329cbaba85e21cc13a999e007428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6f758515095955fff297191e12568429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef8b181b418d6f996866e35a9fe919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6728d7bba6ec0dd0c338e8e1051098e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfc4a68b1f5d60193171bf3214630432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49274249d874b40cd5c6fa9c924d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b898e09f684ad140888b57d59d7313434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecd40701f20067c125b2a6a89c235a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543787880f080f0b5230c0c3a976d34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3956eb33b8e05ee809a860593d63a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e20e3edb53dd3ae439b6d477b1bbc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e30feca8097194bcae518e5b3fae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d179e72089f27dd8e85783bdf7ed5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243300aeacb81151e2896ab418d0e6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcbd8ff1d1933d8d2de8d36d71b92e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dde671c2f385e34cb69158cca6808443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53dd48923d5efeec2f5c7bce67bd9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d0a117ef061084c75d3c0d5be533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141af2ec2fac0e6b0975daafdb2a6fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574e3ef157dc9e7c40a607d240aab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe98122eca8349195c8e6d924226aa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c384193c3dcd02ac36bd7ef07d73e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7b42817d07b2894c9abdcd49f25b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcff14788db6833d5cf20569eca041451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16c8f20d7ff66907235c53ac6f845452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b8c3e7ad63c17ff559d49f02f6ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aea8a3435ab420456a383f3a633e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42215ab17fb3e6d947f4d27f1935fbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0051c0beda518fed77b1fbb04dd5cc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e04de4ccde100a4ae6a201b5ecd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee04942c2b472bb071e413db27e3e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289ce8309b6c903354a00bca30a07f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c16ebc48285284ed80dfd2acdb7585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd7c5b8601d3dfb53d24fa80243ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d994bf47d9206974e858da5b02af61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda89e618548a23c3efa79f8165f89463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07c3e59f1931cf7f110de5ed6705d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a7aa4f3254b23748d4ce0552e741465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b6a10cf9271d7bd7555d67198a4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f593021bdb27a1a2948c744446ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50172c3750088074917659296f6c9fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8770c364557cbfc0a5689ffd396394469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaab9f915c748fbae2f07403f123b16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefb1c1bfe5c3b6d87a30dd2c55ff2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b59d7e5cfd88850dc81abfa48588472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157e9035a8ab32ece6b945d7f89c54b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6956f17813700c274cc1caf6f41d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f250676f9c2a283e02fa87f82987c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390eaa7f7bf7afa590465c0fec31d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ace1aa62becdf45352ec17e485f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3e7b6ab6bdd230139a9159d7b1d40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead49530362a88985e2514bc91b01bc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d6073031b0e73be37505b0f53244480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd77e8689bda4ecd84c472da227ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef5c82f47e4d4e6553c39c3fad832482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e8132d1196d536359f42cb5c592e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638add1de20742c44964fd2d7ff63379484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ca1dc784f0b1f36b346407276383485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c6a382f3e3aa1a9fbe589a616c87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16f9cf9064d23cfc922b60a5ef04a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f3cdfba65490c1193798d4fb7bb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d1fc7db82eea96054811ccb09bc8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b36b5f45f98b8663ce6a4842d40a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d804f47ee1c66bc7095a4f72709d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe416e5e4a752ca53c27697934c9f72e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5223e3b6adc89bc436da3c685b5beb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bf5579460ab1ea0e4b00939268b7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ca0c424d1361b1d5cd9ac87bb1873495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdeb2380309c59bfa09ed1898f9fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03a00b7ef7c5833d9e31d2746ac5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847a1f3f639290c9a83f723ad2642f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52043bca51d3cbcba174ba1d4e57ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298aa50bd21a7ef74e1ac2f7ceb3230c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f0fd0ec94056c712821eaf791f59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9b1dd3b62f8551e83912563092c25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0090c33d80fba4f85dcc2f809860e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a63b567fdb0d35f385c2d4c40ea24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc460a673ee32bcb007d37e13064015505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b2e29b1eaee3c8b6ff8a488f6e3ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b92bcb1a1f01ebacd0bf6cea926ac0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc265a3f93c158f92c73cf772de4b50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610069da653c8fe3c78dd7fefa93f4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec90afa94a555dc83a0d396b17ec91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070413943211224a50306afebdbd4fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35ca972fc9d759861a126b01d72cab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f673a3303c5485d37a7d94e3df66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f07eb8494e8b22de13e60dd197cfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6a63ffc277377dc0dcb5ee04433ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f30f6d7e02eaccb87537bc2c3bdd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f45b1929feafd40653e309e47bfe7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2952b19f1aa77e17850a79e1be79a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dda3417977f6df57ab430738a97ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6fa631669e81729f431afd183e8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40db94f511f0c4d585d0123863eb0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672d23fb3519709aaa076f26aa49e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921006e10fb5dea1667ae410bce93b75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae27af3beaab6e794b83cf1d79b4877524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054f4b910169a68dd9a5eb98d8f920525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8538f4863b3f0240bdf2d520c1384526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff9944a41777afb6b1631e2a4ee21e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25021f2905e2d6c34b49a502a1c6acc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff514a92e79a3f7901f3d11f555732529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1693c344e6844db50e84a395b9a179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28df3f9120f3231cf62b944eae02e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2946cbd2747471300de3656a720aae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a00709e4b1fec7805fa0d9ded2345533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7148abfb926c1374deea69086b39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34e2042cd42fe3d13e43930a93229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cd9db7276b1dabbc48d7e90949738536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7887510348314a9a21b50915b0065d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe572f8e8b34572db1a8a7723153dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618535b53b092c33c415b47f5060967539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8cc822188e7e7f35bb9643fb98f09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b937a93b73a768ac57dca2f118645c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d578ae3aa072fe91a3f217ad15bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04527a9f6911eff57bc4a8d2cb01758543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3a089d1e460369d1abbb92140bb2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32a6cb84f14535601f00ecc65e130c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba707905b7276018b254b471c2278a07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e39544659a11e52a9cf5993a6027547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ae87c9619a726047c9e456f5408a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e74c3e4c18c7e1158533768b6e9ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24869f6b288a6a9a1e1b11fcbadc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032c3d62199459441b1c53c19c6afc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad40b2efcc055206da1ace8068a261552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857823ae15ef25fe36a9d955dd2a8ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29cdfeca249ec64c89ac359e731e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760ce4eeec9013b117eeece1241ca1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c6dd6b8f51b3e3fd328f034a96f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da63a7674005687621bd53ae9c0ac0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c60e0317c6219dacdaf123b3749cf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a97f8bf138eb7eef66c4a0b2f408559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e32d28c81dbab66eb596761229b94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2d5f36a7af71bd444eb074a35956561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066c3849718b51949796d0c6a4e826562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e79d7da8fdf6a49ed9389b0f8bdb52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa51dbf7a818d467b1e63802e0303564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0f5fcb5ae4bae41467fae5d644a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f62e854c8f26dedc159486618310566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d411f98325f364a42d1c9868247c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6841311576e052e93a6506a9e2a101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1018d8643c8a12f6b5cb91fcb4c8e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe608936dd90b6cd861e323ef2c3f0e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e6b5b8f6053fbdcec9b38ca88b29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0547c654679f43a1f2f76a7cba123572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b2fc52cd8865f235355d16aa6db71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54790cb14b93886e35ab27ae8430fa89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a54b8043c0c6e2d3f9978c4475bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1fbece670d4da57197396903a749576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f6763ff89d5c3db1eb689e9532e6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a132175b1e629ceba091192ce1fdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c2b9842cdec31316fb56e712eb517579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f2ad5e3dcf57477486fa8a7a3e185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb17d8e8e4e9179a26cc85453aa71a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf2d0c4660961c970277a1b79fed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a11710a7aa9e730f6629f3adda15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ecd53587293f50a1a2348df095f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f934838ed0586474875a49bda5bae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35993295a323c650c421f49c0d9921586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ef75f143102e627515b4a4857580587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67f34da46930584bd26f6b9bbbe0ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9802de34ca325bc1e65e2bdf2e4bea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a198916e3eda484a193f34d96bad6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f045bd9284c87c27c1fbf91e91f65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7981d4ddb6c825e9768750f37a9d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286bf86db979edc3b67d0bd3f0f3ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d068cdc5e38a9b080c553ed673ea3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7193f9f5fe095f5eb201e1a2460cd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc0929ec2a3860dd25baf5d9204cd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b40dc655a3f3b739e93b186245dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af2c051af07510a18a7fadee7e73e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2bc41bce9b280f680792a3826509599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614855fe9ec51d32cbf27ac803ca5a0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ce6b23866e1e11d76077679b8cd40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ebf77a4ab5f7c734f1b437ea8f45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab3ba082475d9db0c1a8d219819cd5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56139654cd764b9a20c4c8045a50fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6079b1478be90a1cbe2d45e11eb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0f351bbf659f256b5bca04d70e94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0e05d2dd2cac6a4a6337b99ceb56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5a3e37b610e3493a75c8309cbf34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3d85a0f287a8f69a0a3d12a045f54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae9becbc46277839698de5cb9ebb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf416a55990a35bf4f51548ed604534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0411cd631519a553352ee072e1730612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74cbc5461ef51635c9eb936b432ace613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406edeb9c3e234fa9ffc3e052f84ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7f4423474194414fafff73495c128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e754df18621024481d21c2aab80a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce605a87566aa7033ae217a1c81c2ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269214c8ff9136084ac8e722ba0c7d3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47424442073e9306cb0b9667da461baa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fc08318a2b6b03c2446ad8b19291620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657340b57859064362ce2571b5e0b9f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826f08e269fbeb84d35d0276c497b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83efa4cec470b1aa59688f0633298a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1c0e745bbbb5b76371d45f1f184e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6d6e28586ca46b99c85de09b7149625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ba2e556fa2d36451737a0943834c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafba22be99358649bbff79c070ca945627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b987bf001b048713847424170f51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c142ad2caa85fe6c51696eb03c406629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f630b953ac51379eb0f95790a712630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044645ebb720624ff1d38148a747f28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183248e90aff9b093a2544d040e5463632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef2db12fcaf1afe7a4463fba1af69e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b99cdad450f15c8d0906d504a099634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf462afd0768873765276c07de19ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225ced460c72ab2dd40234ab1d13443636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac06f1a652fe543d4612d68f2dfcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72005c24d861fd574015798bc4537638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c5ceeaf167618f7412e6f9558a84e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd839ac002ec61dbedbdf922225f60a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d2c45881ba65e8cb7c01e32ef813f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ada66d11116015eefdd7bd93a33ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae01e5b4fdd33a472c22295d1b3f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5fe1a752112eaeb252113222cc860644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3079e3f4db358d9b4607116a2984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d46a6b674ba8bad44f4380efca9b4646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>