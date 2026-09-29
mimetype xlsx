--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125f7541e720af52890a864272261e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a7f290703318fc3858be456ac4042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633744a91342e8e151444a39dc688803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ad803cd38c4cb48d083fa4663eb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d25e0ceb17035ce7655fc7bad18805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53281e1d075d99b43933c668418b2ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633776c687492208c381ef43a4dc77cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8603ad325a57f75aa98b06275e3608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8c462026a7ea16af081a03a641f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd0555ec7938d27f99b9a5fd225ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118aa90a0e4027c39fc378ee57313811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305db59cf0b2151791e73376bc680012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e6622a4ccc5368374a2836d459da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1562d43608635abfbefed31ff1145c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fa6fbeaa2fb082f3754c44ed930215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6f1d6afe370fc4aa2db7e12c3d3c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08e225be8b9eed03fea4121066344417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e460b13e0b2e13de50ade2419ceded18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897a4d37b6eed3459c4f09691dcccb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d306acd9ac173675e7911580c144b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2322367f29f9927917e00c278a22ef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791c06b182f6db4a3c08d1ff7ddcf4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55479045a9c07c0c7157055e32420ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2110ec8fed41fab5b3db620ae32b4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bd1bd80b910a0f40ad058f90de57725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966c765c0eb7adf5319d2c75914e6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338db84785617a57ff720dd894274427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70b6d8a3c41c61e7153d0a621d01428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111903f9392ed995993ba0d84f8723229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8cc4d38553ad72cbd32c06f81c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87df5a6e31ea3a72e967ca26b17f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db59c0125482f4cc4a3a585437a83732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d639b35230509dbdbbb3e774301b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d876d5cb07ab0cbf01bcb57f4c2e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfda5eb70afef7453ff6a88da48b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd318d1806d95cc1fb613b7b23a6a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc7febb2c66632455fb9fd271f53b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c6e1f77b670b972b8856e0353f2b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e9c7b523355c3276b7f38e1c11de439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c08660e346fa84ccc532301de96cff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c9515c8707e31711c158d6d1f60ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee704ac292f418da1734d64783c944442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d828495ced7b29be0d56af06c3f0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743ea77fc7b15cfb578e79cf2b90f2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e6d234405dced305367d4a570ffc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c314a9980c589a0a0741fa8b18bd44146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e91c428e2e186aef0d6aa53c3365747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62384d17411b0f226bba8d8e210d107a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20267967517038812f66057f018705349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34a20646663b7592cf78c9339210550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516e198e6b2272a60add85739e089751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5094cdd08d757fd4b1f76e87c62a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8739b5d2273b1cf0c732ee39f0b6ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c127c6c05dd99ca992deca97f27df254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545422f8fb20f52dd3376ca271a2be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3028a3e394c2ed49dd5253c54fcb2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d5fbc898eaf58184a18a8726550eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef617cbf8cf01b225c5ee1098f6aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321f81b75031287aa8e386ca6161ea659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f9e3fba574d952b9fcf5f84152da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f05f8dc4d187402ad75c600bfd0be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5ee4166e1861e0662392db1ee8db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c2d9145c929d141bc1f68abeebced63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4cd3a6ac944a45c85ce2d024266b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4d99df39ebb5376373a7e80aa57965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b2a7ffc424c84920b69c9b141c9b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed70de4a6903e91741307078f4fd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8874538dca1005840976d9902a89b8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe331a9d7611baf397679b2b9e3466c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981310b6abd1ab8c8a326e2cd099f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef319654676570014d1c584e02e9f1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443aaeba03c782cc3f7913e33d348a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595fbade382968e48a2518e0206a0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc489cdeab793598124986623db48e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412b1b2632637868b2824ea22247d5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4336b4bb0a7f46471e73bf9ba9fede76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7303a5a66ece0082f497f5fcf2c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a81496c4d1ef2430aab717874d9b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfbc84836e3077fa76aac1616692aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833379551fed939f5fe6bce29ed27380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c41cbce7ea979cf98ca59168b447c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a735adab03456e4fad27fe87c12a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc6b1f69f4661ed6e947f1db5737583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e895065a510986d5bde16e5af4e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83698c64c8b2d141e4cd570da5f1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae77ed2eafe6f2dfb4a205a652a41a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6032b33cd887b8fb5542ba3767f01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536ccbd68eba9d7061fdd2c6f23487d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901857d8366e47ee1729b8f9e96611989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111bb93c330ce48bc6714b25b6122bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcfce3187e8bdc414371a3ec249b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4b8fb7aa13ffc3aff7f4d1b23edcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ddc2b1bb047d7e5c0292566f70e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f38ecdf3bdfd3f488bbd75552b7de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c6aecf4e2c21ec993431c3dd511895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ffd6755ff8c708afb4c1c1b9f3a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe9ad27efc04756a2cd7ffea5b94497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28c0423e5dd424df326bbe0dae4c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed155382ea3e93d4cd38ff52e697a22a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070693bd0d897b5bf2ae3ad3133d0f16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b59f255c6a8a93b9c14097d5bb5cd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e99eb7c1233848895a4aba0b4c2eaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca84a49315e709678bdb30fee6819103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10554ccc6142cc25b4a3cea516939356104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b10d8f3e4241b428bd717f44ab93b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39477ee870c112eb0e90c03bf7498106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb99e49f1a14f1160ddf21d1910f4ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c2ae3e2249a5d6b77ce66c01864e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cb911426611d20a7c4be66f90c109109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135aae0f4561912866fb0d9559ce854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f17708518c7baa31b12e39db6ede111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c16d1897dcaf68b9f041c5647c65f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c85d98f20057987dbe5517ad984b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217d48222fe8b366e2cce42ed0ec98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19999bd40981fef2a884812b8c103722115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b07dc53edbfbabe71213ab82861fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd1379f2f7abe1f2ddf3247cca7dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f850327dd501127c17ccbe3f68b0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f939399823b739269439d7450676119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980d4fefce63f1a17d3a43fc8880fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec228359c4798f53633bb0c2c6940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4025e6f5b1b89071d3a384febbc90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5f9278e404065c7109ad8ddb388b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c684a710ee27db1033656c5a65623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214f93d755da91820367786e032b0e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f60ad4ad6935b31033976e535014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dbf086e7cd084f710d330ab9ec792127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d2e56f1ef8dd9b5ade465ed4dd20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169058227f592af88d9a09472efb694d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a96f615f76ac9d42ef761ddf280a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9aa85dab9c207b74746fefa2df5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a234c464afe540f7ad6a90d7f4d7322132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181327b0172720c961e35d40cdfe103133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d96ef5670543f6e9048e9c0d84d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c977fbb4739692b0cc3c673d1aff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a48efde62c8d448afbf4ffceefe4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c8dd57ca7dd9783e6b6836792b105137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a0d09b85ea81568e648d7e97199a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a404bfbfcde83a17b3b1215637b5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdf860287e5e05509182f538b21467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370cebc85ed013d9e6b436bcb833e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60becb47799e1b9061b04c650c6e0af2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45adf6e899c623dc1d9f236bbee62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600dcf8b8d1111ada4d6dfc521963ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14435a937a81efd6d94e1733ed9dd29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f060966e3d318811ddbf10d0f1198e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d19e2903e7519ab9e9c9b7f9b06736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c909614f86ebe5de53e98b43978b3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5edae69df6ef9848de602e85d17a96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78057dc010cb42a7111e1b122e30c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f83a59282ee7f5d9f97b58f41b88c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb6c233c16c7c5df6787a4f67556e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190afa9c6289a46495033bc477dcda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea03ddbde887e5f2a5c4104db2355e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808bb8e65c8978b9a530bc99799bd8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908463555f1c7921b040647abb390e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661787ea72e4431f260471d553328b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559118afea9f3e5473ccb1617b2c2cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf0b0a1259d29c2b8acabe9c1c7e8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373989571714c53693f76bc763434f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0139c81ed4e6704cd29197f75d4a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b885da8ce794ab4129194d70b4108ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954047a0006354f4e98c07040700efc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf9cba9a094b7887fc0add93f8ef5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74479cb0f4bc21dca1dc40cc829c7a39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f5eeac946e7ae5f026e7202b7d1f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4ac4bb13ded532d66fbc376b459fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3930203e8649e2ac4521896349a32c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa896113d91284eec96ab29b6cf594e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee96663128cb107627f50dced076e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b680ff4edeb3eb833f5540c6b1bfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec94b220975428956136096a43049a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec316387a42cf81d100ecbb103d5eec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0cb0e1c8eb7275e7ae6d4434f4eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada449b2b64188ad3ad4ac0d0d9450f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b68ee39da08e10aff09f5a0182103176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d16e4ca126782041fd7a3407a90c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48ddbf7161e8223ee8bf0d0fc2c03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820d9761d6fb7eae57dfc1ce74f0bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8205224780f2f380690cb3178461684180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caeb5e0edda987ab79c5cbfe92e449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5781b83451659e0d306d1214078740f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133509129696b04f93f17facb49416e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4688b2c4f8ffa412631467859545fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798858403a70ba34a64163d0b8d126d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0238907f6db86a14edba9bcd92e1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868b7f50a2286b13f66076886a58fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be252f3e14b8bff38d4f7c5ae656901b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241aea3806633b23e92aa44567dfc50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f3f0e6cada5df78210669cde420e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0788c3a97182945fb0a4b6d5928e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2635464de20159de022d40e681c20a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513acd761c31b144c278569424bc6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476774c4afdc73d800784aaaf48c07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577207960a138bd6e6087d68e386b9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5dd79ef211a494d49daed33cb363196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f1c47f1b98d0acf2954074906fa12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc3b4411d6236b57d0430af73b99f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1d3842b22d502d6322de034aff812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e186b49d3aa82ef0b0e43df974ac4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f6994ca85020f6a81b88424859dba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f94b9445526ee626c83c88945d5fab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ee46254956ada3a460d133cb82ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883c416eb396a0626fa2ef33a428b0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25a1c1d6890362df6dac77e111631205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a9b7b1d2e9e20a42489cca43d2d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10fe304b20aad5198e7e251b291c9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92773e45c83a2044e6de9dc42e78611208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c963e45651c3c116bec6a51728897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6635a1ee91c980103131c530fa1165210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a3f19ecf0a33f2219122cd4d2289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbcbe64944a2c58323daec03b17a83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81afacb1c1879786a80339e57705a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd0c90fffbe9f056b5c03028ac2fe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba55a2649a19437f26bbd1334d91a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec3a46f3ba1cb323dab549e9a4dd6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2646c0842e3c05417062bfbe89f90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6234fe6f42fa6258cb7ac8455520ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953807dc49a4cbe9b5118c0f0dfd76b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bbf003fc2fb1470b00e80edbff842220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a80836c08dd6893071e9dd49241130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7226a3c7e94f3470a2659ddd7e03217222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9fe70c8a9384af619949217d883c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87846eccf96071202d5d97026cc09f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa6734ea4a9c8d34e08f7be6160fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ffae970c5244ef98d750ccd573c69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d32429cf8072fc74a4a0f1ddbc3b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b008c4d60a8cecd56a58a7076c53be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7eca22916e0a50ccc12fe8c35792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343d8d85cd4717be272d4144ad4026230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472350946cdf6465a0366bc35c013f35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d0df734e47fa14a21f945e4e8ef92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2af7ed0f0eb075822dfaa8b875526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74bede22e2b95755ed26ea181f63d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff053f0f98c7a48d780897c5d3f4c91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929842e1cd2189070c2774641b5700236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5249ac49721463978406f3386a86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e676ac30a6b1eaee09406738bbf4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206306c85c0fac2354c23cd628e2c0b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5b70de47faaec7fa257db09d2cb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860700fe7cc1543fd5dc2d48d1725f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290b809c8ae0807184e6df9998f3c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2f79a9ee87c26f612ac23132441fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c33b38f87207cb6d8e1fe51eadd62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a35231768757869dfb81242dda81e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb38f4605c4316fa5549f52d0e61b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd46cac7ca92252f1f9636fc7572a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567544691a21b00d7e9a9f4e723897b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0d1ee42da9a94144d4a7c4f56960f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833054cb0596a93b51758a4816b15f8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ea24617aaec25408561002000006251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254ccca559a753acf02bb90063d7c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5499015fec85149a6dc0325d7fb86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff806a9d28245fda2d21353917fb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e4ee21b1eeb7c87fa79dcfc38cfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6625882fde573513f2fb7f3f6e784256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dac5b7850d1b14abfcd800283c0da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823df593950e9fee8c8b1efa0989467258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a04b085cbf788330ed7fd03b45a9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4a14fbac69a5ceb1c68304bb6aa7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4b7fe6af8599ad64b35baea36e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcc7bb19004986cb518f73cd007bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b0257fcf718c02f3336cd20a4a802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23944d94784223329232347aeffde908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5045577f0f87c7c957025d435516265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa09753289f4e17c4c0042cd1ad92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5bdac06510d6266f870312fa4945267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef6fd7424c871e6d95d2b168cf707f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea27e4d74e4fe7875e3c04cebd5deb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca0344bc1084ece3383ed2d0dda65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87841665dc7854dc90038213a5937271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da598b126ba25cd07f6849c57aa263c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d02483814c6e5c3b267fa50fb75e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27014cb2476e234d58f90274f777c2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e629fb530fd0535a3e7360f0a833275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7830adaac3c586f060e88bc6db10b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cec6709cafec151e0701d2f1284ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6b2f543d3770fbe0465d7c8919f31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bb20fb2d75626848a71c4f4bbda00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f8464861b107b0a1d36f55f4c12d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25334810df0037e114f82ac76e40196281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac08957ef1131231487a7fec428e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c977ac9a5741827a10af724f76ecb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7af235e6f1647c2b99590d3e2c1e33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dacb2937e21f1b39bec64f10afbe7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f98707847ac36dd42cd2e8e543207286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bf40d648911c36ad1e83891a6e8e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88fd9c46da310018c04d82ad48972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3543822d00924fb87e5d294b7e34a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd1a8a290276c83ab81c3bc3ea4d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739d7fa8bdbee0f20b2b0b2363b76a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ab11836ebd8e25eb81386b80addc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335be0e2d0fac96da73ae43ac505144293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133219ea89ab86a49e91264834641251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f2bf967a4ebbd30054c214432e923295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3cac125b820118b405e14dc4e898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351fc29d5731396c5c70e3f6d261d0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969b9f2effe35034bb0c1a5e5efbc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758340f8d42126962b7b257cc6d4fdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8197e69d4926caa21154d59c51e6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12376d137bc61422fcc9dbbd4059c451301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b21f3d725c2ca22aa43969334986d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf592169196725467deda0bf9df5d90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30554bc008663efee04e0332f74f4f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ef040fd1fb534d9193dde4bc16294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d35c62b95630423cd9a8d5d61633306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f54518be9d6e14378281d4b00b6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1882fedaa7f13c10dc0c8def6d383308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a3334a95836160df4c49c6464724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca3ad5e8f2f5bf65440a1156232f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81226a2224c6462c4185b0f8b885cb89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ed8eb31a47d229ea5ccbf3415d18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e2b0dee5d2e18d31036a2b105c65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fa0ad84385c281bd27858f4d89f92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b697f2fd82f96cf51351ee452228a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322bb203ab7869c03be5c5d51456ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13dffaeb771f18c6c8dbc5d6a28ef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d980afc937884967ca1baf70f10bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d68c00f794971d03b5a6bdcb382c97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33045fd9d15a28503065427236773d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adad7159069344807e1dc22950172f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98900b2891d7153dcf898ca9c5e884322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dded684d19f8b62036d255afd2a4dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4619ec40c191b676b2ef9ab9a8b319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69084d556fb2a447461a60f98f1749325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3068d626baeea6bef272c7c68a23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25abaa0629854d3e31005ce9cd11f8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac662f1306f792c2c7ec1160a19516328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7fa695106513c6aa96924328ebc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564f95c54cd8adfa83a74ab05bd42c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405f1d205197ac0168b386f339260e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef44bcd2deb01ea328cf831ac02899332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201c78ade40d7f32be4e97620bb6b3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b4193e05dfc60ff5e4ce5b4b5ff10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e03abf3c05cc7ddf8aae60cb873c11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d7808aac8de917058121db3b5f2e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2fe09f91c086cee64c3b35b97226337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269067722f2d85d3c211a4320bce17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34f21e7a776cc30435d25418ed1ca0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdcdda19635b414449cfe7ede1a029340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622eae9122125ba8918e0a5ac40ac15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f029e3f69d3719df6ebae5d9b68b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a8a6d5f953998a5d2265661e6fe7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81728b261b051d91338978e3556da66a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68a1d60d9810f87d1b05a5a986bdc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b16292413e945a671c96f9e34948346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c735748b1f6f65fc0be06f6b17874e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e9037463eb70afa624982ff887535348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b3534d8397d9c69d0f1b87c1292bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a973d0a00a4148644bcf2061ad9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601307d9b71845e89e969ae94fd3a120351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ff896694454901401e28f1291b08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b57e671b3733d818554a0800444780353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71118a247f7fbd49ee55145678953ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68b1c4862b92ad2e7a04e3d9b966a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b1cbc853cb09e92049bc726d9af96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a947f667f6c59211f5f418f0093d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898ebe29f31736082697e28bfbb5ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50838ece180c324bba0b69fcc8b39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d59a768d6ce09cc1a093508ea9ab1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc64025ccfd0c3bdb0150497708292361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b27d6e5ab5bf79e1b9b7bcc9c6df18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3db540a5f2431a3deef1867c707b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbafb76f70615967cd727c057dab94d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b3e46a59109b4ced073a748bdc97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a6a852e105ab9224b73adb529d88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e12d2d1076634d9e866574fc983cce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e171bd1296dbbc650d630e02561bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33a2d2d30f2a38a6acb1405e9b75e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a437ae2b5035e301a2d4b88c44d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a72cb8d28152cc0336c501ef8a3a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab366e05b98d64769716357fdcdb0d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a462594997004ec4ba773f668dfd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506b92b00f0c78eb37cf65e2ae4951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7eedca55a7d69254957eac598732c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a08d501f899d2dffe91c0c61b53b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380832011132ac4f05d3b7f6b3deddf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11562a1f09857e3168e36c8fc48b791378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166eb9093d1ca4db79110d75ad8c1c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97ffeabf520be1233389b7de61bd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908995cc5c607dedf9698753fa99f69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a8c0b506455ef1ca36e7de1642a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda2f123fd07161613331ef917e4ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72e4189b3d9b04587774f4aea981f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc04e244de09cecdb35133b374ad2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ffcb2c7a064aff5ec179c90dd8c89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c97657da439a5c89935b7f34ab3a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600595a76c1820a9a727f4523f9d6aca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd572e4026b5225d7cec2847834a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded2c62223203ec3896607adce9c923390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2867e83f9ed23584df18ac41af444391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d17e4ba21a762a27bdf72611cc50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38456444f4a108bab8ca35405e73a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b7c10eed2c6dcb1189ec76af42673394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeaf6c6a361f410ecaf4a5643fc3f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5955be36ca0615f307e06d1ad264e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3727c423d4704fb4e7f6288ff3e7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445a46a416e04190cf06978a557a3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7a28523c7d697493639ec5575a334399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b03f104098dba31245c3262db00c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d689dc9f50716fb29bb52ea0b7ee3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d2e5cc6333f611315fc6af86a461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f6a35015275cd2e459c3728a241a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa5650cbae5159796a4ef54e17af0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba00d36a422434a1e5aca5b5de9723405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b16ff150ca05fc7f43cc571f344dc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719a855ccd6f8da3e7b67a901c1f85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5ec112f69d6f793f1f6e33f3af52a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde3fba3fbfb9c9cdab82a293b37799409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa59815a27c08aaabfb31c980ed56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e0ee4486c03ae670153001af8f8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4868824ea3e81c263cdb953c4461db7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa9f9d059f5158bbff9e143e4f78c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962cbdd8f29f02af2a6b82995efa626414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22959dac9fd15c392681eace7708b86b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5ea70958b08cb8b4f23669a94d91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60965646559a1e843d4d2cbda6224815417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679101ce7b9cbb93b08f86372d2bbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d957cc5bf647e7147a0940201f73c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a4bb3373eb60f42c1c757db60c06a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439fa921186e0c5c2e882fb57d55392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a27fcb65acc89bf9e58628153cbf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86332838f2b969071b2cb37551e93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601741a2309126b1ed9d10e46ea16844424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823bf86916396a3f18b5bfc07c3a61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1538fd699a9c2500d6480ac7b3e4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3f035570e996f4d486faef6177467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03507b0647796d0ea7457f4ec71bd416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601db5950baad07b28f645c4daa675a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece1438f859269ebdd7681c56d1133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71df669c58d6cf71091485342a5468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918874dbd4fe1127537d65fd7db57a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1befc0fa966bdf906ee858de1f600a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936683ec29e08c4003178f2748dceb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae959f19c82751a29a4b2695def9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07a338108291fdbafd2198b1ba2ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad099e6e1a20118d1926d244a0e609b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77380d2360904d89772052f46ea24ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf226097818cb655aba2964be6c28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad545303a594083512a5e6c9ab9407440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966726b5bc8279b6967e9f5a7a9a12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff08145facf57e40f30c18992da34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820c8b4f4d19a18cd60ea062884554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55994776385ed832190b7807a3e9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f5a7efe7938056e7fe1d11d0537f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff453389b26f12100943485e75123446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85d66737beefc1235b8093257f789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f75adaf524771ae88f9a08d94397448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dd570687bed1a0eafbdd671f1125449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74afe0b5b309fc5a430f1e06dcb61e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8714f295078846e79b2243fc44c0c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed33c2a370e92adce785e8bd602e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ab75723fc9ff3f90ab30e5b93cfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56584734d6a83fa262eb4dac2738f1a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c459c169952da46854656587c1927bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d191ebd0b3a190e8b054e95694150f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e62f04972d8f60e83f36efea165e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d0ce3f3f1b6a158ae96f90b7cc62c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f86271b1e1677f03d81a915a7a8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0b25a91328ad2408e504992386fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d113bd7acb37aa850ba578695494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc25269003908585d9b9b83bfb5f6d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc2a27c9d6d0a94cc428648dcdc1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf3b39cdf68a83436231f8718c95e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e242aeb6339b610154350dba0bc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc94e26e17ba765fd47f86bb9b60c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a7c1ecc06a910354a7d2de222e92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e228270142a606fcf062ad5b1cf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5f4eff7cf05c91a4174a024be975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f9e23e57de1e629ed1d1dd02c100470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ee0bfa693a57fd38119bee037f4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58c6c0c396f08156e7267e1d27994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904563be23f865ab01a2e210613ad2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6176490107fb39e7e7ee307cfe595474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a25d3068d9a2fff985a4866aacc59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5027e2a70db676a5d7d760ee13ebd5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4596184887795f46693143e3c7242477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d59c731170efebfdf325d2af262976478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd29459023a7c0004c72551dfae1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccbbdea90c789e35cb90a0d64186ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa9a859eb9564f7c8678ab68c1cd76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2883c9fa5effbce1cd96c3d9548c59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d821fc03534e4c74c08415c9c833d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a58686b4fd83b64333bbba5e3f48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59fa7193008c6e7038c89b4f4fa947485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8581298f99948c6f712b56fd102b769486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2594b7126908c6f2e5b8d06310cd8ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02076829555aaae509ed1190d049b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2d4b845c097bebbe53dec75e3d752489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40caaebb5ec3f4f9494dcdc40977b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c395316d3d9a306247a99118ae8ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc152603871c8911388007586acda9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0e272ab34d4a06655a15bb7bf10eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b9677c9879bdc2b10dc538f55ea9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8a63fe490d41407d70d14c604334495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26137e461740b692279a882cfffab784496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15d0479c193fd642c2f62c4e97f79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d834906177602eb0be76f4a76d324f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651c9bd0d672ef12a1ef98e24f27af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609a0843359f2a4e66a1d9161506c2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec37d0e5878f8aad2f97773463925c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799450cecaaab47e1eec17e35d0a96e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba35f9b3e31364826f57e7145f167b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2f3f62a34598f372d3e2c0a922bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aae2089852a0d4d29f7405bac3db3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87646c43b373ab3b7c71ebaad4e730b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1b1660f9c184c5e3193a40098700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0867e4f66d98f7c6c9c1448ba9236508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db949edfa1bc0300ae42fc09fba5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365d96bf96e898c19e6a109e5df75b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def0292bd5173a0dd00dc437cd16c2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d93d4b3c1b274b3386ce80b08854512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213bf2f26a75767642a8d53aab2e8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9c19fa995b0ff6238145c861700aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc1a53ca9b2aad6cd8ecad11c0577515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2bcfe61eba73dba127533f9c12db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00501577b6066206e7b75ccb07dac6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9fde755017325c18f68f1eadbb074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac5a1697e1b6d93e345e6e0cdf8f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f387380e4ad18f0a1cf0c796064211520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb86d8021d7dab91e211e4793b6a2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27bae426fe701b1c6620120083023522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e496a2b346c2942a7faa470de0708523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c42be39acf2d751e3cc3f54775f95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d1f89fec5b0c7410949e20b9881a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283630de9d28e4388eaeca0ff2f14c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1e559826c56999a8757db38fb3372527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe64d06f8258aee53d55693df1321a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288388c0f29274573666610688475c7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31925d88e0dd7dac4ba7c210f730af1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaffa45a275751d8fec57503dd53325531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547eb8c1d22e090450ce5d9e21222a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc0f760b5efc9a3872d82d9b5aca2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e64ef0ce00951b4fc7b3f76206a02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e85e9acfb9fd0315272e5de55de93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb047687fed0454546f2434a1543ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dce1387e77fc72609854f182a013f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f5d4655ff4a2ba5ff0c39a2e7798b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236db83332c69d0d3f567740c34bb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58d362320a9e118c7cdc372300e4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37933a5215fe9eca781da0fa2188e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363c30634c97ec4e51d75df7f0b8f9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efa5524e4d7c0efcb6233beba05c47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819103db46365efda5ace4e0e6704c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313e91f3c25b0833ad642035af5529c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104921c3eef9dd8dcc2f8843d0fd4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aeff6ef6fce06ef96d6e2f44bd827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf4c6f4f0fb158b91c34bd329d4bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515b7ee07a4e5c7b901f953c69df238549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8117bcb22aafb337bb2ddb5eb53d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fde3949c2247a30c68228d8e11c9fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6330584002631f3264308d3e0254a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abfe2e729956b16610d9924c6cb052553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0ded35e8e73ce5548d0bfbb2703de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc3a26372ce8dce45f921fb27c67d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266bf000b2886ba850fe098e98448d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13beca2f03c62d29394717a9e4f32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e3c27e8bac35c8e68f003ddef908558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b878833e56dad97c11ee4ffef1d390c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec06844c979c21bc3108e5fe945ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe02b35e8e178a5ef64e10c7108eec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce965fd6062e7cf90b80511224b4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b77ef7a63b12fd049f8d7b00eb982a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e6aa321f170c8e9509bfa3c3d8603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88858a73c7e3102332bcb0b677558d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05936cbc8812bbf8d378b95b99d9b85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9196a086ee13b61b16f4d41b3da18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c2cc8c1e40dc25c6ada1b0213771568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f43c3f270596b69481812ccc1dce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299227156d9670c0b60aad0940842b9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20172c58eee76b1da5d487846f87359b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c7e2db2cd6cd3ba6bc5c85ac0b2a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1288e2eea7fe69aa673abbad8a610573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84ead1dd9671ea2c3c316a265e6ac5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a046425e97a71f179b853dac860e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd225514c2cbcf0cb7df0816db890e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef971d41013419ed87d62489a9d604577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877120b6d6db449435b4613710419adc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff602356595c829999f8af4db35b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8fa9b7bd5e8a74a39bce4d414c768580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0d0deabb2add981fa2973e79000d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b5b835fe06a3fab02fc540344c94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7208693eaecb7261624175915f00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2cf79be3ea97c7ea41dbb2908e1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196d43b68c621b7edc3e26fa2f63f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cba64222be2ad9447caa425573b59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f822dc4120648167c683427f43b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa72ee143d6e765b273467c73c156b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753aeefbff7c5c88865081700f09b33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8a4d1d699406f8c3c11f1f3fd570590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bcacb36f051e1db79bb2aeb31e15c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d345bc12e3fc627c411924d53ae035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51bfa1b6b8e76bbf71f6c78039a21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e87e3f8e4d1ae554bdc70ee582bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbb568c3fa35c881bc27770428be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9bcb8af11243c5a0f9cfe534046fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015c3e591eeceab5180c81a91afd525597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319667d53328ebc0c8d5587ac37c28e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aa62bd089e375951c0b3339317a9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5d26c57dc7585ea4f1b592e205d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89675720b5487c9fd9a2e41e130ffa74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e0a11390b1588d3738ad0321f100c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ac8e683927a2d1e564539c0367f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ced4e785262011cc1e62d1c0191a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb70fb6a78c4b802c8acc3b83699a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560cbdfb9d0fb06e9afdbed9a2c40cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc614f260b724c5123a727e727b5db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a0cc9e91c45916262aea0c668083608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b1491fc334091515f490bc5910fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04b3df65e255e203e074dca095d737610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285f9658c55d1d4301aa21bbf73e45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaa875bbd97503682ca243d8676f8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e361407cb6e307906dda5ca0f39b4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f236bdcb5d15bdbf9ef4cc37e060614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6576beb47b672e0ab015b1c2f24e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3164a9f69be38e3257775590ed3b90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b395bd3ccb8525a1085505d140e5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1278ddbc088ef20bc67c371c8d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769054b71682f7787b0d42335da2cf6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45caa5bc1488e926c3bd8278659d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b774c28e69d8735eee327cb682d630621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b247e44ac9eab57631be720e874198c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb315a50d7b023c510a18199b7f76266623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886bfb1183158892cf809653e5a492624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9439ba776d17ce99dfb64038414ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcb594addc2187a80a7bf158912c4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500b7cdba210ca467dc7947ac93867627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed4957e6a2caf19e214d0dfcdaf79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfe99c86636b012a4e52b6a729bac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849070e4f47346d226db35d1675c9a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd0ae280976e2d00b510919702f688631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f03fbecfd929b5d10ec85fdca03f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171cf2901860d8a520ac0483df9ff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791c41356a91fa5dd680d621c237ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4be1cc9817a1d64a22e8661cc0e6ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f23c032e1d27a3a4e9995a3b89e5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2e2715b1e3991e182393d3d05068637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5c659e438c8347cb7827e84ada8f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4445ecf579b739b3352bf4d7741d23d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ef9b59eabcdecf4a53f0a8b2ccac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d497f000670bb499d9eaf9fe0829641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ac4691a5ce1311dd75c76272f20a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3b5a3b02be49bfc51b763bc9287b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f1493aabb2f35449d6a722d62cba0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb9540155a15f9f391e62309eb745645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b478abc5fa6c4901b467e689091ba84646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5205ea08fe2bce17cc6eefb8fa3f7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0753645ef3e91c8b6f87106705e31432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00678c605e029989009dc4c188a5b43e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef6b198524e74afc14175a50e99e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29e18cb87cecf8fa29f97c85e66ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73e332539ba2a36e685a9fdce5b3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e276b2d2589590df9019f25a5ffb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a79a00319835aead663823c3cfb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f1f8d1535246713e2a024028b2399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5221905ff3c941855f5fa97367838310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c45d5180eaa2c67b668be54716a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27635f0c84310b6423e18a7792cf1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc9b505943ec5926d5f4db91cbc6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41067e9b2b399f453b77edf5f515f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d145a8a0da4a7875ce9eb5f87bd9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7f816ec7a24da3aeb4bde0e9f62f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dff8d41150becb040dc73b94b60ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5271de6d344f07df1b60c301c59b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdff9fdc63039984945da524ddbcc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae21c020a0be775e577326775aff4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d22d038daa2f6e72620ad5041243b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322712543d5b856f03d9331b4b7b32022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbecc65daa65f298dda79b1421952923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b097df4c70e563fd1df65e0a10fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1f8a35cc3b440cb668c552c4b38025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da81536ee6dc0c658406099cc2743dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef3f99da07d928822180dccb6d33f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e09ea164dcaac7389dc2ff889323828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215abf80ce96953315b1e28f7924bd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5a73a93832984fe15eccff8c865c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9194998fa54581078ac8af780c2a48031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1aa0a1df2c29bd7b9682ac1b1d7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c792dc0a8075d57876f47f4d7177df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6312d39f8de7df5222400eb9b87734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea3fa38cf3e34d62d751b128b81add35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcdc4a12e0cab9cf8efec6e1aa22b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db170c708f17d34893ebf67c62bb80ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f32c0ce9dde1acaa3d4b3092e12538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127b24aeece481333232d8983eacab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df57c4a4db5802e8732cc2553171140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad23e86a074f4e1b866f91d7c6e712541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bfae2a9523ef00dbff861bb4fabd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b833db30376469369b9b18e0e58343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ea4cf96cbfd159e32fc5824e0a3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e50ebecfa3aac0615a5c54f01fd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc09687740cc38558c130ec9606677146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef6b865f0d7b39e5b20997d994f8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288caa71ef8a3bc3b4f2a3f254f1e55148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef4da02936e3d67d180593f48245e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a3d97d28ff3c4c8ac0c119aef3c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44467d2d98c3e6d7552d84ebb68cb6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf1d9c65dfc08afe3d0c66f56f5d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab424163a7b329f5e510dfeb114bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbfeb64313ad69bc8e4c4eb2e861954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a406c924d57386a0c7366f295afb2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024f1fe420923d2bf3778439f1c88f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe47b5a25a50f69a34e19959086b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1047339b9558b339ffe7c41f837edfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d694056ddfa41e63bdd9594d6bcfcc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f5eabce84dbe994b900854751dbc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e51b17404dcb7a283a099abb3a14a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ccbfe199bced16bd6429e58bc786d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25717ec865306c2bc8d7d7ece97a7c5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971728d2e7808d27eaae3b2343947b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f09cac322e9292bf2db74428befba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf664d122c0073be7369431e22f1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fec0efdb08dad4fb465c2ff6df13467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba68653793b4e4e41d89f2b23564ebd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a62567850d51b26c3c1966d816a2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ab1b21f058c1cc67dc01a22ebc8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fafc39107379f2af239c6af268937971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f2b4dab70f309e1373d42767be00b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07421ba849b09cefb5f529d8e2e97b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0efe10bdafae9b3421fcf572072c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64966024f46b728bf79665833785e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0937bafbb02a84d982f6987673af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9d3e98f8c4e2df0003971ea6d78177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb389c2b489975e1a165634215b73078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fedde53e65196a1906be4e5ebc553579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f771c82715fd74f29d1224d1d44dbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4831a624f20a8b49d7dd2975debed481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5ec2b5b6a677b7b3021bde56c36882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2499435939de14d8157762c22a340783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dafa8ce7a95b4a328fae5cec24c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8e9e27d58099fa170a3f04ed614b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c9e0ab2fb8e80fa82cc79e879db186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2451c912a02d8e3eb4ffae6c3218b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bfa66ab73acad7922bf31892e272f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a99de9ff355c96b086da2db5e2b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2928ec6a8879859b9fe276ec1ad5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a68850fd665cd4fbac3be1cf21b14291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e7466a75851c40858e6daf8e51a2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df79564a8fe732c264c7207c3c279e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b789a89170457d86b707a058936494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8461819151f2ed528b9f2ea73f8e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa971f07b16051fe248c0501faf4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13ec3ac4f2649acaf61c18ff353a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae01bc4e5c249ac35136ea21627e76e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b3806dd1ba2b39fed08290a477a1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360496d3251a6a5167a1296131ec8820100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ca18d173fd4a776e07b2bfd3c492101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eadb8466186623ded60983c5b3c18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc734a35d5e4faae7ab5532c3dde9b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae50d28f1a155013231b3c793994f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29bca00ad37ecabc93887d7353e6fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a6afd6fbbe70d5c515d137186d70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517bec5a60197e32c54d4541c0b0f10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e667a15b0934cf30803d5c170d0bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a9b43cfe91b65ef4bc8f61989890d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ef156d6e0a2e02bb3b9f673d38cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79b54480400cb1bc3dde616c393d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d95fd334b4192bd6f670c29a641f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e5951fe588e884b49c23d528a3b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e50d1522fd7ba99084882c8a07cc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713fbb3ea8cd3dc1e3f101d76d2c02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c131bd66bb1ebc8f95636e1b6baf09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7610441e2aacacf21832d55350bca2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c1ca39d269527cf4c268127b9e8db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12779a80c8e7724fecccd3d334ed23d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828821fe80ef76f401094c96ced1346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2398fe756c6b731417fbfed44f8e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d6035b6e2706261a0a217aa39d2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b38565a9fe44b9833dd1de7a5f835123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd32ff9db1b05c703ad97c257cd4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc75a475e77679dbfb9f9b9401caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cb36e470e4d76e77e4f3e9b24f66b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf75b27abc46ce3e4c7a93871c14e7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09851052825763d5906bc5c73c8800128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ad7674f9a3b5249e6fd76fae7d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc96e79b6e55f55ae513694eb18c837130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfa749f08b831bb77d630750718202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378af853f54a15b308cba1c3919cd02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb29bfcac79c62ee9205df7eac7cb1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc00a4069cb3b9dbf35a14d2615bce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd393d31b063b5d818cfdfdff1bbd89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a847402d6270ffb792208bb410b4094136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b66e67f1b501c648ea8fb2f3b053e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c64deabda2ae43918663a2430c76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d76e8ef7e737d8409b0714f803d06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba706fae19dd8efcbdd2d8a9d6bc826140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7b6c895160d0fb94630f72c0deab7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da05548bfe25f7532c514e77efae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe66eba492af212bd129eaae35cfb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e96694c67d9b772a21d0a724bafd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac0fe5550b7dcdb5681f7899af4da1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906948b6f3c52a7b8bf6c7bbb08e5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665298a83907ecfea68c692a509297147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7529dab6685ff90bd188afcef8b92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2870e5bdbf0f7e9ade8fac0fefe3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1469cbe92d0766bb3308b86fbaa9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57abde7510a95f47ca49dd154016fc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cdf214555837b8042c87d07750f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c26efc23af10395908529550bd6ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0cf9de5f6e9bc53e2f454d69e4f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764718a9b50c9474e56cb71f283f446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdc3f7c878b225bcc8986c807c8158156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2a2933c12f32a1584a35567d3797157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc7d2201db383a21fcb2267110d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd50fc518605206bfc2c116339d536f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977425f8bdc0aab006d0c4c4191d0ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125ed88ca2e151f611786be0b321a20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7b4c6d2c28c1a62a4fd812f7af43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6555412180c25427e6d056bca5f1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6f4387063b78a8196d9c985ac9a12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24138afc63e0dfc28f2ca036c47cd57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2fe94ae1a175088d35ce01cda6ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e837eb806fbd92afd9b21b8572280d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d5503022f556596d0aa2f0e12c55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec87936421e30f7f639552b268206169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98179dc835f35b14afab9b4fb2c3ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe5e143423dff170cbb643eae7daf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c9c2b4285aa2b9be75e8ddcb187a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989c3abcf772ae598a8b3ec266417af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965af628bd38e65e9e706b6ea9b799174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15183f166410dfbb0c55910f3d67fbc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a346c5b59240b5a79f44b6a79d4ad7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e932b7ada66f120afd103a7194cf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7426a78bad157a4b05937dc9d1f0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a716ca2658518f54267d6e301ac4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815205e5344799340135bf19f2706c5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c81baa8db0f7201176ac5398430add181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b5b6dc4f0a439321d809c5da5cb61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6dc894cc4bc156e3d0c1a987777ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9da679069ed46a3dfb3f90dc5b997184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8080a162d6b54101a767a4f645b043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8bd4cb31fed59245678ae006fd37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669cf3250f24f4e8b646f50d33e132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec80efd8053685cd8f08242197804188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f9a3fa14a617d93518211b6e08c55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168604c6d2c959c5fe268a44f6614c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91736d38c447ba30a2a94b838129d296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29befd85c8e75f150e98de58b501e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547cf8d682610904a0c90e1f7a103c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1cf4e6bb5f7c1412f701885a6945194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374117d7b1af3cef5dbc466e6ae2f19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f968774b367274b5678c64330699e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7c38270d9ec2080adf63dec03fcf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70157619b4bccc9a752370001e1edd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa93824795fa7cb35e961989dc90fb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a03924b135d67d5b5d665b8e15fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59207e033bdcab304a952c53d561aa08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0641968ea7980ca3d50819a7f0f016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb0489ee5f402de415bd34e2b0731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480723dcf55b56acda376a529b664e95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb43f40badbcc2097523bf75a8525205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a77cb323e8d47dd29e010cd52188b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74dd257026431830f4f3aa35f2ddbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8353d607f4af19c4f5474a39ef74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e35137d1a28d84b05fcafba39b972209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8077bef8169b5bb50939cf188c6410210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a15b752f5ab4208142bd6f071cfef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccfb7615dbbec4081a10f3508313e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829941be9c8533ed050b023aee0e0cc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aeb08ea5ca68297e7fae1cd4864a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d07efea6eab668d368b954d62f39db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d681e25f4a9f0bce367998deed7f7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4415abf762124f22a0fc0adedeb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64217b173c9efbd347425934967135c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453539bd298aa3d15152771b519a92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7415b29de23461a5b0740349fdce13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ea556284991ab7efe46983a75e23c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002524fb124afe06ada5524e802034fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ec800c0a4de10870911e806cd41a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defcb006f2cb22a2567b9494d7a8c5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651472bf2b871fc66a3ba4d4d67cd0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb4d11fa7bda4645f22799a75970a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d62ca8a704d4495882eedd2525cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5aacd2127e0001e078429006c17f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe0aa23b2459500a578deb784f8eed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0a2b922fd7fa07dc102574dcea25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52c06cccdef0717226f7980f5f9081231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5e15abf1fe3249a3872fd7e4ba64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed994846ebacbad57339d8e6df9a93d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7545b1a4b6e5dc8edbf28150984443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770ca8f82f22323839d0ffd540379c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad01577c9101fd7e231feefbc4057236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346a5d264fcfbb0b8ab16c27370517237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46d01d042991bcb6a49575f0db3828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be668a6d5ac29316859f2a412d9d188c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be09d6c68fe8cf078b0f0297313bd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08ddf201f11ca5464eabdca66a3a7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876d7e836110cdd67c42aa31f27da36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a08285fd7abae0743747eae7029dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d6d1d4f49f56ee3973316d809e1bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3c83e3aab7642344f85e99297c5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb740e7c27d125a0156a6ba8725688246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c237d9654bc479f1ee195c0f1d53492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf03468a07c3f23f8064ccb2bbde5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf6a52152e80fe389fe0357bd0dde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343ca1e72469939e2604a24bbdc972c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a1e3a6faaa6f8e466c4af89b55cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8049c797b6d80591bd07f725c393d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd21769490611616b863782ced432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b95e8239172634c0730114841ead76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8b8ee1ae96980daf38af91c4c5c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c933c0b2bab2656e394a727212834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c075d92162b5d6169cb390a8780ef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390ead5e0f79f3928fbb2675c6e5a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa9b673218d109cc5e9d288b9661f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651773223672533ccbde6b4504db8066260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa291bc24e4451a005daa4f400e1cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621635afa519519c4b3fa0cd05f7eb66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b0d23cd8283a52e2c9d1d6cc0fc46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e1c64097205c7e1aa0bcd7e8b8e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca7f8be8eafa00d4b050c6aef2dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d413da8bf17ab700747eac2e7c161266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9fd4e51abdca68073d9fceac70e2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfed1c43bd166aaf87a9eeb46845ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952431eb587bd49158e27554fe3457269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e260de96e52b3a9b0af7ec3e3c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31347a840a5b9e376f650d8bdd196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511edb2e2c74aba3bc01fd1cfb5d836272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1539ab5e02300d6b9c4a5a03516ea23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098495f1eda4df9f56f6c705e406480b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70849fcb97d8b24b50e83aa8581e713e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921179bf397aa8c5528d2a03159b43dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7987cd9c263855e126d3a93ea822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d6696e1279ceec74b4737d6ceb4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393602c8cf0198da0c3b6d7c171f97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec437442ba2a935dfef92573dc8845f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273bc85d55978eea5e2192b605274e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37519e577add62fd6cc6600b11fd1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff31ad677e94f952dcf5f5d5a9bc9f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377818bed5d7a1ec7382eeceaae84745284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64fae369112a0a62aa4ee03583727b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdccd11a4af6f9f4e79db03297a6c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7366586ada09c9644a4c273811d1f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b4ca10e4c0ae0694ce29a2c004d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d64c273c52a907b629c5328b4e014289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d461871f3ca1f06aa0da07ec51fbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b992a263b567a368adbf41266aa4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427fd3f99e8f4b9f63b0472d848785d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8905f38d5dbbd00dcb21c2a4ac6e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b288cd0a0d18d8e8a9f7cecbafb4abe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a73f4cc8fd305b45bd83db7b63932295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea4ae6d43912d222301be98cb9895296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5cd0c2eee1e48b3fd7ea6324c3c21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b81943da9c93f63ffa9ab3ba96b8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d1483f4e5e75ae25437362a3b4b42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638db5ed701e788d985dbc8588d976b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d4c860968b32824a8ab775ad2b74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3de42ab287c17cbf3e7af1df76a05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc39aa68b4d1a902acbc4de7632ce97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d39673525b7377b1e1908a73d74d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e28981ced83942e29e33317dc99e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801429b8c062e0d6b03ad9adc1cd555306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4ef36dc981ac0b4e00ae3319ab511307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858eb3668902733c8e3ba5ba5dc8d69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0c58ec9a6483a31776f768a8036c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1a8e21711419819273940a1044b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba90c4e6de4a2849944e46e569508bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a731067c00c03e433ecd21c5e5ef7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa4665f622c52f84d047f8e310e36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46a4623a4d4dd1ccb6cb24f426eb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba620c7a7fe249223d15c90a575bd11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa7f6a080f62c86cf97aa16502026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac0d80259ad504c99e692d672dfbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac77fbb225b78ef254756e1a777e2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58076ce468fb110cb29af1654350baa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384783e244649ea1657c6de5746b7ee9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6ab4311ec8fb6e9508ba707f0feb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2163062649b08aba05312eb937c4242322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae8d89fab793004a31ae1bdeaa0ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bf68bbcf94551c54ce252f30dcbae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73c88097f73ce342836662a479d3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a365fd25d76ce6fa807b5ba263493f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343a9949835d34c2239ebc75b2e77d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe459cfd32c4c577a6d995c006c20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425123477e3d3d2ddc0b1c77583c2c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a814b4a89509455e5e986fc2e11de5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c345576f0f7a3d5d9fae324447f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1a7bb0ac18a96e07602520e40595332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef364221d53bf5aee350a2a026cd99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005dd4be97e8a57caa7542a4a1e90d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae16392747c920dcc0aec474d34c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc46ab5fe2de1f056c6d7f9da9e755a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbde16f4657b87a98e5db006c51c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e5644535c781c2b93541ae190813338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4592f3ad02959458cbd164b26f3f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172793fcf1189f5f1a7d9e8a1bef593340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58dbc7e9fd711ed304081789eea9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc37c840ff20e8403b4b329bf6563c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c168185bbf5cd1939f672847b0d9c5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c12fb81991811ea77326a6ed36ddf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1000cf5c8d92d1ebe4e18cffc1307345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799607dd8aa616db87bcebddeb0ff0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318d5c32d370a78d3463e305c3c0f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d7206595d95e91a799a9e3b1d1b81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f6a423ac47ac0cd4fa1226895106e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c1d485a8662f5c70b3b51fcef0fd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25524f4760ff75d784ec5e4d1dbddc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce525e618857ca56cf48894c2d2e3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03a17751801b45d454001a9be7220353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9001fd64fb30e3b9f59dedef040d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6837484bf63572c6e9d8e1ded7c3035355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a270315044475ebcb456cafc05bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38043a548bd7edef0c50f2f1459b826d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0398ea4e7523c126835133ed64ec8fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a13e952c91674e5dc4b352f6e9e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824665deb3452758b92a99f404e240c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52addba2f4e0f17f4afcd37b2310f426361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec35a04d5832ccb04df607e5d217b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf102e0095eae42b6c974b247819ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ec490fdbf1b6a9bf2ab38a845f8e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d89bace1b6be60bcb5e1c5d7bdb65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b77c405726d056ab0d30240fe41c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e645204379643f3865dc2865cb60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a33200adbf201d495e191719cf0132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde4f88e23d3f2402bde9d9847ce69d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816afe8d3e55f9cab2df1f02356a538370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c67d1eac27a7170fb42013574d50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaefcc72d85a312cfbf1458c6331ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b578dfdf30e87ad313b6810645c2250373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ca87fd9352a8095db29675f31266374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f0e9a14dba017bfe479ea64821b33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8cf5bfda0fcc397b3fd99bfcebe13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e419b0a22db6b828fa498c21cc912c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b27c481ef6e77510d28ed27f6338c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781156539f4f04dcb7e15a698f70ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334feca7855ea30f6b367fa678448b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865e01d66220ffc28c640676947e91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b13b565c273087b48c4456da41375382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef4cc750e481deca5b696b36e5f44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a748bae65cbd46ed261c0a4e9cf5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0a62bfcf28b289230f0da2bc4ea28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc62386bb70e8aea82f0b7ba6bda7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4108ddbf743154e87e4e3267e5f3c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68c6c73dbb18eb5f1cf09c946d649388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbec26ff1b9cfd2186240d6581a0db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75cbf9f8c7547f16cab20c24e5517b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913cf6524bb98468a15b743ca26a51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a252a634632c4513a4012307f07e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b31f790141584e6c8b8312b37e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ea043e47bc6ef895f5f066476fc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160f53b6d71aef33d04f91e2ded6011395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fcabc0f64a13bca169ee27b35a621396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252a5c9a3fb107258bf623423124605397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9f6aaef384199a7849c7338103abd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3fb3358eaaa6d75036e286e5488dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff98b24396120a18af46033a27364c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5592a46159da3a44db6aaedaa0dbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9617fe4f915a95b135afada585e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f90d075974531bec0587dcaf06ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877952822e43d5ad05095f14a4d1fefd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49729aa8d3d58a1ae7574dc01ff5a86e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7beb9fff1d797d8889c20ad39ca9be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587a6a80806357f60352ecfd8e1f988407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be6575d2b346f68a35bd8301a69cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45623c12a3296d37c50979419b930fa6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4961db7cf663ba8126d0bd4417263c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be65a966fee50c9a3a5095714cb09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8070479e5ac23abd63b1793079b91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bf134e56885e07287f1dd93759566413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0109312e5086f1185f5f7a499b28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab189e22a970f24956131eea9cdd49f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a1d9412466f43e85c407347df1de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b04120b0bf5056f4ceb4a6f5ddfae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9968511a34f7388caeefcd0181b75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a33698c7bb5e43a3a39d99030a6742419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9584495eb30a011b7d0028c2fc3892420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e350cbe3aa73f009fe8f08d2cd026421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7aca1fe76d398d892850a6d68271b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a47097c9cc56bbd5a2f163a2649c8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291624d14ab3721454ef4933616fba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc6a69a144927365d407d67fd39df6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a9a8984220a98cc04f0335fbd76a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a14554e71a64cd3573cd42d27bab2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc19199905f1259aa18689d47b891d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ab58e90281d367ee6e5903d0635c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f164f17461daefd3880d4be5cca97d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a33a8c11ffb4ac52d342a3050d3fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44a9ad62baf52301afa8851c666a98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e46e78f288bb2eb4710f6299709cd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220144026a1911102e6e4e2b003ee99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054947fb186b77197ae41e588822f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d3a390870263a44da91906999110436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b350e1cded084f82aa5354826227b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3c6903e410f32478e679d0835ceb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15fe4e77350904c52021b7d99286d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89bc58331172ec2bcb5f6f5a6ce1cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5611622ce5fc253fc7d7de25ed9af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eb4722622ffcd09d091c3e9761fbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe64417bb2f34f1131584914d23870443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d63172881f9986a018a076ac9a186444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780671446b75cbdc38cb558b65aaff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df25b0100c832c3ddd0e0ebdb01bc97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df113faed0ec40569f6972e3b266a87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab345d5963d3cde0a979bbfd12735f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a707f9064ac6a552039867e4ddab94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880e2cacdd97e63040efda148fffd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0cb99a0c9e471acba0111d303990e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d7b3e564f5cb96ea51e82f490134d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12efe7cc1b911f97b4e78ba55de6bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a014c4d2d7846a43e353332bc30ea22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a4b57052352f9a493400c83bc7c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981505e71ef9da2668add5ab64163820456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66052caa7aa7217ce5fc281d0e25c3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ba5aa2264ac35b04568d5ff2ff340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912deaec2a672d5fcf28b71af272fd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8eb6cb78a3bf0fd24634a9895ddc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c021b074f8a276010f10a023640b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976311a931935618f8ed7e4f33aaba4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435773465a554dc61d45d14acd38a185463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db852a5768eed687d5b9f8422bcc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc57f60b4ede8080a260c4ea03bc7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d742238762b71fa0ce7b520c880078466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244a1b147878bfc584570a3c0618af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e3eb92008a38fea1dc0fa1acadd70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1439e9ad16841ea23d5f0554b335469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592db56352cf5a0c482c3759f1eaad7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14313f35379164a54a1c87805cf82e81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5d895651558dccdd48bac932c6a21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c47af5b4293215302dd77c353944473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68c2c79edbec13846281c89dbb344c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e98a5ca107f43c2f5bd5fa416060fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea97f97078cbead66dee2dc4c97aee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf0f109168b83ed1e94ab7becae6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f31bb7a9467361c97a71a42097c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48470501d379b5170f2792b7409dc601479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ad80f9e017fdb8d666c32d2fb4225480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706f98f56e2f0df39fb9b893237b7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3e9c3481cceef071e2fcc6f8ee42a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a32b7770d427b08addc3dc2a7b0db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b6d23a8c1016b425fd6c01d680f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0791988d7c54b2ca9a96384837ff1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05306bab661b42344ce5179dc283e5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b48c5eb8ffdd591cd17522faf60d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64291d57dbc4aeae27ecd34b162e4656488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bebbd2e2caf66f52a7f82378bcadc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3654851a23b36b6d8b031f40213e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2c09fa8b9da707b802cc8d50f7d2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba89a2bad8a370caa4c190a948e46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab03886eb6d9f65565153a5c76b6c7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b548cf696e4892f413d75f6501a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0189e4b57c83c1344788d053a67767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d9842d0503a93ad8461f66c802c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72985bc0852f60ec05d45e56817508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0129a1e937af1a57b168ded1137d0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82289f8918982fe7738b3416aa07ffda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70817fde65fa1a644c3f3ee0a1472500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45791175f3302701176a5c02f88d55501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671b84e6c7158a9f9c5f3f0f16d559502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e3b8600b43b8b5da53aa7f6df5f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b311ca17b4d3332d22d109b73915504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21df12600b1268eeb5f77f0713b40b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c15c16ab5671f8065e59278cad151d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f294dedf974bdaf3c766e336fb2ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd06cb5dacf5f5168193b1d9cc55a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f26acf75c0810d99bb48b1d2f7d76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71340d3776dad771aed032b0a359df8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9be56038b323c9ae38d99ab9fedc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6c56e0da4d11f02bbf04ea468501512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf3c5bc72cd1cfab3c64d41674c78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67aa2cf7cae8b8633a46e506062d40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474807bcc74cb4d70ca1b69e50e89ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d75bdf282d8541503ee783656f89d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bc90441c8d4723d2684ea9282938517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12a749b44be6d913797330d7649f53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f31d547826aa842e78d150fcb7f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a438b493a778b3672c1c9fc4a228a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f868f9fbf9248d5559cbcce247c68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e01fa6f9edf80e677248376b35ca3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592c9932fe27f85055880177c413953523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9aa769f7475cefbf3bb33ee698cbbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773dce43c3cb007794a06af81246234525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ab4374bfa311581131d26c4776b4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e81de7d86fb2b16df55df7313f8c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3324c5e28390a87512eb6d3998ec73e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edc5d0251e4c20ad943dab74fae62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb4a17a7c1241ce5a1c446cd064af9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47be64bfb5ac0252e40691df28e02f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf2f0c8c5c790601d5074feec2c15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977d1ba67a74f813b112e36dacce536533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09cc4c64de5bdfd6c872b3b7e80349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf9dd79d7ae10195927c45ddef3e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658a35a2355aec7fb6ca5990cd050d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9727475bf964dffedca57f99f38b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86334159a64c8c810d9de63f6c8596538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff28a3dd1ca8e25104dec4b3cb36e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46db4e36a699724bff40f196c73d24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ba9d8509539cd375c8da4e7b09740541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cc9cd10e140367bf23b56935eed02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d442cbcefbcebb863f560b6f75f626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52250aa1c453b9aba2f40691ffafe2e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301d7c76c9784486e3f12e018842100545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876a535f6f4ad7a6fc70782db2b9d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25a3eefe0f51399d4079355a729e60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665972c56ff156fe0e4e9af83659539548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500e2b5636d3e3d025056e557b0c25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ff05a212a54888593054d5ab0ddb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b420b2229441717c8333f85df7809cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709a1a9c37bf37f0e570c519170be1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddcccccb1dcd43a537779bb17a5fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6299c574883f18c0318199635d085554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925b3d61f71596e9ae9e0746381c22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91d384bd72147cde847b5f6756870d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a19c122c306bff7fb49b7742eedc8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6d7b06f0362456a6300021953851558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fa013d9e4fae8ddc58f44e186ce3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef682190f90358dad72e1244c3a02d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe84a07b690ed1dd3d2431da916f16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f648f3b30cd5fa9034b7e723941415562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba571c0f1538bd4afa2776dd6dee2da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3f5e9412417de3cb85604aabe900c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b761ca67fcb297db1ec868d2c30ae8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2788c5d4a6a4eb4eed917af459ef078566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd96ca81915a1439a7df6202662e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dbd64323c671db6c22e65b5db769c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b99f1ef532e3289c1cf76c4a1f0b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddabf8980d7438d6e6046a5bfdc76ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82bfe3ab48fbb483f8e0a7e7e0d052571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144fe30004cf964b1947ef403c7365b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b69b10f821d31b8e048ea071dd87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e444b66e6abe6dd0d9bb550396eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b52b522596405ae4d18af3b38748fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296902153cc75bf8bb05cd046b3e1c1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab19afab17b72bfc0661366deae832577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d2451e947d80013abd0791dd1b30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23961296f71edbfafd15e750c58668579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f74c691e26a1d16f6ecccc943237580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb008a0d3f29450f98ae4adcdd11fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167424dd48122a68f84864793408dc16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b528eba57a42c674be9b6fa61581b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c13fdf82eeeba9fd75aa341e0609584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915c8aecef5e9370346315a57e18c20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a650998021cad779ef7d8b8b1dc32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa1f936937170dd9b6cd1661cc106b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa5a6e9d91f769a76ada52cdc7af74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68056dc9e53d26c1e725f42488875efa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd76706aa464cfbfb7e38e648d19d0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013182526df898631de68d23aa15dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b35d398958a64e4a070ac4a4bd52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0ed3505b3c982b359df8bea3aa1c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07795d39f2f0ca142fb304654cfa98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3987935cb7367037d86db3001dd88b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48468d1345ce42c91f9b3d4103c4b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2034e914ca8668b4c75b74e872cd584597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db760488840a71d2097d5726200ac148598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec09843261bd85f20adce3e25cbfc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b278ba8e8ae44f044b208c702098427600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5b90f6d4df427de99c16919954350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307526dfc621631117e875539a57d542602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a245db0c20e3edc80b411363d2298603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62ee4d5f89962b778dc9b5ced24be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df7dbe27e0c8e90807e9bf4a4fe94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6207a54cc41d54de32e211ac062e048606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d899129f583dc95d271aa593d837a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d6cf888073ab84f0acf852cbbeed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c096c9ec253e8de8963d1ec415cfcf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272eb5c1da22375360a883cc1c89e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a905bb7a11b1dc8338c7e528a826611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa962fc737395a63a57c0162ba9959b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3d8c0086dc06133c3ddb62b01557613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77023eb1a13e90f07c3e5d8d8a41c9ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7df29eb4b1e6cc615cfcf59f4e2b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f1ffb7a3406fc89bdbcbbf17dbb5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ed24cca75d4482a78606d9ee9f90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f6926131812b8ce5bec5d1ba1235618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14e8d078b46d099c55cdab1b715c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547f950c83d581c8620f7e667fca1f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b71f2ffec13b05c983721ba73f9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff17f461f0d81871535ae7f5e7aec9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a24ceff30e1d060c4a7f0760cddc36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df23d09bd33232db10dcfeec31e7b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e297e352bb15d79915ac5c36ef14b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a26ace0a0b36b236bc5babcdfce3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa926ba3aec311dc4a910ff36598a07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c200562e420019ac526ceefc5728628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4adfd57a6bc560a159ac065ed094b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd8160a2608e0702e501b6b9feb6e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4ed5f44d11926381ba40ac66d3c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9e087990cc94c8d0cc3cda4b0fdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e03e93df9f137babfacc1577000f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10a105c3b363acac63721fe29367e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8941ceba8144b74258f433afaa6ea6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7ed929d5defbae19ca70f66235ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ba3a0e5e3e6f1688337e55996c861637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c05a8cfcda95c10fdf452e95ba203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f6ff1d92081b3598fcb65539ae86e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3423a931405ab9b18c530b66254f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ee669de8ea1c58c0f31e9ac220e88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df153410086b5d02492d29c2cf1b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fa76961da97cdcbad2d08d6cd8cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9b85cb95452f2fdb0f2d9a1f4023644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1680d3bd0656f37209fdbceec4eeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6b77c4893988ab4117e18a08170b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>